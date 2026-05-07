--- v0 (2025-10-14)
+++ v1 (2026-05-07)
@@ -1,5943 +1,9732 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1C1A9B63" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+    <w:p w14:paraId="68F49180" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestión de la tarjeta de compra corporativa del PNUD </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C7E1BB" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="097ED111" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61272C6D" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El propósito del </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Programa de la</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Tarjeta de Compra Corporativa</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> es simplificar el proceso de pedido, compra y pago de transacciones por un valor inferior a USD 5000, y permitir las compras en línea. El programa está diseñado para desarrollar la eficiencia y reducir el papeleo requerido para procesar adquisiciones de bajo valor asociadas con órdenes de compra, transacciones de caja chica, solicitudes de cheques y reembolsos de gastos. Por lo tanto, el programa busca lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F3350A" w14:textId="66315BBF" w:rsidR="00DE79BF" w:rsidRDefault="008968AA" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="36E034BB" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reducir el esfuerzo y el costo de procesar compras de bajo valor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5253A952" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garantizar la transparencia mediante el uso de compras en línea; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E93A240" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Obtener una entrega más rápida de los bienes y/o servicios requeridos; y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C46DEF" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Simplificar el proceso de pago.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABA26E3" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5272D417" w14:textId="4B55C6F8" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El PNUD tiene un acuerdo con CITIBANK N.A para emitir </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Master</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cards</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:r w:rsidR="009172C1" w:rsidRPr="009172C1">
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Compra Corporativa del PNUD para el personal de Operaciones del PNUD (generalmente la persona que mantiene la cuenta de la tarjeta de compra y es responsable de aprobar las compras de bajo valor dentro de la oficina). Si bien cada tarjeta se emite a nombre del titular de la tarjeta, esta sigue siendo propiedad del PNUD y solo debe utilizarse para compras oficiales. A pesar de que el nombre del titular de la tarjeta aparece en ella, esto no afecta el historial crediticio del titular de la tarjeta ni existe un requisito para que el titular de la tarjeta utilice información personal para activarla.  Por ejemplo, en lugar del número de seguridad social u otros detalles de identificación, normalmente se usa la identificación del empleado de la ONU para activar la tarjeta. Los titulares del Presupuesto deben autorizar las compras que afecten a sus presupuestos mediante una aprobación por correo electrónico o la firma del recibo en línea. El registro de las compras, la documentación de soporte, resúmenes mensuales y registros de pagos deben guardarse en la carpeta del titular de la tarjeta en el </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">sitio </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="009172C1" w:rsidRPr="009172C1">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Sharepoint</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="009172C1" w:rsidRPr="009172C1">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> P </w:t>
+          <w:t xml:space="preserve"> P Card</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="009172C1">
-[...14 lines deleted...]
-      <w:r w:rsidR="008968AA">
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. El titular de la tarjeta debe aprobar registro de transacciones y la conciliación mensual y el Oficial Aprobador de las unidades de negocio debe aprobar el pago en Quantum. En los casos en que el titular de la tarjeta de crédito es el mismo que el oficial aprobador, un gerente diferente dentro de la unidad debe aprobar la conciliación y el registro.  Para unidades pequeñas con no más de tres miembros del personal en las que esto no sea posible, se debe obtener la aprobación del gerente de informes del jefe de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:t>la unidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452E5E34" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1A3F597D" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B58CFCE" w14:textId="7191142F" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...21 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las Operaciones Generales (GO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">General </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Operations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...20 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) del (BMS, Buró de Gestión de Servicios (BMS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Bureau </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Management </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés), es la administradora del programa de la tarjeta de compra del PNUD (incluidas todas las tarjetas asignadas a otros organismos como ONU Mujeres o el FNUDC a través del PNUD) y aprueba las solicitudes de nuevas tarjetas al autorizar a CITIBANK la emisión de una tarjeta de compra para el solicitante. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30471FAF" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="45D30950" w14:textId="77777777" w:rsidR="00E33B13" w:rsidRPr="0037598E" w:rsidRDefault="00E33B13" w:rsidP="00486571">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6928B892" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Límites y restricciones financieros</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3AD2E8" w14:textId="733F1CFF" w:rsidR="00DB17EC" w:rsidRPr="00DB17EC" w:rsidRDefault="00DE79BF" w:rsidP="03FFD863">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A3DB5B8" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El límite estándar </w:t>
       </w:r>
-      <w:r w:rsidRPr="104A8F6C">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>por transacción</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:r w:rsidR="00DB17EC" w:rsidRPr="00DB17EC">
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> está ligado a la política de Métodos de Adquisición en POPP El estándar de micro compras es de USD 5,000 pero algunas oficinas pueden obtener el un límite de USD 10 000 como parte del aumento de la delegación de la autoridad de compras. (Ver la sección 19 de la política de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Métodos de Adquisición en POPP</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DB17EC">
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC8498D" w14:textId="77777777" w:rsidR="00EA1C57" w:rsidRDefault="00DB17EC" w:rsidP="00DB17EC">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="0C713747" w14:textId="77777777" w:rsidR="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>límite mensual acumulado para todas las transacciones</w:t>
       </w:r>
-      <w:r w:rsidR="00DE79BF">
-[...22 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es de USD 20,000 para tarjetas con un límite mensual de transacciones de USD 5000 y de USD 40,000 para tarjetas con un límite de transacción de 40,000. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E52374" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5868" w:type="dxa"/>
         <w:tblInd w:w="990" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3798"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EA1C57" w:rsidRPr="00171382" w14:paraId="7475F841" w14:textId="77777777" w:rsidTr="00447503">
+      <w:tr w:rsidR="0037598E" w:rsidRPr="0037598E" w14:paraId="17EA92AC" w14:textId="77777777" w:rsidTr="00DC41A0">
         <w:trPr>
           <w:trHeight w:val="174"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3025F9AE" w14:textId="77777777" w:rsidR="00EA1C57" w:rsidRPr="00171382" w:rsidRDefault="00EA1C57" w:rsidP="00447503">
+          <w:p w14:paraId="6E6253B1" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BE84D5F" w14:textId="77777777" w:rsidR="00EA1C57" w:rsidRPr="00171382" w:rsidRDefault="00EA1C57" w:rsidP="00447503">
+          <w:p w14:paraId="4D319048" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171382">
+            <w:r w:rsidRPr="0037598E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59ED0216" w14:textId="77777777" w:rsidR="00EA1C57" w:rsidRPr="00171382" w:rsidRDefault="00EA1C57" w:rsidP="00447503">
+          <w:p w14:paraId="0178F20D" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171382">
+            <w:r w:rsidRPr="0037598E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA1C57" w:rsidRPr="00171382" w14:paraId="6F93E0C1" w14:textId="77777777" w:rsidTr="00447503">
+      <w:tr w:rsidR="0037598E" w:rsidRPr="0037598E" w14:paraId="68ACCEBA" w14:textId="77777777" w:rsidTr="00DC41A0">
         <w:trPr>
           <w:trHeight w:val="174"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CC1D5E3" w14:textId="2A99AF83" w:rsidR="00EA1C57" w:rsidRPr="00EA1C57" w:rsidRDefault="00EA1C57" w:rsidP="00447503">
+          <w:p w14:paraId="1D09A1EF" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA1C57">
+            <w:r w:rsidRPr="0037598E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Límite de micro compras</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> para Oficina de País</w:t>
+              <w:t>Límite de micro compras para Oficina de País</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63376477" w14:textId="77777777" w:rsidR="00EA1C57" w:rsidRPr="00171382" w:rsidRDefault="00EA1C57" w:rsidP="00447503">
+          <w:p w14:paraId="15961DD0" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA1C57">
+            <w:r w:rsidRPr="0037598E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...127 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">    5,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BC8310C" w14:textId="77777777" w:rsidR="00EA1C57" w:rsidRPr="00171382" w:rsidRDefault="00EA1C57" w:rsidP="00447503">
+          <w:p w14:paraId="3B027770" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171382">
+            <w:r w:rsidRPr="0037598E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">  10,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA1C57" w:rsidRPr="00171382" w14:paraId="5BB305BF" w14:textId="77777777" w:rsidTr="00447503">
+      <w:tr w:rsidR="0037598E" w:rsidRPr="0037598E" w14:paraId="603A2B6F" w14:textId="77777777" w:rsidTr="00DC41A0">
         <w:trPr>
           <w:trHeight w:val="174"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BC18B19" w14:textId="2D08F296" w:rsidR="00EA1C57" w:rsidRPr="003E0501" w:rsidRDefault="003E0501" w:rsidP="00447503">
+          <w:p w14:paraId="48839F38" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E0501">
+            <w:r w:rsidRPr="0037598E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Límite de crédito mensual </w:t>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Límite de transacciones P Card </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B020470" w14:textId="77777777" w:rsidR="00EA1C57" w:rsidRPr="00171382" w:rsidRDefault="00EA1C57" w:rsidP="00447503">
+          <w:p w14:paraId="7C800586" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E0501">
+            <w:r w:rsidRPr="0037598E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">20,000 </w:t>
+              <w:t xml:space="preserve">    5,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47712C08" w14:textId="77777777" w:rsidR="00EA1C57" w:rsidRPr="00171382" w:rsidRDefault="00EA1C57" w:rsidP="00447503">
+          <w:p w14:paraId="5660F23E" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171382">
+            <w:r w:rsidRPr="0037598E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  10,000 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0037598E" w:rsidRPr="0037598E" w14:paraId="4967DECB" w14:textId="77777777" w:rsidTr="00DC41A0">
+        <w:trPr>
+          <w:trHeight w:val="174"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3798" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32A12548" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Límite de crédito mensual P Card </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1FFA78" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  20,000 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44D8BA17" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">  40,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55C183A4" w14:textId="458FA752" w:rsidR="00EA1C57" w:rsidRDefault="00DE7DB2" w:rsidP="00DB17EC">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="30DAF4CD" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00DE7DB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los titulares de la tarjeta no deben dividir las compras por encima de sus límites de transacción (5.000 USD o 10.000 USD) como forma de eludir las estipulaciones del POPP de Adquisiciones relativas a la preparación y el uso de órdenes de compra para transacciones de 5.000 USD / 10.000 USD o más.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339757D7" w14:textId="0F391BC3" w:rsidR="00DE79BF" w:rsidRPr="00DB17EC" w:rsidRDefault="00DE79BF" w:rsidP="00DB17EC">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="5AEE3B41" w14:textId="36C2876E" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cada titular de la tarjeta tiene permitido un máximo de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB17EC">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>12 transacciones diarias</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">00 o más y que cumplen con los requerimientos de capitalización en línea con las Políticas y Procedimientos de Operaciones y Programas [POPP, </w:t>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; la tarjeta se rechazará una vez que se excedan las transacciones diarias o los límites de monto. Los activos fijos capitalizados (es decir, los activos valorados en USD 5.000 o más y que cumplen con los requerimientos de capitalización en línea con las Políticas y Procedimientos de Operaciones y Programas [POPP, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB17EC">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB17EC">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB17EC">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Operations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB17EC">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB17EC">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Policies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DB17EC">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DB17EC">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procedures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés] de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="104A8F6C">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Propiedades, Planta y Equipo [PPE])</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> no deben comprarse con la tarjeta de compra corporativa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC38406" w14:textId="193A5488" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00C42EAC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="00642434" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...75 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando se emite una tarjeta de compra, el límite de crédito se establece de conformidad con el acuerdo entre el PNUD y CITIBANK. Si una oficina/unidad determina que el límite mensual acumulado o el límite de transacciones acordados no es suficiente para sus operaciones, el gerente respectivo puede enviar una solicitud por escrito con la justificación de la excepción al Administrador de la Tarjeta en las Operaciones Generales (GO, General </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Operations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en  inglés)  /Buró de Gestión de Servicios (BMS, Bureau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) para que el límite se incremente durante un período temporario. Esta solicitud, si se aprueba, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entra en vigencia</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dentro de las 24 horas y permanece vigente hasta que el administrador de las GO/BMS solicite el restablecimiento del límite del programa establecido originalmente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCD8E79" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14DF788D" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El Programa de la Tarjeta de Compra Corporativa también permite restricciones del Código de Categoría de Comerciante (MCC, </w:t>
       </w:r>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Merchant </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Category</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés). El MCC es el Código de MasterCard asociado a grupos de Comerciantes específicos. Si una Categoría de Comerciante en particular está restringida (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>p. ej., joyerías, hoteles, tiendas de ropa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) y un miembro del personal intenta usar la tarjeta con un comerciante que vende artículos dentro de esa categoría, la transacción se rechazará. Sin embargo, si se rechaza una transacción respecto a un comerciante restringido para compras oficiales permitidas, el miembro del personal debe comunicarse con la OSO /BMS y brindar la descripción de la transacción, el motivo de la compra y la autorización para proceder por parte del titular del presupuesto. En función de la valoración de la solicitud de acuerdo con la política, las GO/BMS puede solicitar un levantamiento temporal de la restricción del MCC para permitir que la transacción específica en cuestión continúe si se confirma que la transacción es para propósitos oficiales (p. ej., retiro en la sala de conferencias del hotel) o buscar cualquier otra resolución posible. Las restricciones Las restricciones pueden tomar hasta tres días para ser procesadas por Citibank y se levantarán por el período de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>48 horas</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>, luego de lo cual, se restablecerá automáticamente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498FC45C" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="72E65117" w14:textId="77777777" w:rsidR="008634C4" w:rsidRPr="0037598E" w:rsidRDefault="008634C4" w:rsidP="00486571">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C206AC0" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>¿Quién debe solicitar una tarjeta corporativa?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6CDB89" w14:textId="289B264A" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="03FFD863">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="62AC240F" w14:textId="65C05592" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El miembro del personal asignado a la unidad del PNUD responsable de las adquisiciones de bienes y/o servicios debe solicitar una tarjeta de compra al completar el formulario de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="03FFD863">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>SOLICITUD DE TARJETA DE COMPRA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y obtener la firma de aprobación del jefe de la unidad. Esta aprobación debe enviarse a la GO/BMS para su autorización. Una vez que se emite la tarjeta, el titular de la tarjeta debe utilizar la tarjeta corporativa de conformidad con las estipulaciones de las políticas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">tarjeta debe utilizar la tarjeta corporativa de conformidad con las estipulaciones de las políticas establecidas en este contenido de las POPP. El Jefe de Oficina asume la rendición de cuentas y la responsabilidad finales de las transacciones respecto a la tarjeta de compra corporativa y, en consecuencia, a la asignación y la aprobación del titular de la tarjeta de la oficina.  Si una oficina tiene varias oficinas de proyectos con procesos de adquisición independientes y distintos, entonces la oficina puede solicitar varias tarjetas para cada oficina de proyectos. La </w:t>
-[...24 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">establecidas en este contenido de las POPP. El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina asume la rendición de cuentas y la responsabilidad finales de las transacciones respecto a la tarjeta de compra corporativa y, en consecuencia, a la asignación y la aprobación del titular de la tarjeta de la oficina.  Si una oficina tiene varias oficinas de proyectos con procesos de adquisición independientes y distintos, entonces la oficina puede solicitar varias tarjetas para cada oficina de proyectos. La GO/BMS revisará la necesidad de que existan múltiples tarjetas debido a factores contextuales específicos de la unidad, p. ej., volumen de transacciones de bajo valor, configuración de la unidad, etc.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197BBD88" w14:textId="77777777" w:rsidR="00E33B13" w:rsidRPr="0037598E" w:rsidRDefault="00E33B13" w:rsidP="00486571">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00F04B44" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>¿Quién puede usar la tarjeta de compra corporativa?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E09B3F" w14:textId="1B1DBDB9" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="03FFD863">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1D840DD4" w14:textId="1E9F9DAE" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La tarjeta de compra corporativa es una herramienta para habilitar las transacciones de procesos de oficina para adquisiciones de bajo valor </w:t>
       </w:r>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="03FFD863">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">véase la sección de </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="03FFD863">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>microcompras</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="03FFD863">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> en la política de métodos de adquisición</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:r w:rsidRPr="03FFD863">
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cualquier miembro del personal puede solicitar su uso para compras oficiales que siempre deben ser aprobadas por el titular del presupuesto.  La rendición de cuentas y la responsabilidad de las transacciones respecto a la tarjeta son mantenidas por los titulares de las tarjetas, y es su responsabilidad garantizar que estén establecidos controles internos sobre el uso de esta en todo momento.   La solicitud de transacción debe documentarse ya sea mediante correo electrónico o formulario de solicitud; es obligatorio que se mantenga un registro de las transacciones con el plan de cuentas asociado para cada transacción (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Registro de muestra</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">), que este registro esté conciliado con el estado de cuenta al final del mes y que el jefe de la unidad apruebe el registro/la conciliación mensualmente.  </w:t>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC41A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)), que este registro esté conciliado con el estado de cuenta al final del mes y que el jefe de la unidad apruebe el registro/la conciliación mensualmente.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5653E8ED" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="00486571">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E13323D" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rendición de cuentas y responsabilidad del titular de la tarjeta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7BF56E" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="03FFD863">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="717B4AA7" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El titular de la tarjeta asume las siguientes rendiciones de cuentas y responsabilidades de conformidad con esta política:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708357B2" w14:textId="37CAAA6A" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="008968AA" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="21EBCDE6" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Usar la tarjeta corporativa solo para gastos oficiales y autorizados;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E46B350" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Verificar y conciliar todas las transacciones de la cuenta y conservar/archivar todos los recibos y la documentación de respaldo de cada transacción;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2959FE33" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Resolver los créditos, los errores y los cargos disputados de manera oportuna; y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C79A0FF" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Efectuar los pagos completos de todas las transacciones autorizadas cada mes antes de la fecha de vencimiento, ya que los cargos por pago atrasado en una tarjeta pueden afectar la oportunidad del PNUD para obtener rebajas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612258DC" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DB7E46F" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
-[...36 lines deleted...]
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...51 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Además de las responsabilidades y las rendiciones de cuentas mencionadas anteriormente, el titular de la tarjeta debe proporcionar todos los documentos necesarios para el examen de cumplimiento anual del Programa de la Tarjeta de Compra realizado por la GO/BMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C3617A" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C7F2F34" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En un esfuerzo por promover prácticas ECOLÓGICAS, CITIBANK no envía ni manda por correo estados de cuenta mensuales en papel, por lo que el titular de la tarjeta debe descargar los estados del sitio web mensualmente.   Para continuar con el pago, el titular de la tarjeta debe configurar una nueva ubicación para proveedor CITIBANK en Quantum. Instrucciones detalladas serán provistas a cada usuario al momento de recibir su tarjeta.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01724519" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="00486571">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6642CC55" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Uso y custodia de la tarjeta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA5CF31" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La tarjeta corporativa puede usarse para compras oficiales de bienes o servicios de bajo valor con cualquier proveedor contratado del PNUD que acepte MasterCard.  La tarjeta también se puede usar de acuerdo con las </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00870FBB">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">políticas de </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00870FBB">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>microcompra</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del PNUD, tanto para pedidos en la tienda como por aquellos realizados por teléfono, fax, correo o web. Las Unidades/Oficinas deben obtener y presentar la solicitud de compra, la aprobación del titular del presupuesto para la compra, el recibo (factura o documento de respaldo) de la compra y el registro corporativo. Todos los documentos deben archivarse y retenerse por 7 años. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130A5D60" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FACE5CC" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La tarjeta de compra debe mantenerse segura en todo momento y el número debe limitarse a algunas personas.  Al comunicarse con el administrador de la tarjeta, solo se debe hacer referencia a los últimos 4 dígitos de la tarjeta en el correo electrónico por motivos de seguridad.  En cualquier momento, el titular de la tarjeta tendrá conocimiento de las personas dentro de la oficina que tienen el número de la tarjeta o una copia de la tarjeta para procesar las transacciones.  Este es un control importante que será útil en caso de una investigación de fraude.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0BD7C0" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="498C0C51" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="00486571">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F8863E" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fuentes de suministro y compras autorizadas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3760C288" w14:textId="162AFC1B" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="03FFD863">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3742EF23" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando sea posible, las compras deben realizarse a proveedores contratados (proveedores con los que el PNUD tiene un contrato corporativo o local o un Acuerdo a Largo Plazo válidos). También se recomienda el uso de compras en línea para garantizar la transparencia en la cotización.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1613B6D2" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1DDCD9E0" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9F16C7" w14:textId="77777777" w:rsidR="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La tarjeta se utilizará para la compra de bienes y/o servicios relacionados con asuntos oficiales que se enumeran en estas Directrices y en línea con los límites de valor y volumen asignados a la tarjeta. Por ejemplo, los siguientes productos o servicios se pueden comprar con la tarjeta.  Esta lista no es </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>exhaustiva</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> pero contiene algunas de las transacciones más frecuentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E50E0B" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="3C874033" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="00486571">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E39B72C" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Compras autorizadas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46589217" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4734D585" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Material de oficina</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE94AE1" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="50F0348B" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Libros y revistas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66EA815D" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2A1CA18C" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Honorarios de seminarios/membresía</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D71AEA4" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="276E44AA" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Suministros para computadora</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D45ABF6" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4C4CE834" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Reservas para retiros corporativos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E2C2CE" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D74E071" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Servicio de comida y bebida para reuniones corporativas, capacitaciones, seminarios, talleres, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A58026B" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="47D328D1" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Impresión de tarjetas de presentación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D61BBCD" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0AD1A4A2" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Compras de la caja chica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296EAE1F" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="27A59200" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Servicios de mensajería</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161A9E7A" w14:textId="59D5173C" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="15DED7DA" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Impresoras u otros artículos electrónicos valorados por debajo de USD 1500</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163E5F2D" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="210B9579" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Servicios mensuales (</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>p. ej., servicio de telefonía móvil, servicio de cable, otros servicios recurrentes</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D6054E" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5471FD2D" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Llamadas telefónicas de larga distancia por Internet, tales como Skype, para asuntos oficiales (es responsabilidad de cada oficina garantizar que las compras de crédito general rijan para las llamadas oficiales)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9677E0" w14:textId="5852EE9C" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00B64228" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="340A865C" w14:textId="7690007E" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Almuerzos de trabajo con Misiones o Delegaciones Gubernamentales que no son extravagantes y que forman parte de los requerimientos diplomáticos del buró u oficina, y que han sido aprobados previamente por el director de la unidad de acuerdo con la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>política de hospitalidad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>.</w:t>
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC41A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E502376" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="00486571">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="1428"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D13730" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc119904839"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Compras no autorizadas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="3A238812" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="03FFD863">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7F3EF603" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La tarjeta corporativa </w:t>
       </w:r>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> se puede utilizar para cualquiera de las siguientes categorías:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0027FCED" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D70DF88" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Uso personal (</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>es decir, cualquiera o todos los artículos que sean para el beneficio personal del titular de la tarjeta</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191EB02B" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E3C236B" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Anticipos en efectivo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49593192" w14:textId="2A029B5D" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="03FFD863">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4427B6DB" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
-[...64 lines deleted...]
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Activos no fungibles de capital (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>es decir, computadoras, computadoras portátiles, máquinas de fax y cualquier otro elemento valorado en USD 5.000 y por encima de este monto. Tenga en cuenta que por encima del monto de USD 5.000 se debe capitalizar como activo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429EDA7B" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Boletos y gastos de viaje (hay una tarjeta de viaje separada para boletos que se administra según las políticas de viaje)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6330823D" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Servicios de empleado temporal o de consultoría (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>es decir, CI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>): se debe seguir una política por separado para dicho gasto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57014B08" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Alojamiento en hotel: regido por las POPP de viaje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A848D2" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Entretenimiento (es decir, almuerzos con clientes o donantes): no está en línea con la imagen que se requiere respecto al uso responsable de los fondos de los donantes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFF388C" w14:textId="28FA8580" w:rsidR="00DE79BF" w:rsidRPr="00F7301E" w:rsidRDefault="00DE79BF" w:rsidP="006D4501">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3DFE951A" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Procedures"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="00294CB2" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00970BFB" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="6AAAE71A" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Solicitar y activar una nueva tarjeta corporativa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B70097A" w14:textId="73352A02" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+    <w:p w14:paraId="3970B66C" w14:textId="6C70D54E" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">LAS MONEDAS DE TRANSACCIÓN OFICIALES DE LA TARJETA DE COMPRA DE CADA PAÍS ESTÁN PREDETERMINADAS POR CITIBANK. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6A6B">
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="004F6A6B">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Lista de países aprobados y monedas de transacción</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004F6A6B">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC41A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>))</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7245C384" w14:textId="762821BF" w:rsidR="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00C42EAC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="34132F3E" w14:textId="3FB3FAE9" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...6 lines deleted...]
-      <w:r>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:beforeAutospacing="1" w:after="200" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si la Oficina del PNUD realiza transacciones en USD, debe enviar el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
-        <w:r w:rsidRPr="03FFD863">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Formulario de solicitud de transacciones en USD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>firmado a través del gerente de operaciones a la Gerente de la Sección de Operaciones Generales de la División de Servicios Administrativos (GO/BMS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F08277A" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56DF57DF" w14:textId="76AD93EF" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si la oficina del PNUD realiza transacciones en moneda local, debe presentar la solicitud en línea siguiendo las instrucciones </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
-        <w:r w:rsidRPr="03FFD863">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>disponibles aquí.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antes del envío, el jefe de la oficina debe imprimir y firmar el formulario de solicitud (el nombre del jefe de la oficina debe estar impreso en el formulario). Una vez completado, la GO/BMS debe recibir el correo electrónico con la solicitud de la tarjeta de compra firmada para su procesamiento. Una vez que se emite la tarjeta, como lo exige el controlador del PNUD, el titular de la tarjeta debe asistir a una sesión informativa sobre los controles internos clave y los requisitos de la política de la tarjeta de compra.   El titular de la tarjeta debe activar sin demora la cuenta de la tarjeta de compra llamando al número gratuito que aparece en la tarjeta. Un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>nombre de usuario y contraseña</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> también se enviarán por correo electrónico al titular de la tarjeta para permitir que este acceda al sistema de informes en línea proporcionado por CITIBANK </w:t>
       </w:r>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>citimanager.com</w:t>
       </w:r>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los titulares de la tarjeta deben imprimir el estado de cuenta mensual de la tarjeta desde este sitio web y procesar los pagos de manera oportuna con el fin de evitar multas por pago atrasado. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C58CEC8" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="513AFD12" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0B8D6E" w14:textId="7C11291D" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...55 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la oficina del PNUD no se encuentra en un país cubierto por CITIBANK, la oficina puede comunicarse con la División de Tesorería, a través del catálogo de servicios de Gestión de </w:t>
+      </w:r>
+      <w:r w:rsidR="008634C4" w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tesorería en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNALL, para obtener la aprobación para recibir una tarjeta equivalente de su banco local.  Cuando se ponga en contacto con la Tesorería, incluya la siguiente información con la consulta:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593D9265" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Copia del actual acuerdo bancario de la oficina con el banco local;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2619F0" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Información (p. ej., folletos bancarios) sobre la tarjeta ofrecida por el banco local;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BDDF96" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Documentación que el banco requerirá para iniciar el servicio y emitir una tarjeta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19373757" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7652C0C5" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
-[...86 lines deleted...]
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Una tarjeta de compra obtenida del banco local estará sujeta a todas las condiciones (límites, requerimientos de informes, etc.) impuestas por la GO/BMS según el programa de CITIBANK.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0786891F" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="00486571">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FBA404C" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mantenimiento de la cuenta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="074191D5" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando surja la necesidad de cambiar la información correspondiente a una cuenta de tarjeta de compra, como la dirección de correo del titular de la tarjeta, el cambio del correo electrónico o de los números de teléfono o el cierre de la cuenta, el titular de la tarjeta debe comunicarse con las Operaciones Generales/Oficina del BMS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79845345" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="647B756D" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Los números de teléfono de Atención al Cliente de CITIBANK se indican al dorso de cada tarjeta de plástico y deben ser el primer punto de contacto cuando una transacción no puede realizarse o cuando se quiere informar de una transacción fraudulenta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1986C27A" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="00486571">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F54BE12" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tarjetas perdidas o robadas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210CB2D3" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El titular de la tarjeta es responsable de la seguridad y la custodia de la tarjeta y de cualquier compra realizada con la tarjeta de compra. Si un miembro del personal cree que ha perdido o extraviado la tarjeta o que ha sido robada, o que una o varias de las compras que aparecen en el resumen de su tarjeta no son legítimas, debe comunicar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>INMEDIATAMENTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta información a la Unidad de Servicios de Emergencia para el Cliente disponible las 24 horas que se encuentra en la parte posterior de la tarjeta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F350CE9" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313D32B1" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Inmediatamente después de informar de la pérdida/robo/fraude al Servicio de Atención al Cliente de CITIBANK, el titular de la tarjeta debe enviar un correo electrónico al administrador de la tarjeta del PNUD al mismo tiempo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CE8772" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="752EDD67" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...44 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Es imperativo que el titular de la tarjeta actúe con prontitud en caso de pérdida o robo de la tarjeta para evitar transacciones fraudulentas respecto a esta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F0B314" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A12C715" w14:textId="24A5A63C" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...22 lines deleted...]
-        <w:r w:rsidR="00ED76DB" w:rsidRPr="00B14456">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El titular de la tarjeta ya no podrá usar la tarjeta una vez que CITIBANK reciba la notificación de pérdida o fraude. Sin embargo, una tarjeta nueva será emitida y enviada por el servicio de mensajería urgente dentro de las 48 horas de la notificación del titular de la tarjeta a CITIBANK</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112741C2" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="00486571">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D6C28AD" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Impuestos a las ventas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29614998" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD está exento del pago de impuestos a las ventas y de impuestos especiales en todos los países en los que opera. Todas las compras con la tarjeta de compra corporativa deben estar exentas de impuestos, con la excepción de compras en línea para las cuales el PNUD no puede procesar la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>degravación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fiscal y el costo de hacerlo puede ser mayor que el beneficio. Por lo tanto, es importante que el usuario confirme que un Proveedor no cobre ni incluya impuestos en el recibo. Los titulares de la tarjeta obtendrán un certificado de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>degravación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fiscal para pedidos directos antes del momento de la compra; una vez emitido un certificado es válido solo para una compra específica. Solicitud de transacciones basadas en Estados Unidos del PNUD; las solicitudes de certificados de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>degravación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fiscal deben enviarse por correo electrónico al administrador de la tarjeta corporativa en las GO/BMS al menos 48 horas antes del evento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B995E13" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="00486571">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14511068" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Registro de actividades de la tarjeta corporativa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04EF2480" w14:textId="2D336534" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El titular de la tarjeta debe mantener un registro diario de todas las transacciones de la tarjeta corporativa. El Registro de Actividad de la Tarjeta Corporativa es una herramienta útil en la gestión de la Cuenta de la Tarjeta Corporativa, ya que proporciona un medio para registrar los cargos autorizados, los ajustes esperados o los créditos derivados de las compras devueltas o en disputa, y facilita la conciliación del estado de cuenta mensual de CITIBANK con los registros del PNUD. (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Registro de muestra</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00ED76DB" w:rsidRPr="00B14456">
-[...12 lines deleted...]
-        <w:r w:rsidR="001C790A" w:rsidRPr="001C790A">
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Guía del usuario del Registro de Pagos por tarjeta de crédito</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001C790A">
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB5274A" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="0446F014" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los titulares de la tarjeta deben conservar todos los recibos/documentos de respaldo en un Sobre del Registro de Actividad a medida que las transacciones se procesan, con el fin de facilitar el mantenimiento de registros y la conciliación de fin de mes. Cuando no esté disponible un recibo o un documento de respaldo, el titular de la tarjeta debe registrar una descripción del artículo, el nombre del Proveedor, el monto total de la compra y la fecha en que se realizó la transacción. El </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Registro de Actividad de la Tarjeta Corporativa debe actualizarse cuando se reciben y aceptan los artículos comprados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B1484F" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="0037598E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Conciliación y presentación de pagos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3074EF41" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="03FFD863">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="362FAD15" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El programa de tarjeta de compra de CITIBANK es un programa de responsabilidad corporativa (esto significa que, en última instancia, el PNUD como organismo es responsable de todas las transacciones realizadas con cada tarjeta), por lo que el historial de crédito personal de los miembros del personal no se verifica cuando se emite una tarjeta de compra corporativa. Sin embargo, el titular de la tarjeta tiene las siguientes responsabilidades:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110B6F1A" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E0FC2D0" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Retener solicitudes/documentos de respaldo para compras realizadas con la tarjeta; se requiere que cada titular de la tarjeta guarde todos los recibos y la documentación relacionada con las compras de la tarjeta corporativa durante un período de siete (7) años, en caso de que estos documentos sean necesarios para las revisiones de auditoría interna y/o externa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB1EDCA" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1DB18AA5" w14:textId="0141E6C9" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Garantizar que el formulario de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00A62C94" w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>micro compra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> se complete de acuerdo con la política de adquisiciones cuando se compre a un proveedor no contratado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFC6B2D" w14:textId="6D0724F3" w:rsidR="00DE79BF" w:rsidRPr="00B1606C" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3F2090B1" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Garantizar que la tarjeta esté conciliada mensualmente y que todas las transacciones realizadas con la tarjeta cumplan con la Política.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Al usar la tarjeta en una tienda</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, es importante enfatizarle al Proveedor que no envíe una </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>factura</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>, ya que esto puede generar un pago duplicado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46218200" w14:textId="77777777" w:rsidR="00B1606C" w:rsidRPr="00DE79BF" w:rsidRDefault="00B1606C" w:rsidP="00B1606C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5F5BAB58" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AC92F07" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Para pedidos por fax y por teléfono</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>, el miembro del personal debe indicarle al Proveedor que incluya un recibo y una lista de envío con el pedido para los registros del titular de la tarjeta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F1EC27" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="731DF422" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F2BBF53" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Para los pedidos realizados a través de un sitio web</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, la </w:t>
       </w:r>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>confirmación del pedido</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> que detalla los artículos solicitados y los cargos asociados, si los hubiera (impuestos y cargos de envío y manejo), y/o un </w:t>
       </w:r>
-      <w:r w:rsidRPr="03FFD863">
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>recibo con detalles</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> similares deben imprimirse y conservarse para los registros del usuario junto con la Lista de Envío original (normalmente incluida en el paquete enviado). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D05875B" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2C57C079" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Garantizar que todas las transacciones publicadas sean compras realizadas/autorizadas por el titular del presupuesto por cuenta del PNUD, y que la conciliación y el registro también estén autorizados por el titular de la tarjeta y el jefe de la unidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48266D86" w14:textId="249B8B50" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D7FBC52" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Descargar mensualmente el estado de cuenta de la tarjeta de compra correspondiente desde el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="00CC1FC2">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="0037598E">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>sitio web de CITIBANK</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00CC1FC2" w:rsidRPr="00CC1FC2">
+        <w:r w:rsidRPr="00486571">
           <w:rPr>
-            <w:color w:val="0072BC"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>(https://home.cards.citidirect.com/CommercialCard/login)</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en la fecha de facturación regular (día 3 de cada mes). Se debe tener en cuenta que los proveedores no necesariamente transmiten sus reclamos a MasterCard en tiempo real, ya que los cargos realizados al final de un ciclo de pago pueden pasar al siguiente ciclo del estado de cuenta. El ciclo de facturación de CITIBANK es del cuarto día del mes al tercer día del mes siguiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686871E0" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Presentar dentro de una semana de la emisión del estado de cuenta mensual el </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Registro Diario</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> aprobado y el </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Estado de Cuenta</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de CITIBANK a la Unidad Financiera o al funcionario de pagos de su División u Oficina de país, junto con todos los recibos y documentos de respaldo, con el fin de garantizar el pago oportuno. Los titulares de la tarjeta deben garantizar que los pagos se realicen de manera oportuna para evitar que el PNUD pierda sus rebajas en el programa e incurra en multas por pagos atrasados. Los titulares de la tarjeta deben conservar copias de lo anterior para sus propios registros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E58149" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="449D7801" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los titulares de la tarjeta deben garantizar una entrega adecuada de los archivos que contienen documentación de respaldo y registros de conciliación previos al abandonar la organización.  Es responsabilidad del gerente de operaciones de la oficina asegurarse de que se realice esta entrega.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0EA995" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3EADD672" w14:textId="77777777" w:rsidR="00E33B13" w:rsidRPr="0037598E" w:rsidRDefault="00E33B13" w:rsidP="00486571">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="681197D3" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Procesamiento de pagos de la tarjeta de compra</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8CADDE" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="0083393A" w:rsidRDefault="00DE79BF" w:rsidP="03FFD863">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="05FA7537" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Al recibir el registro de transacciones y la información de respaldo (recibos en línea, facturas, estados de cuenta, etc.) de los usuarios de la tarjeta, el personal de finanzas procesará el pago de la siguiente manera:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C814815" w14:textId="2B52B5C2" w:rsidR="00DE79BF" w:rsidRPr="00E77A9A" w:rsidRDefault="00DE79BF" w:rsidP="00AC5FA6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="746F603F" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="461"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...40 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Garantizar que el proveedor exista y, si no, crear la ubicación del proveedor en el registro existente para el CITIBANK en Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCC4399" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="461"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Procesar el pago de acuerdo con las </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
-        <w:r w:rsidRPr="03FFD863">
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="0037598E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:bCs w:val="0"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>instrucciones específicas de CITIBANK</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="03FFD863">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="4F81BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="03FFD863">
-[...101 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que requieren que el número de cuenta de facturación (proporcionado por las Operaciones Generales) en el campo de referencia Factura corresponda a los primeros 16 números de la Factura.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4A4862" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="00E33B13" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="461"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Confirmar después de 3 días que el pago ha sido publicado en la cuenta mediante la descarga del estado de cuenta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D58778D" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7FD15E8D" w14:textId="77777777" w:rsidR="00E33B13" w:rsidRPr="0037598E" w:rsidRDefault="00E33B13" w:rsidP="00486571">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC79E8F" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cargos disputados y fraudulentos </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EF323E" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="03FFD863">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2B1AAE50" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si existe una discrepancia entre el registro del titular de la tarjeta y el estado de cuenta bancario pertinente, es imperativo que el problema se resuelva de inmediato.  Cuando un titular de la tarjeta cree que un Proveedor ha realizado un cargo a la cuenta incorrectamente o si hay un problema de calidad o de servicio, el titular de la tarjeta debe comunicarse primero con el Proveedor e intentar resolver el error o problema. Si él/ella puede resolver el asunto directamente con el Proveedor y se acuerda un ajuste de crédito, este debe aparecer en el siguiente estado de cuenta. Si el titular de la tarjeta no puede resolver el problema, debe comunicarse con CITIBANK con todos los documentos de respaldo, incluida la comunicación con el proveedor para rectificar el problema.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64673C14" w14:textId="71F76274" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+    <w:p w14:paraId="399E0F26" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nota: El artículo debe resaltarse y mantenerse como pendiente en el registro como un recordatorio de que se debe supervisar que se ha recibido el crédito correcto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6778B703" w14:textId="2B2D2E53" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="03FFD863">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7FB807B5" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
-[...36 lines deleted...]
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de transacciones que parezcan ser fraudulentas, el titular de la tarjeta debe comunicarse de inmediato con el Servicio de Atención al Cliente de CITIBANK y las GO/BMS para alertarlos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520CA1F7" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49AE5A45" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mientras esté pendiente la resolución, CITIBANK acreditará a la cuenta el monto de la transacción disputada. Aunque CITIBANK actúa como el árbitro de cualquier disputa, uno nunca debe suponer que una disputa se resolverá a su favor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C9E53A" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C6BCBF2" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Si la disputa no se resuelve satisfactoriamente y el titular de la tarjeta cree que la culpa recae en el Proveedor, debe notificar al Administrador de la Tarjeta los detalles pertinentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1F19A3" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="6E7BCFA3" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="RolesResponsibilities"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Funciones y responsabilidades</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00277CCD" w14:textId="1D8A5972" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+    <w:p w14:paraId="1ED9A06B" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="270" w:lineRule="atLeast"/>
+        <w:spacing w:after="200" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4474" w:type="pct"/>
         <w:jc w:val="right"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2035"/>
         <w:gridCol w:w="6318"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w14:paraId="3FABEEDB" w14:textId="77777777" w:rsidTr="03FFD863">
+      <w:tr w:rsidR="0037598E" w:rsidRPr="0037598E" w14:paraId="20385F95" w14:textId="77777777" w:rsidTr="00DC41A0">
         <w:trPr>
           <w:tblHeader/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05EB7E3F" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="1DEBFA9F" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Parte Responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3656EC17" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="00FA5FC3" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Responsabilidades</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w14:paraId="09A81B26" w14:textId="77777777" w:rsidTr="03FFD863">
+      <w:tr w:rsidR="0037598E" w:rsidRPr="0037598E" w14:paraId="228C7A2F" w14:textId="77777777" w:rsidTr="00DC41A0">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41F7199B" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="2DB7A342" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Titular de la tarjeta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F9E252D" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="78FEEEEE" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Garantizar la seguridad de la tarjeta y que esta se use de acuerdo con los requisitos de las POPP.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31050F55" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="672121BF" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A29FD82" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="7D189997" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Verificar y conciliar toda la actividad de la cuenta y conservar todos los recibos y la documentación de respaldo.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27EF1E99" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="33C923B4" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Resolver créditos, errores y cargos disputados.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B759A2B" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="466B6EF5" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Efectuar pagos en su totalidad cada mes para transacciones autorizadas antes de la fecha de vencimiento.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w14:paraId="10858FD7" w14:textId="77777777" w:rsidTr="03FFD863">
+      <w:tr w:rsidR="0037598E" w:rsidRPr="0037598E" w14:paraId="433BB815" w14:textId="77777777" w:rsidTr="00DC41A0">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="112624C6" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="02381400" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Jefe de Oficina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F5D7A98" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="3C63FCF2" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Aprobar nuevas solicitudes de tarjeta de compra. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4035220A" w14:textId="4FB06117" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="62EBAB8D" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Revisar y aprobar el registro del titular de la tarjeta y la conciliación para el pago cada mes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5167A72F" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="062136B0" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Garantizar la integridad del uso de la tarjeta en línea con las POPP.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w14:paraId="13C98AF9" w14:textId="77777777" w:rsidTr="03FFD863">
+      <w:tr w:rsidR="0037598E" w:rsidRPr="0037598E" w14:paraId="20D864B8" w14:textId="77777777" w:rsidTr="00DC41A0">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EEBF5CE" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="6511D5AB" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Unidad financiera o equivalente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D41E3B5" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="783EEB5E" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Revisar el estado de cuenta, el registro de la tarjeta y los documentos de respaldo presentados, y procesar las solicitudes de pago de saldos vencidos de manera oportuna.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w14:paraId="138AD4E2" w14:textId="77777777" w:rsidTr="03FFD863">
+      <w:tr w:rsidR="0037598E" w:rsidRPr="0037598E" w14:paraId="1454DF77" w14:textId="77777777" w:rsidTr="00DC41A0">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35E51B72" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="289CAC27" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Administrador de la tarjeta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="315AA59A" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="1D852EAF" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Garantizar la integridad del Programa de la Tarjeta de Compra al proporcionar aclaraciones de políticas y apoyar a los titulares de la tarjeta en la implementación de controles respecto al uso de la tarjeta.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D8FDFD4" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="195CB33D" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Llevar a cabo el examen del cumplimiento anual del Programa de la Tarjeta de Compra y preparar un informe de constataciones.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w14:paraId="79729C09" w14:textId="77777777" w:rsidTr="03FFD863">
+      <w:tr w:rsidR="0037598E" w:rsidRPr="0037598E" w14:paraId="559F85BF" w14:textId="77777777" w:rsidTr="00DC41A0">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1218" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5015A829" w14:textId="42A85E7F" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="627DD1CA" w:rsidP="03FFD863">
+          <w:p w14:paraId="170D8378" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>O/BMS.</w:t>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>GO/BMS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69E1005D" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="7C793EA6" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proporcionar un coordinador para los titulares de la tarjeta y gestionar el contrato con CITIBANK</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77D7D6F5" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="52655F03" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Revisar periódicamente la conducta general del programa de la tarjeta y avisar al contralor de cualquier anomalía.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E5E79C7" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:p w14:paraId="15FAE7E9" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0037598E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Proporcionar supervisión general sobre el Programa de la Tarjeta de Compra Corporativa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CD8EFD1" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+    <w:p w14:paraId="63DAE1C0" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="69750A27" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F137C22" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0037598E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Modelos y formularios</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A136338" w14:textId="77777777" w:rsidR="00DE79BF" w:rsidRPr="00DE79BF" w:rsidRDefault="00DE79BF" w:rsidP="00DE79BF">
+    <w:p w14:paraId="098E0816" w14:textId="77777777" w:rsidR="0037598E" w:rsidRPr="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D8DE67" w14:textId="27BE5342" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="00486571">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B94DD6">
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00B94DD6">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B94DD6">
+      <w:r w:rsidR="00E33B13" w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://undp.service-now.com/unall?id=sc_category&amp;sys_id=d66bf938db90b490113eb4f339961983&amp;catalog_id=94bba4451bda281038e2520e6e4bcb3e&amp;spa=1"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002E15E5" w:rsidRPr="00B94DD6">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Solicitud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del titular de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tarjeta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>acuerdo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del titular de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tarjeta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D8E7EB" w14:textId="4B8CDCDF" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="00486571">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="360" w:firstLine="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="00326AD1" w:rsidRPr="00B94DD6">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00486571">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Registro de actividad de la tarjeta de compra</w:t>
+          <w:t xml:space="preserve">Registro de </w:t>
         </w:r>
-        <w:r w:rsidR="000E2D80" w:rsidRPr="00B94DD6">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> (en inglés)</w:t>
+          <w:t>actividad</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de la </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>tarjeta</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>compra</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>en</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>inglés</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B94DD6">
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E552CA" w14:textId="5A82CD23" w:rsidR="00EC57FA" w:rsidRPr="00B94DD6" w:rsidRDefault="00EC57FA" w:rsidP="002E15E5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7645D552" w14:textId="7602454E" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="00486571">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="360" w:firstLine="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00B94DD6">
-[...12 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E33B13" w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000E2D80" w:rsidRPr="00B94DD6">
-[...11 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nuevo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paquete</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>información</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> titular de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tarjeta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70159868" w14:textId="5029A98F" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="00486571">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="360" w:firstLine="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="00E667F6" w:rsidRPr="00B94DD6">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Países con tarjeta de compra del PNUD</w:t>
+          <w:t>Países</w:t>
         </w:r>
-        <w:r w:rsidR="001536A9" w:rsidRPr="00B94DD6">
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> (en inglés)</w:t>
+          <w:t xml:space="preserve"> con </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>tarjeta</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>compra</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> del PNUD (</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>en</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>inglés</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4EC0046F" w14:textId="20832CF8" w:rsidR="00EC57FA" w:rsidRPr="00B94DD6" w:rsidRDefault="00000000" w:rsidP="001C70A3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0784C419" w14:textId="695AC643" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="00486571">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="17"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:r w:rsidR="00597999" w:rsidRPr="00B94DD6">
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Formulario de cierre de tarjeta de </w:t>
+          <w:t>Formulario</w:t>
         </w:r>
-        <w:r w:rsidR="00DA12B4" w:rsidRPr="00B94DD6">
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>cierre</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>tarjeta</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>crédito</w:t>
         </w:r>
-        <w:r w:rsidR="00545784" w:rsidRPr="00B94DD6">
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> (en inglés)</w:t>
+          <w:t xml:space="preserve"> (</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>en</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>inglés</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CA5062F" w14:textId="3D5A9E20" w:rsidR="00D55BD8" w:rsidRPr="00B94DD6" w:rsidRDefault="00000000" w:rsidP="00D55BD8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0B639F5E" w14:textId="5A74E715" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="00486571">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...8 lines deleted...]
-        <w:r w:rsidR="00D55BD8" w:rsidRPr="00B94DD6">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Formulario de pedido de levantamiento de restricciones (en inglés</w:t>
+          <w:t>Formulario</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>pedido</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>levantamiento</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>restricciones</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>en</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00486571">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>inglés</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="00D55BD8" w:rsidRPr="00B94DD6">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE384A8" w14:textId="34BBB232" w:rsidR="00A00DAA" w:rsidRPr="00B94DD6" w:rsidRDefault="00EC57FA" w:rsidP="00B94DD6">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="07E59A0A" w14:textId="51D1FC4D" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="00486571">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B94DD6">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00B94DD6">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B94DD6">
+      <w:r w:rsidR="00E33B13" w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A00DAA" w:rsidRPr="00B94DD6">
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guía del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>usuario</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Registro de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pagos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tarjeta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>crédito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5330A7" w14:textId="77777777" w:rsidR="0037598E" w:rsidRDefault="0037598E" w:rsidP="0037598E">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00486571">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E527992" w14:textId="77777777" w:rsidR="00E33B13" w:rsidRPr="0037598E" w:rsidRDefault="00E33B13" w:rsidP="0037598E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58699679" w14:textId="77777777" w:rsidR="00434D3F" w:rsidRPr="00A23672" w:rsidRDefault="00434D3F" w:rsidP="00434D3F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="auto"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F0667">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F0667">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33540981" w14:textId="77777777" w:rsidR="006F0667" w:rsidRPr="006F0667" w:rsidRDefault="006F0667" w:rsidP="006F0667">
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="729F9B6C" w14:textId="54163A60" w:rsidR="00DA504D" w:rsidRPr="00434D3F" w:rsidRDefault="00434D3F" w:rsidP="00434D3F">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:i/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId37"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inglés. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00434D3F" w:rsidSect="0037598E">
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="227038E3" w14:textId="77777777" w:rsidR="000400EE" w:rsidRDefault="000400EE" w:rsidP="00DE79BF">
+    <w:p w14:paraId="0C5F8752" w14:textId="77777777" w:rsidR="00C0539D" w:rsidRDefault="00C0539D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="189EA182" w14:textId="77777777" w:rsidR="000400EE" w:rsidRDefault="000400EE" w:rsidP="00DE79BF">
+    <w:p w14:paraId="21F72CC3" w14:textId="77777777" w:rsidR="00C0539D" w:rsidRDefault="00C0539D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...4 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="057B8FE8" w14:textId="77777777" w:rsidR="00910D96" w:rsidRDefault="00910D96">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7336E3C8" w14:textId="56961C5B" w:rsidR="0037598E" w:rsidRPr="00486571" w:rsidRDefault="0037598E" w:rsidP="00212F84">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...11 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-[...4 lines deleted...]
-      <w:instrText>PAGE</w:instrText>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00212F84">
-[...32 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008968AA">
-[...3 lines deleted...]
-        <w:noProof/>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-[...4 lines deleted...]
-      <w:instrText>NUMPAGES</w:instrText>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00212F84">
-[...32 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="008968AA">
-[...3 lines deleted...]
-        <w:noProof/>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
-    <w:r>
-[...4 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
-      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    <w:r w:rsidR="00E33B13">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                          </w:t>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve"> Fecha de entrada en vigor:</w:t>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00F16687" w:rsidRPr="00F16687">
-      <w:t xml:space="preserve"> 15/06/2019</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="008968AA">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 15/06/2019</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">       Versión #: </w:t>
+      <w:t xml:space="preserve">       </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="2B579A"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-561632962"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{D82B7FC3-53D0-4218-BA8C-AEB77D468AF6}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00910D96">
+        <w:r w:rsidRPr="00486571">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00486571">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4814D137" w14:textId="77777777" w:rsidR="000400EE" w:rsidRDefault="000400EE" w:rsidP="00DE79BF">
+    <w:p w14:paraId="7ABB82E4" w14:textId="77777777" w:rsidR="00C0539D" w:rsidRDefault="00C0539D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79D9A872" w14:textId="77777777" w:rsidR="000400EE" w:rsidRDefault="000400EE" w:rsidP="00DE79BF">
+    <w:p w14:paraId="425EBCC4" w14:textId="77777777" w:rsidR="00C0539D" w:rsidRDefault="00C0539D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="67A51E5C" w14:textId="2FA36649" w:rsidR="00212F84" w:rsidRDefault="104A8F6C" w:rsidP="00212F84">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4EEA4CC0" w14:textId="604F2047" w:rsidR="0037598E" w:rsidRDefault="00E33B13" w:rsidP="00212F84">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="2B579A"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A97D464" wp14:editId="7953FD88">
-[...2 lines deleted...]
-          <wp:docPr id="1516272440" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A5059F7" wp14:editId="5798430D">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="-1" r="4347" b="16371"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="335919" cy="587859"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6186DE55" w14:textId="77777777" w:rsidR="00212F84" w:rsidRDefault="00212F84">
-[...9 lines deleted...]
-  <w:p w14:paraId="4035144D" w14:textId="77777777" w:rsidR="00910D96" w:rsidRDefault="00910D96">
+  <w:p w14:paraId="0D8F481B" w14:textId="77777777" w:rsidR="0037598E" w:rsidRDefault="0037598E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="020C36F0"/>
-[...296 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="065641ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44D29F24"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6006,64 +9795,65 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B295111"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D0C024B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1160F9F2"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="D3B2EEEE"/>
+    <w:lvl w:ilvl="0" w:tplc="A18298D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -6119,882 +9909,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...830 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20FE61EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97A65D6A"/>
     <w:lvl w:ilvl="0" w:tplc="0BCC02F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7040,349 +9999,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...297 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23CE4228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29483A24"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EC88B00C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -7427,51 +10088,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29030E3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B167926"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7540,885 +10201,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B063ACA"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35AA7EB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3BC45050"/>
-    <w:lvl w:ilvl="0" w:tplc="D472CDDA">
+    <w:tmpl w:val="BC743900"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="D7069628" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="062055EA" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="64DA7EA8" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="7128733C" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...63 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...684 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="449C46D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4E82432"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8487,498 +10427,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...446 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F221DDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B31CED6E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9047,200 +10540,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55461312"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC50041C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9309,51 +10653,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55DA5BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2948F658"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9422,51 +10766,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57A04BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A2A3D8A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9535,51 +10879,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57A648BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AD814FA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9648,51 +10992,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B006371"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="140A143E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9761,51 +11105,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B9D61CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32E4B690"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9874,796 +11218,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...744 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BFC7C0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E08881E"/>
     <w:lvl w:ilvl="0" w:tplc="04190017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6B4A8EE4">
       <w:start w:val="27"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -10710,498 +11309,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...446 lines deleted...]
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77EC6329"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC36FCD0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11270,2009 +11422,300 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A5307AE"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F3914DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BD32B08A"/>
-    <w:lvl w:ilvl="0" w:tplc="C49C0C78">
+    <w:tmpl w:val="4EC44D7E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="9D2043F6" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="B5FE728E" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="47F84948" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="C04EFAF0" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...63 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-[...178 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="1" w16cid:durableId="1369060970">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2093508762">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="2" w16cid:durableId="131531959">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2043702958">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="3" w16cid:durableId="1436173124">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1052773575">
+  <w:num w:numId="4" w16cid:durableId="1071000711">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2084179849">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="504638160">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="227810809">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="181667843">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1541043499">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="31422717">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1645817221">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="288905156">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="909190693">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1411385616">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="312568973">
+  <w:num w:numId="15" w16cid:durableId="44765027">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="620763011">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="728654727">
-[...120 lines deleted...]
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="17" w16cid:durableId="2144884675">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DE79BF"/>
-[...241 lines deleted...]
-    <w:rsid w:val="7E6C0020"/>
+    <w:rsidRoot w:val="0037598E"/>
+    <w:rsid w:val="00007CCA"/>
+    <w:rsid w:val="0037598E"/>
+    <w:rsid w:val="004322D0"/>
+    <w:rsid w:val="00434D3F"/>
+    <w:rsid w:val="00486571"/>
+    <w:rsid w:val="00594245"/>
+    <w:rsid w:val="008634C4"/>
+    <w:rsid w:val="00A62C94"/>
+    <w:rsid w:val="00C0539D"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D11933"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E33B13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="35257F38"/>
-  <w15:docId w15:val="{0DF3A4E9-08AC-4DFE-AEBA-AEDE76E58D59}"/>
+  <w14:docId w14:val="21FA9AF1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8AA7EB1C-11C2-4F04-9276-29C1B44F591A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...1178 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13613,1013 +12056,1000 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C44AB1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0037598E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="3276"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0037598E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0037598E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0037598E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0037598E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0037598E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0037598E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0037598E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0037598E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0037598E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0037598E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0037598E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0037598E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0037598E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0037598E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0037598E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0037598E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0037598E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0037598E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0037598E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0037598E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0037598E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0037598E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0037598E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0037598E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0037598E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0037598E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0037598E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0037598E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0037598E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0037598E"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0037598E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0037598E"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C44AB1"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0037598E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="517424475">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/296" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11326" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bom/ofrm/SitePages/Contract_and_Purchasing_Card_Management.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=sc_category&amp;sys_id=d66bf938db90b490113eb4f339961983&amp;catalog_id=94bba4451bda281038e2520e6e4bcb3e&amp;spa=1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=sc_category&amp;sys_id=d66bf938db90b490113eb4f339961983&amp;catalog_id=94bba4451bda281038e2520e6e4bcb3e&amp;spa=1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdg2.mastercard.com/sdportal/home.view?cobrandHost=sdng.mastercard.com&amp;locale=en_US" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11326" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citigroup.com/citi/about/countries-and-jurisdictions/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undpaccess.b2clogin.com/undpaccess.onmicrosoft.com/B2C_1A_signup_signin_saml/samlp/sso/login?SAMLRequest=lVJda9swFP0rRu%2F%2BiOLWtYgDbsJYoO1Mk%2B1hL0GRlFQgX7m6ctr%2B%2B9lKxtIxAnuRQPfec%2B45RzPkraEdq3v%2FAs%2FqtVfoo%2FfWALJTpSK9A2Y5amTAW4XMC7auHx8YTTLWOeutsIZENaJyXltYWMC%2BVW6t3FEL9f35oSIv3nfI0rQH2SV4KsRg3xJh2xT4seMHlUhLouVAr4GPOJ%2BnuBAKMdlRYexBQxi8eLfQauEs2r0PpXu62E7qLeoD9F24NGxHQel4dCmiTQMQib5YJ1SQX5E9N6hItFpWZP20mFBZTG%2BKuyLnd0IWZUnLck%2BnOb%2FJ5O2OyqERG46oj%2BrPKGKvVoCeg68IzehtnOUxLTeTnE0LNimSMs9%2Bkqg5G3evQWo4XHd5d2pC9nWzaeLm23oTAI5aKvc0dP%2BHwT%2BUw2DugEvms5AxC0u7y9iv78N%2FZ03m%2F8jo7yx64MbM0kuqM3HHxu1Xy8YaLT6i2hj7tnCK%2B0GRd70K4bTcX99mfNEy3odW1o0C0SvwJJ2fWT9%2F7%2Fkv&amp;RelayState=https%3A%2F%2Fundp.service-now.com%2Funall%3Fid%3Dsc_category%26sys_id%3Dd66bf938db90b490113eb4f339961983%26catalog_id%3D94bba4451bda281038e2520e6e4bcb3e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11361" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10906" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>4777</Words>
-  <Characters>27233</Characters>
+  <Words>4826</Words>
+  <Characters>27512</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>226</Lines>
-  <Paragraphs>63</Paragraphs>
+  <Lines>229</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Krokoz™</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31947</CharactersWithSpaces>
+  <CharactersWithSpaces>32274</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>admin</dc:creator>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>