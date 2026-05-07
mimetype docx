--- v0 (2025-11-04)
+++ v1 (2026-05-07)
@@ -1,8028 +1,8706 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="51D7FBC5" w14:textId="1E6578B3" w:rsidR="00A31318" w:rsidRPr="00970BFB" w:rsidRDefault="00A31318" w:rsidP="00450EA4">
+    <w:p w14:paraId="39D481CC" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Corporate Purchasing Card Management </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28844DBF" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76A75BAB" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The purpose of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="401096DC" w14:textId="23BA82C4" w:rsidR="00A31318" w:rsidRPr="00970BFB" w:rsidRDefault="00A31318" w:rsidP="00A31318">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Corporate Purchasing Card Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is to simplify the requisitioning, purchasing and payment process for transactions that are within the micro purchasing policy limits, and to enable on-line purchasing. The Program is designed to build efficiency and reduce the paperwork required to process low value procurements associated with purchase orders, petty cash transactions, check requests and expense reimbursements. The goal of the Program is thus to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D74B3AC" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-[...88 lines deleted...]
-    <w:p w14:paraId="57783CF4" w14:textId="77777777" w:rsidR="00A31318" w:rsidRDefault="00A31318" w:rsidP="00A31318">
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reduce the effort and cost of processing low value purchases;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511D8D66" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="-360"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="3AC73DF9" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00970BFB" w:rsidRDefault="00A31318" w:rsidP="00A31318">
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure transparency by using on-line shopping; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C65991" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="-360"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="08A1516D" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00970BFB" w:rsidRDefault="00A31318" w:rsidP="00A31318">
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obtain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>faster</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> delivery of required goods and/or services; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556715DF" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="16"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Simplify the payment process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EBEF223" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E5C18A9" w14:textId="25F81CA6" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...43 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP has an agreement with CITIBANK N.A to issue UNDP Corporate Purchasing </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970BFB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Master Cards</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970BFB">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. While each card is issued in the cardholder’s name the Card remains the property of UNDP and is only to be used for official purchases. Even though the Cardholder’s name appears on the card, this does not affect the cardholder’s credit history nor is there a requirement for the cardholder to use any personal information in activating the card.  For </w:t>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to UNDP Operations staff (usually the individual who maintains the purchasing card account and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00970BFB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>responsible</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for approving low value purchases within the office). While each card is issued in the cardholder’s name the Card remains the property of UNDP and is only to be used for official purchases. Even though the Cardholder’s name appears on the card, this does not affect the cardholder’s credit history nor is there a requirement for the cardholder to use any personal information in activating the card.  For </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>example</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00970BFB">
-[...45 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in place of social security number or other identification details the UN employee ID is normally used to activate the card. The Budget holders must authorize the purchases impacting their budgets either by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an email</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approval or signing the online receipt.  Records of purchases, back up documentation, monthly statements and payment logs are to be saved to the cardholder’s folder </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the P Card </w:t>
+      </w:r>
+      <w:r w:rsidR="00141C8C" w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SharePoint</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00236BCF" w:rsidRPr="00C75EC2">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="000865C4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>site</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00236BCF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The transaction log and monthly reconciliation is to be approved by the cardholder and the payment by the business units </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Approving Officer in Quantum. In cases where the credit card holder is the same as the approving officer, then a different manager within the unit should approve the reconciliation and log.  For small units with no more than three staff members where this is not possible, approval should be sought from the reporting manager of the unit head</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970BFB">
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="1E2ACD42" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1129DA" w14:textId="77777777" w:rsidR="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...50 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The General Operations (GO), Bureau for Management Services (BMS) is the administrator of the UNDP purchasing card program (including all cards assigned to other agencies like UN Women or UNCDF through UNDP) and approves applications for new cards by authorizing CITIBANK to issue a purchasing card to the applicant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E3F961" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C7F77F9" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-360"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Financial Limits &amp; Restrictions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5163AA7F" w14:textId="1E82953E" w:rsidR="00B8519D" w:rsidRPr="001B237F" w:rsidRDefault="00A31318" w:rsidP="00A31318">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="112A54F7" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The standard limit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>per transaction</w:t>
       </w:r>
-      <w:r>
-[...97 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is linked to the Procurement Methods POPP. The standard micro-purchasing limit is USD 5,000 but some offices may have increased micro-purchasing threshold of USD 10,000 as part of their increase in Delegation procurement authority. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(See Section 19 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="005876B8" w:rsidRPr="00704018">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="000865C4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Procurement Methods POPP</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005876B8" w:rsidRPr="00704018">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200A427A" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>monthly cumulative credit limit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A31318" w:rsidRPr="00970BFB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...26 lines deleted...]
-          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>for all transactions</w:t>
       </w:r>
-      <w:r w:rsidR="00A31318" w:rsidRPr="00970BFB">
-[...57 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is USD 20,000 for cards with a USD 5,000 transaction limit and USD 40,000 for cards with a USD 10,000 transaction limit. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5868" w:type="dxa"/>
         <w:tblInd w:w="990" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3798"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00171382" w:rsidRPr="00171382" w14:paraId="4B73B33E" w14:textId="77777777" w:rsidTr="00704018">
+      <w:tr w:rsidR="000865C4" w:rsidRPr="000865C4" w14:paraId="629292C2" w14:textId="77777777" w:rsidTr="00A07258">
         <w:trPr>
           <w:trHeight w:val="174"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69CB4CC8" w14:textId="77777777" w:rsidR="00171382" w:rsidRPr="00171382" w:rsidRDefault="00171382" w:rsidP="00171382">
+          <w:p w14:paraId="44A50562" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="374D8A25" w14:textId="77777777" w:rsidR="00171382" w:rsidRPr="00171382" w:rsidRDefault="00171382" w:rsidP="00171382">
+          <w:p w14:paraId="09CC49E3" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171382">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34B98017" w14:textId="77777777" w:rsidR="00171382" w:rsidRPr="00171382" w:rsidRDefault="00171382" w:rsidP="00171382">
+          <w:p w14:paraId="7D3B2F4D" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171382">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>USD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171382" w:rsidRPr="00171382" w14:paraId="010DFBB9" w14:textId="77777777" w:rsidTr="00704018">
+      <w:tr w:rsidR="000865C4" w:rsidRPr="000865C4" w14:paraId="720ECB25" w14:textId="77777777" w:rsidTr="00A07258">
         <w:trPr>
           <w:trHeight w:val="174"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30B036E7" w14:textId="6D308867" w:rsidR="00171382" w:rsidRPr="00171382" w:rsidRDefault="00561A0B" w:rsidP="006A1459">
+          <w:p w14:paraId="2C150AFF" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Country Office </w:t>
-[...6 lines deleted...]
-              <w:t>Micro Purchasing Limit</w:t>
+              <w:t>Country Office Micro Purchasing Limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73370C8A" w14:textId="77777777" w:rsidR="00171382" w:rsidRPr="00171382" w:rsidRDefault="00171382" w:rsidP="00171382">
+          <w:p w14:paraId="3E53AF67" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171382">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">    5,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21E8F50F" w14:textId="77777777" w:rsidR="00171382" w:rsidRPr="00171382" w:rsidRDefault="00171382" w:rsidP="00171382">
+          <w:p w14:paraId="2B7CE94C" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171382">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">  10,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171382" w:rsidRPr="00171382" w14:paraId="790D88AB" w14:textId="77777777" w:rsidTr="00704018">
+      <w:tr w:rsidR="000865C4" w:rsidRPr="000865C4" w14:paraId="6C5839B7" w14:textId="77777777" w:rsidTr="00A07258">
         <w:trPr>
           <w:trHeight w:val="174"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="107E8F53" w14:textId="344C1E76" w:rsidR="00171382" w:rsidRPr="00171382" w:rsidRDefault="00171382" w:rsidP="00704018">
+          <w:p w14:paraId="3C942FAC" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171382">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>P Card</w:t>
             </w:r>
-            <w:r w:rsidR="000C46AF">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Transaction</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Limit</w:t>
+              <w:t xml:space="preserve"> Transaction Limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="624D0F96" w14:textId="77777777" w:rsidR="00171382" w:rsidRPr="00171382" w:rsidRDefault="00171382" w:rsidP="00171382">
+          <w:p w14:paraId="1BF59C3F" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171382">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">    5,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="415BC7D2" w14:textId="77777777" w:rsidR="00171382" w:rsidRPr="00171382" w:rsidRDefault="00171382" w:rsidP="00171382">
+          <w:p w14:paraId="3877F0A8" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171382">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">  10,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171382" w:rsidRPr="00171382" w14:paraId="180A9BCC" w14:textId="77777777" w:rsidTr="00704018">
+      <w:tr w:rsidR="000865C4" w:rsidRPr="000865C4" w14:paraId="41ACCBC7" w14:textId="77777777" w:rsidTr="00A07258">
         <w:trPr>
           <w:trHeight w:val="174"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17410FF8" w14:textId="3D492A35" w:rsidR="00171382" w:rsidRPr="00171382" w:rsidRDefault="004C00CE" w:rsidP="00704018">
+          <w:p w14:paraId="0FAB15C6" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">P Card </w:t>
-[...27 lines deleted...]
-              <w:t>Limit</w:t>
+              <w:t>P Card Monthly Credit Limit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="360E5CB5" w14:textId="77777777" w:rsidR="00171382" w:rsidRPr="00171382" w:rsidRDefault="00171382" w:rsidP="00171382">
+          <w:p w14:paraId="316EFCCF" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171382">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">  20,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60076DC2" w14:textId="77777777" w:rsidR="00171382" w:rsidRPr="00171382" w:rsidRDefault="00171382" w:rsidP="00171382">
+          <w:p w14:paraId="09E56DAA" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00171382">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">  40,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31E56758" w14:textId="2F8AE3E3" w:rsidR="00A31318" w:rsidRPr="00970BFB" w:rsidRDefault="00A31318" w:rsidP="00704018">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="25D07D2D" w14:textId="77777777" w:rsidR="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D1273E7" w14:textId="725E46D6" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Each card holder is allowed a maximum of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970BFB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>12 daily transactions;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970BFB">
-[...24 lines deleted...]
-        <w:r w:rsidRPr="006D4501">
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the card will be declined once the daily </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transactions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or amount limits are exceeded. Capitalized fixed assets (i.e., assets valued at USD 5,000 and above and that meet capitalization requirements in line with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="000865C4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Property Plant and Equipment (PP&amp;E)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D4501">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> POPP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE79BF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970BFB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must not be purchased using the corporate purchasing card. Cardholders must not split purchases above their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>must not be purchased using the corporate purchasing card. Cardholder</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>transactions</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00D350E5">
-[...25 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> limits (USD 5,000 or USD 10,000) as a way of circumventing the Procurement POPP stipulations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970BFB">
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>regarding preparation and use of Purchase Orders for transactions of US 5,000 / USD 10,000 or more.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F519E4" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40EF29C7" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...74 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>purchasing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> card is issued, the credit limit is established in accordance with the agreement between UNDP and CITIBANK. If an office/unit determines that the monthly cumulative limit or transaction limit accorded is insufficient for its operations, the respective manager may send a written request with justification for the exception </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Card Administrator in the General Operations (GO) / Bureau for Management Services (BMS) to have the limit increased for a temporary period. This request if approved is effective within 24 hours and is in force until the GO/BMS administrator requests for reinstatement of the original established program limit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32228AFD" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="723AE1A0" w14:textId="77777777" w:rsidR="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Corporate Purchasing Card Program also allows for Merchant Category Code (MCC) restrictions. The MCC is the MasterCard Code associated with specific Merchant groups. If a particular Merchant Category is restricted (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970BFB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>e.g. jewelry stores, hotels, clothing stores</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970BFB">
-[...67 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), and a staff member attempts to use the Card, with a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>merchant retailing items</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within that category, the transaction will be declined. However, if a transaction is declined against a restricted merchant for allowable official purchases, the staff member should contact GO/BMS with the description of the transaction, reason for the purchase and authorization to proceed by the budget holder. Depending on the assessment of the request in line with policy, GO/BMS can request a temporary lifting of the MCC restriction to enable the specific transaction in question to proceed if the transaction is confirmed to be for official purposes (example: Retreat at the hotel conference room) or seek any other possible resolution. The restrictions can take up to three days to be processed by Citibank and will be lifted for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duration of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>48 hours</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970BFB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> after which, it will automatically be reinstated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A1FCEC" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00970BFB" w:rsidRDefault="00A31318" w:rsidP="00A31318">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="4CAAD42A" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3348AD77" w14:textId="26648D56" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-360"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Who Should Apply </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00970BFB">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00970BFB">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> a Corporate Card?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2570A54E" w14:textId="2E625110" w:rsidR="00A31318" w:rsidRPr="00970BFB" w:rsidRDefault="00A31318" w:rsidP="00A31318">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7AD0F0B6" w14:textId="3A6FC1CE" w:rsidR="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-        <w:r w:rsidR="00464573" w:rsidRPr="00464573">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The UNDP unit assigned staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsible for procurements of goods and/or services should apply for a purchasing card by filling the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="000865C4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Purchasing Card Application Form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00970BFB">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> for clearance. Once the card is issued, the cardholder must use the Corporate Card in accordance with the policy stipulations laid out in this POPP content. The Head of Office has the ultimate accountability and responsibility for transactions against the corporate purchasing card and consequently for the assignment and approval of the office cardholder.  If an office has several project offices with separate and distinct procurement </w:t>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and obtaining the head of unit approval signature. This approval should then be submitted to GO/BMS for clearance. Once the card is issued, the cardholder must use the Corporate Card in accordance with the policy stipulations laid out in this POPP content. The Head of Office has the ultimate accountability and responsibility for transactions against the corporate purchasing card and consequently for the assignment and approval of the office cardholder.  If an office has several project offices with separate and distinct procurement </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00970BFB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>processes</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00970BFB">
-[...20 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then the office may apply for multiple cards for each project office. GO/BMS will review the need for multiple cards against contextual factors specific to the unit e.g. volume of low value transactions, unit set up etc.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1827F6A4" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CAF5D12" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-360"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Who is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970BFB">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>allowed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970BFB">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Use </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970BFB">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970BFB">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Corporate </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970BFB">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Purchasing </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970BFB">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Card?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4F8677" w14:textId="24A66DE0" w:rsidR="00A31318" w:rsidRPr="00970BFB" w:rsidRDefault="00A31318" w:rsidP="00A31318">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2E924532" w14:textId="6C6AC9D5" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The corporate purchasing card is a tool to enable the office process transactions for low value procurements </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE79BF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="006D4501">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="000865C4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>see micro purchasing, under procurement method policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006D4501">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE79BF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970BFB">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Any staff member may request its use for official purchases that need to always be approved by the budget holder. Accountability and Responsibility for transactions against the card is maintained by the cardholders and it is their responsibility to ensure that internal controls </w:t>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any staff member may request its use for official purchases that need to always be approved by the budget holder. Accountability and Responsibility for transactions against the card is maintained by the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00970BFB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cardholders</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and it is their responsibility to ensure that internal controls </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>are in place over use of the card at all times</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00970BFB">
-[...30 lines deleted...]
-        <w:r w:rsidRPr="007A5F83">
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. The request for transaction should be documented either via email or request form; It is mandatory that a log of the transactions be maintained with associated chart of accounts for each transaction (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="000865C4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Sample</w:t>
-[...13 lines deleted...]
-          <w:t xml:space="preserve"> Log</w:t>
+          <w:t>Sample Payment Activity Log</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...14 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) and this log be reconciled to the statement at the end of the month; and that the log/reconciliation be approved by the unit head on a monthly basis  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7557D8" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Cardholder Accountability and Responsibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E231D82" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00970BFB" w:rsidRDefault="00A31318" w:rsidP="00A31318">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7CB7DAA6" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Cardholder assumes the following accountabilities and responsibilities in accordance with this policy:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442FCBC8" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00970BFB" w:rsidRDefault="00A31318" w:rsidP="00A31318">
-[...2422 lines deleted...]
-    <w:p w14:paraId="7C811694" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00A31318">
+    <w:p w14:paraId="344C02B3" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="-360"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="7F4C182F" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00A31318">
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to use the Corporate Card for official and authorized expenses only;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6310522F" w14:textId="57CDF3F4" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="-360"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="2548BCFC" w14:textId="382B9664" w:rsidR="00A31318" w:rsidRDefault="00A31318" w:rsidP="00A31318">
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to verify and reconcile all account </w:t>
+      </w:r>
+      <w:r w:rsidR="00C306FE" w:rsidRPr="00C306FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transactions and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> retain/file all receipts and supporting documentation for each transaction;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042DC805" w14:textId="1314AFFC" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="44E72EE5" w14:textId="29055493" w:rsidR="00DA1D2A" w:rsidRDefault="00DA1D2A" w:rsidP="006928C8">
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">to save purchase details, backup documentation, monthly statements and payment logs to the cardholder folder in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C306FE" w:rsidRPr="00C306FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SharePoint</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> site</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5F0D5A" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
-[...48 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="-360"/>
-[...95 lines deleted...]
-    <w:p w14:paraId="6238B19C" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00A31318">
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to resolve credits, errors and disputed charges on a timely basis; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389035F9" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>To effect payments in full for all authorized transactions each month by the due date as late payment charges on one card may impact UNDPs opportunity to earn rebates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F736A1A" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59BA1659" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="340298BF" w14:textId="52E75F3F" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00A31318">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In addition to the above-mentioned responsibilities and accountabilities, the cardholder must provide all necessary documents for the annual P-Card program compliance review conducted by GO/BMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F8494B" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A20B0D8" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In an effort to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> promote GREEN practices, CITIBANK does not send or mail monthly paper statements and the cardholder is required to download the statements from the site </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on a monthly basis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. To proceed with the payment, the cardholder </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set up a new location in the existing Citibank vendor in Quantum. Detailed instructions will be provided when new cardholders are issued their cards. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40801070" w14:textId="77777777" w:rsidR="003172A6" w:rsidRPr="004F5445" w:rsidRDefault="003172A6" w:rsidP="004F5445">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="732D05D7" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-360"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Card Usage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Safekeeping</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2145EBDD" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Corporate Card may be used for the official purchases of low value goods or services with any contracted UNDP vendor that accepts MasterCard.  The card may also be used in line with the UNDP </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="000865C4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>micro purchasing policies,</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for in-store as well as phone, fax, mail or web orders. Units/Offices must obtain and file the request for the purchase, the budget holder approval for the purchase, the receipt (supporting invoice or document) for the purchase and corporate log. All documents must be filed and retained for 7 years. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12764059" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D8F5F9C" w14:textId="77777777" w:rsidR="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The purchasing card must be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>kept safely at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the number restricted to a few individuals.  When communicating with card administrator only the last 4 digits of the card should be referenced in the email for security purposes.  The cardholder would at any one time know the individuals within the office who have the card number or a copy of the card for purposes of processing transactions.  This is an important control that will be useful in the event of a fraud investigation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FCD516" w14:textId="77777777" w:rsidR="003172A6" w:rsidRPr="000865C4" w:rsidRDefault="003172A6" w:rsidP="004F5445">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6053D63C" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-360"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Supply Sources</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Authorized Purchases</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4EB196" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where possible, purchases must be made from contracted vendors (suppliers with whom UNDP has a valid corporate or local contract/Long Term Agreement). Use of on-line shopping is also encouraged to ensure transparency in quotation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FF8FA5" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C58149C" w14:textId="1BB00FF2" w:rsidR="003172A6" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Card shall be used </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purchase </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of official </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">business-related goods and/or services listed within these Guidelines and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in line with the value and volume</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> limits assigned to the Card. For example, the following products or services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may be purchased using the Card.  This list </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not exhaustive but contains some of the most frequent transactions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B275B6B" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FEADA68" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-360"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Authorized Purchases</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC9AD03" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Office Supplies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16FF0EDB" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Books and Journals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E994F7" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Seminar Fees/Membership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0904A46C" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Computer Supplies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12246ACD" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Corporate Retreat Bookings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A21EA5B" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Catering for Corporate Meetings, Trainings, Seminars, Workshops, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22285B29" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Business Card Printing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013DECEB" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Petty Cash Purchases</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB6AF9D" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Courier services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7BF55F" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Printers or other Electronic Items valued </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> USD 5,000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548132EC" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Monthly Services (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e.g., mobile phone service, cable service, other recurrent services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8B79C6" w14:textId="4C606FA2" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Long distance internet phone calls such as Skype for official business </w:t>
+      </w:r>
+      <w:r w:rsidR="00C306FE" w:rsidRPr="00C306FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>purposes (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>it is the responsibility of each office to ensure that blanket credit purchases are applied to official calls)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CB8C4E" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Working lunches with Missions or Government Delegations that are not extravagant and are part of the diplomatic requirements of the bureau or office, and pre-approved by the unit director in line with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="004F5445">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>hospitality policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD24B0E" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-360"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc119904839"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Non-Authorized Purchases</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="1D960CD6" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00EC37FF">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Corporate Card may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>NOT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be used for any of the following categories:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207742CA" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Personal Use (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i.e., any/all items that are for the personal benefit of the cardholder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A49F915" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cash Advances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E548DD" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Capital Non-expendable Assets (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i.e., computers, laptops, fax machines and any other items valued at USD 5,000 and above. Note that above $ 5,000 should be capitalized as asset</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5128FC88" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Travel Tickets &amp; Expenses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (there is a separate travel card for tickets that is administered under the travel policies)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C6CDABA" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temporary Employee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or consultancy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i.e., IC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)-Separate policy to be followed for such expense</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670FEBEF" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hotel Accommodations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-governed by travel POPP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3664CC8D" w14:textId="2AA786F3" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Entertainment (i.e., client or donor lunches)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Not in line with the image that is required with the responsible use of donor funds</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Procedures"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="54080E12" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-360"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Applying for and Activating a New Corporate Card</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5410A201" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>OFFICIAL PURCHASING CARD TRANSACTING CURRENCIES FOR EACH COUNTRY IS PREDETERMINED BY CITIBANK. (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="000865C4">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>List of</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000865C4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> approved countries and transacting currencies</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D23D58F" w14:textId="77F0DDBC" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the UNDP Office transacts in USD, it should submit the signed </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="000865C4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Application USD transactions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">through the operations manager to the Manager General Operations Section, Administrative Services Division (GO/BMS) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C49696" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AD19E7B" w14:textId="60B3EED9" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the UNDP office transacts in local currency,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it has to submit the online application following the instructions </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="000865C4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>available here.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prior to submitting, the application form should be printed and signed by the head of the office (name of the head of the office has to be printed on the form) Once completed, GO/BMS should receive the email with the signed purchasing card application for processing. Once the card is issued, as mandated by the UNDP controller the cardholder is required to attend a briefing session on the key internal controls and policy requirements for the purchasing card.   The cardholder must promptly activate the purchasing card account by calling the toll-free number reflected on the Card. A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>login name and password</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will also be emailed to the cardholder to enable the cardholder </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>access</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the online reporting system provided </w:t>
+      </w:r>
+      <w:r w:rsidR="003172A6" w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>by CITIBANK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="000865C4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>https://home.cards.citidirect.com/CommercialCard/login</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cardholders must print the monthly statement for the card from this website and process payments on a timely basis </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avoid late payment penalty charges. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B9B20B" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF04D46" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the UNDP office is not in an approved country covered by CITIBANK, the office can contact Treasury Division </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by submitting a request in UNALL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under Treasury Cash Management Catalogue </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for approval to obtain an equivalent card product from its local bank.  When contacting Treasury, please include the following information with the inquiry:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D16B3F" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>copy of the office’s current banking agreement with the local bank;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620C0A41" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>information (e.g., bank brochures) about the card product offered by the local bank;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F24C90" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">documentation the bank will require to initiate the service and issue a card. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246FE7D6" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="741DC712" w14:textId="77777777" w:rsidR="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">A purchasing card obtained from the local bank will be subject to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the conditions (limits, reporting requirements, etc.) imposed by GO/BMS under the CITIBANK </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C77699" w14:textId="77777777" w:rsidR="00141C8C" w:rsidRPr="000865C4" w:rsidRDefault="00141C8C" w:rsidP="004F5445">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="356AF593" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-360"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Account Maintenance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="635BE1F1" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When a need arises to change information pertaining to a purchasing card account, such as Cardholder mailing address, change of email or phone numbers or account closure, the cardholder should contact the General Operations/ BMS office. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F7B6B6" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78294DFD" w14:textId="77777777" w:rsidR="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CITIBANK Customer Support telephone numbers are indicated at the back of each plastic card and should be the first point of contact when a transaction cannot go through or when reporting a fraudulent transaction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6988AEB4" w14:textId="77777777" w:rsidR="00141C8C" w:rsidRPr="000865C4" w:rsidRDefault="00141C8C" w:rsidP="004F5445">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63A1D600" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-360"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lost or Stolen Cards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529B97D7" w14:textId="71DEEA8C" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="00C306FE" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Cardholder</w:t>
+      </w:r>
+      <w:r w:rsidR="000865C4" w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is responsible for the security and safekeeping of the Card and for any purchases made against the purchasing card. If a staff member believes that he/she has lost or misplaced the Card or that it has been stolen, or that one or several of the purchases appearing on his/her card statement are not legitimate, he/she should </w:t>
+      </w:r>
+      <w:r w:rsidR="000865C4" w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>IMMEDIATELY</w:t>
+      </w:r>
+      <w:r w:rsidR="000865C4" w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> report this information to the 24-Hour Customer Emergency Services Unit provided at the back of the card </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361CE4C7" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D817FB0" w14:textId="0FD8F665" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Immediately after reporting the loss/theft/fraudulent charges to CITIBANK Customer Service, the cardholder must </w:t>
+      </w:r>
+      <w:r w:rsidR="003172A6" w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>concurrently</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> send an email to the UNDP card administrator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0C2ACD" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D2C63A" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>It is imperative that the cardholder act promptly in the event of a lost or stolen Card to prevent fraudulent transactions against the card.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660B6B0C" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F168C3D" w14:textId="77777777" w:rsidR="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The cardholder shall no longer be able to use the card once CITIBANK receives the loss or fraud notification. However, a new Card shall be issued and forwarded by express courier service within 48 hours of notice by the Cardholder to CITIBANK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3760428C" w14:textId="77777777" w:rsidR="00C306FE" w:rsidRPr="000865C4" w:rsidRDefault="00C306FE" w:rsidP="004F5445">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F0EFB0A" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-360"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sales Tax</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC1AAA3" w14:textId="77777777" w:rsidR="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP is exempt from payment of sales and excise taxes in all the countries that it operates in. All purchases with the corporate purchasing card should be tax exempt, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> online purchases for which UNDP may not be able to process the tax exemption and the cost of doing so may outweigh the benefit. It is important therefore that the user confirm that a Supplier does not charge and include tax on the receipt. Cardholders shall obtain a tax exemption certificate for direct orders prior to the time of purchase; once issued a certificate is valid only for a specific purchase. Request for UNDP US based transactions; tax exemption certificates requests should be emailed to the corporate card administrator in GO/BMS at least 48 hours </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prior</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the event. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3368E627" w14:textId="77777777" w:rsidR="00C306FE" w:rsidRPr="000865C4" w:rsidRDefault="00C306FE" w:rsidP="004F5445">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CBC20BC" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-360"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Corporate Card Activities Log</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484086F7" w14:textId="4282FDE9" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The cardholder must maintain a daily log for all Corporate Card transactions and save it to their folder in the P Card </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sharepoint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> site. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk73003260"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment Activity Logs can be created through the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sharepoint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by extracting the purchase entries and copying the details to the Payment Log excel file. (Steps are included in Purchasing Card Payment Log User Guide).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Corporate Card Activity Log is a useful tool in the management of the Corporate Card Account as it provides a means to record authorized charges, expected adjustments or credits resulting from returned or disputed purchases and facilitates reconciliation of the CITIBANK monthly statement to UNDP records. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="000865C4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Sample Payment Activity Log</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="004F5445">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Purchasing Card Payment Log User Guide</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6E86942F" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BEFC2D7" w14:textId="77777777" w:rsidR="000865C4" w:rsidRDefault="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cardholders must retain all receipts/supporting documents in an Activity Log Envelope as transactions are processed to facilitate recordkeeping and month end reconciliation and save them to their folder in the P Card </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sharepoint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> site. Where a receipt or supporting document is not available, the cardholder should record a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>description of the item, the Supplier name, total purchase amount and the date on which the transaction was made. The Corporate Card Activity Log should be updated when purchased items are received and accepted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2B0D59" w14:textId="77777777" w:rsidR="00141C8C" w:rsidRPr="000865C4" w:rsidRDefault="00141C8C" w:rsidP="004F5445">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78127E01" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reconciliation and Submission for Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7878ECA3" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CITIBANK purchasing card program is a corporate liability program (means that ultimately UNDP as an agency is responsible for all transactions made against each card) and a staff’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personal credit history is not verified when a corporate purchasing card is issued. However, the cardholder is responsible for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521B2838" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Retaining requests/supporting documents for purchases made using the card; each Cardholder is required to keep all receipts and documentation related to Corporate Card purchases for a period of seven (7) years should these documents be needed for internal and/or external audit reviews.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E2C1AF" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ensuring that the micro purchasing form is completed in line with procurement policy when purchasing from a non-contracted vendor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742D5281" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensuring that the card is reconciled </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on a monthly basis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and that all transactions made using the card are in line with Policy.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> When using the Card in-store</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, it is important to emphasize to the Supplier not to remit an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>invoice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as this may result in a duplicate payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4FC62C" w14:textId="36539EA6" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saving all relevant documents to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sharepoint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F5445">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> site</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01723D96" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For fax and telephone orders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, the staff member should inform the Supplier to include a receipt and a shipping list with the order for the cardholder records.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B14E6E" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B1A8883" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For orders placed through a website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>order confirmation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> detailing the ordered item(s) and the associated charges if any (tax and S&amp;H charges) and/or a similarly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>detailed receipt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be printed and retained for the user’s records along with the original Shipping List (normally included in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>shipped</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> package). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F3D18F" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ensuring that all transactions posted are purchases made/authorized by the budget holder on behalf of UNDP while the reconciliation and log also need to be authorized by cardholder and the head of the unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBB337B" w14:textId="55AA68E2" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Downloading the corresponding purchasing card statement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on a monthly basis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="000865C4">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">CITIBANK site </w:t>
         </w:r>
-        <w:r w:rsidRPr="00DE79BF">
+        <w:r w:rsidRPr="000865C4">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>(</w:t>
         </w:r>
-        <w:r w:rsidR="00B303B0" w:rsidRPr="006A79A0">
+        <w:r w:rsidRPr="004F5445">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-            <w:color w:val="333333"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>https://home.cards.citidirect.com/CommercialCard/login</w:t>
         </w:r>
-        <w:r w:rsidRPr="00DE79BF">
+        <w:r w:rsidRPr="000865C4">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">) </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DE79BF">
-[...9 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the regular billing date (3</w:t>
+      </w:r>
+      <w:r w:rsidR="00141C8C" w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidR="00141C8C" w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> every month). It should be noted that suppliers do not necessarily transmit their claims to MasterCard in real time, as such charges made at the end of a payment </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0023467F" w:rsidRPr="00941429">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cycle,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rollover</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into the following statement cycle. The billing cycle for CITIBANK is from 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> day of the month to 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
-      <w:r w:rsidR="0023467F">
-[...71 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> day of the following month.; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B2AD51" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submit within one week of the issuance of the monthly statement, the approved </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Daily Log</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE79BF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the CITIBANK </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE79BF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Statement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE79BF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">to the Finance Unit or paying officer of his/her </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DE79BF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Division</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DE79BF">
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Country Office along with all the receipts and supportive documents, to ensure timely payment. Cardholders should ensure that payments are made on a timely basis to avoid UNDP losing its rebates in the program and incurring late payment penalties. Cardholders must retain copies of the above for their own records.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CAFE464" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DEA39AA" w14:textId="316E4617" w:rsidR="003172A6" w:rsidRDefault="000865C4" w:rsidP="003172A6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cardholders must ensure a proper handover of files containing supporting documentation and previous reconciliation logs when leaving the organization.  It is the responsibility of the office operations manager to ensure that this handover takes place.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094C2485" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00A31318">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="20A784B9" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Processing of Purchasing Card Payments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4921B9C3" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="0083393A" w:rsidRDefault="00A31318" w:rsidP="00A56ACE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="559B6447" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Upon receipt of the transactions log and supporting information (online receipts, invoices, statements etc.) from the users of the card, the finance staff will process payment as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE05791" w14:textId="113DD54C" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00A31318">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="4562E50A" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:ind w:left="-360" w:hanging="461"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="4F81BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure that the vendor exists and if not create the vendor location in the existing Citibank vendor in Quantum </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF98406" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:ind w:left="-360" w:hanging="461"/>
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Create a non-PO payment voucher using the charts of accounts indicated in the transactions log</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F9FB50" w14:textId="2CF657BF" w:rsidR="00A31318" w:rsidRPr="00541EC3" w:rsidRDefault="00541EC3" w:rsidP="00A31318">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="684AE0C0" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="004F5445">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:ind w:left="-360" w:hanging="461"/>
-[...4 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:hanging="270"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Process the payment in line with specific CITIBANK instructions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="4F81BD"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE79BF">
-[...55 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that require the billing account number (provided by General Operations) to be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the first 16 digits</w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> referenced in the Invoice reference field</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2AFCFC" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00F7301E" w:rsidRDefault="00A31318" w:rsidP="00A31318">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1B9D0849" w14:textId="77777777" w:rsidR="000865C4" w:rsidRDefault="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:ind w:left="-360" w:hanging="461"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:hanging="270"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Confirm after 3 days that payment has been posted to the account by downloading the statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FA356D" w14:textId="77777777" w:rsidR="00141C8C" w:rsidRPr="000865C4" w:rsidRDefault="00141C8C" w:rsidP="004F5445">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-90"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72538686" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Disputed and Fraudulent Charges </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65958154" w14:textId="7B1B4169" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00A56ACE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="095CB0C1" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">cardholder believes that a Vendor has charged the account incorrectly or there is a quality or service issue, the cardholder must first contact the Vendor and try to resolve the error or problem. If he/she </w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there is a discrepancy between the cardholder log and the relevant bank statement, it is imperative that the issue be addressed immediately. When a cardholder believes that a Vendor has charged the account incorrectly or there is a quality or service issue, the cardholder must first contact the Vendor and try to resolve the error or problem. If he/she </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DE79BF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>is able to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DE79BF">
-[...20 lines deleted...]
-    <w:p w14:paraId="338F68EE" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00A31318">
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resolve the matter directly with the Vendor and a credit adjustment is agreed upon, it should appear on the next statement. If the cardholder is unable to solve the issue, s/he needs to contact CITIBANK with all the supporting documents including communication with the vendor to rectify the matter.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F58925" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE79BF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Note: The item should be highlighted and maintained as pending on the record log as a reminder to follow up that the correct credit has been received</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB93E24" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00A56ACE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D9B30A6" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In case of transactions that appear to be fraudulent, the cardholder must immediately contact CITIBANK Customer Service and GO/BMS to alert them </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A632D7" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F9101C" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">While pending resolution CITIBANK will credit the account </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DE79BF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>for the amount of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DE79BF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the disputed transaction. Although CITIBANK acts as the arbitrator of any dispute, one should never assume that a dispute would be resolved in his/her favor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4887AAC8" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00A31318">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="14EBF03F" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A6C4DD8" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
-        <w:jc w:val="both"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the dispute is not resolved satisfactorily and a cardholder believes that the Supplier is at fault, he/she needs to notify the Card Administrator with the relevant details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F330B5" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="RolesResponsibilities"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00DE79BF">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Roles and Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74992E92" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00A31318">
-[...2 lines deleted...]
-        <w:spacing w:line="270" w:lineRule="atLeast"/>
+    <w:p w14:paraId="77A07667" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Roles &amp; Responsibilities</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblInd w:w="-10" w:type="dxa"/>
+        <w:tblInd w:w="-370" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2011"/>
-        <w:gridCol w:w="7324"/>
+        <w:gridCol w:w="2014"/>
+        <w:gridCol w:w="7335"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A31318" w:rsidRPr="00DE79BF" w14:paraId="5DB2384A" w14:textId="77777777" w:rsidTr="00FF0E67">
+      <w:tr w:rsidR="000865C4" w:rsidRPr="000865C4" w14:paraId="5B127E1C" w14:textId="77777777" w:rsidTr="004F5445">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="339C8842" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="61EB47C6" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="62"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsible party</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17241123" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="1A2D6899" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="7"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsibilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A31318" w:rsidRPr="00DE79BF" w14:paraId="4A72C1AA" w14:textId="77777777" w:rsidTr="00FF0E67">
+      <w:tr w:rsidR="000865C4" w:rsidRPr="000865C4" w14:paraId="60D4EAC4" w14:textId="77777777" w:rsidTr="004F5445">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19266127" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="6F7CF1C7" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="-28"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cardholder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7069C8B7" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="275457EE" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ensure that the Card is securely kept and used in line with POPP requirements.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2546137C" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="69BE0A05" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="5"/>
               </w:numPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Verify and reconcile all account activity and retain all receipts and supporting documentation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C665165" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="3A934360" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Resolve credits, errors and disputed charges.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FAAADB9" w14:textId="77777777" w:rsidR="00A31318" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="3E8C8062" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Effect payments in full each month for authorized transactions by the due date.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C4D3EE5" w14:textId="24141F78" w:rsidR="00272357" w:rsidRPr="00DE79BF" w:rsidRDefault="00272357" w:rsidP="00FF0E67">
+          <w:p w14:paraId="2F260685" w14:textId="71E02E7E" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensure all relevant documents are saved to their </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="004F5445" w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>sharepoint</w:t>
+              <w:t>SharePoint</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> folder</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A31318" w:rsidRPr="00DE79BF" w14:paraId="27A9BEA4" w14:textId="77777777" w:rsidTr="00FF0E67">
+      <w:tr w:rsidR="000865C4" w:rsidRPr="000865C4" w14:paraId="61C17E41" w14:textId="77777777" w:rsidTr="004F5445">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F7C74DE" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="633F41DC" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="-28"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Head of Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="549C47E2" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="0CCE7AE7" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Approve new purchasing Card requests. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A7E7DC6" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="684DAB8F" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Review and Approve Cardholder log and reconci</w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Review and Approve Cardholder log and reconciliation for Payment every month.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31ABD226" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="06BB7D45" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ensure Integrity of Card use in line with POPP.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A31318" w:rsidRPr="00DE79BF" w14:paraId="29E22193" w14:textId="77777777" w:rsidTr="00FF0E67">
+      <w:tr w:rsidR="000865C4" w:rsidRPr="000865C4" w14:paraId="786AE24F" w14:textId="77777777" w:rsidTr="004F5445">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36037451" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="57157AAC" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Finance unit or equivalent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D921FFE" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="6E100A5F" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="7"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Review submitted Statement, Card log and supporting documents and process requests for payments of due balances on a timely basis.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A31318" w:rsidRPr="00DE79BF" w14:paraId="3F803F8C" w14:textId="77777777" w:rsidTr="00FF0E67">
+      <w:tr w:rsidR="000865C4" w:rsidRPr="000865C4" w14:paraId="794ADEE7" w14:textId="77777777" w:rsidTr="004F5445">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="632ED71F" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="3778DE05" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="-28"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Card Administrator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16FFAE7C" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="32EA4042" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ensure the integrity of the purchase Card Program by providing policy clarifications and supporting cardholders in implementation of controls around card use.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69D585F0" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="5FAFE0AB" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Carry out the annual compliance review of purchasing card program and prepare a report of findings.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A31318" w:rsidRPr="00DE79BF" w14:paraId="151D92A0" w14:textId="77777777" w:rsidTr="00FF0E67">
+      <w:tr w:rsidR="000865C4" w:rsidRPr="000865C4" w14:paraId="6549A592" w14:textId="77777777" w:rsidTr="004F5445">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3612C543" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="48563B81" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>GO/BMS</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>GO/BMS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0926684B" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="2F3599CF" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide focal point for card holders and manage the </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>contract  with</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> CITIBANK</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="217BCDA1" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="365A5ACA" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Review on a regular basis the overall conduct of the card program and alert the comptroller of any anomalies.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="258C5ECD" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00FF0E67">
+          <w:p w14:paraId="4359C0E3" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE79BF">
+            <w:r w:rsidRPr="000865C4">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Provide general oversight over the corporate purchasing card program.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A8EC7C9" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00A31318">
+    <w:p w14:paraId="5561BB76" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="429344AF" w14:textId="77777777" w:rsidR="00A31318" w:rsidRDefault="00A31318" w:rsidP="00A31318">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B97EEC" w14:textId="77777777" w:rsidR="003172A6" w:rsidRDefault="003172A6" w:rsidP="000865C4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F35BD09" w14:textId="77777777" w:rsidR="003172A6" w:rsidRDefault="003172A6" w:rsidP="000865C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="1885DF87" w14:textId="77777777" w:rsidR="00587BA2" w:rsidRPr="00DE79BF" w:rsidRDefault="00587BA2" w:rsidP="00A31318">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21618D83" w14:textId="13437D97" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Templates and Forms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367EA6CB" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="-360"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D1892C" w14:textId="058676E1" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="009F2FFA" w:rsidRPr="006A6C35">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="000865C4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Purchasing </w:t>
-[...48 lines deleted...]
-          <w:t>Form</w:t>
+          <w:t>Purchasing Card Holder Application Form</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0706F48E" w14:textId="77777777" w:rsidR="009F2FFA" w:rsidRPr="009F2FFA" w:rsidRDefault="00000000" w:rsidP="002C4B72">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="08882525" w14:textId="128B41E0" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="009F2FFA" w:rsidRPr="009F2FFA">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="000865C4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Purchasing Card Payment Activity Log</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009F2FFA" w:rsidRPr="009F2FFA">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDDCAD7" w14:textId="68D06EBD" w:rsidR="00525711" w:rsidRPr="00525711" w:rsidRDefault="00525711" w:rsidP="00587BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6A05ACD8" w14:textId="036AE155" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C84BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00AD44C8" w:rsidRPr="00AD44C8">
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">New Cardholder Information Pack Instructions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C4C158" w14:textId="36531AC6" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00D17954" w:rsidRPr="009F2FFA">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="000865C4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDP Purchasing Card Countries</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1318401C" w14:textId="6E1C979C" w:rsidR="0042096C" w:rsidRPr="00662D46" w:rsidRDefault="00000000" w:rsidP="00587BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="753A35DE" w14:textId="2D36EDCE" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="009D3412" w:rsidRPr="009D3412">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="000865C4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Purchasing Card Closure Form</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CC824AF" w14:textId="77777777" w:rsidR="00FE5950" w:rsidRPr="00FE5950" w:rsidRDefault="00000000" w:rsidP="00587BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="55316AE0" w14:textId="2F4DC371" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00662D46" w:rsidRPr="00662D46">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="000865C4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Purchasing Card Restriction Lifting Form</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28EE60D0" w14:textId="7E4C3632" w:rsidR="00A31318" w:rsidRPr="00FE5950" w:rsidRDefault="00000000" w:rsidP="00587BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="63DDFC7F" w14:textId="554F8417" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00FE5950" w:rsidRPr="00ED0305">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="000865C4">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Purchasing Card Payment Log User Guide</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C04C8ED" w14:textId="77777777" w:rsidR="00A31318" w:rsidRPr="00DE79BF" w:rsidRDefault="00A31318" w:rsidP="00A31318">
+    <w:p w14:paraId="562C8E45" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="-360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Templates and Forms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774AFA0E" w14:textId="05A7C0FD" w:rsidR="00C41726" w:rsidRDefault="00C41726" w:rsidP="00DE37C0"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="649B8B8A" w14:textId="3E452C36" w:rsidR="00DE37C0" w:rsidRPr="00DE37C0" w:rsidRDefault="00DE37C0" w:rsidP="00DE37C0">
+    <w:p w14:paraId="065AC9C2" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63FABF09" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="257FB8E1" w14:textId="77777777" w:rsidR="000865C4" w:rsidRPr="000865C4" w:rsidRDefault="000865C4" w:rsidP="000865C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3708"/>
         </w:tabs>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000865C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DE37C0" w:rsidRPr="00DE37C0">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId35"/>
+    <w:p w14:paraId="317809FC" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="004F5445">
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="836" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D5BB893" w14:textId="77777777" w:rsidR="00D76F9B" w:rsidRDefault="00D76F9B" w:rsidP="00DE79BF">
+    <w:p w14:paraId="1ADE78FE" w14:textId="77777777" w:rsidR="00891E8E" w:rsidRDefault="00891E8E" w:rsidP="003172A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C7CB9CE" w14:textId="77777777" w:rsidR="00D76F9B" w:rsidRDefault="00D76F9B" w:rsidP="00DE79BF">
+    <w:p w14:paraId="6929145F" w14:textId="77777777" w:rsidR="00891E8E" w:rsidRDefault="00891E8E" w:rsidP="003172A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3502B3D6" w14:textId="3537C079" w:rsidR="00DE79BF" w:rsidRPr="00212F84" w:rsidRDefault="00212F84" w:rsidP="00212F84">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6167B8A5" w14:textId="031275F2" w:rsidR="000865C4" w:rsidRPr="004F5445" w:rsidRDefault="000865C4" w:rsidP="004F5445">
     <w:pPr>
-      <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:ind w:hanging="360"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Page</w:t>
+    <w:r w:rsidRPr="004F5445">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00212F84">
-[...3 lines deleted...]
-      <w:rPr>
+    <w:r w:rsidRPr="004F5445">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004F5445">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00212F84">
-      <w:rPr>
+    <w:r w:rsidRPr="004F5445">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A31318">
-      <w:rPr>
+    <w:r w:rsidRPr="004F5445">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004F5445">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00212F84">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="004F5445">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-[...6 lines deleted...]
-      <w:rPr>
+    <w:r w:rsidRPr="004F5445">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004F5445">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00212F84">
-      <w:rPr>
+    <w:r w:rsidRPr="004F5445">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A31318">
-      <w:rPr>
+    <w:r w:rsidRPr="004F5445">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004F5445">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004F5445">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00212F84">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="004F5445">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Effective Date:</w:t>
+    </w:r>
+    <w:r w:rsidR="00C84BF6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="004949B2">
-[...3 lines deleted...]
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="004F5445">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>15/06/2019</w:t>
     </w:r>
-    <w:r w:rsidRPr="004949B2">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="004F5445">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00E80BFE" w:rsidRPr="00E80BFE">
-[...7 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="004F5445">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...28 lines deleted...]
-      <w:t xml:space="preserve">: </w:t>
+      <w:t xml:space="preserve">       Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-561632962"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{D82B7FC3-53D0-4218-BA8C-AEB77D468AF6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00AC5B9D">
+        <w:r w:rsidRPr="004F5445">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="004F5445">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="659BF4EE" w14:textId="77777777" w:rsidR="00D76F9B" w:rsidRDefault="00D76F9B" w:rsidP="00DE79BF">
+    <w:p w14:paraId="63D336DE" w14:textId="77777777" w:rsidR="00891E8E" w:rsidRDefault="00891E8E" w:rsidP="003172A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27C9CDEB" w14:textId="77777777" w:rsidR="00D76F9B" w:rsidRDefault="00D76F9B" w:rsidP="00DE79BF">
+    <w:p w14:paraId="7012D608" w14:textId="77777777" w:rsidR="00891E8E" w:rsidRDefault="00891E8E" w:rsidP="003172A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="67A51E5C" w14:textId="2FA36649" w:rsidR="00212F84" w:rsidRDefault="00212F84" w:rsidP="00212F84">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FE445D6" w14:textId="77777777" w:rsidR="000865C4" w:rsidRDefault="000865C4" w:rsidP="00212F84">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A97D464" wp14:editId="123D4EE0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07E97AC6" wp14:editId="2317C184">
           <wp:extent cx="304800" cy="581891"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
-          <wp:docPr id="24" name="Picture 24"/>
+          <wp:docPr id="1861265352" name="Picture 1861265352"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="17221"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309373" cy="590621"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6186DE55" w14:textId="77777777" w:rsidR="00212F84" w:rsidRDefault="00212F84">
+  <w:p w14:paraId="63580220" w14:textId="77777777" w:rsidR="000865C4" w:rsidRDefault="000865C4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="020C36F0"/>
-[...296 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="065641ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44D29F24"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...410 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="163E01C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4B017B2"/>
     <w:lvl w:ilvl="0" w:tplc="C40A6B4E">
       <w:start w:val="30"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
@@ -8067,971 +8745,254 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="192E2DE6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="025CC222"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...63 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...149 lines deleted...]
-    <w:nsid w:val="189836A8"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20FE61EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FDF66A86"/>
-    <w:lvl w:ilvl="0" w:tplc="04190017">
+    <w:tmpl w:val="9A78751C"/>
+    <w:lvl w:ilvl="0" w:tplc="2CB2050C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04190019">
+        <w:ind w:left="1372" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+        <w:ind w:left="1642" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+        <w:ind w:left="2362" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+        <w:ind w:left="3082" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+        <w:ind w:left="3802" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+        <w:ind w:left="4522" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+        <w:ind w:left="5242" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+        <w:ind w:left="5962" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6682" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...535 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23CE4228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29483A24"/>
     <w:lvl w:ilvl="0" w:tplc="45403A26">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EC88B00C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -9079,51 +9040,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29030E3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B167926"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9192,885 +9153,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...833 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="449C46D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4E82432"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10139,498 +9266,277 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46BA0E45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="53F2F33A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="180" w:hanging="360"/>
+        <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="900" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1620" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48923A81"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="621E7D76"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2340" w:hanging="360"/>
+        <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3060" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3780" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...47 lines deleted...]
-        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...297 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F221DDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B31CED6E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10699,200 +9605,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55461312"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A2E937C"/>
     <w:lvl w:ilvl="0" w:tplc="998AE462">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10962,51 +9719,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55DA5BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2948F658"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11075,51 +9832,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57A04BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A2A3D8A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11188,51 +9945,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57A648BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AD814FA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11301,51 +10058,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="594F7870"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7FEC0DC0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B006371"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="140A143E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11414,51 +10284,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B9D61CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32E4B690"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11527,829 +10397,285 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63711F18"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A88614A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="0" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...79 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-      </w:rPr>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64D35008"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4C48FE2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="28"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...446 lines deleted...]
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BFC7C0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AFFE230A"/>
     <w:lvl w:ilvl="0" w:tplc="04190017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B5D43B0C">
       <w:start w:val="28"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
@@ -12360,498 +10686,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...446 lines deleted...]
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77EC6329"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC36FCD0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12920,2136 +10799,205 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-[...415 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1058361549">
+  <w:num w:numId="1" w16cid:durableId="1895504988">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="425150768">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1196843820">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="399640529">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="163477772">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1866364067">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1237671190">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="126818504">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="63964262">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2000618611">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="482821721">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1464158935">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="116536496">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1419327188">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1956204668">
-[...8 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1369574423">
+  <w:num w:numId="15" w16cid:durableId="1742212767">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1070807900">
+  <w:num w:numId="16" w16cid:durableId="622424395">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1686443818">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2136555171">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="344021945">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="19" w16cid:durableId="645361533">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="200557652">
-[...8 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1599170790">
+  <w:num w:numId="20" w16cid:durableId="71198609">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="707416119">
-[...83 lines deleted...]
-  <w:num w:numId="40" w16cid:durableId="482821721">
+  <w:num w:numId="21" w16cid:durableId="1683438033">
     <w:abstractNumId w:val="14"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-  <w:hideGrammaticalErrors/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DE79BF"/>
-[...285 lines deleted...]
-    <w:rsid w:val="00FF1185"/>
+    <w:rsidRoot w:val="000865C4"/>
+    <w:rsid w:val="000865C4"/>
+    <w:rsid w:val="00141C8C"/>
+    <w:rsid w:val="00221F2F"/>
+    <w:rsid w:val="003172A6"/>
+    <w:rsid w:val="004F5445"/>
+    <w:rsid w:val="005653D8"/>
+    <w:rsid w:val="00891E8E"/>
+    <w:rsid w:val="0094532C"/>
+    <w:rsid w:val="00967460"/>
+    <w:rsid w:val="00C306FE"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C81738"/>
+    <w:rsid w:val="00C84BF6"/>
+    <w:rsid w:val="00D11933"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E55A0D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="35257F38"/>
-  <w15:docId w15:val="{0DF3A4E9-08AC-4DFE-AEBA-AEDE76E58D59}"/>
+  <w14:docId w14:val="57B8EC11"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B8386B53-C1B1-465B-A0E2-4A3494B05764}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...1165 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -15390,1051 +11338,970 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C44AB1"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000865C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="3276"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000865C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000865C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000865C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000865C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000865C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000865C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000865C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000865C4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000865C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000865C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000865C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000865C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000865C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000865C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000865C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000865C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000865C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000865C4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000865C4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000865C4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000865C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000865C4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000865C4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000865C4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000865C4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000865C4"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000865C4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000865C4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000865C4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000865C4"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C44AB1"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000865C4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003172A6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003172A6"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/296" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11326" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.cards.citidirect.com/CommercialCard/login" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.cards.citidirect.com/CommercialCard/login" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GO/PCard/Lists/Purchasing%20Card%20Activity%20Log/AllItems.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=sc_category&amp;sys_id=d66bf938db90b490113eb4f339961983&amp;catalog_id=94bba4451bda281038e2520e6e4bcb3e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=sc_category&amp;sys_id=d66bf938db90b490113eb4f339961983&amp;catalog_id=94bba4451bda281038e2520e6e4bcb3e&amp;spa=1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11326" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.citigroup.com/citi/about/countries-and-jurisdictions/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=sc_category&amp;sys_id=d66bf938db90b490113eb4f339961983&amp;catalog_id=94bba4451bda281038e2520e6e4bcb3e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11361" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10906" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=sc_category&amp;sys_id=d66bf938db90b490113eb4f339961983&amp;catalog_id=94bba4451bda281038e2520e6e4bcb3e&amp;spa=1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Purchase-Card-Program.aspx?web=1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>4083</Words>
-  <Characters>23276</Characters>
+  <Words>4022</Words>
+  <Characters>22929</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>193</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>191</Lines>
+  <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Krokoz™</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27305</CharactersWithSpaces>
+  <CharactersWithSpaces>26898</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>admin</dc:creator>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...45 lines deleted...]
-</file>