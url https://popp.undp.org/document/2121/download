--- v0 (2025-10-15)
+++ v1 (2026-05-21)
@@ -1,8297 +1,5402 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0BFD2E3C" w14:textId="77777777" w:rsidR="00FF368B" w:rsidRPr="00D060F3" w:rsidRDefault="00FF368B" w:rsidP="0024719C">
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w14:paraId="711DA1DC" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...18 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pre-Award Negotiations </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576128FB" w14:textId="77777777" w:rsidR="007E0CC5" w:rsidRDefault="009E0319" w:rsidP="007E0CC5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="18D7749A" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...24 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pre-award negotiation (“hereinafter referred to as “Negotiation”) is the process in which the business unit discusses certain aspects of the bid with the bidder who has been recommended for the award of the contract, with the aim of understanding the rights and obligations of both parties and to achieve a mutually beneficial agreement. Negotiation is not a mandatory step in a procurement process. It shall be undertaken on an exceptional </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>basis, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be only initiated by UNDP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A579FC" w:rsidRPr="00D733FC">
-[...79 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>subsequent to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00456393" w:rsidRPr="00D733FC">
-[...111 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>review of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the procurement process by the relevant procurement authority and in accordance with this policy. UNDP General Terms and conditions for goods and services are generally not to be negotiated. If there is an exceptional need to do so, the Legal Office in HQ must be contacted immediately by the business unit before any commitments are made to the supplier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA0FF34" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="676B3DC3" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Negotiation Principles </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BACBA33" w14:textId="77777777" w:rsidR="007E0CC5" w:rsidRDefault="007E0CC5" w:rsidP="007E0CC5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="182D53CF" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF4EA3E" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...121 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Negotiations may involve some changes to the specified terms and requirements in the solicitation document and/or to the submitted offer from the recommended bidder. As such, negotiations should not be confused with requests for clarifications on offers which can be undertaken with any of the bidders during the evaluation process </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gain a better understanding of the offers and/or to remove any non-material deviations from the stated requirements.  It should also be distinguished from normal administrative contract finalization discussions with the winning bidder.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57CB0F49" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2416374B" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...62 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP shall initiate a negotiation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
-      <w:r w:rsidR="00657E68">
-[...86 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a bidder who shall be either of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0353EE93" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...143 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a bidder recommended for a contract award based on the evaluation criteria and selection method specified in the solicitation document (either the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lowest priced responsive offer or the highest combined score when using the cumulative analysis; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F424F7" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...71 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a bidder being considered for direct contracting or sole sourcing, whose offer has been evaluated and found to be substantially responsive to the requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423AEDFA" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69C85CEB" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...129 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Negotiations shall be conducted with the recommended bidder, after the conclusion of the evaluation process and with the approval of the appropriate procurement authority.  It shall not be undertaken for the purpose of effecting a change in the ranking of the bidders and it shall not be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>undertaken simultaneously with two (2) or more bidders.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B5CDD7" w14:textId="77777777" w:rsidR="00A25A02" w:rsidRDefault="00A25A02" w:rsidP="0024719C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="46A1A00D" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4185F627" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Negotiations may result in the modification of the recommended </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>offer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but such modification must be achieved and agreed in a manner that is fully aligned with the principles of public procurement, and well within the rights and obligations of both parties.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5712975E" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="009C411A">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B41116E" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Obtaining Approval to conduct Negotiations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A468BF2" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F73745E" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Negotiations on procurement actions below the CAP threshold shall be initiated after authorization by the Head of Business Unit or personnel delegated with Procurement Authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B440F7E" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D132A57" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Negotiations on procurement actions above </w:t>
-[...109 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Negotiations on procurement actions above the CAP threshold shall be initiated after authorization by the Procurement Authority (Head of BU or RCPO or CPO), based on the recommendation of the appropriate Procurement Review Committee (CAP, RACP or ACP). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134C3615" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC37B73" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...113 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upon the completion of the negotiation, the BU is required to submit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the final result</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the negotiation to the Procurement Review Committee or to the Procurement Authority if the procurement action falls below the CAP threshold, with the following information: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F63D0FA" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">the highlights of the negotiation process; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C239379" w14:textId="77777777" w:rsidR="00CD2624" w:rsidRDefault="0053097E" w:rsidP="00CD2624">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3354FDBC" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...61 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the points agreed by both parties on each of the negotiation subjects and duly supported by the appropriate documentation including the minutes of negotiation meetings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E96D2F6" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B281403" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...46 lines deleted...]
-    <w:p w14:paraId="5E4DA77E" w14:textId="77777777" w:rsidR="0053097E" w:rsidRPr="00D060F3" w:rsidRDefault="0053097E" w:rsidP="0024719C">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A contract that results from a negotiation process can be awarded after final recommendation from the Procurement Review Committee and approval by the delegated authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB6730A" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15684C88" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unjustifiable Reasons to Initiate Negotiations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4CC7A9" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...50 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Negotiations are not required when all aspects of the recommended offer are responsive to the requirements of UNDP, and the final price remains within the budget for the activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65947875" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BDE0716" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...92 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Negotiations should not be conducted for any of the following reasons:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC27DA7" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...85 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To create an opportunity for bidders to modify their offers </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> give undue preference to one bidder over another; or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435B6561" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To force bidders to accept additional work or supply additional goods that were originally not included in the Schedule of Requirements or TOR; or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244D21CB" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...88 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To force </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at least one offer, when all offers received are rejected or non-compliant (i.e., all offers failed to meet the technical requirements).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E161D45" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...14 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="716DC691" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="2647E4AA" w14:textId="77777777" w:rsidR="00381CDC" w:rsidRPr="00D060F3" w:rsidRDefault="00381CDC" w:rsidP="0024719C">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Types of negotiations and Strategies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B679519" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FCFB3A0" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Depending on the circumstances, negotiations can be classified as either substantive or non-substantive as indicated in the table below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2AEF46" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1345"/>
         <w:gridCol w:w="2790"/>
         <w:gridCol w:w="4855"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0024719C" w14:paraId="26BD5DC1" w14:textId="77777777" w:rsidTr="00302A17">
+      <w:tr w:rsidR="00752E4B" w:rsidRPr="00752E4B" w14:paraId="7CA710C0" w14:textId="77777777" w:rsidTr="007A1234">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8C7634" w14:textId="77777777" w:rsidR="00976310" w:rsidRDefault="00976310" w:rsidP="0024719C">
+          <w:p w14:paraId="202A0482" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="439F8E58" w14:textId="77777777" w:rsidR="00976310" w:rsidRDefault="00976310" w:rsidP="0024719C">
+          <w:p w14:paraId="06FBABEC" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4855" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B249D8F" w14:textId="19F5B7E2" w:rsidR="00976310" w:rsidRDefault="00976310">
+          <w:p w14:paraId="7FFF3527" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t xml:space="preserve">Requirements </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0024719C" w14:paraId="0495E25F" w14:textId="77777777" w:rsidTr="00302A17">
+      <w:tr w:rsidR="00752E4B" w:rsidRPr="00752E4B" w14:paraId="517A8BA2" w14:textId="77777777" w:rsidTr="007A1234">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49C270AE" w14:textId="77777777" w:rsidR="00976310" w:rsidRDefault="00976310" w:rsidP="0024719C">
+          <w:p w14:paraId="303A920F" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t>Substantive negotiations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4369AC8F" w14:textId="00D777F3" w:rsidR="00976310" w:rsidRPr="00026927" w:rsidRDefault="00976310" w:rsidP="00D45214">
+          <w:p w14:paraId="52020A1D" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00026927">
-[...95 lines deleted...]
-              <w:t>. In principle, when the scope is significantly changed and beyond 25% in value, a new competitive process should be considered.</w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t>These negotiations should be on exceptional basis and fully justifiable as they may significantly affect the scope of the requirements, terms and/or price beyond UNDP’s right to vary the quantity up to 25%. In principle, when the scope is significantly changed and beyond 25% in value, a new competitive process should be considered.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4855" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480DD2A0" w14:textId="3E03B59A" w:rsidR="00F743FE" w:rsidRPr="00026927" w:rsidRDefault="00420B8D" w:rsidP="0024719C">
+          <w:p w14:paraId="334ACB02" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00026927">
-[...109 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t>1. The submission of the procurement action to the Procurement Review Committee or to the Procurement Authority (if less than CAP threshold) shall include the Negotiation Strategy using the template attached to this Policy. The Strategy shall provide the following:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CC6F02C" w14:textId="4999D59A" w:rsidR="00DC684F" w:rsidRPr="00026927" w:rsidRDefault="00F743FE" w:rsidP="00DC684F">
+          <w:p w14:paraId="575AE8B6" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00026927">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">the justification for initiating </w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the justification for initiating the negotiation, which should refer to a situation that was not foreseeable at earlier stages of the solicitation process. Justification should also address why a new competitive process would not add value or make sense in the actual situation, and how the intended negotiation would not affect the </w:t>
             </w:r>
-            <w:r w:rsidR="008C0E70" w:rsidRPr="00026927">
-[...23 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">in terms of the </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> offer representing best value for money.</w:t>
+              <w:t>outcome of the competitive process conducted in terms of the recommended offer representing best value for money.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="625B4ED3" w14:textId="351541CA" w:rsidR="00F743FE" w:rsidRPr="00026927" w:rsidRDefault="00133116" w:rsidP="00133116">
+          <w:p w14:paraId="559E77EA" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00026927">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">the objectives of the negotiation, </w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the objectives of the negotiation, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63EBE6B1" w14:textId="77777777" w:rsidR="00F743FE" w:rsidRPr="00026927" w:rsidRDefault="00F743FE" w:rsidP="00420B8D">
+          <w:p w14:paraId="3B6B3821" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00026927">
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t xml:space="preserve">an exhaustive list of subjects for the negotiation, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BFDFFAC" w14:textId="13116700" w:rsidR="00F743FE" w:rsidRPr="00026927" w:rsidRDefault="00F743FE" w:rsidP="00420B8D">
+          <w:p w14:paraId="1B5527F3" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00026927">
-[...18 lines deleted...]
-              <w:t>of the negotiation,</w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t>expected results and options of the negotiation,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A464E7E" w14:textId="77777777" w:rsidR="00F743FE" w:rsidRPr="00026927" w:rsidRDefault="00F743FE" w:rsidP="00420B8D">
+          <w:p w14:paraId="2CEA6693" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="35"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00026927">
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t>participants to the negotiation, indicating their roles during the negotiation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="267C7C3B" w14:textId="77777777" w:rsidR="003A0A45" w:rsidRPr="00026927" w:rsidRDefault="003A0A45" w:rsidP="0024719C">
+          <w:p w14:paraId="376DF250" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F9C51C0" w14:textId="0944F7FB" w:rsidR="007C30EC" w:rsidRPr="00026927" w:rsidRDefault="00DB7E23" w:rsidP="0024719C">
+          <w:p w14:paraId="0FF5C9E5" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00026927">
-[...25 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t>2. Procurement Review Committee or the Procurement Authority if less than CAP threshold, after clearing the procurement process, endorsing the evaluation outcome, and being satisfied with the negotiation strategy, shall recommend an approval-in-principle to proceed with negotiations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F1236C3" w14:textId="77777777" w:rsidR="003A0A45" w:rsidRPr="00026927" w:rsidRDefault="003A0A45" w:rsidP="0024719C">
+          <w:p w14:paraId="634F2012" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="78DD350E" w14:textId="77777777" w:rsidR="00DB7E23" w:rsidRPr="00026927" w:rsidRDefault="007C30EC" w:rsidP="001732FD">
+          <w:p w14:paraId="6D8E301F" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00026927">
-[...4 lines deleted...]
-              <w:t>3. Upon completion of negotiation, the BU is required to submit the final result of the negotiation to the Procurement Review Committee</w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Upon completion of negotiation, the BU is required to submit </w:t>
             </w:r>
-            <w:r w:rsidR="00133116" w:rsidRPr="00026927">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> or the Procurement Authority</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t>the final result</w:t>
             </w:r>
-            <w:r w:rsidR="001732FD" w:rsidRPr="00026927">
-[...25 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the negotiation to the Procurement Review Committee or the Procurement Authority for final endorsement before the issuance of the contract with the information in line with Clause 7 above.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5111DD2B" w14:textId="77777777" w:rsidR="002E1620" w:rsidRPr="00026927" w:rsidRDefault="002E1620" w:rsidP="001732FD">
+          <w:p w14:paraId="02D91073" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72C82DE7" w14:textId="71B99202" w:rsidR="00223A88" w:rsidRPr="00026927" w:rsidRDefault="00073125" w:rsidP="0040389A">
+          <w:p w14:paraId="5C58B091" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00026927">
-              <w:rPr>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t>NOTE:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00026927">
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00026927">
-              <w:t>The process review on ACP Online (where applicable) before and after the negotiation will be</w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The process review on ACP Online (where applicable) before and after the negotiation will be done through the same submission, i.e. </w:t>
             </w:r>
-            <w:r w:rsidR="0040389A" w:rsidRPr="00026927">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00026927">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t>here is no need for a separate submission on ACP Online for the outcome of the negotiation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0024719C" w14:paraId="1F9A05E8" w14:textId="77777777" w:rsidTr="00302A17">
+      <w:tr w:rsidR="00752E4B" w:rsidRPr="00752E4B" w14:paraId="345EC417" w14:textId="77777777" w:rsidTr="007A1234">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="051A0426" w14:textId="2C6C2EC7" w:rsidR="00976310" w:rsidRDefault="00F743FE" w:rsidP="0024719C">
+          <w:p w14:paraId="654BB857" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Non-substantive negotiations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="521DCAAB" w14:textId="77777777" w:rsidR="00976310" w:rsidRDefault="00F743FE" w:rsidP="0024719C">
+          <w:p w14:paraId="24EBD06D" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">These are negotiations that do not significantly affect the scope of the requirements, terms, result in price revision and are within the right to vary the quantity by 25%. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4855" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BF4EA0C" w14:textId="538FCD21" w:rsidR="00976310" w:rsidRDefault="00F743FE" w:rsidP="008C0E70">
+          <w:p w14:paraId="05A7B1E1" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...53 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Negotiations strategy is not required, only the items to be negotiated shall be identified in the Evaluation Report and highlighted in the submission of the procurement action to the Procurement Review Committee or to the Procurement Authority (if less than CAP threshold), prior to negotiations. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35B9A278" w14:textId="66EF3FEA" w:rsidR="000B3BF0" w:rsidRDefault="00DB7E23" w:rsidP="008C0E70">
+          <w:p w14:paraId="0D5FB4C5" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-              <w:t>, after clearing the procurement process and endorsing the evaluation outcome, shall recommend approval to award the contract following the negotiations.</w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t>The Procurement Review Committee or the Procurement Authority, after clearing the procurement process and endorsing the evaluation outcome, shall recommend approval to award the contract following the negotiations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D9A9D87" w14:textId="0373F15E" w:rsidR="00D971E9" w:rsidRPr="000B3BF0" w:rsidRDefault="00D971E9" w:rsidP="008C0E70">
+          <w:p w14:paraId="2BA6AD9A" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B3BF0">
-[...4 lines deleted...]
-              <w:t>Further clearance by the Procurement Review Committee</w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Further clearance by the Procurement Review Committee or Procurement Authority is </w:t>
             </w:r>
-            <w:r w:rsidR="007C357E">
-[...15 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:u w:val="single"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r w:rsidRPr="000B3BF0">
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t xml:space="preserve"> required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72E16228" w14:textId="77777777" w:rsidR="00976310" w:rsidRPr="00661B3B" w:rsidRDefault="00976310" w:rsidP="0024719C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="32956359" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="281121A1" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...153 lines deleted...]
-    <w:p w14:paraId="273517D5" w14:textId="77777777" w:rsidR="00E60B82" w:rsidRPr="00D060F3" w:rsidRDefault="00E60B82" w:rsidP="0024719C">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Adhering to procurement principles and upholding the rights and obligations of both UNDP and the bidder, the following are some examples of items that may be negotiated with the recommended bidder if required. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>requesting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unit shall determine if the items for negotiation are substantial or non-substantial based on the criteria in the above Clause 11:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3443DE3A" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9000" w:type="dxa"/>
         <w:tblInd w:w="355" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="8280"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D67CB" w:rsidRPr="00D060F3" w14:paraId="42EA99E5" w14:textId="77777777" w:rsidTr="00302A17">
+      <w:tr w:rsidR="00752E4B" w:rsidRPr="00752E4B" w14:paraId="6A523074" w14:textId="77777777" w:rsidTr="007A1234">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE01DF9" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="000C74ED" w:rsidP="0024719C">
+          <w:p w14:paraId="2AB12E83" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
-              <w:ind w:left="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              <w:t>for Negotiation</w:t>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t>Examples of Items for Negotiation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D67CB" w:rsidRPr="00D060F3" w14:paraId="189711A8" w14:textId="77777777" w:rsidTr="00302A17">
+      <w:tr w:rsidR="00752E4B" w:rsidRPr="00752E4B" w14:paraId="5DE6FBC7" w14:textId="77777777" w:rsidTr="007A1234">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1EC820" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="006D67CB" w:rsidP="0024719C">
+          <w:p w14:paraId="6E19BC50" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60F0369C" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="0053097E" w:rsidP="0024719C">
+          <w:p w14:paraId="6C5A31A9" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A6BE758" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00CD1B53" w:rsidRDefault="006D67CB" w:rsidP="0024719C">
+          <w:p w14:paraId="5B30101C" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D060F3">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Adjustments in the requirements (e.g., TOR, specifications, etc.) </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>A</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t>in order to</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D060F3">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">djustments in the requirements (e.g., TOR, specifications, etc.) in order to meet the budget for the contract, or increase the quantity of some requirements to leverage on volume discounts </w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> meet the budget for the contract, or increase the quantity of some requirements to leverage on volume discounts </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D67CB" w:rsidRPr="00D060F3" w14:paraId="515B197F" w14:textId="77777777" w:rsidTr="00302A17">
+      <w:tr w:rsidR="00752E4B" w:rsidRPr="00752E4B" w14:paraId="7097E210" w14:textId="77777777" w:rsidTr="007A1234">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="768D2914" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="006D67CB" w:rsidP="0024719C">
+          <w:p w14:paraId="0155F9EF" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="206DD64F" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="0053097E" w:rsidP="0024719C">
+          <w:p w14:paraId="5A61E3DF" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30C359DC" w14:textId="43464122" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="006D67CB" w:rsidP="0024719C">
+          <w:p w14:paraId="786FB5A1" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D060F3">
-[...46 lines deleted...]
-              <w:t>, lead time to settle invoices, and setting the conditions for disbursement of payment;</w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t>Terms of payment, which may include assigning the appropriate percentage of payment per milestone output, advance payments, retention amounts, requirement for bank guarantee in exchange for advanced payment or retention amounts, lead time to settle invoices, and setting the conditions for disbursement of payment;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D67CB" w:rsidRPr="00D060F3" w14:paraId="250280A9" w14:textId="77777777" w:rsidTr="00302A17">
+      <w:tr w:rsidR="00752E4B" w:rsidRPr="00752E4B" w14:paraId="5E2C65F0" w14:textId="77777777" w:rsidTr="007A1234">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EEE0F67" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="006D67CB" w:rsidP="0024719C">
+          <w:p w14:paraId="0DC87454" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7DD1BC54" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="0053097E" w:rsidP="0024719C">
+          <w:p w14:paraId="5E237F60" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7232E184" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="006D67CB" w:rsidP="0024719C">
+          <w:p w14:paraId="12DA5CF2" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D060F3">
-[...46 lines deleted...]
-              <w:t>and avoiding cost overruns that may arise from extending work periods/contract duration;</w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t>Refinement or adjustment of the Work Plan and Implementation Schedule, aimed at ensuring completion of the work in a timely manner, increasing focus on critical activities, re-allocation of available resources and avoiding cost overruns that may arise from extending work periods/contract duration;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D67CB" w:rsidRPr="00D060F3" w14:paraId="4995B228" w14:textId="77777777" w:rsidTr="00302A17">
+      <w:tr w:rsidR="00752E4B" w:rsidRPr="00752E4B" w14:paraId="3E6B49E2" w14:textId="77777777" w:rsidTr="007A1234">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C0EA909" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="006D67CB" w:rsidP="0024719C">
+          <w:p w14:paraId="684F809A" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0977AFB7" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="0053097E" w:rsidP="0024719C">
+          <w:p w14:paraId="4D057AAC" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9CB341" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="006D67CB" w:rsidP="0024719C">
+          <w:p w14:paraId="663FF372" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D060F3">
-[...60 lines deleted...]
-              <w:t xml:space="preserve"> activities; </w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organization and staffing of the team, aimed at achieving optimal use of personnel, distribution of person-hours, allocation of tasks and the level of effort required on various activities; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D67CB" w:rsidRPr="00D060F3" w14:paraId="1DF89973" w14:textId="77777777" w:rsidTr="00302A17">
+      <w:tr w:rsidR="00752E4B" w:rsidRPr="00752E4B" w14:paraId="01EC2B72" w14:textId="77777777" w:rsidTr="007A1234">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE097CE" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="006D67CB" w:rsidP="0024719C">
+          <w:p w14:paraId="34FE4B67" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="592C6332" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="0053097E" w:rsidP="0024719C">
+          <w:p w14:paraId="1A9F8244" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16E65932" w14:textId="4C8DFE0E" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="006D67CB" w:rsidP="00F23933">
+          <w:p w14:paraId="745527FE" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D060F3">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Counterpart staffing, facilities or other logistical support to be provided or facilitated by UNDP, when it has comparative advantage; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D67CB" w:rsidRPr="00D060F3" w14:paraId="7A369FB2" w14:textId="77777777" w:rsidTr="00302A17">
+      <w:tr w:rsidR="00752E4B" w:rsidRPr="00752E4B" w14:paraId="584B2A7C" w14:textId="77777777" w:rsidTr="007A1234">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="652392CA" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="0053097E" w:rsidP="0024719C">
+          <w:p w14:paraId="5C4B64BE" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20C32A33" w14:textId="3A01A82D" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="00F23933" w:rsidP="00F23933">
+          <w:p w14:paraId="5364ACEF" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Scope of obligations or a</w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scope of obligations or any corporate risks; </w:t>
             </w:r>
-            <w:r w:rsidR="006D67CB" w:rsidRPr="00D060F3">
-[...36 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D67CB" w:rsidRPr="00D060F3" w14:paraId="0BCB3458" w14:textId="77777777" w:rsidTr="00302A17">
+      <w:tr w:rsidR="00752E4B" w:rsidRPr="00752E4B" w14:paraId="5E882D4E" w14:textId="77777777" w:rsidTr="007A1234">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C996035" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="006D67CB" w:rsidP="0024719C">
+          <w:p w14:paraId="56A9B2D5" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="430CA480" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="0053097E" w:rsidP="0024719C">
+          <w:p w14:paraId="473E82C6" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="570F94C5" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="006D67CB" w:rsidP="0024719C">
+          <w:p w14:paraId="442BC743" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D060F3">
-[...4 lines deleted...]
-              <w:t>Special Conditions of Contract, but only to the extent that they will not be in conflict with the General Terms and Conditions of Contract;</w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Special Conditions of Contract, but only to the extent that they will not </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t>be in conflict with</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the General Terms and Conditions of Contract;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D67CB" w:rsidRPr="00D060F3" w14:paraId="37692FFF" w14:textId="77777777" w:rsidTr="00302A17">
+      <w:tr w:rsidR="00752E4B" w:rsidRPr="00752E4B" w14:paraId="3F894D1A" w14:textId="77777777" w:rsidTr="007A1234">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA3C13B" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="006D67CB" w:rsidP="0024719C">
+          <w:p w14:paraId="293EEC9E" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E389CD2" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="0053097E" w:rsidP="0024719C">
+          <w:p w14:paraId="6E0836B9" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE4FA75" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="006D67CB" w:rsidP="0024719C">
+          <w:p w14:paraId="4C28426E" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D060F3">
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t>Scope of warranties, guarantees and other after-sales support, and their duration, additional maintenance services at no additional costs;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D67CB" w:rsidRPr="00D060F3" w14:paraId="27D6A724" w14:textId="77777777" w:rsidTr="00302A17">
+      <w:tr w:rsidR="00752E4B" w:rsidRPr="00752E4B" w14:paraId="456FAB4E" w14:textId="77777777" w:rsidTr="007A1234">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC7A04F" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="0053097E" w:rsidP="0024719C">
+          <w:p w14:paraId="115FC1CE" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="215DD590" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="006D67CB" w:rsidP="0024719C">
+          <w:p w14:paraId="219AA9C5" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D060F3">
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
               <w:t>Performance Indicators / Service Level Agreements / Quality of Service Standards;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D67CB" w:rsidRPr="00D060F3" w14:paraId="60EDBF70" w14:textId="77777777" w:rsidTr="00302A17">
+      <w:tr w:rsidR="00752E4B" w:rsidRPr="00752E4B" w14:paraId="73A85DB4" w14:textId="77777777" w:rsidTr="007A1234">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA51BE1" w14:textId="77777777" w:rsidR="006D67CB" w:rsidRPr="00D060F3" w:rsidRDefault="006D67CB" w:rsidP="0024719C">
+          <w:p w14:paraId="680BA6C6" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:ind w:right="124"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D060F3">
-[...11 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2B7329" w14:textId="6EF79B3C" w:rsidR="006D67CB" w:rsidRPr="00CD1B53" w:rsidRDefault="006D67CB" w:rsidP="00545888">
+          <w:p w14:paraId="2209F929" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:eastAsia="en-PH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D060F3">
-[...4 lines deleted...]
-              <w:t>Supplying the latest models available in the market, when the goods being procured are technolog</w:t>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supplying the latest models available </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">ical </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t>in</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D060F3">
-[...53 lines deleted...]
-              <w:t>excluding off the shelf items.</w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00752E4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:eastAsia="en-PH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the market, when the goods being procured are technological products in a field where breakthroughs, improvements and changes in features are very frequent excluding off the shelf items.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1BD619D6" w14:textId="77777777" w:rsidR="00CC2358" w:rsidRPr="00D060F3" w:rsidRDefault="00AB3680" w:rsidP="0024719C">
+    <w:p w14:paraId="1D1FAAFE" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6862E80D" w14:textId="77777777" w:rsidR="00302A17" w:rsidRDefault="00302A17" w:rsidP="0024719C">
-[...14 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2C3418B3" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Exceptional negotiation of price and the required conditions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BAB62F" w14:textId="77777777" w:rsidR="00316888" w:rsidRPr="00D060F3" w:rsidRDefault="00316888" w:rsidP="0024719C">
-[...8 lines deleted...]
-    <w:p w14:paraId="16EC1FEA" w14:textId="7645A687" w:rsidR="00A76E6D" w:rsidRPr="00A76E6D" w:rsidRDefault="00C34C4D" w:rsidP="00CD2624">
+    <w:p w14:paraId="65A4538E" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C266831" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5933"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...160 lines deleted...]
-    <w:p w14:paraId="7B910AC7" w14:textId="77777777" w:rsidR="00A76E6D" w:rsidRPr="00A76E6D" w:rsidRDefault="00A76E6D" w:rsidP="0024719C">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Price alone, under normal circumstances, should not be negotiated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> especially in cases of open competition, which is considered as the essence of demonstrating best value for money. An exception may be made in a situation where the prices quoted by the recommended bidder </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deemed as being higher than market rates, especially in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>an RFP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The benchmark rates, internal estimates or market prices must be judiciously established and verifiable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> them to be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>valid</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> basis for comparison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18781870" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5933"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="06576C08" w14:textId="7C343168" w:rsidR="00E858DC" w:rsidRDefault="0000032F" w:rsidP="00CD2624">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="524E453F" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...29 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When the negotiation pertains to price components of the offer, the prices of goods and services should always be benchmarked using fair market value</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="005E5111">
-[...55 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, published awards of national authorities or other UNDP rates (e.g., DSA, International IC benchmark rates, locally established IC rates, if available, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">mere comparison of a </w:t>
-[...74 lines deleted...]
-    <w:p w14:paraId="62D82C92" w14:textId="77777777" w:rsidR="002B527B" w:rsidRPr="00D060F3" w:rsidRDefault="002B527B" w:rsidP="0024719C">
+        <w:t xml:space="preserve">national salary surveys, etc.) as references in establishing the competitiveness and reasonability of a financial offer.  This may include published price lists and established commodity market prices.  A mere comparison of a bidder’s price with that of another bidder should not be used as basis for initiating negotiations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC36372" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25CAD2EC" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...121 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the negotiation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is required because the prices quoted by the recommended bidder </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deemed higher than market rates, BUs may initiate negotiations by requesting the recommended bidder to provide the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710A7EA6" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...50 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">financial or administrative basis for pricing, which may include a detailed breakdown of all costs; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA99B1E" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...108 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evidence and/or basis for charging the rates/prices that are higher than market prices, such as Government controlled prices, legislated price rates, or other reasonably established price references.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B0AEA2" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7028436E" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...71 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> negotiations lead to a change in the price offer, even if price was not among the subjects of the negotiations, then the resulting total price (if it is an increase) will be subject to meeting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>both</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D060F3">
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the following conditions before the procurement action </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is  approved</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AFD735" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The recommended offer remains the lowest priced bid or the highest cumulative score for RFP; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA0DABA" w14:textId="77777777" w:rsidR="0000032F" w:rsidRDefault="0000032F" w:rsidP="0024719C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1BDFFD06" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="02707C92" w14:textId="77777777" w:rsidR="004361EA" w:rsidRDefault="004361EA" w:rsidP="008520B2">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The resulting increase in price can still be accommodated by the budget allocated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contract and will not adversely </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the budget allocations for other project activities.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFA90D0" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5D87CEB8" w14:textId="11F3765D" w:rsidR="0069561B" w:rsidRPr="004361EA" w:rsidRDefault="008C0E70" w:rsidP="00522F6E">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79928042" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="14F3FC59" w14:textId="77777777" w:rsidR="0000032F" w:rsidRPr="00D060F3" w:rsidRDefault="0000032F" w:rsidP="0024719C">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the two conditions above are not met, a new procurement process should be conducted subject to the possible application of Clause 27.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044F5832" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6F248FA9" w14:textId="1206EF2C" w:rsidR="00AD1E03" w:rsidRPr="00042A90" w:rsidRDefault="0050656F" w:rsidP="00CD2624">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72F71F26" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5933"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...165 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When the procurement method is Direct Contracting, whereby UNDP is evaluating only one offer, the price can and should be negotiated whenever necessary.  In such instances and on an exceptional basis, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the negotiation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be undertaken as part of the procurement process to establish value for money prior to the submission of the procurement action to the Procurement Review Committee or the Procurement Authority.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D72DC5C" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7C6A1A" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...24 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Setting up the negotiation team</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FF0F28" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F555B7" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...172 lines deleted...]
-        <w:t xml:space="preserve">supported as required by </w:t>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Operations Manager or other senior staff shall appoint </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> negotiation team consisting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of at least two (2) UNDP staff, considering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> factors such as involvement in the evaluation of the offers and skills in conducting negotiations.  Negotiation should only be undertaken by professional procurement staff with experience in handling negotiations with bidders and they are to be supported as required by </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00453C7D" w:rsidRPr="00453C7D">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00453C7D" w:rsidRPr="00453C7D">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> or subject matters experts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D493855" w14:textId="5AF8DCC7" w:rsidR="00CD2624" w:rsidRDefault="009D0519" w:rsidP="006B39DD">
+    <w:p w14:paraId="2EE5FB57" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>It is important to ensure no conflict of interest arises. The Declaration of impartiality shall be signed by all negotiating team members.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183AA699" w14:textId="77777777" w:rsidR="00CD2624" w:rsidRDefault="00CD2624" w:rsidP="00CD2624">
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3FFE292E" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...50 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The team shall ensure that they are fully knowledgeable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147E910C" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the details of the requirements, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568F29D6" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the full contents of the offer submitted by the bidder, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D44E496" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the findings and recommendations of the evaluation team, including the subject of the negotiation; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67023345" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the negotiation strategy approved by the relevant Procurement Authority based on the recommendation of the Procurement Review Committee, if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A75C3AB" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72E05CA5" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1980" w:hanging="2070"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B" w:rsidDel="000856D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Preparing for the Negotiation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244F2ADE" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidDel="000856D2" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1980" w:hanging="2070"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C2C431E" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B" w:rsidDel="00A200CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The negotiation team must exercise due diligence and prepare adequately prior to conducting the negotiation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19179FC8" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidDel="00A200CA" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A5972E1" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Every negotiation should have a clear and unequivocal list of subjects for negotiation.  Prior to commencing a pre-award negotiation, the recommended bidder that is being called for negotiations should be duly notified in writing of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1498F68F" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Realistic and feasible date, time and list of subjects for the negotiations, avoiding unnecessary delays;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B37971A" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The objective and rationale for the negotiation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EACA167" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A statement that the recommended bidder would cover all personnel and logistical costs arising from their participation in the negotiations, followed by an invitation for the bidder to propose other options if they are unwilling to bear such costs (i.e., teleconference, or appointing their authorized local representative to attend the negotiation in their behalf, etc.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB8C7E8" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A statement of impartiality or conflict of interest from the supplier;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED9E0CD" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A request to the bidder to provide the following information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67920A49" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="270"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The confirmation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of attendance at the specified time and venue, or any other proposed alternative means of participating; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A18F59" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="270"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The number of personnel attending the negotiations and their respective positions in the organization they represent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19053AB4" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78A9B80B" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The notification of negotiations may be done by any means – courier, fax or email – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>provided that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BU will be able to have proof of such transmission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22068817" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9FAB33" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The number of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> involved in the negotiation should be kept at a minimum on both sides. If possible, they should be of equal numbers and level of authority (e.g. if there is a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>high level</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manager representing the bidder, a national officer or professional staff of comparable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>level</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the BU should also be present).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B77C35B" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A88F7FD" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Possible Results of Negotiations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139E6906" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F2FC2ED" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Negotiations may require a series of meetings and internal consultations within the two organizations involved but these should not be allowed to result in unnecessary delays.   A time frame for the pre-award negotiation should be agreed to and maintained for effective results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2655DD55" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4718DA8C" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the validity of the offer is approaching expiration and no agreement has been reached from an ongoing negotiation, the BU may request the bidder, as well as all other responsive bidders, to extend the validity of their offers, to a reasonable period of time when the BU can expect a conclusion of the negotiation including a contingency period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F851071" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED481E3" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the subjects under negotiations remain unresolved after a reasonable mutual attempt to cooperate, the negotiations may be called off with a report back to the Procurement Review Committee or the Procurement Authority on the failure of the negotiations and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if necessary, approval to negotiate with the next ranked bidder. The BU should notify the bidder of this decision in writing, after a recommendation from the Procurement Review Committee or the Procurement Authority.  Thereafter, the BU may initiate negotiations with the second-ranked bidder, if any, or declare a failure of the selection process.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774BEF74" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372E29CE" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Documentation of the Negotiation Process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010696A3" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CD93AC" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maintain transparency and adhere to principles of fair competition, all negotiations should be fully documented. At the minimum, the following information should be considered in documenting a negotiation process and must be kept in the files of the BU:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA730FD" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...27 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A justification for conducting the negotiation, including the objectives or the Negotiation Strategy cleared by the Procurement Authority, if the negotiation is substantial in nature;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620F1088" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The recommendations and approval of the Procurement Review Committee to conduct the negotiation, if required, depending on the contract value;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FA1B34" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...56 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Minutes of the negotiations, indicating date, time and participants from both parties; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F28602" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...134 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Written exchanges between the parties negotiating and other written communications that form part of the negotiation; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A0BFF20" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...69 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Final agreement between the parties; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794746F6" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...79 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Procurement Review Committee or Procurement Authority’s recommendation for the result of the negotiation, if required, depending on the contract value; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7A517D" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="759507A4" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All minutes of the negotiations, exchanged letters and final agreements shall form an integral part of, and annexed to the contract that will be signed by the parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7153199C" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0A5967" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any clarifications or support required </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the application of this policy should be raised with the Procurement Services Unit (PSU). PSU will provide hands on training and support to Business Units </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the conduct of pre-award negotiations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54149544" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00737F7A">
-[...448 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="34AF2B2B" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...971 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A33925B" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="009C411A">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1170" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1854" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57493FD2" w14:textId="77777777" w:rsidR="00C87CFF" w:rsidRDefault="00C87CFF" w:rsidP="00966606">
+    <w:p w14:paraId="44959BF9" w14:textId="77777777" w:rsidR="0000455B" w:rsidRDefault="0000455B" w:rsidP="00752E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CE3F313" w14:textId="77777777" w:rsidR="00C87CFF" w:rsidRDefault="00C87CFF" w:rsidP="00966606">
+    <w:p w14:paraId="60A40815" w14:textId="77777777" w:rsidR="0000455B" w:rsidRDefault="0000455B" w:rsidP="00752E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:id w:val="-1281794729"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:id w:val="-1705238520"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="344A84C2" w14:textId="5214EDC0" w:rsidR="004A7283" w:rsidRPr="004A7283" w:rsidRDefault="004A7283">
+          <w:p w14:paraId="02A0E8DC" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="009C411A" w:rsidRDefault="00752E4B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A7283">
+            <w:r w:rsidRPr="009C411A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A7283">
-              <w:rPr>
+            <w:r w:rsidRPr="009C411A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004A7283">
-              <w:rPr>
+            <w:r w:rsidRPr="009C411A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004A7283">
-              <w:rPr>
+            <w:r w:rsidRPr="009C411A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D24041">
-              <w:rPr>
+            <w:r w:rsidRPr="009C411A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A7283">
-              <w:rPr>
+            <w:r w:rsidRPr="009C411A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="004A7283">
+            <w:r w:rsidRPr="009C411A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A7283">
-              <w:rPr>
+            <w:r w:rsidRPr="009C411A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="004A7283">
-              <w:rPr>
+            <w:r w:rsidRPr="009C411A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="004A7283">
-              <w:rPr>
+            <w:r w:rsidRPr="009C411A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D24041">
-              <w:rPr>
+            <w:r w:rsidRPr="009C411A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A7283">
-              <w:rPr>
+            <w:r w:rsidRPr="009C411A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="004A7283">
-              <w:rPr>
+            <w:r w:rsidRPr="009C411A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t>Effective Date:</w:t>
             </w:r>
-            <w:r w:rsidR="003716E4" w:rsidRPr="003716E4">
+            <w:r w:rsidRPr="009C411A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003716E4" w:rsidRPr="003716E4">
-              <w:rPr>
+            <w:r w:rsidRPr="009C411A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>07/12/2016</w:t>
             </w:r>
-            <w:r w:rsidRPr="004A7283">
-              <w:rPr>
+            <w:r w:rsidRPr="009C411A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Version #: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:alias w:val="POPPRefItemVersion"/>
                 <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
                 <w:id w:val="-111757275"/>
-                <w:placeholder>
-[...1 lines deleted...]
-                </w:placeholder>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E925B872-431B-4F65-9C12-408F71BECD75}"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="007F385B">
+                <w:r w:rsidRPr="009C411A">
                   <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>6</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="03630654" w14:textId="7B20CC4C" w:rsidR="0069561B" w:rsidRDefault="0069561B">
-[...13 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04AC8A57" w14:textId="77777777" w:rsidR="00C87CFF" w:rsidRDefault="00C87CFF" w:rsidP="00966606">
+    <w:p w14:paraId="652B3F6E" w14:textId="77777777" w:rsidR="0000455B" w:rsidRDefault="0000455B" w:rsidP="00752E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48DD79C9" w14:textId="77777777" w:rsidR="00C87CFF" w:rsidRDefault="00C87CFF" w:rsidP="00966606">
+    <w:p w14:paraId="2D983A42" w14:textId="77777777" w:rsidR="0000455B" w:rsidRDefault="0000455B" w:rsidP="00752E4B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4FD699B4" w14:textId="71850F81" w:rsidR="00FA438A" w:rsidRPr="008520B2" w:rsidRDefault="00FA438A">
+    <w:p w14:paraId="3F17E5D1" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="008520B2" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The recommended offeror </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>can only request negotiations on certain aspects of the contract upon the award of the contract, while this policy addresses pre-award negotiations. BUs shall ensure that such negotiations are in the interest of UNDP and for the success of the contract.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="12D84A8F" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRPr="00F23933" w:rsidRDefault="00752E4B" w:rsidP="00752E4B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006E6B8B">
-[...86 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00317F19">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Fair market value is the</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00317F19" w:rsidRPr="00317F19">
+        <w:t xml:space="preserve">Fair market value is the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00317F19">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">price at which a good or service can be sold on the open </w:t>
       </w:r>
-      <w:r w:rsidR="00317F19" w:rsidRPr="00317F19">
+      <w:r w:rsidRPr="00317F19">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>market</w:t>
       </w:r>
-      <w:r w:rsidR="00317F19" w:rsidRPr="00317F19">
+      <w:r w:rsidRPr="00317F19">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>, between an informed and unpressured buyer and seller.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1E2476B5" w14:textId="7140DD56" w:rsidR="004A7283" w:rsidRDefault="007F385B" w:rsidP="004A7283">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40FC0A28" w14:textId="77777777" w:rsidR="00752E4B" w:rsidRDefault="00752E4B" w:rsidP="004A7283">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60782F11" wp14:editId="7DB27EB5">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BF04431" wp14:editId="5B74F1DA">
           <wp:extent cx="294640" cy="589280"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
-          <wp:docPr id="24" name="Picture 24"/>
+          <wp:docPr id="1104440610" name="Picture 1104440610"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="24" name="Picture 24"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="3247" b="16111"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="294640" cy="589280"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01EC6525"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30A81BC6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -8510,334 +5615,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13D63B62"/>
-[...282 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17A955AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F6A9B7A"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8879,140 +5700,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E6A07C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DC8D026"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9054,140 +5786,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22A07BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FBE5D68"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9229,51 +5872,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24B16319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A7E5064"/>
     <w:lvl w:ilvl="0" w:tplc="53706B14">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9318,140 +5961,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B713703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43240E84"/>
     <w:lvl w:ilvl="0" w:tplc="E10C1E78">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -9496,51 +6050,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C143307"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED1E2248"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9582,318 +6136,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...266 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40E54A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EC2E5A0"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0017">
@@ -9938,1331 +6225,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...1279 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66104430"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43462BDA"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11304,515 +6311,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...463 lines deleted...]
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70FF2EE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A69E9764"/>
     <w:lvl w:ilvl="0" w:tplc="C924230E">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0017">
@@ -11857,429 +6400,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...377 lines deleted...]
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CFA5ACA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9DB6D73E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -12350,51 +6515,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EB24052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB205D70"/>
     <w:lvl w:ilvl="0" w:tplc="C924230E">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0017">
@@ -12440,1804 +6605,182 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1332684467">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1631125958">
+  <w:num w:numId="2" w16cid:durableId="450364919">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1463572959">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="166095748">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1851024266">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="883056848">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1971664255">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1576815181">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2071421880">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="30809105">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="517931284">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1425689749">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="351763749">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1657031496">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="953946826">
-[...131 lines deleted...]
-  <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00966606"/>
-[...1534 lines deleted...]
-    <w:rsid w:val="00FF7784"/>
+    <w:rsidRoot w:val="00752E4B"/>
+    <w:rsid w:val="0000455B"/>
+    <w:rsid w:val="00467280"/>
+    <w:rsid w:val="005C6036"/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rsid w:val="00791D19"/>
+    <w:rsid w:val="009C411A"/>
+    <w:rsid w:val="00A81A49"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="322E24DB"/>
-  <w15:docId w15:val="{0C6250C5-51E2-4473-8389-676C22624148}"/>
+  <w14:docId w14:val="1F5AD9EE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B9B26714-E7E3-4F6F-BF69-E13A7FD57353}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14459,1303 +7002,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
-[...1251 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -15826,1010 +7116,1057 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0047136F"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752E4B"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00752E4B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00752E4B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2714</Words>
-  <Characters>15473</Characters>
+  <Words>2713</Words>
+  <Characters>15467</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>128</Lines>
   <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18151</CharactersWithSpaces>
+  <CharactersWithSpaces>18144</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Adenike.Akoh</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>