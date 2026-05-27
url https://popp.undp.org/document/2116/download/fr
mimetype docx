--- v0 (2025-10-01)
+++ v1 (2026-05-27)
@@ -1,1881 +1,950 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="068A29A2" w14:textId="5808C479" w:rsidR="006A295A" w:rsidRPr="00D44B4A" w:rsidRDefault="00D44B4A" w:rsidP="006A295A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="7CFB8954" w14:textId="77777777" w:rsidR="004F2B46" w:rsidRPr="004F2B46" w:rsidRDefault="004F2B46" w:rsidP="004F2B46">
+      <w:pPr>
+        <w:keepNext/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F2B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Frais de sécurité pour les contrats individuels </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194CFBBA" w14:textId="77777777" w:rsidR="00FE4EF9" w:rsidRDefault="00FE4EF9" w:rsidP="00556283">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="58D04ED4" w14:textId="77777777" w:rsidR="004F2B46" w:rsidRPr="004F2B46" w:rsidRDefault="004F2B46" w:rsidP="004F2B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E4D4908" w14:textId="40E12B75" w:rsidR="00556283" w:rsidRPr="00D44B4A" w:rsidRDefault="00D406DE" w:rsidP="00556283">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="4A6D09D6" w14:textId="77777777" w:rsidR="004F2B46" w:rsidRDefault="004F2B46" w:rsidP="004F2B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F2B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contributions au système de sécurité</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACEF40D" w14:textId="658033F1" w:rsidR="00EB4CB9" w:rsidRDefault="00EE42AD" w:rsidP="00FE4EF9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7EDD296C" w14:textId="77777777" w:rsidR="00144D8B" w:rsidRPr="004F2B46" w:rsidRDefault="00144D8B" w:rsidP="004F2B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="541F2305" w14:textId="77777777" w:rsidR="004F2B46" w:rsidRPr="004F2B46" w:rsidRDefault="004F2B46" w:rsidP="004F2B46">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F2B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Les projets PNID sont responsables de la couverture des coûts d</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les projets PNID sont responsables de la couverture des coûts des contributions UNSMS et des coûts relatifs aux normes minimales de sécurité opérationnelle (MOSS) des </w:t>
       </w:r>
-      <w:r w:rsidR="00556283">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F2B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">es contributions UNSMS et des coûts relatifs aux normes minimales de sécurité opérationnelle (MOSS) </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>IC’s</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F2B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>des IC’s</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Les contributions et coûts sont basés sur le total des paiements à un IC pour ses honoraires professionnels, en excluant ceux effectués pour le déplacement et/ou comme indemnisation journalière (DSA)</w:t>
       </w:r>
-      <w:r w:rsidR="00556283">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F2B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">. Les contributions et coûts sont basés sur le total </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, .</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F2B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:t>es honoraires professionnels, en excluant ceux effectués pour le déplacement et/ou comme indemnisation journalière (DSA), . Un pourcentage de frais sera automatiquement facturé sur une base régulière en fonction du ou des budget(s) utilisés pour le paiement des IC.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Un pourcentage de frais sera automatiquement facturé sur une base régulière en fonction du ou des budget(s) utilisés pour le paiement des IC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508124CB" w14:textId="77777777" w:rsidR="00FE4EF9" w:rsidRDefault="00FE4EF9" w:rsidP="00FE4EF9">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="498F4D35" w14:textId="77777777" w:rsidR="004F2B46" w:rsidRPr="004F2B46" w:rsidRDefault="004F2B46" w:rsidP="004F2B46">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FCF3265" w14:textId="2D9BE3DB" w:rsidR="00EB4CB9" w:rsidRPr="00FE4EF9" w:rsidRDefault="00EB4CB9" w:rsidP="00EB4CB9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1991D4A8" w14:textId="77777777" w:rsidR="004F2B46" w:rsidRPr="004F2B46" w:rsidRDefault="004F2B46" w:rsidP="004F2B46">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F2B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Certains contrats IC, relatifs à l’embauche de main-d’œuvre payée à l’heure, ne font pas l’objet de cette pratique récurrente.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134A0C06" w14:textId="77777777" w:rsidR="00FE4EF9" w:rsidRDefault="00FE4EF9" w:rsidP="00FE4EF9">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="0A97E1D0" w14:textId="77777777" w:rsidR="004F2B46" w:rsidRPr="004F2B46" w:rsidRDefault="004F2B46" w:rsidP="004F2B46">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A264A62" w14:textId="02559579" w:rsidR="00556283" w:rsidRPr="00FE4EF9" w:rsidRDefault="001F6E04" w:rsidP="00FE4EF9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7FBEA58D" w14:textId="77777777" w:rsidR="004F2B46" w:rsidRPr="004F2B46" w:rsidRDefault="004F2B46" w:rsidP="004F2B46">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F2B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> lieu d’affectation et les dépenses annuelles obligatoires en matière de sécurité estimées lors de l’Assemblée générale (GA). Le personnel du BP du PNUD est responsable d’assurer la juste correspondance entre les bordereaux de comptes créditeurs et les honoraires professionnels. </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le pourcentage de frais facturé est calculé selon la classification de difficulté du lieu d’affectation et les dépenses annuelles obligatoires en matière de sécurité estimées lors de l’Assemblée générale (GA). Le personnel du BP du PNUD est responsable d’assurer la juste correspondance entre les bordereaux de comptes créditeurs et les honoraires professionnels. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C13025E" w14:textId="77777777" w:rsidR="00FE4EF9" w:rsidRDefault="00FE4EF9" w:rsidP="00FE4EF9">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="4FE20CE1" w14:textId="77777777" w:rsidR="004F2B46" w:rsidRPr="004F2B46" w:rsidRDefault="004F2B46" w:rsidP="004F2B46">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B8903D8" w14:textId="75C4057A" w:rsidR="00DE03C3" w:rsidRPr="00533697" w:rsidRDefault="00D406DE" w:rsidP="00FE4EF9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2E14FAEA" w14:textId="77777777" w:rsidR="004F2B46" w:rsidRPr="004F2B46" w:rsidRDefault="004F2B46" w:rsidP="004F2B46">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F2B46">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">prélevés sur le montant total du paiement. </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comme les frais de sécurité sont prélevés uniquement sur les honoraires professionnels, il est essentiel qu'il y ait une distinction claire entre les honoraires professionnels d'IC et les autres dépenses (allocation de subsistance, déplacements, etc.). Si les honoraires professionnels ne sont pas séparés des autres dépenses, des frais de sécurité seront prélevés sur le montant total du paiement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731C9345" w14:textId="77777777" w:rsidR="00817C22" w:rsidRPr="00533697" w:rsidRDefault="00817C22" w:rsidP="00817C22">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="75EAC16A" w14:textId="77777777" w:rsidR="004F2B46" w:rsidRPr="004F2B46" w:rsidRDefault="004F2B46" w:rsidP="004F2B46">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
-        <w:contextualSpacing w:val="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E6347F7" w14:textId="77777777" w:rsidR="00827817" w:rsidRPr="00533697" w:rsidRDefault="00827817" w:rsidP="00827817">
-[...19 lines deleted...]
-        <w:t>Disclaimer: This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+    <w:p w14:paraId="4E59D3A4" w14:textId="77777777" w:rsidR="004F2B46" w:rsidRDefault="004F2B46" w:rsidP="004F2B46">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638B9941" w14:textId="77777777" w:rsidR="004F2B46" w:rsidRDefault="004F2B46" w:rsidP="004F2B46">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C5DA7B" w14:textId="77777777" w:rsidR="004F2B46" w:rsidRDefault="004F2B46" w:rsidP="004F2B46">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0777E749" w14:textId="4E5EAAA8" w:rsidR="004F2B46" w:rsidRPr="0027752C" w:rsidRDefault="004F2B46" w:rsidP="004F2B46">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CCAFFE" w14:textId="77777777" w:rsidR="00827817" w:rsidRPr="00533697" w:rsidRDefault="00827817" w:rsidP="00827817">
-[...17 lines deleted...]
-        <w:t>Avertissement: Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+    <w:p w14:paraId="23597014" w14:textId="28CFE51B" w:rsidR="004F2B46" w:rsidRPr="004F2B46" w:rsidRDefault="004F2B46" w:rsidP="004F2B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448F27EC" w14:textId="22FDB0D5" w:rsidR="00C2526E" w:rsidRPr="00FE4EF9" w:rsidRDefault="00C2526E" w:rsidP="00C2526E">
-[...14 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w14:paraId="3806D676" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00BD397B">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1080" w:right="1800" w:bottom="90" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1974" w:right="1800" w:bottom="90" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="240518E8" w14:textId="77777777" w:rsidR="0087309B" w:rsidRDefault="0087309B" w:rsidP="006A295A">
+    <w:p w14:paraId="0F7B07B8" w14:textId="77777777" w:rsidR="006D252E" w:rsidRDefault="006D252E" w:rsidP="004F2B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BACE16B" w14:textId="77777777" w:rsidR="0087309B" w:rsidRDefault="0087309B" w:rsidP="006A295A">
+    <w:p w14:paraId="2A9F68E8" w14:textId="77777777" w:rsidR="006D252E" w:rsidRDefault="006D252E" w:rsidP="004F2B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...34 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="591ABEB6" w14:textId="07B14FE1" w:rsidR="00404D7C" w:rsidRPr="00FD4068" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20F5AA17" w14:textId="294198F7" w:rsidR="004F2B46" w:rsidRPr="00BD397B" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-315034692"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...3 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1705238520"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...3 lines deleted...]
-          </w:sdtEndPr>
           <w:sdtContent>
-            <w:r w:rsidR="00F50E96">
+            <w:r w:rsidR="004F2B46" w:rsidRPr="00BD397B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="00F50E96">
+            <w:r w:rsidR="004F2B46" w:rsidRPr="004F2B46">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">age </w:t>
             </w:r>
-            <w:r w:rsidR="00FD4068" w:rsidRPr="00FD4068">
+            <w:r w:rsidR="004F2B46" w:rsidRPr="004F2B46">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FD4068" w:rsidRPr="00FD4068">
+            <w:r w:rsidR="004F2B46" w:rsidRPr="004F2B46">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FD4068" w:rsidRPr="00FD4068">
+            <w:r w:rsidR="004F2B46" w:rsidRPr="004F2B46">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00533697">
+            <w:r w:rsidR="004F2B46" w:rsidRPr="004F2B46">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00FD4068" w:rsidRPr="00FD4068">
+            <w:r w:rsidR="004F2B46" w:rsidRPr="004F2B46">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00F50E96">
+            <w:r w:rsidR="004F2B46" w:rsidRPr="004F2B46">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> sur </w:t>
             </w:r>
-            <w:r w:rsidR="00FD4068" w:rsidRPr="00FD4068">
+            <w:r w:rsidR="004F2B46" w:rsidRPr="004F2B46">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00FD4068" w:rsidRPr="00FD4068">
+            <w:r w:rsidR="004F2B46" w:rsidRPr="004F2B46">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r w:rsidR="00FD4068" w:rsidRPr="00FD4068">
+            <w:r w:rsidR="004F2B46" w:rsidRPr="004F2B46">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00533697">
+            <w:r w:rsidR="004F2B46" w:rsidRPr="004F2B46">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00FD4068" w:rsidRPr="00FD4068">
+            <w:r w:rsidR="004F2B46" w:rsidRPr="004F2B46">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00F50E96">
+            <w:r w:rsidR="004F2B46" w:rsidRPr="004F2B46">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Date d’entrée en vigueur : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:alias w:val="Date d’entrée en vigueur"/>
                 <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
                 <w:id w:val="-461651772"/>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{5C012E26-69EC-4E84-8DAC-46C0EBBC6CC2}"/>
-                <w:date w:fullDate="2015-09-03T00:00:00Z">
+                <w:date w:fullDate="2015-02-09T00:00:00Z">
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="fr-FR"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:bCs w:val="0"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00F13120">
+                <w:r w:rsidR="004F2B46">
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
-                  <w:t>03/09/2015</w:t>
+                  <w:t>09/02/2015</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00F50E96">
+    <w:r w:rsidR="004F2B46" w:rsidRPr="004F2B46">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">    </w:t>
+      <w:t xml:space="preserve">     </w:t>
     </w:r>
-    <w:r w:rsidR="00F50E96">
+    <w:r w:rsidR="004F2B46" w:rsidRPr="004F2B46">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+      <w:t xml:space="preserve">   Version #</w:t>
+    </w:r>
+    <w:r w:rsidR="004F2B46">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="004F2B46" w:rsidRPr="004F2B46">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="VersionPOPPRefItem"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-756279766"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{5C012E26-69EC-4E84-8DAC-46C0EBBC6CC2}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00851719">
+        <w:r w:rsidR="004F2B46" w:rsidRPr="004F2B46">
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="549FF16E" w14:textId="77777777" w:rsidR="0087309B" w:rsidRDefault="0087309B" w:rsidP="006A295A">
+    <w:p w14:paraId="0958F54C" w14:textId="77777777" w:rsidR="006D252E" w:rsidRDefault="006D252E" w:rsidP="004F2B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="255A1F7E" w14:textId="77777777" w:rsidR="0087309B" w:rsidRDefault="0087309B" w:rsidP="006A295A">
+    <w:p w14:paraId="56EDBEE7" w14:textId="77777777" w:rsidR="006D252E" w:rsidRDefault="006D252E" w:rsidP="004F2B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1D1E66AD" w14:textId="4D85F4C5" w:rsidR="00F50E96" w:rsidRDefault="00851719" w:rsidP="00851719">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C7F6A3A" w14:textId="75EAB755" w:rsidR="004F2B46" w:rsidRDefault="004F2B46" w:rsidP="00851719">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="8640"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="270BFBEA" wp14:editId="11CC0B64">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FFDC5D9" wp14:editId="2428CF07">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:posOffset>190500</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-15240</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1726318007" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="15579"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="593090"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A8E1968"/>
-[...1025 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D092620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDECB2B4"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1917,1202 +986,147 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...691 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="580024259">
+  <w:num w:numId="1" w16cid:durableId="1236237237">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...52 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="132"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006A295A"/>
-[...325 lines deleted...]
-    <w:rsid w:val="00FF30F7"/>
+    <w:rsidRoot w:val="004F2B46"/>
+    <w:rsid w:val="000379F9"/>
+    <w:rsid w:val="00144D8B"/>
+    <w:rsid w:val="002974E9"/>
+    <w:rsid w:val="004405AF"/>
+    <w:rsid w:val="004F2B46"/>
+    <w:rsid w:val="006D252E"/>
+    <w:rsid w:val="00BD397B"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E00EBF"/>
+    <w:rsid w:val="00E57C99"/>
+    <w:rsid w:val="00FF3394"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5F6521B7"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{38C9135B-DFFD-4B32-8FF0-ED9CE6300455}"/>
+  <w14:docId w14:val="4BEAD8C9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{703461A7-CECC-428D-BF87-84B362D8F7FD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3152,52 +1166,52 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3221,51 +1235,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3440,1524 +1454,974 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006A295A"/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006A295A"/>
+    <w:rsid w:val="004F2B46"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="-720"/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F2B46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F2B46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F2B46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F2B46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F2B46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F2B46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F2B46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004F2B46"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...15 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="006A295A"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004F2B46"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Table text"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F2B46"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F2B46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F2B46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F2B46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F2B46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F2B46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F2B46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004F2B46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="006A295A"/>
-[...7 lines deleted...]
-    <w:name w:val="Front Page Title"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F2B46"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004F2B46"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="006A295A"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F2B46"/>
     <w:pPr>
-      <w:spacing w:before="180"/>
-      <w:jc w:val="right"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004F2B46"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F2B46"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004F2B46"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F2B46"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F2B46"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F2B46"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004F2B46"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F2B46"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...72 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00956154"/>
+    <w:rsid w:val="004F2B46"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00956154"/>
+    <w:rsid w:val="004F2B46"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00956154"/>
+    <w:rsid w:val="004F2B46"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00956154"/>
+    <w:rsid w:val="004F2B46"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-    </w:rPr>
-[...108 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00421F14"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00D719D0"/>
+    <w:rsid w:val="004F2B46"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...30 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...123 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>283</Words>
-  <Characters>1614</Characters>
+  <Characters>1619</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1894</CharactersWithSpaces>
+  <CharactersWithSpaces>1899</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>S B</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>