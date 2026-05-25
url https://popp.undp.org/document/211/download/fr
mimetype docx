--- v0 (2025-10-23)
+++ v1 (2026-05-25)
@@ -1,3440 +1,5686 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3B229D78" w14:textId="5AA38EC5" w:rsidR="005A331B" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="18D74DA6" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="68" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instructions relatives à la clôture financière dans Quantum  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="445C2622" w14:textId="77777777" w:rsidR="00DD5541" w:rsidRPr="00A02E05" w:rsidRDefault="00DD5541">
+    </w:p>
+    <w:p w14:paraId="16CAA06A" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="68" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="27914870" w14:textId="451A7655" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7678C471" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="44799D81" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les instructions relatives à la clôture financière dans Quantum désignent le processus d’achèvement des entrées de toutes les écritures comptables dans le Grand livre général du PNUD. Il s’agit de consigner toutes les transactions opérationnelles de la période ainsi que les corrections et autres ajustements propres aux périodes antérieures. Dans la mesure où le Grand livre général est la base des états financiers et de plusieurs autres rapports, il est indispensable que toutes les entrées soient remplies et exactes.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12151D43" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1969CA1A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="4F1050B5" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le présent document décrit les différents procédés nécessaires pour s’assurer que l’entrée de données dans le Grand livre général est complète et exacte. À ce titre, une importance particulière est accordée au « toilettage » des données qui est requis par les particuliers et les bureaux.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC39052" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="3FF50087" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="91" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2170D9FE" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="35220D8A" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Il existe trois types de clôtures des comptes au PNUD, à savoir : Les clôtures mensuelles, trimestrielles et de fin d’exercice :   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39079DE3" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="766E4072" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1453D04C" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="7EAB4308" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="367" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Clôture mensuelle :</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC67E54" w14:textId="0D9682F5" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="0B378039" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Applicable aux clôtures des 31 janvier, 28 février, 30 avril, 31 mai, 31 juillet, 31 août, 31 octobre et 30 novembre. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18976474" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="6B3EB6FD" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406EB732" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="5FFEEF29" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">L’objectif est de s’assurer que les bureaux sont à jour eu égard au toilettage des données (AP, Bon de commande, AR, etc.) et aux rapprochements bancaires.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC9035A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="5229DD6C" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21965827" w14:textId="20657D1F" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="003C6E25">
+    <w:p w14:paraId="2B2056CC" w14:textId="1FF85D97" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-        <w:r w:rsidRPr="00484B14">
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La date limite pour le nettoyage des données est généralement deux semaines après la date de fin de mois avant la clôture des modules et du GRAND LIVRE respectifs, et la date limite pour l'achèvement du rapprochement bancaire est le 10e jour du mois </w:t>
+      </w:r>
+      <w:r w:rsidR="00B173EE" w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suivant.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Le calendrier de clôture est disponible en tant qu'annexe A de l'instruction de clôture financière de fin d'année et également sur </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="003146FB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>le site de clôture financière de CFRA.</w:t>
+          <w:t>le site de clôture financière de CFRA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003C6E25">
-[...6 lines deleted...]
-    <w:p w14:paraId="3992419A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais). Toute modification ultérieure du calendrier sera communiquée via Yammer.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AE8C6E" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="91" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE2563B" w14:textId="674FE7B6" w:rsidR="00484B14" w:rsidRDefault="00484B14">
+    <w:p w14:paraId="4D4E13E7" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="262"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00484B14">
+        <w:spacing w:after="262" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le cycle de régularisation des entrées pour les commandes sera programmé mensuellement dans Quantum, c'est-à-dire que la régularisation de janvier sera enregistrée le 1er février dans la période comptable de janvier et annulée le 1er février dans la période comptable de février.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E436D2B" w14:textId="51844499" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00484B14">
+    <w:p w14:paraId="475E6ABF" w14:textId="2FD837DE" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="262"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="1DF5B65A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+        <w:spacing w:after="262" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La réévaluation mensuelle des comptes de petite caisse sera programmée pour être exécutée mensuellement après la clôture du GRAND LIVRE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C31F576" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="367" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Clôture trimestrielle :</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6D2F35" w14:textId="0A39BE60" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="73A25BB3" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Applicable aux clôtures des 31 mars, 30 juin et 30 septembre.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D533AE" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="6A46541E" w14:textId="14E41452" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
       <w:pPr>
         <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F77313" w14:textId="77777777" w:rsidR="00484B14" w:rsidRDefault="00484B14" w:rsidP="00484B14">
-[...4 lines deleted...]
-    <w:p w14:paraId="3F2628C9" w14:textId="28DEF97A" w:rsidR="00484B14" w:rsidRPr="00752714" w:rsidRDefault="00484B14" w:rsidP="00752714">
+    <w:p w14:paraId="2715F7A3" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="262"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00484B14">
+        <w:spacing w:after="262" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Du point de vue du bureau national, les procédures de clôture mensuelle et de clôture trimestrielle sont très similaires. La principale différence réside dans le fait que le siège traitera la réévaluation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Du point de vue du bureau national, les procédures de clôture mensuelle et de clôture trimestrielle sont très similaires. La principale différence réside dans le fait que le siège traitera la réévaluation des comptes d'investissement et des comptes débiteurs non facturés après la clôture du </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="3122C03A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+        <w:t>des comptes d'investissement et des comptes débiteurs non facturés après la clôture du GRAND LIVRE et passera des écritures comptables supplémentaires (telles que les dépenses des agences inscrites dans le Rapport sur la mise en œuvre du projet [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>delivery</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> report, PDR]), ce qui facilitera la rédaction intégrale des rapports combinés d’exécution au 31 mars, au 30 juin et au 30 septembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CA01E8" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="362" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Clôture de fin d’exercice :</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B32CC0" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="30B7E505" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Applicable à la clôture du 31 décembre.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A88F160" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="19D9AC16" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111B80D3" w14:textId="15036175" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="4EAB9578" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="366672CB" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elle est semblable à la clôture trimestrielle, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sauf que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les bureaux seront invités à compléter l’entrée des factures et des bons de commande une ou deux semaines avant la fin du mois de décembre afin de consacrer suffisamment de temps à l’examen et à la correction des transactions avant la clôture des modules.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2791EF64" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D27E966" w14:textId="3730997B" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="24999E28" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="65"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="2CD6211B" w14:textId="70567D4D" w:rsidR="005A331B" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
+        <w:spacing w:after="65" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les bureaux du PNUD doivent, dans un délai raisonnable, examiner les rapports combinés d’exécution et les rapports sur le partage des coûts pour en corriger les erreurs à l’aune de la date de clôture des comptes de l’exercice antérieur, et ce, à l’aide des GLJE.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34551B4E" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="65" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="703"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="400550B5" w14:textId="43A55155" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="4111F247" w14:textId="60B52936" w:rsidR="00A92832" w:rsidRPr="00A02E05" w:rsidRDefault="00A92832" w:rsidP="00E83F8E">
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les bureaux du PNUD seront tenus d’effectuer un inventaire physique des actifs et de le rapprocher des rapports de gestion des actifs de Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F613A3" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="495C0C90" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A92832">
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La réévaluation de fin d'année comprendra les liquidités, les contributions à recevoir, les autres actifs, les autres passifs et les comptes de TVA, en plus de la petite caisse mensuelle, des investissements trimestriels et des comptes à recevoir non facturés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D36557C" w14:textId="77777777" w:rsidR="00E83F8E" w:rsidRPr="00C5718C" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
-[...4 lines deleted...]
-    <w:p w14:paraId="1D5B154D" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="12B426BE" w14:textId="382E0A8A" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...11 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="243F0764" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Bons de commande en suspens</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E86AC42" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="210B3BEE" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D1BAA3" w14:textId="51F698B1" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="4706E091" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="713" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B173EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un bon de commande en suspens est un bon qui n’a été ni expédié ni annulé. Il existe cinq catégories de bons de commande en suspens.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E2850D" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
-      <w:pPr>
+    <w:p w14:paraId="6DE202F9" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="00B173EE" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="93" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B173EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les bons de commande non approuvés et non expédiés.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129904AB" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="00B173EE" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="86" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B173EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les bons de commande approuvés et non expédiés.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1354D17E" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="00B173EE" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="95" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B173EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les bons de commande expédiés dont le statut n’est pas valide.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F5792F" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="00B173EE" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="93" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B173EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les bons de commande dont l’ordre de change n’est pas traité intégralement.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F36D292" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="00B173EE" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="258" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B173EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les bons de commande provenant de contrats de facturation de commandes récurrentes qui n'ont pas le statut de validation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5539045A" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Toilettage des bons de commande (PO) en suspens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0768DE52" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="91" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D25994C" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="1" w:hanging="371"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le toilettage des bons de commande exige que tous les bons de commande en attente dont la date budgétaire est antérieure ou égale à la date de fin de mois soient examinés. L'objectif est de s'assurer qu'il n'y a pas d'anciens bons de commande en attente. S'il y en a, cela créera des incohérences entre les rapports du contrôle budgétaire, des projets et du grand livre.).   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0676EA94" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19DCE0F7" w14:textId="3EC390A5" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="1" w:hanging="371"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’exercice de toilettage des bons de commande vise à s’assurer</w:t>
+      </w:r>
+      <w:r w:rsidR="003146FB" w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AF1123" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="00B173EE" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="93"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="93" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B173EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Qu’il n’existe aucun bon de commande en suspens dont la date de comptabilisation budgétaire correspond au dernier jour du mois en cours de clôture ou à un jour antérieur à celui-ci   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C314866" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="00B173EE" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="86"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="93" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B173EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Que tous les bons de commande expédiés aux fournisseurs le dernier jour du mois en cours de clôture ou un jour antérieur à celui-ci soient enregistrés dans Quantum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B36557" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="00B173EE" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="95"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="93" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B173EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Que toutes les dépenses inscrites dans le grand livre, le budgétaire et les Projets sont exactes, complètes et ont été enregistrées à la période appropriée</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2243B737" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="00B173EE" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="93"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="518074FA" w14:textId="59618DE6" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00B95EC8" w:rsidP="00E83F8E">
+        <w:spacing w:after="93" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B173EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que toutes les transactions de bon de commande soient conformes à la politique du PNUD </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD86F15" w14:textId="6F90EE91" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C2A31A5" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="258"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00E83F8E">
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="1" w:hanging="349"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si le bon de commande est en suspens au dernier jour du mois en cours de clôture, cela est toujours nécessaire certes, mais ne peut être réglé dans les délais impartis (par exemple, en attente d’approbation), il convient d’avancer la date de comptabilisation budgétaire par exemple en révisant la date de comptabilisation budgétaire à une date ultérieure à la date de fin de mois. Si le bon de commande n’est pas nécessaire, il convient de l’annuler.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BF8FE8" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4500B8FB" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nettoyage des bordereaux de comptes créditeurs (AP)   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C55F35" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E24EEA" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le nettoyage des comptes créditeurs (AP) désigne l’exercice visant à s’assurer qu’il n’existe aucune facture en suspens dont la date de comptabilisation correspond à la date de fin de mois ou à une date antérieure à celle-ci. Les factures doivent être traités intégralement pour être consignés en bonne et due forme dans les projets et le Grand livre général.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79FA5EF7" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151A2298" w14:textId="261D2EB5" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:after="101" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Liquider toutes les factures nécessitant une attention particulière selon le tableau de bord Quantum payable, c'est-à-dire en attente d'approbation, rejetées, factures en attente et versements en attente. Les bureaux du PNUD doivent examiner régulièrement le tableau de bord des comptes créditeurs et effectuer une maintenance et un contrôle réguliers pour s'assurer que toutes les factures sont enregistrées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26ADD43F" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49328A9C" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="75B4431C" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autres bordereaux   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7F7B4A" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="88" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A991EF" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bordereau sans bon de commande traité intégralement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Il s’agit d’une facture dont statut est validé et qui a été affiché.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C5065AD" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:spacing w:after="88" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53596E65" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bordereau de bon de commande traité intégralement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cette facture est une facture qui a été appariée, dont le statut est validé et qui est comptabilisée. Une facture n'a besoin d'un statut validé que pour être enregistrée dans le contrôle budgétaire.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28ECFCA6" w14:textId="48959D4F" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:spacing w:after="93" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="298738E5" w14:textId="49E18BC2" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bordereau payé :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cette facture est une facture pour laquelle un paiement, manuel ou système, est enregistré dans le système de contrôle budgétaire. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439E83A1" w14:textId="32A8BF34" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9C31BF" w14:textId="1876ABB7" w:rsidR="003146FB" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Champs non valides des bons de commande (PO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5131A548" w14:textId="1BA64C4C" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="789E8C60" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="810" w:right="1" w:hanging="450"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il s’agit des bons de commande dont les valeurs d’un ou plusieurs champs obligatoires sont absentes (p. ex., département, fonds, partie responsable, projet et donateur) ou qui ont des comptes autres que des comptes des dépenses précisés sur la ligne de distribution.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757C3B2E" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B253DCC" w14:textId="0E5B39F0" w:rsidR="005A331B" w:rsidRDefault="00B95EC8" w:rsidP="00B95EC8">
+    <w:p w14:paraId="39F73ABD" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Champs non valides des bordereaux de comptes créditeurs (AP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C953535" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63271635" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il s’agit des factures de comptes créditeurs dont les valeurs d’un ou plusieurs champs obligatoires sont absentes (p. ex., département, fonds, agence de mise en œuvre, projet et donateur) ou qui ont des comptes autres que des comptes des dépenses précisés sur la ligne de distribution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8BD4EE" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28749AF5" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bons de commande ouverts, complets et totalement rapprochés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C698372" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="88" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16E4691C" w14:textId="55C9B7A8" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bon de commande ouvert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est un bon qui n’a pas été liquidé complètement dans une facture de paiement.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A10F98" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:spacing w:after="93" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E00B70" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bon de commande complet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> signifie qu’aucun autre reçu ni bordereau ne sera consigné.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0223C3FF" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3122CE3A" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bon de commande totalement rapproché</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> signifie qu’aucune activité supplémentaire n’est prévue.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4E5094" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A760F84" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tous les bureaux doivent examiner leurs bons de commande ouverts et clôturer ceux qui sont complets. Remarque : Le meilleur moment pour réaliser cet examen est après l’achèvement de l’examen des bons de commande en suspens.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3DF4F3" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69EAD861" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bordereaux de comptes créditeurs impayés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717BF3BA" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B421564" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il s’agit des factures approuvés et vérifiés avec succès contre le budget, mais qui tardent à être payés. Ces factures doivent être examinés pour déterminer s’il existe des copies éventuelles ou d’anciens factures qui devraient être clôturés/supprimés ou des factures qui ont été payés manuellement certes, mais ledit paiement manuel n’a jamais été enregistré.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713B69AD" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F521593" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lignes de redevance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B126877" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346EFF11" w14:textId="77777777" w:rsidR="003146FB" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="343"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les lignes d'honoraires font référence au recouvrement des coûts pour les services fournis par le PNUD aux agences non-Quantum. Chaque fois que vous fournissez un service standard à une agence non-Quantum, une ligne de frais sera générée dans le portail de l'agence. Quantum crée automatiquement des frais de service, qui correspondent aux frais de la liste de prix universelle. Toutes les lignes d'honoraires doivent imputer le compte de compensation de service de l'agence non-Quantum (fonds 12000).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2F6BFF" w14:textId="77777777" w:rsidR="003146FB" w:rsidRPr="003146FB" w:rsidRDefault="003146FB" w:rsidP="003146FB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="703" w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FE9ED46" w14:textId="77777777" w:rsidR="003146FB" w:rsidRPr="003146FB" w:rsidRDefault="003146FB" w:rsidP="003146FB">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="703" w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35284B2B" w14:textId="6C9AA27A" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="703" w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D87122" w14:textId="03580767" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>AR – Reçus non affectés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B790E40" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E24927B" w14:textId="42AD98B5" w:rsidR="000350B7" w:rsidRPr="00B173EE" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:left="709" w:right="0" w:hanging="371"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="7E6C6D94" w14:textId="2CFB9C0E" w:rsidR="00B95EC8" w:rsidRPr="00A02E05" w:rsidRDefault="00B95EC8" w:rsidP="00B95EC8">
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:hanging="343"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B173EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les reçus non affectés sont les contributions qui ont été reçues des donateurs mais qui n'ont pas été appliquées au donateur, au fonds ou au projet approprié.  Les dépôts non affectés sont des contributions versées par les donateurs qui n’ont pas été allouées au donateur approprié, au fonds ou au projet.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C143B5F" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="713" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F367850" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>AR – Contributions exigibles non acquittées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F580CE4" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DBBA314" w14:textId="7E831C2C" w:rsidR="000350B7" w:rsidRPr="00B173EE" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:left="709" w:right="0" w:hanging="371"/>
-[...88 lines deleted...]
-    <w:p w14:paraId="77631F2A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+        <w:ind w:hanging="343"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B173EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les contributions à recevoir désignent les montants accordés par les donateurs, selon l’échéancier des paiements prévu dans les accords, qui tardent à être versés.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726C00F7" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346E079B" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Écritures de journal au Grand livre général (GLJE) en suspens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C269328" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...60 lines deleted...]
-      <w:r>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C8915A" w14:textId="16FF2DC7" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00825A7A">
-[...275 lines deleted...]
-    <w:p w14:paraId="6C1EBCFC" w14:textId="3EBA946A" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00C53933">
+    <w:p w14:paraId="0E59709F" w14:textId="58F595BD" w:rsidR="000350B7" w:rsidRPr="00B173EE" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="4B8044D2" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+        <w:ind w:hanging="343"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B173EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les GLJE en attente sont des GLJE créés mais pas encore comptabilisés dans le GL. Les GLJE en attente contribuent à des incohérences entre le contrôle budgétaire et les rapports du grand livre. Les GLJE en attente qui ont passé la validation du fonds sont inclus dans le contrôle budgétaire mais pas dans le grand livre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDA5F99" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
       <w:pPr>
         <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...563 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E9A6B7" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="713" w:hanging="263"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Les activités du PNUD sont comptabilisées selon les principes suivants :   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9E2B4A" w14:textId="2DE8831B" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00000000" w:rsidP="00E83F8E">
+    <w:p w14:paraId="45AD9F55" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="102"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00CB5E7A" w:rsidRPr="00CB5E7A">
+        <w:spacing w:after="102" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="003146FB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>R</w:t>
+          <w:t>Règlements financiers et Règles de ge</w:t>
         </w:r>
-        <w:r w:rsidR="0019198D">
+        <w:r w:rsidRPr="003146FB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>ègle</w:t>
+          <w:t>s</w:t>
         </w:r>
-        <w:r w:rsidR="00CB5E7A" w:rsidRPr="00CB5E7A">
+        <w:r w:rsidRPr="003146FB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>ments financiers et Règles de gestion financière</w:t>
+          <w:t>tion financière</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CB5E7A" w:rsidRPr="00CB5E7A">
-[...9 lines deleted...]
-    <w:p w14:paraId="4F3ED890" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Les Règlements financiers sont rédigés par le Conseil d’administration et les Règles sont définies par l’Administrateur pour donner effet aux Règlements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C66C74" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="79"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="79" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="210"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les Normes comptables internationales pour le secteur public</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (International Public </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sector</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...502 lines deleted...]
-    <w:p w14:paraId="49B87544" w14:textId="23A8A396" w:rsidR="005A331B" w:rsidRPr="00C5718C" w:rsidRDefault="005A331B" w:rsidP="002D4678">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accounting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Standards, IPSAS) sont un ensemble de normes comptables publiées par le Conseil des normes IPSAS pour être utilisées par les entités du secteur public dans le monde entier lors de l’élaboration des états financiers. Ces normes s’inspirent des Normes internationales d’information financière (International Financial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reporting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Standards, IFRS) publiées par le Conseil des normes comptables internationales (IASB).   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473B592F" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="79" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1020"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AD93F02" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="-5" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dépenses dans le Contrôle des engagements (KK), le Grand livre général (GL) et les projets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B530EE4" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="91" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6EE82B" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="88" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="343"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrôle budgétaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilise les termes « </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk126314748"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>engagement de dépense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>» et « </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dépense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ».    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CD7AF6" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="94" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les engagement</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de dépense de l’exercice de clôture comprennent le solde non liquidé de tous les bons de commande ayant une date budgétaire correspondant à l’exercice de clôture qui ont été approuvés et validés.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F2F1D5" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les dépenses de l’exercice de clôture comprennent tous les factures (avec bon de commande et sans bon de commande) de comptes créditeurs ayant une date budgétaire correspondant à l’exercice de clôture qui ont été approuvés et validés.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31343047" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="67" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2CDA9A" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="94" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="343"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Le Grand livre général</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n’utilise que le terme « </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dépense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> ». Les dépenses inscrites dans le Grand livre général pour la période allant du 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> janvier au 31 décembre comprennent habituellement les éléments suivants :   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CB125F" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="91" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Toutes les factures sans bon de commande dont la date de comptabilisation est comprise entre le 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> janvier et le 31 décembre, qui ont été approuvés et validés et ont été affichés (via l’envoi de facture) et générés dans le journal du GL.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8CAAD7" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="89" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toutes les factures avec ses bons de commande dont la date de comptabilisation est comprise entre le 1er janvier et le 31 décembre et qui ont été validées, comptabilisées (par le biais de l'enregistrement des factures) et dont le journal a été généré dans le grand </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>livre..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4182DC43" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Comptabilité d’exercice pour les biens et services reçus (dettes fournisseurs), dont la date de comptabilisation est comprise entre le 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> janvier et le 31 décembre.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5448CE3B" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les dépenses de dépréciation et d’amortissement des actifs corporels et incorporels capitalisés. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081C89C0" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DD35D5" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="343"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le processus de régularisation des reçus est géré au niveau de l'entreprise, au siège, et permet de récupérer les reçus de commandes non encore facturés à une date donnée et de comptabiliser les dépenses dans le grand livre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4667173A" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:spacing w:after="88" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26" w:hanging="343"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BF2E6A8" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="99" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="343"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilisent les termes "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>obligation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prépaiement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>" et "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dépenses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">". Sur le rapport de solde budgétaire du projet, l'obligation plus le prépaiement plus les dépenses sont </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>égaux</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la consommation totale.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3087AC06" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:spacing w:after="99" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1170" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Les obligations de l'année de clôture comprennent le solde non liquidé de tous les ordres d'achat dont la date budgétaire est l'année de clôture. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDF38B8" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:spacing w:after="99" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1170" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Les paiements anticipés de l'année de clôture comprennent toutes les avances avec une date comptable qui ont été approuvées et validées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118FE32F" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:spacing w:after="99" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1170" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Les dépenses de l'année de clôture comprennent toutes les factures des comptes créditeurs (avec et sans bon de commande) avec une date comptable qui ont été approuvées et validées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580B2A9C" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6E86C7" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Date de comptabilisation du bon de commande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E354D8C" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="91" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DECB1C0" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="343"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un bon de commande est une obligation légale entre le PNUD et un fournisseur pour l'achat de biens ou de services. La date de l'obligation légale est la date à laquelle le bon de commande a été remis au fournisseur. Dans Quantum, la date d'envoi du bon de commande est censée représenter la date à laquelle le bon de commande a été remis au fournisseur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6BEDEF" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26" w:hanging="343"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0393EC34" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="00B173EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="343"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N'oubliez pas que les services d'audit interne et externe demandent régulièrement aux bureaux de fournir des preuves que la date de comptabilisation budgétaire figurant sur le bon de commande correspond à la date réelle à laquelle la commande a été passée auprès du fournisseur. Les auditeurs examinent également la date de livraison des marchandises pour s'assurer que le délai entre la passation de la commande et la réception des marchandises est raisonnable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD93C77" w14:textId="77777777" w:rsidR="000350B7" w:rsidRPr="003146FB" w:rsidRDefault="000350B7" w:rsidP="000350B7">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08CEB395" w14:textId="77777777" w:rsidR="003146FB" w:rsidRPr="003146FB" w:rsidRDefault="003146FB" w:rsidP="003146FB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCC1665" w14:textId="77777777" w:rsidR="003146FB" w:rsidRPr="003146FB" w:rsidRDefault="003146FB" w:rsidP="003146FB">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58565EC8" w14:textId="5216F7D4" w:rsidR="00DA504D" w:rsidRPr="00B173EE" w:rsidRDefault="003146FB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003146FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00B173EE" w:rsidSect="000350B7">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1260" w:right="838" w:bottom="1496" w:left="1676" w:header="720" w:footer="755" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05F7244B" w14:textId="77777777" w:rsidR="00D572AC" w:rsidRDefault="00D572AC">
+    <w:p w14:paraId="086AAA0D" w14:textId="77777777" w:rsidR="00C14B8F" w:rsidRDefault="00C14B8F" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03CEBFB7" w14:textId="77777777" w:rsidR="00D572AC" w:rsidRDefault="00D572AC">
+    <w:p w14:paraId="4C2CCB22" w14:textId="77777777" w:rsidR="00C14B8F" w:rsidRDefault="00C14B8F" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="07E013D8" w14:textId="77777777" w:rsidR="00194C51" w:rsidRDefault="00194C51">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72BEEBE1" w14:textId="77777777" w:rsidR="000350B7" w:rsidRDefault="000350B7">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="18" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="18"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1D270314" w14:textId="77777777" w:rsidR="00194C51" w:rsidRDefault="00194C51">
+  <w:p w14:paraId="216C01F6" w14:textId="77777777" w:rsidR="000350B7" w:rsidRDefault="000350B7">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="26"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="30A54FE7" w14:textId="63D64629" w:rsidR="00194C51" w:rsidRDefault="00194C51">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16708B96" w14:textId="71992A8D" w:rsidR="000350B7" w:rsidRPr="00B173EE" w:rsidRDefault="000350B7">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="26"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DD5541">
-      <w:rPr>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DD5541">
-      <w:rPr>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Date d’entrée en vigueur: </w:t>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
     </w:r>
-    <w:r w:rsidR="003321B3" w:rsidRPr="003321B3">
-      <w:t xml:space="preserve">29/11/2016 </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidR="003146FB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 29/11/2016 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ersion </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"># </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00B173EE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1592234960"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{B14289C8-28D4-489B-B47E-C5AF16C5B27A}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="003321B3">
+        <w:r w:rsidRPr="00B173EE">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="063A7188" w14:textId="77777777" w:rsidR="00194C51" w:rsidRDefault="00194C51">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62EE2D70" w14:textId="77777777" w:rsidR="000350B7" w:rsidRDefault="000350B7">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="18" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="18"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5DCA3475" w14:textId="77777777" w:rsidR="00194C51" w:rsidRDefault="00194C51">
+  <w:p w14:paraId="66520BDC" w14:textId="77777777" w:rsidR="000350B7" w:rsidRDefault="000350B7">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="26"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C327A85" w14:textId="77777777" w:rsidR="00D572AC" w:rsidRDefault="00D572AC">
+    <w:p w14:paraId="0464305C" w14:textId="77777777" w:rsidR="00C14B8F" w:rsidRDefault="00C14B8F" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24B21C00" w14:textId="77777777" w:rsidR="00D572AC" w:rsidRDefault="00D572AC">
+    <w:p w14:paraId="1B5030BD" w14:textId="77777777" w:rsidR="00C14B8F" w:rsidRDefault="00C14B8F" w:rsidP="000350B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="5122ADC5" w14:textId="1A879D8C" w:rsidR="00194C51" w:rsidRDefault="00194C51" w:rsidP="00A664A1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="588055C5" w14:textId="3D0AFE5E" w:rsidR="000350B7" w:rsidRDefault="000350B7" w:rsidP="00A664A1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B717D12" wp14:editId="4D3F9017">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69CD1E75" wp14:editId="51CDBC6C">
+          <wp:extent cx="253343" cy="495300"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2060418074" name="Picture 2060418074"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3553" b="14385"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="298323" cy="610853"/>
+                    <a:ext cx="254928" cy="498398"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="05F4FBAA" w14:textId="77777777" w:rsidR="00A664A1" w:rsidRDefault="00A664A1">
+  <w:p w14:paraId="337B9392" w14:textId="77777777" w:rsidR="000350B7" w:rsidRDefault="000350B7" w:rsidP="00A664A1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06982189"/>
-[...633 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16903F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50C29C98"/>
     <w:lvl w:ilvl="0" w:tplc="299A5CDA">
       <w:start w:val="38"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="703"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3601,51 +5847,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DD3CC3D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6060"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18407824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF907558"/>
     <w:lvl w:ilvl="0" w:tplc="A9243E7A">
       <w:start w:val="17"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
@@ -3699,51 +5945,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D394D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C127F06"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -3910,137 +6156,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F9E0A60E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24E9290D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44FA96E4"/>
     <w:lvl w:ilvl="0" w:tplc="95C8A2E4">
       <w:start w:val="19"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
@@ -4094,787 +6254,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="250D0B25"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="274C4B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9C3C12C8"/>
-[...1 lines deleted...]
-      <w:start w:val="16"/>
+    <w:tmpl w:val="1B2CE6CC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="370"/>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="20000019">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="730" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1450" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="2000000F" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2170" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="20000019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2890" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="2000001B" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3610" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="2000000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4330" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5050" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5770" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...635 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37E474A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="656415AE"/>
     <w:lvl w:ilvl="0" w:tplc="AB9C074C">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5042,51 +6552,137 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F9E0A60E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C09663B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7CC057EC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C216B79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52643220"/>
     <w:lvl w:ilvl="0" w:tplc="25BAA5F8">
       <w:start w:val="27"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="703" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
@@ -5140,1197 +6736,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40956770"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E223E71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="18C0D4DA"/>
-[...1 lines deleted...]
-      <w:start w:val="38"/>
+    <w:tmpl w:val="89D080A0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="703"/>
-[...1059 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CE46F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD86C438"/>
     <w:lvl w:ilvl="0" w:tplc="7612F9D8">
       <w:start w:val="36"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="703" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
@@ -6384,882 +6920,349 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DB66A87"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64D640AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="35DA6DA4"/>
-[...1 lines deleted...]
-      <w:start w:val="40"/>
+    <w:tmpl w:val="14C049C0"/>
+    <w:lvl w:ilvl="0" w:tplc="D4986DCE">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="703"/>
+        <w:ind w:left="703" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3DF0AA98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
-[...21 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="CBE23390">
+    <w:lvl w:ilvl="2" w:tplc="194E4802">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1814"/>
+        <w:ind w:left="2158"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94C61310">
+    <w:lvl w:ilvl="3" w:tplc="DADE1A3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2534"/>
+        <w:ind w:left="2878"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CFE4FE9A">
+    <w:lvl w:ilvl="4" w:tplc="7FE64356">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3254"/>
+        <w:ind w:left="3598"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E4EA7836">
+    <w:lvl w:ilvl="5" w:tplc="85627A28">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3974"/>
+        <w:ind w:left="4318"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2B40882E">
+    <w:lvl w:ilvl="6" w:tplc="BF6652B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4694"/>
+        <w:ind w:left="5038"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D960F7B0">
+    <w:lvl w:ilvl="7" w:tplc="B9346E80">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5414"/>
+        <w:ind w:left="5758"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D646DAB8">
+    <w:lvl w:ilvl="8" w:tplc="C56E8CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6134"/>
+        <w:ind w:left="6478"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63EC1C17"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69C160C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B33EF4E8"/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="78DC0C40">
+    <w:tmpl w:val="51CC876A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...418 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="2000000F" w:tentative="1">
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="20000019" w:tentative="1">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="2000001B" w:tentative="1">
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="2000000F" w:tentative="1">
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...97 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B475919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1D8CF78"/>
     <w:lvl w:ilvl="0" w:tplc="3886DCFA">
       <w:start w:val="40"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="703"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7426,247 +7429,137 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D646DAB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B491B9D"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79D93C4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3972195C"/>
-[...21 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
+    <w:tmpl w:val="38E8975E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="2000000F" w:tentative="1">
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="20000019" w:tentative="1">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="2000001B" w:tentative="1">
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="2000000F" w:tentative="1">
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...97 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C191EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="520852A4"/>
     <w:lvl w:ilvl="0" w:tplc="3886DCFA">
       <w:start w:val="40"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="703"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7833,1039 +7726,396 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D646DAB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D2309A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA5830B8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="263848446">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="665322484">
+  <w:num w:numId="2" w16cid:durableId="477378635">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="761100514">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1678388292">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="24447175">
+  <w:num w:numId="5" w16cid:durableId="763766482">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="806555584">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="147015991">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="362099425">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1011491730">
+  <w:num w:numId="9" w16cid:durableId="1343043211">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1063407936">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="123667728">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1403211891">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="12" w16cid:durableId="88896312">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="410349081">
-[...17 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1788116500">
+  <w:num w:numId="13" w16cid:durableId="1324116918">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="477378635">
-[...5 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="449595296">
+  <w:num w:numId="14" w16cid:durableId="1439136577">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="423843717">
-[...35 lines deleted...]
-  <w:num w:numId="28" w16cid:durableId="362099425">
+  <w:num w:numId="15" w16cid:durableId="2009794994">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1343043211">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="16" w16cid:durableId="499079615">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="005A331B"/>
-[...63 lines deleted...]
-    <w:rsid w:val="00FB24E4"/>
+    <w:rsidRoot w:val="000350B7"/>
+    <w:rsid w:val="000350B7"/>
+    <w:rsid w:val="003146FB"/>
+    <w:rsid w:val="00345A93"/>
+    <w:rsid w:val="00377450"/>
+    <w:rsid w:val="005A0093"/>
+    <w:rsid w:val="008B34CE"/>
+    <w:rsid w:val="00B173EE"/>
+    <w:rsid w:val="00C14B8F"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="541E6DBD"/>
-  <w15:docId w15:val="{66487401-8EF3-4B4E-84DA-53048CF69C5E}"/>
+  <w14:docId w14:val="589CB43D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C253E1EE-22FC-4105-A1DB-DB62CAA73C38}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...757 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9207,208 +8457,781 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000350B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000350B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000350B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000350B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000350B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000350B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000350B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000350B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000350B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000350B7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000350B7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000350B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000350B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000350B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000350B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000350B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000350B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000350B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000350B7"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000350B7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000350B7"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000350B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000350B7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000350B7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000350B7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000350B7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000350B7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000350B7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000350B7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000350B7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="728" w:right="1" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000350B7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F7259A"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="000350B7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/18916" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OFM/SitePages/CFRA/Home.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9515,679 +9338,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>13344</Characters>
+  <Pages>7</Pages>
+  <Words>2316</Words>
+  <Characters>13202</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>111</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>110</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15653</CharactersWithSpaces>
+  <CharactersWithSpaces>15488</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>