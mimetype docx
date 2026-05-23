--- v0 (2025-10-15)
+++ v1 (2026-05-23)
@@ -1,4118 +1,6962 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3B229D78" w14:textId="41AA7594" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="0690C550" w14:textId="77777777" w:rsidR="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="68" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instrucciones de cierre financiero en Quantum </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C8A593" w14:textId="728C2C6A" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="68" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="27914870" w14:textId="0CD8027A" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    </w:p>
+    <w:p w14:paraId="6984EE90" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="44799D81" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las instrucciones de cierre financiero en Quantum se refieren al proceso de ingresar todos los asientos contables en el libro mayor del PNUD. Esto incluye el registro de todas las transacciones comerciales del período, así como las correcciones y los ajustes relacionados con los períodos anteriores. Dado que el libro mayor sienta la base de los estados financieros y de muchos otros informes, es esencial que todas las entradas sean completas y precisas.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC0F550" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1969CA1A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="248FC03A" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Este documento describe diversos procesos necesarios para garantizar que el ingreso de datos en el libro mayor sea completo y preciso. Para ello, se destaca la importancia de la «limpieza» de datos que deben implementar los individuos y las oficinas.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC39052" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="39CE3375" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="91" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2170D9FE" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="3698E6CC" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En el PNUD, hay tres tipos de cierres de cuentas: mensual, trimestral y de fin de ejercicio:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39079DE3" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="22DAEB0A" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1453D04C" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="4377AAAF" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="367" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cierre mensual:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC67E54" w14:textId="0D9682F5" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="60DBE36C" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Aplicable a los cierres del 31 de enero, 28 de febrero, 30 de abril, 31 de mayo, 31 de julio, 31 de agosto, 31 de octubre y 30 de noviembre. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18976474" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="6EB09CFE" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406EB732" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="0883B8A8" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El objetivo es garantizar que las oficinas estén al día en la limpieza de datos (cuentas por pagar, orden de compra, cuentas por cobrar, etc.) y en las conciliaciones bancarias.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC9035A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="404FCC97" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21965827" w14:textId="563D7AA5" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00957BD1">
+    <w:p w14:paraId="5068823D" w14:textId="7E59592A" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-        <w:r w:rsidRPr="00957BD1">
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La fecha límite para la limpieza de datos suele ser dos semanas después de la fecha de cierre del mes, antes de que se cierren los módulos y el libro mayor respectivos, y la fecha límite para completar la conciliación bancaria es el décimo día del mes siguiente. El calendario de cierre está disponible como Anexo A en la instrucción de cierre financiero de fin de año y también en el </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="0094346C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>sitio de cierre financiero de la CFRA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00957BD1">
-[...6 lines deleted...]
-    <w:p w14:paraId="3992419A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cualquier cambio posterior del calendario se comunicará a través de Yammer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54593FA4" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="91" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E436D2B" w14:textId="5825E1F6" w:rsidR="005A331B" w:rsidRDefault="00957BD1">
+    <w:p w14:paraId="7EEB5C7A" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="262"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="405A8777" w14:textId="692C20AE" w:rsidR="002A0B2C" w:rsidRPr="00A02E05" w:rsidRDefault="002A0B2C">
+        <w:spacing w:after="262" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La ejecución del devengo de recibos para las órdenes de compra se programará mensualmente en Quantum, es decir, el devengo de enero se contabilizará el 1 de febrero en el periodo contable de enero y se anulará el 1 de febrero en el periodo contable de febrero.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2647B5B9" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="262"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002A0B2C">
+        <w:spacing w:after="262" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La reevaluación mensual de las cuentas de caja para gastos menores se programará para que se ejecute mensualmente tras el cierre de las cuentas de mayor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF5B65A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="2813485C" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="367" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cierre trimestral:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6D2F35" w14:textId="0A39BE60" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="5019DF5A" w14:textId="607D7C45" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Aplicable a los cierres del 31 de marzo, 30 de junio y 30 de septiembre.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D533AE" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
-[...14 lines deleted...]
-    <w:p w14:paraId="4C8A2999" w14:textId="39E79656" w:rsidR="002A0B2C" w:rsidRPr="00752714" w:rsidRDefault="002A0B2C" w:rsidP="00752714">
+    <w:p w14:paraId="0B9A6035" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C6982EF" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="262"/>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="262" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desde la perspectiva de una oficina de país, los procedimientos de cierre mensual y trimestral son muy similares. La principal diferencia es que la sede procesará la revalorización de las cuentas de inversión y las cuentas por cobrar no facturadas después del cierre del libro mayor y contabilizará asientos contables adicionales (como los gastos de los informes de ejecución de proyectos (PDR, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002A0B2C">
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002A0B2C">
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002A0B2C">
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reports</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> (CDR, </w:t>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por sus siglas en inglés) de las agencias), lo que facilitará la preparación de los CDR (CDR, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Combined</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Delivery</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Report</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="3122C03A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés)  completos a 31 de marzo, 30 de junio y 30 de septiembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D0CEB6" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="362" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cierre de fin de ejercicio:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B32CC0" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="0396E553" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Aplicable al cierre del 31 de diciembre.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A88F160" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="4EE86663" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111B80D3" w14:textId="55F7E412" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="44ACB783" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00944DB2">
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Similar al cierre trimestral, excepto que se requerirá que las oficinas completen el ingreso de las facturas y las órdenes de compra una o dos semanas antes de fines de diciembre, a fin de contar con el tiempo suficiente para revisar y corregir las transacciones antes de que se cierren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:t xml:space="preserve">los módulos.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366672CB" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="3108E45F" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D534E6" w14:textId="7BD50202" w:rsidR="000308FA" w:rsidRDefault="002A0B2C" w:rsidP="000308FA">
+    <w:p w14:paraId="3D2DEACD" w14:textId="49154DEA" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="65"/>
-[...24 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="65" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las oficinas del PNUD deben revisar los CDR y los informes de costos compartidos de manera oportuna, y para corregir cualquier error con la fecha contable del año anterior utilizando asientos en el libro mayor (GLJE, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">General </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General Ledger </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E83F8E" w:rsidRPr="1568F0CA">
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Ledger</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E83F8E" w:rsidRPr="1568F0CA">
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E83F8E" w:rsidRPr="1568F0CA">
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Journal</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Entry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E83F8E" w:rsidRPr="1568F0CA">
-[...15 lines deleted...]
-      <w:r w:rsidR="00E83F8E">
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés).   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661A5A8D" w14:textId="77777777" w:rsidR="000308FA" w:rsidRDefault="000308FA" w:rsidP="000308FA">
-[...5 lines deleted...]
-    <w:p w14:paraId="389E827E" w14:textId="77777777" w:rsidR="00DE0B8C" w:rsidRDefault="00E83F8E" w:rsidP="000308FA">
+    <w:p w14:paraId="25958F98" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="65" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="703"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75B27AE1" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="65"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="2D36557C" w14:textId="0339D930" w:rsidR="00E83F8E" w:rsidRPr="000308FA" w:rsidRDefault="00E83F8E" w:rsidP="000308FA">
+        <w:spacing w:after="65" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se requerirá que las oficinas del PNUD realicen un recuento físico de los activos para su conciliación con los informes de gestión de activos de Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B210093" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1FE48A" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="65"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="65" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La reevaluación de final de año incluirá el efectivo, las contribuciones por cobrar, otros activos, otros pasivos y las cuentas del IVA, además de la caja chica mensual y las inversiones trimestrales y las cuentas por cobrar no facturadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8F5382" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE0B8C" w:rsidRPr="00DE0B8C">
-[...9 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="2B835FBF" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Órdenes de compra pendientes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FCDABB" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2460288E" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="713" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una orden de compra pendiente es aquella que no se ha enviado o cancelado. Hay cinco categorías de órdenes de compra pendientes.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E2850D" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
-      <w:pPr>
+    <w:p w14:paraId="1800834A" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="00E93BEC" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="93"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="93" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Órdenes de compra que no son aprobadas y ni enviadas.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22367C02" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
-      <w:pPr>
+    <w:p w14:paraId="66B96E18" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="00E93BEC" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="86"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="86" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Órdenes de compra que son aprobadas y que no son enviadas.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D768A91" w14:textId="37AB7768" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
-      <w:pPr>
+    <w:p w14:paraId="72C1821B" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="00E93BEC" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="95"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="95" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Órdenes de compra que se envían, pero que no tienen un estado de validación.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A93B86" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="00E93BEC" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="93"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="93" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Órdenes de compra con una orden de cambio que no están completamente procesadas.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518074FA" w14:textId="3C768AD7" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
-      <w:pPr>
+    <w:p w14:paraId="6B5D44F1" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="00E93BEC" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="258"/>
-[...17 lines deleted...]
-      <w:r>
+        <w:spacing w:after="258" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Órdenes de compra provenientes de contratos con comprobantes de PO recurrentes que no tienen un estado de validación.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742AB367" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Limpieza de órdenes de compra (PO) pendientes</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49328A9C" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="25317F50" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="91" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B253DCC" w14:textId="3BFF463B" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00DE0B8C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="21C9EDE7" w14:textId="3850DDF7" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="709" w:right="0"/>
-      </w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La limpieza de las PO requiere que todas las órdenes de compra pendientes con una fecha </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>de presupuesto en o antes de la fecha de finalización del mes al que deben ser revisadas. El objetivo es garantizar</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">La limpieza de las PO requiere que todas las órdenes de compra pendientes con una fecha </w:t>
-[...38 lines deleted...]
-      <w:r w:rsidR="00944DB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que no haya órdenes de compra pendientes viejas. Si las hay, crearán inconsistencias entre los informes de control de los compromisos (KK), los proyectos y el GL. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8855B9" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="005F29C4">
+    <w:p w14:paraId="5AB88644" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="88"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="88" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El objetivo del ejercicio de limpieza de PO es garantizar lo siguiente:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715F21A9" w14:textId="6C35A788" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
-      <w:pPr>
+    <w:p w14:paraId="7403C640" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="00E93BEC" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:after="93"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="93" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que no haya PO pendientes con una fecha de presupuesto igual o anterior al último día del mes que se cierra   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD98680" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="00E93BEC" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:after="93"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="93" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que todas las órdenes de compra enviadas a los proveedores en o antes del último día del mes que se cierra estén registradas en Quantum   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6709C313" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="00E93BEC" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:after="93"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="93" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que todos los gastos en el GL, los KK y los proyectos son precisos, completos y han sido registrados en el período correcto   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9E01AE" w14:textId="11067DF0" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
-      <w:pPr>
+    <w:p w14:paraId="7C8DA34A" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="00E93BEC" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:after="93"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="93" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que todas las transacciones abiertas con PO cumplen con la política del PNUD </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77631F2A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="60BE4398" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A1E735" w14:textId="45F3C0A9" w:rsidR="005A331B" w:rsidRDefault="00E83F8E" w:rsidP="005F29C4">
+    <w:p w14:paraId="7E3405D7" w14:textId="2ED19670" w:rsidR="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="851" w:right="0" w:hanging="425"/>
-      </w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="1" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si la orden de compra está pendiente a partir del último día del mes que se está cerrando, aún es necesaria, pero no se puede resolver a tiempo para los plazos establecidos (es decir, está en</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Si la orden de compra está pendiente a partir del último día del mes que se está cerrando, aún es </w:t>
-[...34 lines deleted...]
-      <w:r w:rsidR="005F29C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="3332EFEF" w14:textId="7C5688BA" w:rsidR="002D000E" w:rsidRPr="00A02E05" w:rsidRDefault="002D000E" w:rsidP="005F29C4">
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">espera de aprobación), se debe adelantar la fecha de presupuesto, por ejemplo, modificar la fecha de presupuesto a una fecha posterior a la fecha de finalización del mes. Si la orden de compra no es necesaria, se debe cancelar.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262E4E1B" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CD11154" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="851" w:right="0" w:hanging="425"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002D000E">
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="1" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Compensar todas las facturas que requieran atención según el estado del tablero de cuentas por pagar de Quantum, es decir, pendientes de aprobación, rechazadas, facturas en espera y plazos en espera. Las oficinas del PNUD deben revisar periódicamente el panel de cuentas a pagar y realizar un mantenimiento y seguimiento regulares para garantizar que todas las facturas se contabilizan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312514BA" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="6B927FAE" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C8915A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6E3930F1" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Limpieza de comprobantes de cuentas por pagar (AP)   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3719951D" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="23177BC6" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC1886F" w14:textId="13BB66F6" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="005F29C4">
+    <w:p w14:paraId="56F415E6" w14:textId="398521E0" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="851" w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La limpieza de las cuentas por pagar (AP, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Accounts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Payable</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...33 lines deleted...]
-    <w:p w14:paraId="749AB8E2" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) se refiere a un ejercicio que garantiza que no haya facturas pendientes con una fecha contable en o antes de la fecha de finalización del mes. Las facturas deben procesarse en su totalidad para que se registren correctamente en los proyectos y en el libro mayor.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF8F085" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6542DA9D" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="25300199" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Otros comprobantes   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F8BAFE" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="3DBA17FC" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="88" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C6C6F0" w14:textId="15433B97" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="002D000E" w:rsidP="005F29C4">
+    <w:p w14:paraId="2736EA60" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...23 lines deleted...]
-      <w:r w:rsidR="00100C0D">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Factura sin PO plenamente procesado:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Esta factura ha sido aprobada, tiene un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...10 lines deleted...]
-    <w:p w14:paraId="2A10B831" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+        <w:t xml:space="preserve">estado de presupuesto validado y se contabiliza.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CA37D3" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="88" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9CFC8E" w14:textId="60FFE394" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="002D000E" w:rsidP="005F29C4">
+    <w:p w14:paraId="68CC500C" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="48E67E4D" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Factura de PO plenamente procesado:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Factura de pedido totalmente procesada: Esta factura es la que se ha cotejado, tiene un estado validado y se ha contabilizado. Una factura sólo necesita un estado validado para ser registrada en el control presupuestario.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0127D79F" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="93" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5FDC24" w14:textId="12FCAB00" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="002D000E" w:rsidP="005F29C4">
+    <w:p w14:paraId="513C111C" w14:textId="5B76AA0B" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Factura pagada:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Este comprobante es aquel para el cual se registra un pago, ya sea de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">forma manual o en el sistema, en Quantum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08694407" w14:textId="72663BFD" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="496386C0" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Códigos contables inválidos en órdenes de compra (PO)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="49487E69" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A355529" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C67BA65" w14:textId="5B0B89A0" w:rsidR="0094346C" w:rsidRPr="00E93BEC" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se refiere a las PO a las cuales les faltan uno o más valores requeridos de códigos contables (por ejemplo, departamento, fondo, organismo de ejecución/agente implementador, proyecto y donante) o tienen una cuenta sin gastos imputables especificada en la línea de distribución.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02665C08" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="57717FC4" w14:textId="77777777" w:rsidR="002D000E" w:rsidRDefault="002D000E">
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Códigos contables inválidos en comprobantes de cuentas por pagar (AP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE5603F" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AA135A" w14:textId="2EDD3D16" w:rsidR="0094346C" w:rsidRPr="00E93BEC" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se refiere a las facturas de AP a las cuales les falta uno o más valores requeridos de códigos contables (por ejemplo, departamento, fondo, organismo de ejecución, proyecto y donante) o tienen una cuenta sin gastos imputables especificada en la línea de distribución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB53299" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E62D553" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...24 lines deleted...]
-          <w:b w:val="0"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PO abiertas, completas y plenamente conciliadas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C21490" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
-[...154 lines deleted...]
-    <w:p w14:paraId="229FAE8B" w14:textId="6CA7805F" w:rsidR="005A331B" w:rsidRPr="00944DB2" w:rsidRDefault="005A331B">
+    <w:p w14:paraId="709E9E67" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="88" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="639283F2" w14:textId="45C842E5" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00100C0D">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102FB9AD" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PO abierta</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="00100C0D">
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es aquella que no se ha liquidado completamente en una factura de pago y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:t xml:space="preserve">se considera una PO abierta.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E62246" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="11F2D6D3" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="93" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC523D3" w14:textId="70514AC0" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00100C0D">
+    <w:p w14:paraId="2C28203D" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PO completa</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="1D7B65B3" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> significa que no se registrarán recibos o facturas adicionales.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6997DC" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF55B4D" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00100C0D">
+    <w:p w14:paraId="5FF38246" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PO plenamente conciliada</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> significa que no se prevé ninguna actividad adicional.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C1B0DA" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="1BD9AFD8" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDCDE78" w14:textId="32F4B1AC" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00100C0D">
+    <w:p w14:paraId="093BA0FA" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Todas las oficinas deben revisar sus PO abiertas y cerrar aquellas que estén completas. Nota: El </w:t>
       </w:r>
-      <w:r w:rsidR="00AA150B">
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-      <w:r>
+        <w:t>momento óptimo para llevar a cabo esta revisión es después de completar la revisión de las</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00AA150B">
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0190CAE4">
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>POs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0190CAE4">
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pendientes.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9B5071" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1469CCAE" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Facturas de AP no pagadas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DDE995" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1156BFB7" w14:textId="7A519288" w:rsidR="0094346C" w:rsidRPr="00E93BEC" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las facturas no pagadas son aquellos que se aprueban, vinculan y verifican con éxito en el presupuesto, pero que aún no se han pagado. Estas facturas deben revisarse para determinar si hay comprobantes duplicados o antiguos que deben cerrarse/eliminarse o si hay comprobantes que fueron pagados manualmente, pero cuyo pago manual nunca se registró.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48058701" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1718FBB2" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Filas de cargos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347C9655" w14:textId="266F5AD4" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CAE8640" w14:textId="32B770C1" w:rsidR="0094346C" w:rsidRPr="00E93BEC" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las filas de cargos se refieren a la recuperación de costes por los servicios que el PNUD ha prestado a agencias que no utiliza Quantum. Cada vez que preste un servicio estándar a una agencia que no utilice Quantum, se generará la fila de cargo en el Portal de Agencias. Quantum crea automáticamente un cargo por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> servicio que corresponde a la tarifa de la Lista de Precios Universal. Todas las filas de cargos deben cargarse a la cuenta de compensación de servicios de la agencia no Quantum (fondo 12000).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E312263" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13BA3AC6" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuentas por cobrar: recibos no afectados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6D6A82" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436D4A44" w14:textId="0E37394E" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="004F4E83">
-[...18 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="35C65197" w14:textId="6674CB6E" w:rsidR="0094346C" w:rsidRPr="00E93BEC" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los recibos de depósitos no aplicados son las contribuciones que se han recibido de los donantes pero que no se han aplicado al donante, fondo o proyecto correspondiente.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D5C7AD" w14:textId="77777777" w:rsidR="008069F0" w:rsidRPr="0094346C" w:rsidRDefault="008069F0" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="713" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1434DFFB" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuentas por cobrar: contribuciones por cobrar pendientes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B816DA9" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F58BF31" w14:textId="2B6B066B" w:rsidR="0094346C" w:rsidRPr="00E93BEC" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las contribuciones por cobrar representan montos, comprometidos por los donantes en los acuerdos según el calendario de pagos, pero que aún no se han recibido.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAB89A0" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="713" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00E83F8E">
+    </w:p>
+    <w:p w14:paraId="31CB9C43" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>GLJE pendientes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3687B6" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67478A74" w14:textId="7F11A637" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00100C0D">
-[...289 lines deleted...]
-      <w:r w:rsidR="002B235A" w:rsidRPr="002B235A">
+    <w:p w14:paraId="26013500" w14:textId="50F2FB72" w:rsidR="0094346C" w:rsidRPr="00E93BEC" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="810" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los asientos en el libro mayor (GLJE, </w:t>
       </w:r>
-      <w:r w:rsidR="002B235A" w:rsidRPr="002B235A">
-        <w:rPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">General </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General Ledger </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002B235A" w:rsidRPr="002B235A">
-        <w:rPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Ledger</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002B235A" w:rsidRPr="002B235A">
-        <w:rPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002B235A" w:rsidRPr="002B235A">
-        <w:rPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Journal</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Entry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002B235A" w:rsidRPr="002B235A">
-        <w:rPr>
+      <w:r w:rsidRPr="00E93BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) pendientes aquellos asientos que han sido creados pero que aún no se han registrado en el libro mayor (GL por sus siglas en inglés). Los asientos pendientes contribuyen a las inconsistencias entre los informes de control presupuestario y el libro mayor. Los asientos pendientes que han pasado la validación de fondos se incluyen en el control presupuestario, pero no en el libro mayor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175AF96C" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="728" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181F7576" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="33" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los asientos en el libro mayor (GLJE, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General Ledger </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002B235A" w:rsidRPr="002B235A">
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Entry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002B235A" w:rsidRPr="002B235A">
-[...79 lines deleted...]
-    <w:p w14:paraId="1DF12300" w14:textId="507F994C" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00231ECE" w:rsidP="00745C4C">
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés).    se contabilizan a cabo de acuerdo con:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E9DF73" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="102" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="0094346C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Normas y Reglamentos Financieros</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="0094346C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="0094346C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="0094346C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>E</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l Reglamento Financiero es formulado por la Junta Ejecutiva, y las normas son establecidas por el Administrador para dar efecto al reglamento.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2DFF5D" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="79" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Normas Internacionales de Contabilidad del Sector Público (IPSAS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">General </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Public Sector </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="1568F0CA">
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-        <w:t>Ledger</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accounting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="1568F0CA">
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
-          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="1568F0CA">
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-        <w:t>Journal</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Standards</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="1568F0CA">
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> son un conjunto de normas contables emitidas por la Junta de IPSAS para su uso por parte de entidades del sector público en todo el mundo en la preparación de estados financieros. Estas normas se basan en las Normas Internacionales de Información Financiera (NIIF) publicadas por la Junta de Normas Internacionales de Contabilidad (IASB, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accounting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="1568F0CA">
-        <w:rPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-        <w:t>Entry</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Standards</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Board</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés).   </w:t>
       </w:r>
-      <w:r w:rsidR="00E83F8E">
-[...9 lines deleted...]
-    <w:p w14:paraId="1B9E2B4A" w14:textId="4E37A1B7" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00000000" w:rsidP="00E83F8E">
+    </w:p>
+    <w:p w14:paraId="3BAA82A7" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:spacing w:after="79" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="176321DA" w14:textId="14A52A65" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Egresos en control presupuestario, libro mayor, y proyectos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51167239" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="91" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6528E03A" w14:textId="12DD4D33" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="88" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>control presupuestario</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utiliza los términos «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compromiso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>» y «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gastos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">».    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2F0402" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="94" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los compromisos del cierre de ejercicio incluyen el saldo por liquidar de todas las órdenes de compra con una fecha de presupuesto de cierre de ejercicio que han sido aprobadas y validadas.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B9B2FE" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los gastos del cierre de ejercicio incluyen todas las facturas (con orden de compra (PO) y sin orden de compra (PO) con una fecha de presupuesto de cierre de ejercicio que han sido aprobados y validados.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09149444" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="67" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7588ADF2" w14:textId="4EE75BB8" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="94" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Libro Mayor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utiliza únicamente el término «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>egreso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». Los egresos en el libro mayor, para el período del 1 de enero al 31 de diciembre, generalmente incluyen lo siguiente:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1786146D" w14:textId="7457176D" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="89" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Todas las facturas sin orden de compra (non-PO</w:t>
+      </w:r>
+      <w:r w:rsidR="008069F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="008069F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>oices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) con fecha contable comprendida entre el 1 de enero y el 31 de diciembre que hayan sido aprobadas y validadas, contabilizadas (mediante contabilización de facturas) y generadas en el libro mayor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCA68A7" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="89" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Todas las facturas de órdenes de compra con una fecha de contabilización comprendida entre el 1 de enero y el 31 de diciembre que hayan sido validadas, contabilizadas (mediante contabilización de facturas) y registradas en el libro mayor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291D73FC" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="89" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Devengo de bienes y servicios recibidos (devengos de recibos) - (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>receipt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accrual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) con una fecha contable entre el 1 de enero y el 31 de diciembre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB3DF97" w14:textId="09BE9206" w:rsidR="0094346C" w:rsidRPr="008069F0" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depreciación y egresos de amortización de activos tangibles e intangibles capitalizados. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42957800" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>El proceso de devengos de recibos (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>receipt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accrual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en inglés) se gestiona de forma corporativa en la sede y reúne los recibos de las órdenes de copra que aún no se han acreditado en un plazo determinado ni han sido facturadas como egresos en el libro mayor.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B297129" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:spacing w:after="88" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE737F0" w14:textId="6EF49903" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="99" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los proyectos utilizan los términos "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>obligación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pago anticipado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>" y "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gasto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s". En el informe de saldo presupuestario del proyecto, la obligación más el pago anticipado más los gastos equivalen al consumo total</w:t>
+      </w:r>
+      <w:r w:rsidR="008069F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6459F0BD" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:after="102"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="4F3ED890" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
+        <w:spacing w:after="89" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las obligaciones del año de cierre incluyen el saldo no liquidado de todas las órdenes de compra con fecha de presupuesto del año de cierre.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69757AEB" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:after="79"/>
-[...213 lines deleted...]
-    <w:p w14:paraId="645B1E9C" w14:textId="49734ECA" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los pagos anticipados del ejercicio de cierre incluyen todos los anticipos con fecha contable que han sido aprobados y validados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF977AA" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:after="94"/>
-[...438 lines deleted...]
-    <w:p w14:paraId="2DB7B60E" w14:textId="6AE07730" w:rsidR="00944DB2" w:rsidRDefault="00944DB2">
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los gastos del ejercicio de cierre incluyen todas las facturas de proveedores (con o sin orden de compra) con fecha contable que hayan sido aprobadas y validadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F709CFC" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...81 lines deleted...]
-    <w:p w14:paraId="49B87544" w14:textId="23A8A396" w:rsidR="005A331B" w:rsidRDefault="005A331B" w:rsidP="002D4678">
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E433C6D" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="-5" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fecha contable de la orden de compra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4471E303" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:spacing w:after="91" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601EB385" w14:textId="389F0811" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una orden de compra es una obligación jurídicamente vinculante entre el PNUD y un proveedor para la compra de bienes o servicios. La fecha de la obligación legal es la fecha de entrega de la orden de compra al proveedor. En Quantum, la fecha de envío de la orden de compra representa la fecha en que la orden de compra fue entregada al proveedor.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D9CF75" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136EC833" w14:textId="7FAF0C74" w:rsidR="0094346C" w:rsidRPr="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E93BEC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0094346C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tenga en cuenta que los auditores internos y externos solicitan habitualmente a las oficinas que aporten pruebas de que la fecha de presupuesto del pedido coincide con la fecha real en que el pedido se entregó al proveedor. Los auditores también revisan la fecha de entrega de la mercancía para asegurarse de que el tiempo transcurrido entre la realización del pedido y la recepción de la mercancía es razonable.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650C8364" w14:textId="77777777" w:rsidR="008069F0" w:rsidRDefault="008069F0" w:rsidP="0094346C">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D2047E8" w14:textId="77777777" w:rsidR="008069F0" w:rsidRDefault="008069F0" w:rsidP="0094346C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...24 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C245199" w14:textId="77777777" w:rsidR="008069F0" w:rsidRDefault="008069F0" w:rsidP="0094346C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="191E4A59" w14:textId="77777777" w:rsidR="008069F0" w:rsidRDefault="008069F0" w:rsidP="0094346C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302786DF" w14:textId="77777777" w:rsidR="008069F0" w:rsidRDefault="008069F0" w:rsidP="0094346C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21DE1DE0" w14:textId="0346C5D6" w:rsidR="0094346C" w:rsidRPr="00A23672" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDAD72D" w14:textId="59DED9A9" w:rsidR="00DA504D" w:rsidRPr="00E93BEC" w:rsidRDefault="0094346C" w:rsidP="0094346C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inglés. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008069F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00E93BEC" w:rsidSect="0094346C">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1260" w:right="838" w:bottom="1496" w:left="1676" w:header="720" w:footer="755" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20F71F22" w14:textId="77777777" w:rsidR="00736DBE" w:rsidRDefault="00736DBE">
+    <w:p w14:paraId="0C322076" w14:textId="77777777" w:rsidR="00522E9E" w:rsidRDefault="00522E9E" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A5C3BEF" w14:textId="77777777" w:rsidR="00736DBE" w:rsidRDefault="00736DBE">
+    <w:p w14:paraId="6B96C80E" w14:textId="77777777" w:rsidR="00522E9E" w:rsidRDefault="00522E9E" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="07E013D8" w14:textId="77777777" w:rsidR="005A331B" w:rsidRDefault="00E83F8E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="780C0DAF" w14:textId="77777777" w:rsidR="0094346C" w:rsidRDefault="0094346C">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="18" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="18"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1D270314" w14:textId="77777777" w:rsidR="005A331B" w:rsidRDefault="00E83F8E">
+  <w:p w14:paraId="0175F7CD" w14:textId="77777777" w:rsidR="0094346C" w:rsidRDefault="0094346C">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="26"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="30A54FE7" w14:textId="3F530670" w:rsidR="005A331B" w:rsidRDefault="00A02E05">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71998C89" w14:textId="77777777" w:rsidR="0094346C" w:rsidRPr="00E93BEC" w:rsidRDefault="0094346C">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="26"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000308FA">
-      <w:rPr>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000308FA">
-      <w:rPr>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="00810F77" w:rsidRPr="00810F77">
-      <w:t>29/11/2016</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
     </w:r>
-    <w:r w:rsidR="00810F77" w:rsidRPr="00810F77">
-      <w:t xml:space="preserve"> </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 29/11/2016 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Versión #: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00E93BEC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1592234960"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{B14289C8-28D4-489B-B47E-C5AF16C5B27A}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="008819DE">
+        <w:r w:rsidRPr="00E93BEC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="063A7188" w14:textId="77777777" w:rsidR="005A331B" w:rsidRDefault="00E83F8E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F17CE8D" w14:textId="77777777" w:rsidR="0094346C" w:rsidRDefault="0094346C">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="18" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="18"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5DCA3475" w14:textId="77777777" w:rsidR="005A331B" w:rsidRDefault="00E83F8E">
+  <w:p w14:paraId="7F5BDAB9" w14:textId="77777777" w:rsidR="0094346C" w:rsidRDefault="0094346C">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="26"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5962C967" w14:textId="77777777" w:rsidR="00736DBE" w:rsidRDefault="00736DBE">
+    <w:p w14:paraId="2C630E49" w14:textId="77777777" w:rsidR="00522E9E" w:rsidRDefault="00522E9E" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F60DB06" w14:textId="77777777" w:rsidR="00736DBE" w:rsidRDefault="00736DBE">
+    <w:p w14:paraId="655BB7AC" w14:textId="77777777" w:rsidR="00522E9E" w:rsidRDefault="00522E9E" w:rsidP="0094346C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1A0B5C2D" w14:textId="67A67ADE" w:rsidR="00E83F8E" w:rsidRDefault="007F69ED" w:rsidP="00E83F8E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57F4C034" w14:textId="5550FC17" w:rsidR="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E83F8E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67B7F4CE" wp14:editId="17376778">
-[...2 lines deleted...]
-          <wp:docPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73430A25" wp14:editId="2CB46EDC">
+          <wp:extent cx="252344" cy="513242"/>
+          <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+          <wp:docPr id="320693621" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1"/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3554" b="17704"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="293370" cy="578485"/>
+                    <a:ext cx="260413" cy="529653"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="773A8149" w14:textId="77777777" w:rsidR="0094346C" w:rsidRDefault="0094346C" w:rsidP="00E83F8E">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06982189"/>
+    <w:nsid w:val="160C0DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9CEC8BCA"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="5AB8DBC8"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="38"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
-[...2 lines deleted...]
-        <w:ind w:left="1380"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8B7EDBE6">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="84D0C496">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2177" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2820"/>
+        <w:ind w:left="2117"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5D6E9E96">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3540"/>
+        <w:ind w:left="2837"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4DC2A318">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4260"/>
+        <w:ind w:left="3557"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42844E46">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4980"/>
+        <w:ind w:left="4277"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4630087A">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5700"/>
+        <w:ind w:left="4997"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B066A590">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6420"/>
+        <w:ind w:left="5717"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F9E0A60E">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7140"/>
+        <w:ind w:left="6437"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="094A0EC7"/>
-[...421 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16903F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50C29C98"/>
     <w:lvl w:ilvl="0" w:tplc="299A5CDA">
       <w:start w:val="38"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="703"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4279,149 +7123,263 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DD3CC3D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6060"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B611072"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19FC17BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="70C4A99E"/>
-[...1 lines deleted...]
-      <w:start w:val="37"/>
+    <w:tmpl w:val="B628ADDC"/>
+    <w:lvl w:ilvl="0" w:tplc="3DF0AA98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
-[...30 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D394D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C127F06"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -4588,871 +7546,349 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F9E0A60E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20B328EF"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24365C8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3552D5FC"/>
+    <w:tmpl w:val="BC5801A2"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B">
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26857CD9"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DE14116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CEB2199C"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:tmpl w:val="939EBA92"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="703"/>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0E30A20A">
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1438"/>
+        <w:ind w:left="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E5A460BA">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2158"/>
+        <w:ind w:left="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1430BCDC">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2878"/>
+        <w:ind w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D8CCA5CC">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3598"/>
+        <w:ind w:left="3960"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F4EC99E2">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4318"/>
+        <w:ind w:left="4680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D9260362">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5038"/>
+        <w:ind w:left="5400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="03EE141C">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5758"/>
+        <w:ind w:left="6120"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="CCE0216A">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6478"/>
+        <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...521 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3570530F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D90E7D92"/>
     <w:lvl w:ilvl="0" w:tplc="64242D20">
       <w:start w:val="27"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
@@ -5506,51 +7942,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37E474A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EBC7E22"/>
     <w:lvl w:ilvl="0" w:tplc="A87C11AC">
       <w:start w:val="17"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5718,1197 +8154,472 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F9E0A60E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40956770"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BA56026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="18C0D4DA"/>
-[...848 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="3886DCFA">
+    <w:tmpl w:val="8ED4E95E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="40"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="703"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2480BE52">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="CBE23390">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1454" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1814"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94C61310">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2534"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="CFE4FE9A">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3254"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E4EA7836">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3974"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2B40882E">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4694"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D960F7B0">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5414"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D646DAB8">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54806A0D"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CC3334B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6C2C6C12"/>
+    <w:tmpl w:val="0130EA28"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="2177" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2117"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2837"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3557"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4277"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4997"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5717"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9."/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6437"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AC02FBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8B4D8A4"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
@@ -6975,51 +8686,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DB66A87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35DA6DA4"/>
     <w:lvl w:ilvl="0" w:tplc="3886DCFA">
       <w:start w:val="40"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="703"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7186,263 +8897,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D646DAB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64D640AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B51A3A3C"/>
     <w:lvl w:ilvl="0" w:tplc="62DE5DA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="703"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7610,51 +9109,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C56E8CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6478"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B475919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1D8CF78"/>
     <w:lvl w:ilvl="0" w:tplc="3886DCFA">
       <w:start w:val="40"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="703"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7821,51 +9320,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D646DAB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71400069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E076AC48"/>
     <w:lvl w:ilvl="0" w:tplc="CFF6C852">
       <w:start w:val="36"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
@@ -7919,51 +9418,262 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="775B3223"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="57A24EF8"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="40"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="703"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1814"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2534"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3254"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3974"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4694"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5414"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6134"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C191EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="520852A4"/>
     <w:lvl w:ilvl="0" w:tplc="3886DCFA">
       <w:start w:val="40"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="703"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -8130,1083 +9840,487 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D646DAB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D4E5D71"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ECC03980"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F32786E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6972A5E4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="40"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="703"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1454" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1814"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2534"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3254"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3974"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4694"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5414"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6134"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="825129242">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="582957107">
+  <w:num w:numId="2" w16cid:durableId="529298868">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="457190492">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1649897640">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="570237841">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2071422092">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1474525902">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="518395822">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="862747468">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1098331502">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="246233096">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="805396911">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="742070136">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="942881693">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1261139593">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="392392432">
-[...20 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="101189531">
+  <w:num w:numId="16" w16cid:durableId="2011059148">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="159085378">
-[...17 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="129372476">
+  <w:num w:numId="17" w16cid:durableId="1740597072">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1649897640">
-[...11 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="1521316167">
+  <w:num w:numId="18" w16cid:durableId="1643581565">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="518395822">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="19" w16cid:durableId="754326994">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="005A331B"/>
-[...92 lines deleted...]
-    <w:rsid w:val="7F7DF47F"/>
+    <w:rsidRoot w:val="0094346C"/>
+    <w:rsid w:val="001F12BE"/>
+    <w:rsid w:val="00522E9E"/>
+    <w:rsid w:val="008069F0"/>
+    <w:rsid w:val="00894F42"/>
+    <w:rsid w:val="0094346C"/>
+    <w:rsid w:val="00A253FA"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E93BEC"/>
+    <w:rsid w:val="00EC4DB0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="541E6DBD"/>
-  <w15:docId w15:val="{66487401-8EF3-4B4E-84DA-53048CF69C5E}"/>
+  <w14:docId w14:val="5B71CFCB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{EE14E2AD-5DDA-48F7-85CC-FB31F7AA0E6F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...786 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9548,222 +10662,782 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0094346C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0094346C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0094346C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0094346C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0094346C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0094346C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0094346C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0094346C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0094346C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0094346C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0094346C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0094346C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0094346C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0094346C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0094346C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0094346C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0094346C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0094346C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0094346C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0094346C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0094346C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0094346C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0094346C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0094346C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0094346C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0094346C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0094346C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0094346C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0094346C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0094346C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="728" w:right="1" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0094346C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00215D3F"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00215D3F"/>
+    <w:rsid w:val="0094346C"/>
     <w:pPr>
-      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/18916/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OFM/SitePages/CFRA/Home.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18916" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18916" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18916" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9870,660 +11544,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>12880</Characters>
+  <Pages>1</Pages>
+  <Words>2272</Words>
+  <Characters>12952</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>107</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15109</CharactersWithSpaces>
+  <CharactersWithSpaces>15194</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>