--- v0 (2025-10-13)
+++ v1 (2026-05-13)
@@ -1,11387 +1,7765 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3B229D78" w14:textId="5FCA7ADE" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00075836">
+    <w:p w14:paraId="53ED2384" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="68" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
-[...13 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quantum Financial Closure Instructions  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27914870" w14:textId="0E121E0C" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00075836">
+    <w:p w14:paraId="4B785771" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="44799D81" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quantum Financial Closure Instructions refers to the process of completing the input of all accounting entries to the UNDP general ledger. This includes the recording of all business transactions for the period as well as any corrections and adjustments pertaining to prior periods. Since the general ledger forms the basis of the financial statements as well as many other reports, it is essential that all inputs be complete and accurate.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BF77BE" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1969CA1A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="6661B13A" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">This document describes various processes needed to ensure that the data input to the general ledger is in fact complete and accurate. As such, a major focus has been placed on data “clean up” needed by individuals and offices.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC39052" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="4CD8EBEA" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="91" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2170D9FE" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="38DF54CA" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">At UNDP, there are three types of account closures: Monthly; Quarterly; and Year-End:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39079DE3" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="6AC4889F" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1453D04C" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="10BA214B" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="367" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Monthly Closure:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC67E54" w14:textId="0D9682F5" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="4F9BF284" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="18976474" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applicable to the 31 January, 28 February, 30 April, 31 May, 31 July, 31 August, 31 October, and 30 November closures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB39B9B" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406EB732" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="01654122" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The goal is to ensure that offices are up to date on data cleaning (AP, PO, AR, etc) and bank reconciliations.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC9035A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="24807531" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21965827" w14:textId="14FBDA05" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="6F1CA959" w14:textId="20E88F89" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...47 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The deadline for data cleaning is generally two weeks after the month end date before the respective modules and GL are closed, and the deadline for completing the bank reconciliation is the 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="001C0C5B">
-[...108 lines deleted...]
-        <w:r w:rsidR="00F418D3" w:rsidRPr="006335D4">
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> day of the following month. The closure timetable is available as Annex A in </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1578" w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Year-end</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> financial closure instruction </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00E07FD1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>CFRA finan</w:t>
-[...20 lines deleted...]
-          <w:t>site</w:t>
+          <w:t>CFRA financial closure site</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DF3082">
-[...12 lines deleted...]
-    <w:p w14:paraId="3992419A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Any subsequent change of the schedule will be communicated via Yammer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3999AACA" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="91" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CFE560" w14:textId="3E8386F2" w:rsidR="00045428" w:rsidRDefault="002D16F4">
+    <w:p w14:paraId="5739D562" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="262"/>
-[...60 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="262" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the receipt accrual run for POs will be scheduled monthly in Quantum, i.e. January accrual will post on 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidR="00107E28">
-[...30 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> February in the January accounting period and reversed on 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidR="00107E28">
-[...32 lines deleted...]
-    <w:p w14:paraId="4E436D2B" w14:textId="6FC679AE" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00A252B8">
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> February in the February accounting period. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BBEDD0" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="249F1CE8" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="262"/>
-[...19 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="262" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monthly revaluation for petty cash accounts will be scheduled to run monthly after GL close.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0724A9AE" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="367" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quarterly Closure:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF5B65A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
-[...22 lines deleted...]
-    <w:p w14:paraId="3D6D2F35" w14:textId="0A39BE60" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="248E30EF" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicable to the 31 March, 30 June and 30 September closures.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D533AE" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="7DF8078E" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527C3F72" w14:textId="2C36F1C9" w:rsidR="00E83F8E" w:rsidRDefault="00E83F8E" w:rsidP="00752714">
+    <w:p w14:paraId="2F46BE69" w14:textId="1F66496E" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="262"/>
-[...90 lines deleted...]
-    <w:p w14:paraId="3122C03A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+        <w:spacing w:after="262" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From a country office perspective, the monthly closure and quarterly closure procedures are very similar. The main difference is that HQ will process revaluation for investment accounts and unbilled accounts receivable after GL close and post additional accounting entries (such as project delivery report (PDR) expenses from agencies), which will facilitate the preparation of complete CDRs as </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1578" w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31 March, 30 June and 30 September.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4803844E" w14:textId="22272263" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="362" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Year-End Closure:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-[...6 lines deleted...]
-    <w:p w14:paraId="65B32CC0" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    </w:p>
+    <w:p w14:paraId="49F78D16" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicable to the 31 December closure.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A88F160" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="38EC5C49" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="111B80D3" w14:textId="23710254" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="5E9D2772" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="366672CB" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the quarterly closure, except that offices will be required to complete the entry of invoices and purchase orders a week or two before the end of December </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allow sufficient time for reviewing and correcting transactions before the modules close.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFF32D4" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA8E9D3" w14:textId="41731214" w:rsidR="00873610" w:rsidRDefault="00F00BAA" w:rsidP="00873610">
+    <w:p w14:paraId="524DD6DE" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="65"/>
-[...51 lines deleted...]
-    <w:p w14:paraId="2D36557C" w14:textId="0F4CF8C0" w:rsidR="00E83F8E" w:rsidRPr="00BE781D" w:rsidRDefault="00E95ACB" w:rsidP="00873610">
+        <w:spacing w:after="65" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP Offices must review CDRs and Cost Sharing reports in a timely manner and correct any errors with prior year accounting date using GLJEs.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F38D30D" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="65" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="703"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12054961" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="65"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="138C9D15" w14:textId="29BBA899" w:rsidR="00C461CD" w:rsidRPr="00873610" w:rsidRDefault="00202224" w:rsidP="00873610">
+        <w:spacing w:after="65" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Offices will be required to conduct a physical count of assets and reconcile to the Quantum Asset Management reports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDCD5CB" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0602B87F" w14:textId="525EF0B4" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="65"/>
-[...67 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="65" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Year-end revaluation will include cash, contributions receivable, other assets, other liabilities and VAT accounts on top of the monthly petty cash and quarterly investments and unbilled accounts receivables. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316C9B68" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E92B242" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pending Purchase Orders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A46559">
-[...51 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCD60C6" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E065AC0" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="713" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-[...57 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A pending purchase order is one that has not been dispatched or cancelled. There are five categories of pending purchase orders.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E2850D" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
+    <w:p w14:paraId="54D47B40" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="93"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="93" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Purchase orders that are not approved and not dispatched.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22367C02" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
+    <w:p w14:paraId="768917B2" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="86"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="86" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Purchase orders that are approved and not dispatched.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D768A91" w14:textId="02B6CC50" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
+    <w:p w14:paraId="045EF284" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="95"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="04FAEEC2" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
+        <w:spacing w:after="95" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Purchase orders that are dispatched but do not have validation status.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498A6654" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="93"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="93" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Purchase orders with a change order that are not fully processed.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518074FA" w14:textId="64CC394B" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
+    <w:p w14:paraId="5D847D14" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="258"/>
-[...46 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="258" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Purchase orders from recurring PO invoice contracts that do not have validation status.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBF5CEE" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Clean-Up of Pending Purchase Orders (POs)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49328A9C" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="4E5CE92E" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="91" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B253DCC" w14:textId="42C09851" w:rsidR="005A331B" w:rsidRPr="00911935" w:rsidRDefault="00E83F8E" w:rsidP="00BE781D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5D6A77EE" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="89" w:line="254" w:lineRule="auto"/>
-        <w:ind w:left="709" w:right="0"/>
-[...77 lines deleted...]
-    <w:p w14:paraId="4504033D" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00821F44">
+        <w:ind w:left="709" w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The clean-up of POs requires that all pending purchase orders with budget date on or before the month-end date to be reviewed. The goal is to ensure that there are no old pending purchase orders. If there are, it will create inconsistencies between reports from Budget Control, Projects and the GL.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5887C6B7" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="89" w:line="254" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:hanging="374"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720" w:hanging="374"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8855B9" w14:textId="71A03D21" w:rsidR="005A331B" w:rsidRPr="00911935" w:rsidRDefault="00E83F8E" w:rsidP="00BE781D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6BDF51D7" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="88"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="715F21A9" w14:textId="2B5615CC" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
+        <w:spacing w:after="88" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The objective of the PO clean-up exercise is to ensure that:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71538C81" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="004E1578">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="93"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="459B3C00" w14:textId="208F01DC" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
+        <w:spacing w:after="93" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There are no pending POs with budget date on or before the last day of the month being closed   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D42242E" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="004E1578">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="93"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="09E326CB" w14:textId="29472B17" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
+        <w:spacing w:after="93" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All POs dispatched to suppliers on or before the last day of the month being closed are recorded in Quantum   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D72C12A" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="004E1578">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="93"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="5A9E01AE" w14:textId="11067DF0" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
+        <w:spacing w:after="93" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All expenditure in the GL, Budget Control and Projects is accurate, complete and recorded in the correct period   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16695AE7" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="004E1578">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="93"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="93" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">All open PO transactions comply with UNDP's policy </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77631F2A" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="62D0FFF2" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A1E735" w14:textId="6340F656" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00BE781D">
+    <w:p w14:paraId="06F7D151" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="89" w:line="254" w:lineRule="auto"/>
-        <w:ind w:left="709" w:right="0"/>
-[...59 lines deleted...]
-    <w:p w14:paraId="312514BA" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+        <w:ind w:left="709" w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the purchase order is pending as of the last day of the month being closed, is still required but cannot be resolved in time for deadlines (i.e. awaiting approval), move the budget date forward - i.e. revise the budget date to a date after the month end date. If the purchase order is not needed, cancel it.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C25C134" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C8915A" w14:textId="4E372379" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
-[...27 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7F71CB3E" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clean-Up of Accounts Payable (AP) Invoices   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8F0455" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC1886F" w14:textId="2A1B41B9" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00BE781D">
+    <w:p w14:paraId="48A5FFA1" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:left="709" w:right="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Clean-Up of the Accounts Payable (AP) refers to an exercise that ensures that there are no </w:t>
       </w:r>
-      <w:r w:rsidR="00CC7C28">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...31 lines deleted...]
-    <w:p w14:paraId="335654F0" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+        <w:t xml:space="preserve">pending invoices with an accounting date on or before the month end date. Invoices must be fully processed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be correctly recorded in Projects and GL.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234C99A8" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EB0027" w14:textId="498C55B7" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00856AC2" w:rsidP="00BE781D">
+    <w:p w14:paraId="4CAF9786" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:left="709" w:right="0"/>
-[...161 lines deleted...]
-    <w:p w14:paraId="749AB8E2" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Clearing all the invoices requiring attention status per the Quantum payable dashboard, i.e. pending approval, rejected, invoices on hold and instalments on hold. UNDP offices must regularly review the payables dashboard and undertake regular maintenance and monitoring to ensure that all invoices are posted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0754D330" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6542DA9D" w14:textId="38E8BCA2" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
-[...26 lines deleted...]
-    <w:p w14:paraId="76F8BAFE" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="003A6106">
+    <w:p w14:paraId="5C36944E" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other Invoices   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E45332" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="89" w:line="254" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:hanging="374"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720" w:hanging="374"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C6C6F0" w14:textId="06D756B1" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00BE781D">
+    <w:p w14:paraId="36587D5B" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="89" w:line="254" w:lineRule="auto"/>
-        <w:ind w:left="709" w:right="0"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="709" w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="2A10B831" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="003A6106">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fully processed non-PO invoice:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This invoice is one that has been approved; has a validated status; and is posted.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCDDDE1" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="89" w:line="254" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:hanging="374"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720" w:hanging="374"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9CFC8E" w14:textId="16A69C51" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00BE781D">
+    <w:p w14:paraId="23C5E811" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="89" w:line="254" w:lineRule="auto"/>
-        <w:ind w:left="709" w:right="0"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="709" w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...120 lines deleted...]
-    <w:p w14:paraId="48E67E4D" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="003A6106">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fully processed PO invoice:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This invoice is one that has been matched; has a validated status; and is posted. An invoice only needs a validated status to be recorded in budget control.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A649A3B" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="89" w:line="254" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:hanging="374"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="720" w:hanging="374"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5FDC24" w14:textId="541A8561" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00BE781D">
+    <w:p w14:paraId="007DC345" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="89" w:line="254" w:lineRule="auto"/>
-        <w:ind w:left="709" w:right="0"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="709" w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Paid invoice:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This invoice is one for which a payment, whether manual or system, is recorded in  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B8EF07" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="374"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Quantum.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B6CBE5" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B8C1DF" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...50 lines deleted...]
-      <w:pPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invalid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chartfields</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on Purchase Orders (POs)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F24BE6" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B567FC2" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="713" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>25.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This refers to POs that are missing one or more required </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chartfield</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> values (e.g. department, fund, implementing agency, project, and donor) or have a non-expenditure account specified on the distribution line.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40702113" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B1A973" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...29 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invalid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chartfields</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on Accounts Payable (AP) Invoices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-[...6 lines deleted...]
-    <w:p w14:paraId="61C21490" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    </w:p>
+    <w:p w14:paraId="42BE688F" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1EBCFC" w14:textId="0DAACF59" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00A02E05">
+    <w:p w14:paraId="1DBE103D" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="343"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>26.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-[...165 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This refers to AP Invoices that are missing one or more required </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chartfield</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> values (e.g.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F81C948" w14:textId="1F4500D6" w:rsidR="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="742"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>department, fund, responsible party, project, and donor) or have a non-expenditure account specified on the distribution line.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6001C0A2" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="742"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51138FD2" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Open, Complete and Fully Matched POs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229FAE8B" w14:textId="6CA7805F" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="005A331B">
+    <w:p w14:paraId="76813BC2" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="88" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="639283F2" w14:textId="2AC6246C" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00CC7C28">
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56DE84D3" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-        <w:rPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Open PO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-[...19 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is one that has not been completely liquidated into a payment invoice is considered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">as an open PO.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E62246" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="319A7C87" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="93" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC523D3" w14:textId="0E70156F" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00CC7C28">
+    <w:p w14:paraId="0EA813C6" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-        <w:rPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Complete PO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-[...18 lines deleted...]
-    <w:p w14:paraId="1D7B65B3" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means that no additional receipts or invoices will be recorded.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610B4667" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="746" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF55B4D" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00CC7C28">
+    <w:p w14:paraId="0898D575" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-        <w:rPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fully Matched PO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> means that no additional activity is anticipated.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C1B0DA" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="6A419C87" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDCDE78" w14:textId="134BAB40" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00CC7C28">
+    <w:p w14:paraId="721EDBA1" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">All offices should review their open POs and close those that are complete. Note: The optimal time </w:t>
       </w:r>
-      <w:r w:rsidR="00FC1D2A">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="6E852724" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+        <w:t xml:space="preserve">for carrying out this review is after completing the review of the pending </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>POs.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DCA19B" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436D4A44" w14:textId="7CF300C3" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
-[...28 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="3F30835C" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unpaid AP Invoices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D58176F" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+    <w:p w14:paraId="432C4846" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67478A74" w14:textId="391A76ED" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00CC7C28">
-[...32 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="14DD75D5" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="713" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31. Unpaid invoices are those that are approved and successfully fund-reserved but not yet paid. These invoices need to be reviewed to determine whether there are any duplicate or old invoices that should be cancelled/deleted or any invoices that were paid manually but the manual payment was never recorded.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFE1C09" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45864CD3" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fee Rows</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E83F8E" w:rsidRPr="00A02E05">
-[...78 lines deleted...]
-    <w:p w14:paraId="068A84EA" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3E2666" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0753F88A" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="713" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>32.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fee Rows refers to the cost recovery for services UNDP has provided to non-Quantum agencies. Whenever you provide standard service to a non-Quantum agency, the fee row will be generated in Agency Portal. Quantum automatically creates, a service fee, that corresponds to the fee in Universal Price List. All fee rows should charge the non-Quantum agency service clearing account (fund 12000).    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7285AC" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC1289F" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
-[...16 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="337EF286" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>AR - Unapplied Receipts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282ACCC2" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFDEC4C" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="713" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>33.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unapplied receipts are those contributions that have been received from Donors but have not been applied to the appropriate donor, fund or project.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045ECD78" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="713" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43FD2E5D" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>AR - Outstanding Contributions Receivable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E88159" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CB70BD3" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="713" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contribution receivables represent amounts, as pledged/agreed by donors according to the schedule of payments in the agreements, but that have not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as yet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been received.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654D64FB" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6527EE63" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pending GLJEs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F139CF" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="84" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D985AB8" w14:textId="7386470D" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00CC7C28">
-[...18 lines deleted...]
-      <w:r w:rsidR="00E83F8E" w:rsidRPr="00A02E05">
+    <w:p w14:paraId="0C439EFB" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="713" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>35.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E83F8E" w:rsidRPr="00A02E05">
-[...146 lines deleted...]
-    <w:p w14:paraId="11B78361" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pending GLJEs are GLJEs created but not yet posted to the GL. Pending GLJEs contribute to inconsistencies between Budgetary Control and GL reports. Pending GLJEs that have passed the fund validation are included in budget control but not in the GL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1936C26D" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-[...206 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="728" w:hanging="370"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5194405F" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E">
-[...136 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="64CD8EC3" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="1B9E2B4A" w14:textId="544C0C72" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00000000" w:rsidP="00E83F8E">
+        <w:spacing w:after="33" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GLJE activities are accounted for in accordance with:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEAAD66" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="004E1578">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="102"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="002212B5" w:rsidRPr="00BE781D">
+        <w:spacing w:after="102" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00E07FD1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>The Financial Rules &amp; Regulations</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E83F8E" w:rsidRPr="00BE781D">
-        <w:rPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidR="00E83F8E" w:rsidRPr="00BE781D">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00E07FD1">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
-        <w:r w:rsidR="00E83F8E" w:rsidRPr="00A02E05">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00E07FD1">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Fi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E83F8E" w:rsidRPr="00A02E05">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">nancial Regulations are formulated by the Executive Board and the Rules are established by the Administrator to give effect to the Regulations.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3ED890" w14:textId="77777777" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
+    <w:p w14:paraId="120B04BD" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="004E1578">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="79"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="79" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>International Public Sector Accounting Standards (IPSAS)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02E05">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> are a set of accounting standards issued by the IPSAS Board for use by public sector entities around the world in the preparation of financial statements. These standards are based on International Financial Reporting Standards (IFRS) issued by the International Accounting Standards Board (IASB).   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E8FC99" w14:textId="77777777" w:rsidR="00E83F8E" w:rsidRPr="00A02E05" w:rsidRDefault="00E83F8E" w:rsidP="00E83F8E">
-[...1125 lines deleted...]
-    <w:p w14:paraId="49B87544" w14:textId="23A8A396" w:rsidR="005A331B" w:rsidRPr="00A02E05" w:rsidRDefault="005A331B" w:rsidP="002D4678">
+    <w:p w14:paraId="4BC1829A" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="79" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1020"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59BC33C6" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="-5" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Expenditure in Budget Control, GL, and Projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241B0700" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="91" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE85D32" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="88" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Budget Control</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uses the terms “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>obligation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>” and “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expenditure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4C2AF8" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="004E1578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="94" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Closing year obligation include the unliquidated balance of all purchase orders with a budget date of closing year that have been approved and validated.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711943D5" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="004E1578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Closing year expenditures include all AP invoices (PO and non-PO) with a budget date of closing year that have been approved and validated.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714C371D" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="67" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="746"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EB53BE" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="94" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uses only the term “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”. GL expense, for the period 1 January to 31 December generally includes the following:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F84B68" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="004E1578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="91" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All non-PO invoices with an accounting date between 1 January and 31 December that have been approved and validated, posted (via invoice post), and journal generated to the GL.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6171B523" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="004E1578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="89" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All PO invoices with an accounting date of between 1 January and 31 December that have validated, posted (via invoice post), and journal generated to the GL.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623EF02E" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="004E1578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accrual for receipted goods and services (Receipt Accrual), with an accounting date between 1 January and 31 December</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23910734" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="004E1578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Depreciation and amortization expenses from capitalized tangible and intangible assets. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCE1E5A" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="86" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376F089C" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Receipt Accrual process is managed corporately at headquarters and will pick up PO receipts not yet invoiced as of a given deadline and posting expense to the GL.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39AA1F11" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="88" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E769336" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="004E1578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="99" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Projects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use the terms “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>obligation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>”, “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prepayment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>” and “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expenditures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”. On the Project Budget Balance report obligation plus prepayment plus expenditures equals total consumption.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FA55C2" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="004E1578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="89" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Closing year obligations includes the unliquidated balance of all purchase orders with budget date of closing year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB8D6D4" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="004E1578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="89" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Closing year prepayments includes all advances with an accounting date that have been approved and validated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51167DAC" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="004E1578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="255" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="1" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Closing year expenditures includes all AP invoices (PO and non-PO) with an accounting date that have been approved and validated.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E01695" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCF4FEF" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="553A5CB0" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B02B61D" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Accounting date of the purchase order</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721138C5" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="374"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BBCD4A" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="89" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="374"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A purchase order is a legally binding obligation between UNDP and a supplier for the purchase of goods or services. The date of the legal obligation is the date the purchase order was delivered to the supplier. In Quantum the dispatch date of the purchase order is intended to represent the date the purchase order was delivered to the supplier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BF3CC4" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E07FD1">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6500B9" w14:textId="1EF0E99F" w:rsidR="00DA504D" w:rsidRDefault="00E07FD1" w:rsidP="004E1578">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="89" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="1" w:hanging="374"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07FD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Keep in mind that internal and external audit routinely request offices to provide evidence that the budget date on the PO matches the actual date that the PO was placed with the supplier. The auditors also review the date the goods were delivered to make sure the time between placing the order and the receipt of goods is reasonable.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00E07FD1">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1260" w:right="838" w:bottom="1496" w:left="1676" w:header="720" w:footer="755" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20B135A7" w14:textId="77777777" w:rsidR="0076193C" w:rsidRDefault="0076193C">
+    <w:p w14:paraId="220C7E84" w14:textId="77777777" w:rsidR="00B43670" w:rsidRDefault="00B43670" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DABF4D6" w14:textId="77777777" w:rsidR="0076193C" w:rsidRDefault="0076193C">
+    <w:p w14:paraId="43FA5157" w14:textId="77777777" w:rsidR="00B43670" w:rsidRDefault="00B43670" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="07E013D8" w14:textId="77777777" w:rsidR="005A331B" w:rsidRDefault="00E83F8E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CFE199D" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRDefault="00E07FD1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="18" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="18"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1D270314" w14:textId="77777777" w:rsidR="005A331B" w:rsidRDefault="00E83F8E">
+  <w:p w14:paraId="3B29AA2D" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRDefault="00E07FD1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="26"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="30A54FE7" w14:textId="4DB2C157" w:rsidR="005A331B" w:rsidRDefault="00A02E05">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6388114D" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRPr="004E1578" w:rsidRDefault="00E07FD1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="26"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="004E1578">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004E1578">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004E1578">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004E1578">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00873610">
+    <w:r w:rsidRPr="004E1578">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004E1578">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004E1578">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004E1578">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004E1578">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004E1578">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00873610">
+    <w:r w:rsidRPr="004E1578">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004E1578">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004E1578">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00A02E05">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="004E1578">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 29/11/2016 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="004E1578">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00A02E05">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="004E1578">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1592234960"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{B14289C8-28D4-489B-B47E-C5AF16C5B27A}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00AA1370">
+        <w:r w:rsidRPr="004E1578">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="063A7188" w14:textId="77777777" w:rsidR="005A331B" w:rsidRDefault="00E83F8E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F057994" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRDefault="00E07FD1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="18" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="18"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5DCA3475" w14:textId="77777777" w:rsidR="005A331B" w:rsidRDefault="00E83F8E">
+  <w:p w14:paraId="5016090B" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRDefault="00E07FD1">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="26" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="26"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43A96435" w14:textId="77777777" w:rsidR="0076193C" w:rsidRDefault="0076193C">
+    <w:p w14:paraId="26100866" w14:textId="77777777" w:rsidR="00B43670" w:rsidRDefault="00B43670" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51ECF4E4" w14:textId="77777777" w:rsidR="0076193C" w:rsidRDefault="0076193C">
+    <w:p w14:paraId="514DEC3C" w14:textId="77777777" w:rsidR="00B43670" w:rsidRDefault="00B43670" w:rsidP="00E07FD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1A0B5C2D" w14:textId="1115C913" w:rsidR="00E83F8E" w:rsidRDefault="00EB42FF" w:rsidP="00E83F8E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58E54EA3" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRDefault="00E07FD1" w:rsidP="00E83F8E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="670C3908" wp14:editId="5AF4DB5F">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31E68ED6" wp14:editId="750286E6">
           <wp:extent cx="312023" cy="589376"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-2389" b="16155"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="316704" cy="598218"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5122ADC5" w14:textId="77777777" w:rsidR="00E83F8E" w:rsidRDefault="00E83F8E">
-[...9 lines deleted...]
-  <w:p w14:paraId="6E393B44" w14:textId="77777777" w:rsidR="00F52C8C" w:rsidRDefault="00F52C8C">
+  <w:p w14:paraId="7006A6B8" w14:textId="77777777" w:rsidR="00E07FD1" w:rsidRDefault="00E07FD1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06982189"/>
+    <w:nsid w:val="16903F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9CEC8BCA"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="50C29C98"/>
+    <w:lvl w:ilvl="0" w:tplc="299A5CDA">
+      <w:start w:val="38"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1380"/>
+        <w:ind w:left="703"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="8B7EDBE6">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2100"/>
+        <w:ind w:left="1020"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7E504618">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84D0C496">
+    <w:lvl w:ilvl="3" w:tplc="75408564">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2820"/>
+        <w:ind w:left="2460"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5D6E9E96">
+    <w:lvl w:ilvl="4" w:tplc="EDB60ED0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3540"/>
+        <w:ind w:left="3180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4DC2A318">
+    <w:lvl w:ilvl="5" w:tplc="7C704D1E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4260"/>
+        <w:ind w:left="3900"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42844E46">
+    <w:lvl w:ilvl="6" w:tplc="EA6A8832">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4980"/>
+        <w:ind w:left="4620"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4630087A">
+    <w:lvl w:ilvl="7" w:tplc="6AF6DCF2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5700"/>
+        <w:ind w:left="5340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B066A590">
+    <w:lvl w:ilvl="8" w:tplc="DD3CC3D6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6420"/>
+        <w:ind w:left="6060"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F9E0A60E">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D394D29"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C127F06"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7140"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8B7EDBE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...34 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84D0C496">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...8 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...58 lines deleted...]
-        <w:ind w:left="703"/>
+        <w:ind w:left="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1E32CD32">
+    <w:lvl w:ilvl="3" w:tplc="5D6E9E96">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1303"/>
+        <w:ind w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6F322CF4">
+    <w:lvl w:ilvl="4" w:tplc="4DC2A318">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2023"/>
+        <w:ind w:left="3960"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="DCDC9C5A">
+    <w:lvl w:ilvl="5" w:tplc="42844E46">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2743"/>
+        <w:ind w:left="4680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92DC85C2">
+    <w:lvl w:ilvl="6" w:tplc="4630087A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3463"/>
+        <w:ind w:left="5400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFB45B96">
+    <w:lvl w:ilvl="7" w:tplc="B066A590">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4183"/>
+        <w:ind w:left="6120"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EB2A65FC">
+    <w:lvl w:ilvl="8" w:tplc="F9E0A60E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4903"/>
+        <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E2B85A18">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26F41113"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B863D94"/>
+    <w:lvl w:ilvl="0" w:tplc="B8482F20">
+      <w:start w:val="37"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5623"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A1C2203"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A99C60C4"/>
+    <w:lvl w:ilvl="0" w:tplc="165E82E2">
+      <w:start w:val="17"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1063" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1783" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2503" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3223" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3943" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4663" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5383" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6103" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6823" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="377E179E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DAA8144E"/>
+    <w:lvl w:ilvl="0" w:tplc="4409000F">
+      <w:start w:val="36"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="44090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37E474A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C127F06"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8B7EDBE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="CAC8D756">
+    <w:lvl w:ilvl="2" w:tplc="84D0C496">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6343"/>
+        <w:ind w:left="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090019">
+    <w:lvl w:ilvl="3" w:tplc="5D6E9E96">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080"/>
-[...21 lines deleted...]
-        <w:ind w:left="1800"/>
+        <w:ind w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="081C63F0">
+    <w:lvl w:ilvl="4" w:tplc="4DC2A318">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520"/>
+        <w:ind w:left="3960"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="8152BCF4">
+    <w:lvl w:ilvl="5" w:tplc="42844E46">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240"/>
+        <w:ind w:left="4680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9800C1AA">
+    <w:lvl w:ilvl="6" w:tplc="4630087A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960"/>
+        <w:ind w:left="5400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="443895EE">
+    <w:lvl w:ilvl="7" w:tplc="B066A590">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680"/>
+        <w:ind w:left="6120"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57BC3C16">
+    <w:lvl w:ilvl="8" w:tplc="F9E0A60E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400"/>
+        <w:ind w:left="6840"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A26C9224">
-[...2 lines deleted...]
-      <w:lvlText w:val="%8"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DB66A87"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35DA6DA4"/>
+    <w:lvl w:ilvl="0" w:tplc="3886DCFA">
+      <w:start w:val="40"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120"/>
+        <w:ind w:left="703"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="DD4E7E22">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1094"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CBE23390">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840"/>
+        <w:ind w:left="1814"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...5 lines deleted...]
-      <w:start w:val="38"/>
+    <w:lvl w:ilvl="3" w:tplc="94C61310">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="703"/>
+        <w:ind w:left="2534"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="4" w:tplc="CFE4FE9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1020"/>
-[...21 lines deleted...]
-        <w:ind w:left="1740"/>
+        <w:ind w:left="3254"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75408564">
+    <w:lvl w:ilvl="5" w:tplc="E4EA7836">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2460"/>
+        <w:ind w:left="3974"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="EDB60ED0">
+    <w:lvl w:ilvl="6" w:tplc="2B40882E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3180"/>
+        <w:ind w:left="4694"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7C704D1E">
+    <w:lvl w:ilvl="7" w:tplc="D960F7B0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3900"/>
+        <w:ind w:left="5414"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EA6A8832">
+    <w:lvl w:ilvl="8" w:tplc="D646DAB8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4620"/>
+        <w:ind w:left="6134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6AF6DCF2">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61F71E04"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9CB08B0E"/>
+    <w:lvl w:ilvl="0" w:tplc="27126B60">
+      <w:start w:val="27"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5340"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64D640AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B51A3A3C"/>
+    <w:lvl w:ilvl="0" w:tplc="62DE5DA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="703"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="DD3CC3D6">
+    <w:lvl w:ilvl="1" w:tplc="3DF0AA98">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6060"/>
+        <w:ind w:left="1438"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090019">
+    <w:lvl w:ilvl="2" w:tplc="194E4802">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080"/>
-[...21 lines deleted...]
-        <w:ind w:left="1800"/>
+        <w:ind w:left="2158"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84D0C496">
+    <w:lvl w:ilvl="3" w:tplc="DADE1A3A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520"/>
+        <w:ind w:left="2878"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5D6E9E96">
+    <w:lvl w:ilvl="4" w:tplc="7FE64356">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240"/>
+        <w:ind w:left="3598"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4DC2A318">
+    <w:lvl w:ilvl="5" w:tplc="85627A28">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960"/>
+        <w:ind w:left="4318"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42844E46">
+    <w:lvl w:ilvl="6" w:tplc="BF6652B8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680"/>
+        <w:ind w:left="5038"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4630087A">
+    <w:lvl w:ilvl="7" w:tplc="B9346E80">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400"/>
+        <w:ind w:left="5758"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B066A590">
+    <w:lvl w:ilvl="8" w:tplc="C56E8CC0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120"/>
+        <w:ind w:left="6478"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F9E0A60E">
-[...2 lines deleted...]
-      <w:lvlText w:val="%9"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B475919"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1D8CF78"/>
+    <w:lvl w:ilvl="0" w:tplc="3886DCFA">
+      <w:start w:val="40"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840"/>
+        <w:ind w:left="703"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...12 lines deleted...]
-    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B">
+        <w:ind w:left="1094"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CBE23390">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...8 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...58 lines deleted...]
-        <w:ind w:left="703"/>
+        <w:ind w:left="1814"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0E30A20A">
+    <w:lvl w:ilvl="3" w:tplc="94C61310">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1438"/>
+        <w:ind w:left="2534"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E5A460BA">
+    <w:lvl w:ilvl="4" w:tplc="CFE4FE9A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2158"/>
+        <w:ind w:left="3254"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1430BCDC">
+    <w:lvl w:ilvl="5" w:tplc="E4EA7836">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2878"/>
+        <w:ind w:left="3974"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D8CCA5CC">
+    <w:lvl w:ilvl="6" w:tplc="2B40882E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3598"/>
+        <w:ind w:left="4694"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F4EC99E2">
+    <w:lvl w:ilvl="7" w:tplc="D960F7B0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4318"/>
+        <w:ind w:left="5414"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D9260362">
+    <w:lvl w:ilvl="8" w:tplc="D646DAB8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5038"/>
+        <w:ind w:left="6134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="03EE141C">
-[...2 lines deleted...]
-      <w:lvlText w:val="%8"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C191EB1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="520852A4"/>
+    <w:lvl w:ilvl="0" w:tplc="3886DCFA">
+      <w:start w:val="40"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5758"/>
+        <w:ind w:left="703"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="CCE0216A">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1094"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CBE23390">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6478"/>
+        <w:ind w:left="1814"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...43 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94C61310">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...58 lines deleted...]
-        <w:ind w:left="703"/>
+        <w:ind w:left="2534"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A40610D4">
+    <w:lvl w:ilvl="4" w:tplc="CFE4FE9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1438"/>
+        <w:ind w:left="3254"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14D47714">
+    <w:lvl w:ilvl="5" w:tplc="E4EA7836">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2158"/>
+        <w:ind w:left="3974"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D70453FA">
+    <w:lvl w:ilvl="6" w:tplc="2B40882E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2878"/>
+        <w:ind w:left="4694"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="181C501E">
+    <w:lvl w:ilvl="7" w:tplc="D960F7B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3598"/>
+        <w:ind w:left="5414"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1582736C">
+    <w:lvl w:ilvl="8" w:tplc="D646DAB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4318"/>
+        <w:ind w:left="6134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8B32A93A">
-[...2969 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="722605123">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="8340966">
+  <w:num w:numId="2" w16cid:durableId="2011562667">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="109780955">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2039769347">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="233784196">
+  <w:num w:numId="5" w16cid:durableId="1077632335">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1132484329">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2040279291">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1213156699">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="558328556">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1193765238">
-[...35 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="208761671">
+  <w:num w:numId="10" w16cid:durableId="942301515">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="2027437050">
-[...2 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="2039769347">
+  <w:num w:numId="11" w16cid:durableId="1179850173">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="005A331B"/>
-[...276 lines deleted...]
-    <w:rsid w:val="00FF2DFF"/>
+    <w:rsidRoot w:val="00E07FD1"/>
+    <w:rsid w:val="0017229E"/>
+    <w:rsid w:val="00332069"/>
+    <w:rsid w:val="004E1578"/>
+    <w:rsid w:val="005E28F8"/>
+    <w:rsid w:val="00B43670"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:rsid w:val="00FA72EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="541E6DBD"/>
-  <w15:docId w15:val="{66487401-8EF3-4B4E-84DA-53048CF69C5E}"/>
+  <w14:docId w14:val="78C7CC9F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{72394D1B-4373-455C-AC43-7AADB9B7A316}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...879 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11723,208 +8101,779 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="728" w:right="1" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E07FD1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F7259A"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E07FD1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18916" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OFM/SitePages/CFRA/Home.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18916" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18916" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -12031,688 +8980,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1773</Words>
-  <Characters>10112</Characters>
+  <Words>1766</Words>
+  <Characters>10071</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>84</Lines>
+  <Lines>83</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11862</CharactersWithSpaces>
+  <CharactersWithSpaces>11814</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>