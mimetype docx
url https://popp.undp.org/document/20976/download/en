--- v0 (2025-10-10)
+++ v1 (2026-06-01)
@@ -15,51 +15,51 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="09C57853" w14:textId="178BF603" w:rsidR="002C2396" w:rsidRPr="004F7F07" w:rsidRDefault="002C2396">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="518C9A7E" wp14:editId="386FF77B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5391150</wp:posOffset>
@@ -301,51 +301,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP’s Crisis Offer seeks to advance development solutions that invest in hope for people throughout the occurrence of crises, that prevent loss of development gains, and that find sustainable pathways from crisis and vulnerability. In addition, the Crisis Offer also seeks to contribute to a shift in culture from reaction to prevention, through boosting corporate prevention efforts and anticipatory investments, based on early warning, horizon scanning and foresight; and to support countries in protracted crisis to move out of fragility through multidimensional risk analysis and integrated systems approaches.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A93C20A" w14:textId="63A5F746" w:rsidR="00F56106" w:rsidRPr="004F7F07" w:rsidRDefault="00F56106" w:rsidP="00A7328A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62033429" w14:textId="47693A39" w:rsidR="00396080" w:rsidRPr="004F7F07" w:rsidRDefault="00396080" w:rsidP="00F96681">
+    <w:p w14:paraId="62033429" w14:textId="2668586F" w:rsidR="00396080" w:rsidRPr="004F7F07" w:rsidRDefault="00396080" w:rsidP="00F96681">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The purpose of TRAC 3 resources</w:t>
       </w:r>
       <w:r w:rsidR="008C26AA" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00BE465F" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aligned</w:t>
@@ -403,95 +403,65 @@
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">at an organizational level, as defined in the Crisis Offer, </w:t>
       </w:r>
       <w:r w:rsidR="001C7533" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidR="002D361D" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> investing in </w:t>
       </w:r>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">UNDP’s efforts to support countries in anticipating, preventing, responding to and recovering from the impact of crisis and </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004F7F07">
+        <w:t>UNDP’s efforts to support countries in anticipating, preventing, responding to and recovering from the impact of crisis and shocks</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE465F" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>shocks</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE465F" w:rsidRPr="004F7F07">
+        <w:t xml:space="preserve">; thereby ensuring continuous </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...28 lines deleted...]
-        <w:t>d funding for country offices to mobilize and secure additional resources for implementing development solutions to crisis and fragility.</w:t>
+        <w:t>progress towards achieving the SDGs. TRAC 3 resources also serve as catalytic or seed funding for country offices to mobilize and secure additional resources for implementing development solutions to crisis and fragility.</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF9E270" w14:textId="77777777" w:rsidR="00396080" w:rsidRPr="004F7F07" w:rsidRDefault="00396080" w:rsidP="00AE4837">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C58DD2F" w14:textId="769721D5" w:rsidR="00B53639" w:rsidRPr="004F7F07" w:rsidRDefault="00B53639" w:rsidP="00F96681">
       <w:pPr>
         <w:rPr>
@@ -898,117 +868,139 @@
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> Crisis Board.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71850907" w14:textId="77777777" w:rsidR="002C2396" w:rsidRPr="004F7F07" w:rsidRDefault="002C2396" w:rsidP="00F96681">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C8EEB5D" w14:textId="131C9F9F" w:rsidR="00073A45" w:rsidRPr="004F7F07" w:rsidRDefault="00073A45" w:rsidP="00F96681">
+    <w:p w14:paraId="4C8EEB5D" w14:textId="0C155944" w:rsidR="00073A45" w:rsidRPr="004F7F07" w:rsidRDefault="00145A1E" w:rsidP="00F96681">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Trac </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00125036">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>RAC</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (category 1)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A735C" w:rsidRPr="004F7F07">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00125036">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>: Immediate action</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006673A0" w:rsidRPr="004F7F07">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00073A45" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (category 1)</w:t>
+      </w:r>
+      <w:r w:rsidR="006A735C" w:rsidRPr="004F7F07">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Immediate action</w:t>
+      </w:r>
+      <w:r w:rsidR="006673A0" w:rsidRPr="004F7F07">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> funding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F41E10D" w14:textId="77777777" w:rsidR="00C25EB7" w:rsidRPr="004F7F07" w:rsidRDefault="00C25EB7" w:rsidP="00D83982">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="2520"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21B69E28" w14:textId="5953727E" w:rsidR="000605F5" w:rsidRPr="004F7F07" w:rsidRDefault="003A08EA" w:rsidP="004104B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
@@ -1092,65 +1084,51 @@
         </w:rPr>
         <w:t>patin</w:t>
       </w:r>
       <w:r w:rsidR="72F7BE39" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="0104F6E2" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="4B0B2092" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">needs assessments </w:t>
       </w:r>
       <w:r w:rsidR="26024633" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(e.g. </w:t>
       </w:r>
       <w:r w:rsidR="0104F6E2" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="26338147" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>ult</w:t>
       </w:r>
       <w:r w:rsidR="72F7BE39" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="26338147" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>-Sector Initial Rapid Assessment</w:t>
       </w:r>
@@ -1900,65 +1878,51 @@
       </w:pPr>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Events with no Crisis Response Level declared</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">: With no crisis response level declared (in line with the Standard Operating Procedure for Immediate Crisis Response - SOP), the Crisis Bureau and the relevant Regional Bureau can allocate resources for </w:t>
       </w:r>
       <w:r w:rsidR="006A735C" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>immediate action</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve"> amounting up to </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the request is considered a priority and resources are available. </w:t>
+        <w:t xml:space="preserve"> amounting up to $100,000, if the request is considered a priority and resources are available. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D5A8CDB" w14:textId="77777777" w:rsidR="00BD528F" w:rsidRPr="004F7F07" w:rsidRDefault="00BD528F" w:rsidP="006E5902">
       <w:pPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45DA9496" w14:textId="355A5721" w:rsidR="00BD528F" w:rsidRPr="004F7F07" w:rsidRDefault="00BD528F" w:rsidP="00BD528F">
       <w:pPr>
         <w:spacing w:after="4" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
@@ -2045,58 +2009,56 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="900" w:hanging="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>The latest situation report (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>SitRep</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="01091E2D" w14:textId="60C5825A" w:rsidR="00BD528F" w:rsidRPr="004F7F07" w:rsidRDefault="00BD528F" w:rsidP="00BD528F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="900" w:hanging="210"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">The declaration of a State of Emergency </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D7441E" w14:textId="1426AE49" w:rsidR="00BD528F" w:rsidRPr="004F7F07" w:rsidRDefault="00BD528F" w:rsidP="00BD528F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -2902,51 +2864,58 @@
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00EE62F6" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ontext</w:t>
       </w:r>
       <w:r w:rsidR="00FB7F01" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FDA326" w14:textId="54A65868" w:rsidR="008664A6" w:rsidRPr="004F7F07" w:rsidRDefault="00465D10" w:rsidP="006E5902">
+    <w:p w14:paraId="784B8358" w14:textId="77777777" w:rsidR="00746016" w:rsidRDefault="00746016" w:rsidP="006E5902">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03FDA326" w14:textId="2A0E4F5C" w:rsidR="008664A6" w:rsidRPr="004F7F07" w:rsidRDefault="00465D10" w:rsidP="006E5902">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Under the </w:t>
       </w:r>
       <w:r w:rsidR="008664A6" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>nticipat</w:t>
       </w:r>
       <w:r w:rsidR="006B2319" w:rsidRPr="004F7F07">
         <w:rPr>
@@ -3012,51 +2981,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BD64C0" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> efforts to get ahead of the curve of future crises by mitigating risk to development progress, as well as addressing drivers and root causes of conflicts, disasters, and other types of crises. Prevention is at the heart of UNDP’s development mandate, anchored in its mission to reduce development deficits, fight inequalities, and foster inclusion. While this can apply broadly to all </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BD64C0" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BD64C0" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> countries, the focus is on contexts where risks of conflict and other man-made shocks are increasing, or which are exposed to high levels of recurrent risk</w:t>
       </w:r>
       <w:r w:rsidR="004046C6" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (see s anticipation and prevention supplementary protocols </w:t>
+        <w:t xml:space="preserve"> (sees anticipation and prevention supplementary protocols </w:t>
       </w:r>
       <w:r w:rsidR="00F41C87" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>for additional details)</w:t>
       </w:r>
       <w:r w:rsidR="00BD64C0" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C1F152" w14:textId="77777777" w:rsidR="00BD528F" w:rsidRPr="004F7F07" w:rsidRDefault="00BD528F" w:rsidP="00BD528F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A86054E" w14:textId="3C229AD3" w:rsidR="008664A6" w:rsidRPr="004F7F07" w:rsidRDefault="008664A6" w:rsidP="006E5902">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
@@ -3097,74 +3066,51 @@
     </w:p>
     <w:p w14:paraId="332E7803" w14:textId="53C82E19" w:rsidR="008664A6" w:rsidRPr="004F7F07" w:rsidRDefault="00BD528F" w:rsidP="00075E6C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> and Central Bureaus as adequate will agree on an integrated resources envelop</w:t>
+        <w:t>The Regional Bureau, the Crisis Bureau and Central Bureaus as adequate will agree on an integrated resources envelop</w:t>
       </w:r>
       <w:r w:rsidR="00E47347" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> in support of the PAP to mitigate the identified crisis risk.</w:t>
       </w:r>
       <w:r w:rsidR="008664A6" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
@@ -3313,109 +3259,103 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be prioritized as needed, within the limitations of existing donor commitments and earmarking. For Regional and Central Bureaus, it can include any available resources including TRAC2, Regional Emergency Reserve and other specific funds (Security Office funds, Communications Office funds, etc.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D401DCD" w14:textId="3DD71FC7" w:rsidR="00CF258E" w:rsidRPr="004F7F07" w:rsidRDefault="007E5388" w:rsidP="00075E6C">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D9415D" w14:textId="58224709" w:rsidR="00B721AE" w:rsidRPr="004F7F07" w:rsidRDefault="66A2AD16" w:rsidP="00075E6C">
+    <w:p w14:paraId="51D9415D" w14:textId="58224709" w:rsidR="00B721AE" w:rsidRPr="00964AC9" w:rsidRDefault="66A2AD16" w:rsidP="00075E6C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004F7F07">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00964AC9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Protracted and Fragile contexts </w:t>
       </w:r>
-      <w:r w:rsidR="4CD05979" w:rsidRPr="004F7F07">
+      <w:r w:rsidR="4CD05979" w:rsidRPr="00964AC9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Myriad Pro" w:eastAsia="Calibri" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627339F5" w14:textId="04894D23" w:rsidR="1B023B2A" w:rsidRPr="004F7F07" w:rsidRDefault="004E3ADC" w:rsidP="00075E6C">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> and promote risk-informed, resilient recovery for the furthest behind, leading to more sustainable pathways from fragility</w:t>
+    <w:p w14:paraId="75519777" w14:textId="77777777" w:rsidR="00746016" w:rsidRDefault="00746016" w:rsidP="00075E6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="627339F5" w14:textId="64ED0E7C" w:rsidR="1B023B2A" w:rsidRPr="004F7F07" w:rsidRDefault="004E3ADC" w:rsidP="00075E6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F7F07">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t>As a development actor present before and throughout protracted crisis and fragility, UNDP brings a long-term view towards the governance and socio-economic conditions necessary for countries to break the cycle, exit from fragility, and resume progress towards the SDGs and 2030 Agenda. UNDP’s engagements aim to achieve the structural transformations needed to address the underlying and root causes of protracted crises and fragility, strengthen the social contract and promote risk-informed, resilient recovery for the furthest behind, leading to more sustainable pathways from fragility</w:t>
       </w:r>
       <w:r w:rsidR="00314ADE" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F253079" w14:textId="7C608213" w:rsidR="1B023B2A" w:rsidRPr="004F7F07" w:rsidRDefault="1B023B2A" w:rsidP="00075E6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="391D1178" w14:textId="33AE16AC" w:rsidR="00314ADE" w:rsidRPr="004F7F07" w:rsidRDefault="0027073E" w:rsidP="00075E6C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3640,73 +3580,51 @@
     </w:p>
     <w:p w14:paraId="2004CFCD" w14:textId="77777777" w:rsidR="00314ADE" w:rsidRPr="004F7F07" w:rsidRDefault="00314ADE" w:rsidP="00075E6C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">UNDP will in these contexts prioritize provision of seed funding for new or scalable initiatives within these new portfolios. To that end, an integrated resource envelope accompanying the CEP will be defined including Regional Bureau, Country </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> and Crisis Bureau resources. </w:t>
+        <w:t xml:space="preserve">UNDP will in these contexts prioritize provision of seed funding for new or scalable initiatives within these new portfolios. To that end, an integrated resource envelope accompanying the CEP will be defined including Regional Bureau, Country Office and Crisis Bureau resources. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD85DDE" w14:textId="77777777" w:rsidR="00314ADE" w:rsidRPr="004F7F07" w:rsidRDefault="00314ADE" w:rsidP="00075E6C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="266" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CBDED40" w14:textId="7522A111" w:rsidR="00314ADE" w:rsidRPr="004F7F07" w:rsidRDefault="00314ADE" w:rsidP="00075E6C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3849,51 +3767,62 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">be used to fund short-term technical and advisory support to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> design and development, in line with proposed out-of-fragility strategies. This will be done in coordination with the BPPS Strategic Innovation Teams at HQ and Regional Hubs to ensure systems-based portfolio approaches are applied. These portfolios should provide cost-effective integrated development solutions that are ambitious, bespoke, principled and at-scale, addressing root causes of protracted fragility.</w:t>
+        <w:t xml:space="preserve"> design and development, in line with proposed out-of-fragility strategies. This will be done in coordination with the BPPS Strategic Innovation Teams at HQ and Regional Hubs to ensure systems-based portfolio approaches are applied. These portfolios should provide cost-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F7F07">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>effective integrated development solutions that are ambitious, bespoke, principled and at-scale, addressing root causes of protracted fragility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="192F5C2D" w14:textId="77777777" w:rsidR="00D83982" w:rsidRPr="004F7F07" w:rsidRDefault="00D83982" w:rsidP="00075E6C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="266" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="564E64F2" w14:textId="77777777" w:rsidR="00D83982" w:rsidRPr="004F7F07" w:rsidRDefault="00D83982" w:rsidP="00075E6C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18838443" w14:textId="77777777" w:rsidR="00D83982" w:rsidRPr="004F7F07" w:rsidRDefault="00D83982" w:rsidP="00075E6C">
       <w:pPr>
@@ -4002,83 +3931,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">generally </w:t>
       </w:r>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">cannot be extended. Only in exceptional </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>circumstances,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006673A0" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">they </w:t>
       </w:r>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">can be extended at the discretion of the Crisis Bureau Director but not beyond the fiscal year and subject to the </w:t>
+        <w:t>can</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F7F07">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be extended at the discretion of the Crisis Bureau Director but not beyond the fiscal year and subject to the </w:t>
       </w:r>
       <w:r w:rsidR="00F96681" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>availability</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> of funds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="113ABDDC" w14:textId="77777777" w:rsidR="006E5902" w:rsidRPr="004F7F07" w:rsidRDefault="006E5902" w:rsidP="00075E6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C38A069" w14:textId="71AAE95A" w:rsidR="00D83982" w:rsidRPr="004F7F07" w:rsidRDefault="00D83982" w:rsidP="00075E6C">
+    <w:p w14:paraId="1C38A069" w14:textId="0207451B" w:rsidR="00D83982" w:rsidRPr="004F7F07" w:rsidRDefault="00D83982" w:rsidP="00075E6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">The Crisis Bureau is responsible for the timely approval of funding requests for resources. The Country Offices are responsible for ensuring that UNDP </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> and project management policies and procedures in the</w:t>
       </w:r>
@@ -4118,51 +4055,72 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           </w:rPr>
           <w:t xml:space="preserve"> and Operations Policies and Procedures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> are complied with and that the approved resources are used in line with the conditions and instructions of Crisis Bureau outlined in the allocation letter, as well as in accordance with UNDP financial rules and regulations as set out in the</w:t>
       </w:r>
       <w:r w:rsidR="00A8451E">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00A8451E" w:rsidRPr="00A8451E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           </w:rPr>
-          <w:t xml:space="preserve">Financial Resources management Section of the </w:t>
+          <w:t xml:space="preserve">Financial Resources </w:t>
+        </w:r>
+        <w:r w:rsidR="00145A1E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          </w:rPr>
+          <w:t>M</w:t>
+        </w:r>
+        <w:r w:rsidR="00145A1E" w:rsidRPr="00A8451E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          </w:rPr>
+          <w:t xml:space="preserve">anagement </w:t>
+        </w:r>
+        <w:r w:rsidR="00A8451E" w:rsidRPr="00A8451E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Section of the </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00A8451E" w:rsidRPr="00A8451E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           </w:rPr>
           <w:t>Programme</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00A8451E" w:rsidRPr="00A8451E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           </w:rPr>
           <w:t xml:space="preserve"> and Operations Policies and Procedures.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -4187,69 +4145,77 @@
         <w:t xml:space="preserve">Standard project monitoring, evaluation and reporting procedures as outlined in the POPP </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t>Programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Operations Policies and Procedures apply to projects funded by TRAC 3 resources. The Country Offices are responsible for meeting corporate reporting requirements. The Crisis Bureau, in coordination with the respective Regional Bureau, provides corporate oversight, including monitoring of financial delivery of TRAC 3 resources within the established resource-planning framework.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EFFBD06" w14:textId="77777777" w:rsidR="00D83982" w:rsidRPr="004F7F07" w:rsidRDefault="00D83982" w:rsidP="00075E6C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DF962FD" w14:textId="1E2F5C16" w:rsidR="006E5902" w:rsidRPr="004F7F07" w:rsidRDefault="00D83982" w:rsidP="00075E6C">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1DF962FD" w14:textId="6BF2D7A0" w:rsidR="006E5902" w:rsidRPr="004F7F07" w:rsidRDefault="00D83982" w:rsidP="00075E6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F7F07">
+        <w:rPr>
+          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Report on funds TRAC 3 shall be submitted within 3 months at most from the end of the allocation or the fiscal year for TRAC 3 allocation, whichever </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t>Report</w:t>
-      </w:r>
+        <w:t>come</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on funds TRAC 3 shall be submitted within 3 months at most from the end of the allocation or the fiscal year for TRAC 3 allocation, which ever come first.  For the report template, </w:t>
+        <w:t xml:space="preserve"> first.  For the report template, </w:t>
       </w:r>
       <w:r w:rsidR="006E5902" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">please </w:t>
       </w:r>
       <w:r w:rsidR="00C25BDA" w:rsidRPr="004F7F07">
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">click </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="008F4934" w:rsidRPr="008F4934">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
           </w:rPr>
           <w:t>here.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34037F46" w14:textId="17B2312B" w:rsidR="00D83982" w:rsidRPr="004F7F07" w:rsidRDefault="00D83982" w:rsidP="00075E6C">
       <w:pPr>
@@ -4311,159 +4277,158 @@
     <w:p w14:paraId="46B8217C" w14:textId="77777777" w:rsidR="000605F5" w:rsidRPr="004F7F07" w:rsidRDefault="000605F5" w:rsidP="008A05D7">
       <w:pPr>
         <w:spacing w:after="8823" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000605F5" w:rsidRPr="004F7F07" w:rsidSect="004F7F07">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1483" w:right="1437" w:bottom="721" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D171EF8" w14:textId="77777777" w:rsidR="005517BD" w:rsidRDefault="005517BD" w:rsidP="006A7F36">
+    <w:p w14:paraId="09BA9F31" w14:textId="77777777" w:rsidR="0093077B" w:rsidRDefault="0093077B" w:rsidP="006A7F36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E4BFED9" w14:textId="77777777" w:rsidR="005517BD" w:rsidRDefault="005517BD" w:rsidP="006A7F36">
+    <w:p w14:paraId="77418795" w14:textId="77777777" w:rsidR="0093077B" w:rsidRDefault="0093077B" w:rsidP="006A7F36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2C926E7C" w14:textId="77777777" w:rsidR="005517BD" w:rsidRDefault="005517BD"/>
+    <w:p w14:paraId="702C2124" w14:textId="77777777" w:rsidR="0093077B" w:rsidRDefault="0093077B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1522200219"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="5A271314" w14:textId="19E2D04B" w:rsidR="004B6126" w:rsidRDefault="004B6126">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -4471,51 +4436,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7587146A" w14:textId="77777777" w:rsidR="004B6126" w:rsidRDefault="004B6126" w:rsidP="004F7F07">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="645940454"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="3ED14A88" w14:textId="5185FDCC" w:rsidR="004B6126" w:rsidRDefault="00000000">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1D8E7F70" w14:textId="1D544F64" w:rsidR="006A7F36" w:rsidRDefault="00605B25" w:rsidP="004F7F07">
     <w:pPr>
@@ -4629,51 +4594,51 @@
     </w:r>
     <w:r w:rsidR="009F118E">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1760515501"/>
         <w:placeholder>
           <w:docPart w:val="A57A005FFD264FC49E3C8C9171E619F1"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="009F118E">
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D4738A5" w14:textId="3A0AE838" w:rsidR="000008CD" w:rsidRDefault="000008CD" w:rsidP="000008CD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00605B25">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00605B25">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00605B25">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -4786,124 +4751,124 @@
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-2108489335"/>
         <w:placeholder>
           <w:docPart w:val="C3A8712590DB4CC987FA9A2F123DFB9B"/>
         </w:placeholder>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="20008890" w14:textId="45D591CD" w:rsidR="00D94CC3" w:rsidRPr="000008CD" w:rsidRDefault="00D94CC3" w:rsidP="000008CD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="645533E6" w14:textId="77777777" w:rsidR="005517BD" w:rsidRDefault="005517BD" w:rsidP="006A7F36">
+    <w:p w14:paraId="29584E3F" w14:textId="77777777" w:rsidR="0093077B" w:rsidRDefault="0093077B" w:rsidP="006A7F36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D039F2C" w14:textId="77777777" w:rsidR="005517BD" w:rsidRDefault="005517BD" w:rsidP="006A7F36">
+    <w:p w14:paraId="1A70D986" w14:textId="77777777" w:rsidR="0093077B" w:rsidRDefault="0093077B" w:rsidP="006A7F36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="096B5242" w14:textId="77777777" w:rsidR="005517BD" w:rsidRDefault="005517BD"/>
+    <w:p w14:paraId="4CB1A241" w14:textId="77777777" w:rsidR="0093077B" w:rsidRDefault="0093077B"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="70CD22EE" w14:textId="646438DE" w:rsidR="001666C0" w:rsidRDefault="001666C0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E6C08">
         <w:rPr>
           <w:color w:val="485352"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Principally from the Governance, Peacebuilding, Crisis and Resilience (GPCR) window, but also potentially through others such as the Nature, Climate, Energy (NCE) window.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="36BA0B2E" w14:textId="699BB942" w:rsidR="006A7F36" w:rsidRDefault="002C2396" w:rsidP="004F7F07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7823"/>
         <w:tab w:val="right" w:pos="9363"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1A4BB2B0" w14:textId="77777777" w:rsidR="006A7F36" w:rsidRDefault="006A7F36" w:rsidP="006A7F36">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00236A5C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="154EBDAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -10878,51 +10843,51 @@
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1063063765">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1294336551">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1748067395">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="226503811">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1551258733">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1940528575">
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -10948,55 +10913,57 @@
     <w:rsid w:val="00075E6C"/>
     <w:rsid w:val="00081B8F"/>
     <w:rsid w:val="00092903"/>
     <w:rsid w:val="00092AD1"/>
     <w:rsid w:val="000A22D2"/>
     <w:rsid w:val="000A6709"/>
     <w:rsid w:val="000B28AC"/>
     <w:rsid w:val="000B34DF"/>
     <w:rsid w:val="000B3594"/>
     <w:rsid w:val="000C398E"/>
     <w:rsid w:val="000C41FD"/>
     <w:rsid w:val="000D036D"/>
     <w:rsid w:val="000D0451"/>
     <w:rsid w:val="000D49E4"/>
     <w:rsid w:val="000E376C"/>
     <w:rsid w:val="000E5CC9"/>
     <w:rsid w:val="000E6611"/>
     <w:rsid w:val="000F1F67"/>
     <w:rsid w:val="000F6EB1"/>
     <w:rsid w:val="00107DAB"/>
     <w:rsid w:val="0011365B"/>
     <w:rsid w:val="001171EC"/>
     <w:rsid w:val="00125036"/>
     <w:rsid w:val="001275B8"/>
     <w:rsid w:val="00127705"/>
+    <w:rsid w:val="00145A1E"/>
     <w:rsid w:val="001506AC"/>
     <w:rsid w:val="00152F02"/>
     <w:rsid w:val="00157A0D"/>
     <w:rsid w:val="00161CA0"/>
     <w:rsid w:val="001651A0"/>
+    <w:rsid w:val="0016668C"/>
     <w:rsid w:val="001666C0"/>
     <w:rsid w:val="001713C5"/>
     <w:rsid w:val="00176D3C"/>
     <w:rsid w:val="001773E9"/>
     <w:rsid w:val="00184DCE"/>
     <w:rsid w:val="00190981"/>
     <w:rsid w:val="001B75B6"/>
     <w:rsid w:val="001C3116"/>
     <w:rsid w:val="001C7533"/>
     <w:rsid w:val="001D26BF"/>
     <w:rsid w:val="001D5A7C"/>
     <w:rsid w:val="001E0B38"/>
     <w:rsid w:val="001E2BEF"/>
     <w:rsid w:val="001E3CF8"/>
     <w:rsid w:val="001F6FE4"/>
     <w:rsid w:val="002052A5"/>
     <w:rsid w:val="002137D8"/>
     <w:rsid w:val="00215869"/>
     <w:rsid w:val="00216E85"/>
     <w:rsid w:val="002213BB"/>
     <w:rsid w:val="00221F89"/>
     <w:rsid w:val="00226C86"/>
     <w:rsid w:val="002478F8"/>
     <w:rsid w:val="002549ED"/>
     <w:rsid w:val="002660F1"/>
@@ -11084,98 +11051,101 @@
     <w:rsid w:val="004F7F07"/>
     <w:rsid w:val="00500451"/>
     <w:rsid w:val="00517B6F"/>
     <w:rsid w:val="00521852"/>
     <w:rsid w:val="005232B4"/>
     <w:rsid w:val="0052358D"/>
     <w:rsid w:val="00523D77"/>
     <w:rsid w:val="00524A65"/>
     <w:rsid w:val="00525114"/>
     <w:rsid w:val="0052562F"/>
     <w:rsid w:val="0054013B"/>
     <w:rsid w:val="00541E51"/>
     <w:rsid w:val="00542A5A"/>
     <w:rsid w:val="00543D51"/>
     <w:rsid w:val="00545CCA"/>
     <w:rsid w:val="005517BD"/>
     <w:rsid w:val="00551A31"/>
     <w:rsid w:val="00556ED8"/>
     <w:rsid w:val="00564076"/>
     <w:rsid w:val="00570C42"/>
     <w:rsid w:val="0057263B"/>
     <w:rsid w:val="005761E6"/>
     <w:rsid w:val="00576569"/>
     <w:rsid w:val="005829C7"/>
     <w:rsid w:val="00584090"/>
+    <w:rsid w:val="005943E7"/>
     <w:rsid w:val="00595E55"/>
     <w:rsid w:val="00597D42"/>
     <w:rsid w:val="005A19C0"/>
     <w:rsid w:val="005A3065"/>
     <w:rsid w:val="005A50AA"/>
     <w:rsid w:val="005B1C3A"/>
     <w:rsid w:val="005C7C58"/>
     <w:rsid w:val="005D1B85"/>
     <w:rsid w:val="005D406D"/>
     <w:rsid w:val="005F3DA4"/>
     <w:rsid w:val="00605B25"/>
     <w:rsid w:val="00611D69"/>
     <w:rsid w:val="00615501"/>
     <w:rsid w:val="00620DE7"/>
     <w:rsid w:val="00621D84"/>
     <w:rsid w:val="006366C9"/>
     <w:rsid w:val="00645BC5"/>
     <w:rsid w:val="006613F0"/>
     <w:rsid w:val="006657B6"/>
     <w:rsid w:val="00666214"/>
     <w:rsid w:val="006673A0"/>
     <w:rsid w:val="006673E0"/>
     <w:rsid w:val="00672837"/>
     <w:rsid w:val="006814E6"/>
     <w:rsid w:val="00685A42"/>
     <w:rsid w:val="006A3737"/>
     <w:rsid w:val="006A735C"/>
     <w:rsid w:val="006A7F36"/>
     <w:rsid w:val="006B2319"/>
     <w:rsid w:val="006C4F00"/>
     <w:rsid w:val="006C618A"/>
     <w:rsid w:val="006D51A9"/>
     <w:rsid w:val="006E4A69"/>
     <w:rsid w:val="006E5902"/>
     <w:rsid w:val="006F2A10"/>
     <w:rsid w:val="006F38C1"/>
     <w:rsid w:val="006F3DD0"/>
+    <w:rsid w:val="006F4DE2"/>
     <w:rsid w:val="006F5EF1"/>
     <w:rsid w:val="006F6F52"/>
     <w:rsid w:val="006F758D"/>
     <w:rsid w:val="006F7AFA"/>
     <w:rsid w:val="00700D01"/>
     <w:rsid w:val="007069C9"/>
     <w:rsid w:val="007233D1"/>
     <w:rsid w:val="00730095"/>
     <w:rsid w:val="00731E41"/>
     <w:rsid w:val="00741C81"/>
     <w:rsid w:val="00745D72"/>
+    <w:rsid w:val="00746016"/>
     <w:rsid w:val="0074724E"/>
     <w:rsid w:val="0075374B"/>
     <w:rsid w:val="00755E6E"/>
     <w:rsid w:val="007567E5"/>
     <w:rsid w:val="00757B49"/>
     <w:rsid w:val="00771814"/>
     <w:rsid w:val="00772F8C"/>
     <w:rsid w:val="00774DA5"/>
     <w:rsid w:val="007910B2"/>
     <w:rsid w:val="007932C9"/>
     <w:rsid w:val="007B5B5F"/>
     <w:rsid w:val="007C0286"/>
     <w:rsid w:val="007C3678"/>
     <w:rsid w:val="007D1C8A"/>
     <w:rsid w:val="007E5388"/>
     <w:rsid w:val="007F32A6"/>
     <w:rsid w:val="00802A03"/>
     <w:rsid w:val="00804F4E"/>
     <w:rsid w:val="00814A58"/>
     <w:rsid w:val="0082683B"/>
     <w:rsid w:val="008376DA"/>
     <w:rsid w:val="00840007"/>
     <w:rsid w:val="0084017B"/>
     <w:rsid w:val="008531BB"/>
     <w:rsid w:val="00855CDA"/>
@@ -11183,91 +11153,94 @@
     <w:rsid w:val="0086045B"/>
     <w:rsid w:val="008664A6"/>
     <w:rsid w:val="008666E9"/>
     <w:rsid w:val="00870A82"/>
     <w:rsid w:val="008718B1"/>
     <w:rsid w:val="00875EC3"/>
     <w:rsid w:val="0089461B"/>
     <w:rsid w:val="008A05D7"/>
     <w:rsid w:val="008A194B"/>
     <w:rsid w:val="008A78A6"/>
     <w:rsid w:val="008B0F18"/>
     <w:rsid w:val="008B4512"/>
     <w:rsid w:val="008C1CE0"/>
     <w:rsid w:val="008C26AA"/>
     <w:rsid w:val="008C6732"/>
     <w:rsid w:val="008E6949"/>
     <w:rsid w:val="008F4934"/>
     <w:rsid w:val="008F79DB"/>
     <w:rsid w:val="008F7A56"/>
     <w:rsid w:val="009025DF"/>
     <w:rsid w:val="00904F76"/>
     <w:rsid w:val="00914478"/>
     <w:rsid w:val="00914F0F"/>
     <w:rsid w:val="00923323"/>
     <w:rsid w:val="009258FB"/>
+    <w:rsid w:val="0093077B"/>
     <w:rsid w:val="00933E52"/>
     <w:rsid w:val="00935A56"/>
     <w:rsid w:val="009526A4"/>
     <w:rsid w:val="00954B30"/>
     <w:rsid w:val="009602A1"/>
     <w:rsid w:val="009634D8"/>
+    <w:rsid w:val="00964AC9"/>
     <w:rsid w:val="00964CB8"/>
     <w:rsid w:val="00970B06"/>
     <w:rsid w:val="00972C4F"/>
     <w:rsid w:val="00973B63"/>
     <w:rsid w:val="00987839"/>
     <w:rsid w:val="00991CB6"/>
     <w:rsid w:val="009B1504"/>
     <w:rsid w:val="009C1DF5"/>
     <w:rsid w:val="009C3240"/>
     <w:rsid w:val="009C627F"/>
     <w:rsid w:val="009D519D"/>
     <w:rsid w:val="009E542B"/>
     <w:rsid w:val="009E5E4F"/>
     <w:rsid w:val="009E78F0"/>
     <w:rsid w:val="009F118E"/>
     <w:rsid w:val="00A022C5"/>
     <w:rsid w:val="00A1160F"/>
     <w:rsid w:val="00A161A2"/>
     <w:rsid w:val="00A27FD1"/>
     <w:rsid w:val="00A37437"/>
     <w:rsid w:val="00A37ADF"/>
     <w:rsid w:val="00A501BD"/>
     <w:rsid w:val="00A5307D"/>
     <w:rsid w:val="00A57220"/>
     <w:rsid w:val="00A613C4"/>
     <w:rsid w:val="00A638B1"/>
     <w:rsid w:val="00A7284D"/>
     <w:rsid w:val="00A7328A"/>
     <w:rsid w:val="00A8451E"/>
     <w:rsid w:val="00A86638"/>
     <w:rsid w:val="00A87436"/>
     <w:rsid w:val="00A9054B"/>
     <w:rsid w:val="00AA1453"/>
     <w:rsid w:val="00AA4ABB"/>
     <w:rsid w:val="00AB0AB5"/>
+    <w:rsid w:val="00AB1AC1"/>
     <w:rsid w:val="00AB2F0D"/>
     <w:rsid w:val="00AB6465"/>
     <w:rsid w:val="00AC379B"/>
     <w:rsid w:val="00AC55AB"/>
     <w:rsid w:val="00AE23E9"/>
     <w:rsid w:val="00AE4837"/>
     <w:rsid w:val="00B04C18"/>
     <w:rsid w:val="00B055A6"/>
     <w:rsid w:val="00B10EFA"/>
     <w:rsid w:val="00B23DD0"/>
     <w:rsid w:val="00B321C7"/>
     <w:rsid w:val="00B3363A"/>
     <w:rsid w:val="00B453B2"/>
     <w:rsid w:val="00B53639"/>
     <w:rsid w:val="00B704CE"/>
     <w:rsid w:val="00B721AE"/>
     <w:rsid w:val="00B74BC8"/>
     <w:rsid w:val="00B75B28"/>
     <w:rsid w:val="00B7763A"/>
     <w:rsid w:val="00B77DAC"/>
     <w:rsid w:val="00B820D1"/>
     <w:rsid w:val="00B85B25"/>
     <w:rsid w:val="00BA2537"/>
     <w:rsid w:val="00BB2AD2"/>
     <w:rsid w:val="00BC078B"/>
@@ -11472,51 +11445,51 @@
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4642F389"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12645,51 +12618,51 @@
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList1">
     <w:name w:val="Current List1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008664A6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="49"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004B6126"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="211161833">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1495146735">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -13168,51 +13141,51 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/financial-resources-management" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/programme-and-project-management" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/:w:/s/CSMTCrisisBureau/EXIZoJ86osRAqnc3jn2Zpd8B99ENrkECFKQvmiS_HKq3VQ?e=eXK1X2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C3A8712590DB4CC987FA9A2F123DFB9B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3EC44373-BCEC-47E6-94F6-878A5CF5D25E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A42330" w:rsidRDefault="007E7BED" w:rsidP="007E7BED">
           <w:pPr>
             <w:pStyle w:val="C3A8712590DB4CC987FA9A2F123DFB9B"/>
           </w:pPr>
           <w:r w:rsidRPr="00501F33">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -13233,180 +13206,195 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FD93EED2-C372-48CA-8B94-035CF77C5163}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A42330" w:rsidRDefault="007E7BED" w:rsidP="007E7BED">
           <w:pPr>
             <w:pStyle w:val="A57A005FFD264FC49E3C8C9171E619F1"/>
           </w:pPr>
           <w:r w:rsidRPr="00501F33">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007E7BED"/>
+    <w:rsid w:val="0016668C"/>
+    <w:rsid w:val="00473104"/>
     <w:rsid w:val="005267D3"/>
+    <w:rsid w:val="006001CD"/>
     <w:rsid w:val="007E7BED"/>
     <w:rsid w:val="008D19AF"/>
     <w:rsid w:val="00A42330"/>
     <w:rsid w:val="00A83488"/>
+    <w:rsid w:val="00AB1AC1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13811,51 +13799,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007E7BED"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C3A8712590DB4CC987FA9A2F123DFB9B">
     <w:name w:val="C3A8712590DB4CC987FA9A2F123DFB9B"/>
     <w:rsid w:val="007E7BED"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A57A005FFD264FC49E3C8C9171E619F1">
     <w:name w:val="A57A005FFD264FC49E3C8C9171E619F1"/>
     <w:rsid w:val="007E7BED"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -14446,74 +14434,74 @@
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5B17498-1C1E-495B-9543-D8AE7804C1B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="80d9ead5-5ffc-4d1a-b043-fb298cbee062"/>
     <ds:schemaRef ds:uri="9a5ef3be-39af-425c-ab8c-1f638095803a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>2092</Words>
-  <Characters>11931</Characters>
+  <Characters>11930</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>99</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13996</CharactersWithSpaces>
+  <CharactersWithSpaces>13995</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>6291467</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://undp.sharepoint.com/:w:/s/CSMTCrisisBureau/EXIZoJ86osRAqnc3jn2Zpd8B99ENrkECFKQvmiS_HKq3VQ?e=eXK1X2</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>983064</vt:i4>
       </vt:variant>
       <vt:variant>