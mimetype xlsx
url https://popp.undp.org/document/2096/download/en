--- v0 (2025-10-24)
+++ v1 (2026-06-22)
@@ -1,214 +1,213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Toshiba\Documents\UNDP\ASSIGNMENTS\PSU\EVAL OF OFFERS TEMPLATE_RFP ITB\TO UPLOAD\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\arild\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{588E0571-00E4-4A4A-A99D-8847D595DB47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7155"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{84302BCE-6416-4944-90CC-8DDB72C6FDE3}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
-    <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C134" i="1" l="1"/>
   <c r="C135" i="1" s="1"/>
+  <c r="C136" i="1" s="1"/>
+  <c r="C137" i="1" s="1"/>
+  <c r="C138" i="1" s="1"/>
+  <c r="C131" i="1"/>
+  <c r="D120" i="1"/>
+  <c r="D121" i="1" s="1"/>
+  <c r="D122" i="1" s="1"/>
+  <c r="C101" i="1"/>
+  <c r="C102" i="1" s="1"/>
+  <c r="C118" i="1" s="1"/>
+  <c r="C123" i="1" s="1"/>
+  <c r="C124" i="1" s="1"/>
+  <c r="C125" i="1" s="1"/>
+  <c r="C126" i="1" s="1"/>
   <c r="D86" i="1"/>
-  <c r="D87" i="1"/>
+  <c r="D87" i="1" s="1"/>
   <c r="D79" i="1"/>
-  <c r="D80" i="1"/>
-[...4 lines deleted...]
-  <c r="D122" i="1"/>
+  <c r="D80" i="1" s="1"/>
+  <c r="D81" i="1" s="1"/>
+  <c r="D82" i="1" s="1"/>
   <c r="C66" i="1"/>
   <c r="C67" i="1" s="1"/>
   <c r="C68" i="1" s="1"/>
   <c r="C69" i="1" s="1"/>
   <c r="C70" i="1" s="1"/>
   <c r="C71" i="1" s="1"/>
   <c r="C72" i="1" s="1"/>
   <c r="C73" i="1" s="1"/>
   <c r="C58" i="1"/>
   <c r="C59" i="1" s="1"/>
   <c r="C60" i="1" s="1"/>
   <c r="C61" i="1" s="1"/>
   <c r="C62" i="1" s="1"/>
   <c r="C63" i="1" s="1"/>
   <c r="C64" i="1" s="1"/>
-  <c r="C131" i="1"/>
-[...9 lines deleted...]
-  <c r="C126" i="1" s="1"/>
   <c r="B41" i="1"/>
   <c r="B42" i="1" s="1"/>
   <c r="B43" i="1" s="1"/>
   <c r="B44" i="1" s="1"/>
   <c r="B45" i="1" s="1"/>
   <c r="B46" i="1" s="1"/>
   <c r="B47" i="1" s="1"/>
   <c r="B48" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="166">
   <si>
     <t>CHECKLIST OF INDICATORS FOR THE PRELIMINARY EXAMINATION OF BIDS/PROPOSALS</t>
   </si>
   <si>
     <t>(To be used for RFPs and ITBs)</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>IMPORTANT INSTRUCTIONS TO THE USERS OF THIS DOCUMENT:</t>
   </si>
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>The contents of this template serve as a guide on a comprehensive list of points to consider during the preliminary examination of offers.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">The final contents of this template </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">MUST BE FULLY CONSISTENT with the conditions defined in the ITB/RFP and the corresponding Specifications/TOR accompanying the ITB/RFP. </t>
     </r>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>It is therefore possible that some of the items herein listed may not apply, for which the user must indicate "N/A" in the corresponding column under "Findings/Remarks".</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>Where there are other critical requirements indicated in the ITB/RFP but which do not appear in this template, they may be added to this template, under the most appropriate heading.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>For purposes of consistency therefore, the UNDP staff that finalized the ITB/RFP must be the same person that will finalize this template.  Furthermore, this template is best finalized immediately after the ITB/RFP has been finalized.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">This preliminary examination shall be conducted </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">using the Original version of the Bid/Proposal.  </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>This is because the "Original" set of Bid/Proposal</t>
     </r>
   </si>
   <si>
     <t>governs over the "Copies" of the Bid/Proposal.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>If a pre-qualification process has been undertaken prior to the solicitation of Bid/Proposal, some or all of the requirements under III. 1 and 2 may</t>
   </si>
   <si>
     <t xml:space="preserve">no longer be required, depending on what documents were used during the pre-qualification process. </t>
   </si>
   <si>
     <t>When filling up this form, it is important to take note of the following :</t>
   </si>
   <si>
     <t>a)</t>
   </si>
   <si>
@@ -299,67 +298,65 @@
     <t xml:space="preserve">Compliance on Minimum Documentation and Forms Requirements </t>
   </si>
   <si>
     <t xml:space="preserve">Documents Establishing Eligibility and Qualifications </t>
   </si>
   <si>
     <t>Reject, if changes are serious/major</t>
   </si>
   <si>
     <t>Bidder/Proposer Information Form fully accomplished</t>
   </si>
   <si>
     <t xml:space="preserve"> (i.e., no standard contents deleted, no reservations added)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Joint Venture Information form fully accomplished </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(if applicable)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Joint Venture Agreement or Registration </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(if registered), if applicable</t>
     </r>
   </si>
   <si>
     <t>Company Profile (not more than 15 pages)</t>
   </si>
   <si>
     <t xml:space="preserve">Members of Governing Board </t>
   </si>
   <si>
     <t xml:space="preserve">List of Shareholders </t>
   </si>
   <si>
     <t>Latest Certificate of Registration of Business</t>
   </si>
   <si>
     <t>Trade Name Registration Papers</t>
   </si>
   <si>
     <t>Tax Registration Certificate</t>
   </si>
   <si>
     <t>Certificate of Latest Tax Payment</t>
   </si>
@@ -376,51 +373,50 @@
     <t>Environmental Compliance Certificates</t>
   </si>
   <si>
     <t>Patent Registration Certificates</t>
   </si>
   <si>
     <t>Latest Audited Financial Statement (Balance Sheet and Income Statement)</t>
   </si>
   <si>
     <t>All Documents Written or Translated in the Prescribed Language/s</t>
   </si>
   <si>
     <t>Reject, if not</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Other Documents Required as per Data Sheet </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(pls. list down)</t>
     </r>
   </si>
   <si>
     <t>Eligibility</t>
   </si>
   <si>
     <t>Is the Offeror, or any of its joint venture member, included in any of the ff:</t>
   </si>
   <si>
     <t>Reject, if the answer to any of the below is "yes"</t>
   </si>
   <si>
     <t>UN Security Council 1267 List</t>
   </si>
   <si>
     <t>UN Procurement Division List of Suspended and Removed Vendors</t>
   </si>
   <si>
     <t>UNDP Ineligibility Lists</t>
   </si>
   <si>
     <t>Other such lists that may be relevant to UNDP</t>
   </si>
@@ -446,5907 +442,4897 @@
     <t>Is it within its mandate to engage in activities described in RFP/ITB?</t>
   </si>
   <si>
     <t>Are there immediate risks of unfair competition / undue advantage?</t>
   </si>
   <si>
     <t>Reject, if justified</t>
   </si>
   <si>
     <t>If yes, pls. describe</t>
   </si>
   <si>
     <t>Are there immediate risks or concerns of conflict of interest?</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Other immediate concerns / observations / incidents  regarding the Offeror? </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(pls. describe)</t>
     </r>
   </si>
   <si>
     <t>Technical Offer</t>
   </si>
   <si>
     <t xml:space="preserve">Technical Bid/Proposal Form duly accomplished </t>
   </si>
   <si>
     <t>All documents Written or Translated in the Prescribed Language/s</t>
   </si>
   <si>
     <t xml:space="preserve">Bid/Proposal is strictly for the full scope of requirements </t>
   </si>
   <si>
     <t xml:space="preserve">Reject, if bid/ </t>
   </si>
   <si>
     <t>(i.e., partial offer is not allowed)</t>
   </si>
   <si>
     <t>proposal is partial</t>
   </si>
   <si>
     <t>3.31</t>
   </si>
   <si>
     <t>Details of Personnel to be Engaged in the Contract Submitted</t>
   </si>
   <si>
     <t>`</t>
   </si>
   <si>
     <t>3.32</t>
   </si>
   <si>
     <r>
       <t>Implementation Timetable Submitted</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (if applicable)</t>
     </r>
   </si>
   <si>
     <t>3.33</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Delivery Schedule and Transportation Plan  Submitted </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(if applicable)</t>
     </r>
   </si>
   <si>
     <t>3.34</t>
   </si>
   <si>
     <t xml:space="preserve">INCO terms used is as per UNDP requirement </t>
   </si>
   <si>
     <t>3.35</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Details of Manufacturing Capacity and/or Plan </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(if applicable)</t>
     </r>
   </si>
   <si>
     <t>3.36</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">General Arrangements / Drawings / Plans Submitted </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(if applicable)</t>
     </r>
   </si>
   <si>
     <t>3.37</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Country of Origin of goods and Country restrictions are indicated </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(if applicable)</t>
     </r>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <r>
       <t>Import / Export Requirements and/or status of application are indicated</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (if applicable)</t>
     </r>
   </si>
   <si>
     <t>3.39</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Information on Dangerous Goods Provided </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(if applicable)</t>
     </r>
   </si>
   <si>
     <t>3.310</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">List of Major subcontractors to be engaged provided </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(if applicable)</t>
     </r>
   </si>
   <si>
     <t>3.311</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Samples are provided </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(if applicable)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Testing Certificates of the Goods </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(if applicable)</t>
     </r>
   </si>
   <si>
     <t>3.313</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Authorization/Power of Attorney to act as Agent of the Manufacturer </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(if applicable)</t>
     </r>
   </si>
   <si>
     <t>3.314</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Other mandatory requirements </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(pls. list down)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Bid/Proposal Security Submitted using template provided </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(if required)</t>
     </r>
   </si>
   <si>
     <t>Reject and/or claim Bid/Proposal Security if answers to the below are "no"</t>
   </si>
   <si>
     <t>Bid/Proposal Security amount is acceptable</t>
   </si>
   <si>
     <t>Bid/Proposal Security form is acceptable</t>
   </si>
   <si>
     <t>Bid/Proposal Security currency is acceptable</t>
   </si>
   <si>
     <t>Bid/Proposal Security validity is acceptable</t>
   </si>
   <si>
     <t>There are no erasures, interlineations, additions, not initialed</t>
   </si>
   <si>
     <t xml:space="preserve">There are no missing pages </t>
   </si>
   <si>
     <t>Alternate proposal, if any, meets requirements of RFP/ITB</t>
   </si>
   <si>
     <t>There are no exceptional conditions stated that are unacceptable to UNDP</t>
+  </si>
+  <si>
+    <t>Reject, if there is/are 
+or consult with PSU if not clear.</t>
   </si>
   <si>
     <t>Financial Proposal Submitted</t>
   </si>
   <si>
     <r>
       <t>Financial Proposal is sealed in a separate envelope</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(only if RFP)</t>
     </r>
   </si>
   <si>
     <t>Financial Bid/Proposal Form is as per Template</t>
   </si>
   <si>
     <t>Financial Offer is for the full set of requirements (i.e., if partial offer is not allowed)</t>
   </si>
   <si>
     <t>Reject, if partial</t>
   </si>
   <si>
+    <t>Financial Offer  is within the budget for the requirement, (the budget must be realistic
+ and based on current market prices)</t>
+  </si>
+  <si>
     <t>Financial Offer currency is acceptable</t>
   </si>
   <si>
     <t>Financial Offer validity is acceptable</t>
   </si>
   <si>
     <t>Financial Offer is broken down per deliverables</t>
   </si>
   <si>
     <t>Financial Offer is broken down per cost components</t>
+  </si>
+  <si>
+    <t>Reject, if there is/are or 
+consult with PSU if not clear.</t>
   </si>
   <si>
     <t>4.12</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Other considerations </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
       <t>(pls. list down)</t>
     </r>
   </si>
   <si>
     <t>IV</t>
   </si>
   <si>
     <t>RECOMMENDATIONS :</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>=  Reject the Bid/Proposal</t>
   </si>
   <si>
     <t>P</t>
   </si>
   <si>
     <t>=  Proceed with Detailed Evaluation</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>List of Rejected Offerors</t>
   </si>
   <si>
     <t xml:space="preserve">Summary of Grounds for Rejection of Offers </t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>The above findings are approved by the UNDP Evaluation Committee composed of the following :</t>
   </si>
   <si>
     <t>Chairperson</t>
   </si>
   <si>
     <t>Member</t>
   </si>
   <si>
     <t>Date Signed :</t>
   </si>
   <si>
     <t>Date Signed:</t>
-  </si>
-[...10 lines deleted...]
-consult with PSU if not clear.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="18" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...13 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <i/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color theme="1"/>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...16 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
-      <sz val="14"/>
-      <color theme="1"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="43">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...2 lines deleted...]
-      </right>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...8 lines deleted...]
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...27 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-[...29 lines deleted...]
-      <bottom/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...113 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="153">
+  <cellXfs count="136">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
-[...42 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="25" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...181 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF962686-6C5F-4CB9-B839-9622A377ABEF}">
   <dimension ref="A1:P162"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A141" sqref="A141"/>
+    <sheetView tabSelected="1" topLeftCell="A12" workbookViewId="0">
+      <selection activeCell="D23" sqref="D23:P25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4.28515625" style="36" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="16" max="16" width="6.140625" customWidth="1"/>
+    <col min="1" max="1" width="4.33203125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="3.44140625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="4.88671875" style="4" customWidth="1"/>
+    <col min="4" max="4" width="6" style="4" customWidth="1"/>
+    <col min="5" max="8" width="8.88671875" style="4"/>
+    <col min="9" max="9" width="13.109375" style="4" customWidth="1"/>
+    <col min="10" max="10" width="18.5546875" style="4" customWidth="1"/>
+    <col min="11" max="11" width="23.33203125" style="123" customWidth="1"/>
+    <col min="12" max="15" width="6.6640625" style="4" customWidth="1"/>
+    <col min="16" max="16" width="6.109375" style="4" customWidth="1"/>
+    <col min="17" max="16384" width="8.88671875" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" s="1" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="151" t="s">
+    <row r="1" spans="1:16" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="151"/>
-[...16 lines deleted...]
-      <c r="A2" s="152" t="s">
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+    </row>
+    <row r="2" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="151"/>
-[...68 lines deleted...]
-      <c r="A6" s="103" t="s">
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+    </row>
+    <row r="3" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="6"/>
+      <c r="P3" s="6"/>
+    </row>
+    <row r="4" spans="1:16" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="6"/>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+    </row>
+    <row r="5" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="8"/>
+      <c r="B5" s="9"/>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="9"/>
+      <c r="M5" s="9"/>
+      <c r="N5" s="9"/>
+      <c r="O5" s="9"/>
+      <c r="P5" s="11"/>
+    </row>
+    <row r="6" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="116" t="s">
+      <c r="B6" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="62"/>
-[...34 lines deleted...]
-      <c r="B8" s="99" t="s">
+      <c r="C6" s="14"/>
+      <c r="D6" s="14"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="14"/>
+      <c r="G6" s="14"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="14"/>
+      <c r="M6" s="14"/>
+      <c r="N6" s="14"/>
+      <c r="O6" s="14"/>
+      <c r="P6" s="15"/>
+    </row>
+    <row r="7" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="12"/>
+      <c r="B7" s="16"/>
+      <c r="C7" s="14"/>
+      <c r="D7" s="14"/>
+      <c r="E7" s="14"/>
+      <c r="F7" s="14"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="14"/>
+      <c r="M7" s="14"/>
+      <c r="N7" s="14"/>
+      <c r="O7" s="14"/>
+      <c r="P7" s="15"/>
+    </row>
+    <row r="8" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="12"/>
+      <c r="B8" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="94" t="s">
+      <c r="C8" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="62"/>
-[...15 lines deleted...]
-      <c r="B9" s="99" t="s">
+      <c r="D8" s="14"/>
+      <c r="E8" s="14"/>
+      <c r="F8" s="14"/>
+      <c r="G8" s="14"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="14"/>
+      <c r="L8" s="14"/>
+      <c r="M8" s="14"/>
+      <c r="N8" s="14"/>
+      <c r="O8" s="14"/>
+      <c r="P8" s="15"/>
+    </row>
+    <row r="9" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="12"/>
+      <c r="B9" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="128" t="s">
+      <c r="C9" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="D9" s="128"/>
-[...33 lines deleted...]
-      <c r="B11" s="99" t="s">
+      <c r="D9" s="19"/>
+      <c r="E9" s="19"/>
+      <c r="F9" s="19"/>
+      <c r="G9" s="19"/>
+      <c r="H9" s="19"/>
+      <c r="I9" s="19"/>
+      <c r="J9" s="19"/>
+      <c r="K9" s="19"/>
+      <c r="L9" s="19"/>
+      <c r="M9" s="19"/>
+      <c r="N9" s="19"/>
+      <c r="O9" s="19"/>
+      <c r="P9" s="20"/>
+    </row>
+    <row r="10" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="12"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="19"/>
+      <c r="G10" s="19"/>
+      <c r="H10" s="19"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="19"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="19"/>
+      <c r="N10" s="19"/>
+      <c r="O10" s="19"/>
+      <c r="P10" s="20"/>
+    </row>
+    <row r="11" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="12"/>
+      <c r="B11" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="128" t="s">
+      <c r="C11" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="D11" s="128"/>
-[...33 lines deleted...]
-      <c r="B13" s="99" t="s">
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="19"/>
+      <c r="H11" s="19"/>
+      <c r="I11" s="19"/>
+      <c r="J11" s="19"/>
+      <c r="K11" s="19"/>
+      <c r="L11" s="19"/>
+      <c r="M11" s="19"/>
+      <c r="N11" s="19"/>
+      <c r="O11" s="19"/>
+      <c r="P11" s="20"/>
+    </row>
+    <row r="12" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="12"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="19"/>
+      <c r="F12" s="19"/>
+      <c r="G12" s="19"/>
+      <c r="H12" s="19"/>
+      <c r="I12" s="19"/>
+      <c r="J12" s="19"/>
+      <c r="K12" s="19"/>
+      <c r="L12" s="19"/>
+      <c r="M12" s="19"/>
+      <c r="N12" s="19"/>
+      <c r="O12" s="19"/>
+      <c r="P12" s="20"/>
+    </row>
+    <row r="13" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="12"/>
+      <c r="B13" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="128" t="s">
+      <c r="C13" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="D13" s="128"/>
-[...33 lines deleted...]
-      <c r="B15" s="99" t="s">
+      <c r="D13" s="19"/>
+      <c r="E13" s="19"/>
+      <c r="F13" s="19"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="19"/>
+      <c r="I13" s="19"/>
+      <c r="J13" s="19"/>
+      <c r="K13" s="19"/>
+      <c r="L13" s="19"/>
+      <c r="M13" s="19"/>
+      <c r="N13" s="19"/>
+      <c r="O13" s="19"/>
+      <c r="P13" s="20"/>
+    </row>
+    <row r="14" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="12"/>
+      <c r="B14" s="17"/>
+      <c r="C14" s="19"/>
+      <c r="D14" s="19"/>
+      <c r="E14" s="19"/>
+      <c r="F14" s="19"/>
+      <c r="G14" s="19"/>
+      <c r="H14" s="19"/>
+      <c r="I14" s="19"/>
+      <c r="J14" s="19"/>
+      <c r="K14" s="19"/>
+      <c r="L14" s="19"/>
+      <c r="M14" s="19"/>
+      <c r="N14" s="19"/>
+      <c r="O14" s="19"/>
+      <c r="P14" s="20"/>
+    </row>
+    <row r="15" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="12"/>
+      <c r="B15" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="128" t="s">
+      <c r="C15" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="D15" s="128"/>
-[...33 lines deleted...]
-      <c r="B17" s="115" t="s">
+      <c r="D15" s="19"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="19"/>
+      <c r="K15" s="19"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="19"/>
+      <c r="N15" s="19"/>
+      <c r="O15" s="19"/>
+      <c r="P15" s="20"/>
+    </row>
+    <row r="16" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="12"/>
+      <c r="B16" s="17"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="19"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="19"/>
+      <c r="M16" s="19"/>
+      <c r="N16" s="19"/>
+      <c r="O16" s="19"/>
+      <c r="P16" s="20"/>
+    </row>
+    <row r="17" spans="1:16" s="24" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="21"/>
+      <c r="B17" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="96" t="s">
+      <c r="C17" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="D17" s="96"/>
-[...16 lines deleted...]
-      <c r="C18" s="96" t="s">
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+      <c r="K17" s="4"/>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4"/>
+      <c r="N17" s="4"/>
+      <c r="O17" s="4"/>
+      <c r="P17" s="23"/>
+    </row>
+    <row r="18" spans="1:16" s="24" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="21"/>
+      <c r="B18" s="22"/>
+      <c r="C18" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="D18" s="96"/>
-[...15 lines deleted...]
-      <c r="B19" s="115" t="s">
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+      <c r="K18" s="4"/>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4"/>
+      <c r="N18" s="4"/>
+      <c r="O18" s="4"/>
+      <c r="P18" s="23"/>
+    </row>
+    <row r="19" spans="1:16" s="24" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="21"/>
+      <c r="B19" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="C19" s="96" t="s">
+      <c r="C19" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="D19" s="96"/>
-[...16 lines deleted...]
-      <c r="C20" s="118" t="s">
+      <c r="D19" s="4"/>
+      <c r="E19" s="4"/>
+      <c r="F19" s="4"/>
+      <c r="G19" s="4"/>
+      <c r="H19" s="4"/>
+      <c r="I19" s="4"/>
+      <c r="J19" s="4"/>
+      <c r="K19" s="4"/>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4"/>
+      <c r="N19" s="4"/>
+      <c r="O19" s="4"/>
+      <c r="P19" s="23"/>
+    </row>
+    <row r="20" spans="1:16" s="24" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="21"/>
+      <c r="B20" s="22"/>
+      <c r="C20" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="D20" s="96"/>
-[...15 lines deleted...]
-      <c r="B21" s="99" t="s">
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+      <c r="K20" s="4"/>
+      <c r="L20" s="4"/>
+      <c r="M20" s="4"/>
+      <c r="N20" s="4"/>
+      <c r="O20" s="4"/>
+      <c r="P20" s="23"/>
+    </row>
+    <row r="21" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="12"/>
+      <c r="B21" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="94" t="s">
+      <c r="C21" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="D21" s="62"/>
-[...34 lines deleted...]
-      <c r="C23" s="117" t="s">
+      <c r="D21" s="14"/>
+      <c r="E21" s="14"/>
+      <c r="F21" s="14"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="14"/>
+      <c r="L21" s="14"/>
+      <c r="M21" s="14"/>
+      <c r="N21" s="14"/>
+      <c r="O21" s="14"/>
+      <c r="P21" s="15"/>
+    </row>
+    <row r="22" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="12"/>
+      <c r="B22" s="17"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="14"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="14"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="14"/>
+      <c r="L22" s="14"/>
+      <c r="M22" s="14"/>
+      <c r="N22" s="14"/>
+      <c r="O22" s="14"/>
+      <c r="P22" s="15"/>
+    </row>
+    <row r="23" spans="1:16" s="24" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="21"/>
+      <c r="B23" s="25"/>
+      <c r="C23" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="D23" s="128" t="s">
+      <c r="D23" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="E23" s="128"/>
-[...51 lines deleted...]
-      <c r="C26" s="117" t="s">
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+      <c r="K23" s="19"/>
+      <c r="L23" s="19"/>
+      <c r="M23" s="19"/>
+      <c r="N23" s="19"/>
+      <c r="O23" s="19"/>
+      <c r="P23" s="20"/>
+    </row>
+    <row r="24" spans="1:16" s="24" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="21"/>
+      <c r="B24" s="25"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+      <c r="K24" s="19"/>
+      <c r="L24" s="19"/>
+      <c r="M24" s="19"/>
+      <c r="N24" s="19"/>
+      <c r="O24" s="19"/>
+      <c r="P24" s="20"/>
+    </row>
+    <row r="25" spans="1:16" s="24" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="21"/>
+      <c r="B25" s="25"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="19"/>
+      <c r="K25" s="19"/>
+      <c r="L25" s="19"/>
+      <c r="M25" s="19"/>
+      <c r="N25" s="19"/>
+      <c r="O25" s="19"/>
+      <c r="P25" s="20"/>
+    </row>
+    <row r="26" spans="1:16" s="24" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="21"/>
+      <c r="B26" s="25"/>
+      <c r="C26" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="D26" s="128" t="s">
+      <c r="D26" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="E26" s="128"/>
-[...33 lines deleted...]
-      <c r="C28" s="117" t="s">
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+      <c r="K26" s="19"/>
+      <c r="L26" s="19"/>
+      <c r="M26" s="19"/>
+      <c r="N26" s="19"/>
+      <c r="O26" s="19"/>
+      <c r="P26" s="20"/>
+    </row>
+    <row r="27" spans="1:16" s="24" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="21"/>
+      <c r="B27" s="25"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="19"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="19"/>
+      <c r="K27" s="19"/>
+      <c r="L27" s="19"/>
+      <c r="M27" s="19"/>
+      <c r="N27" s="19"/>
+      <c r="O27" s="19"/>
+      <c r="P27" s="20"/>
+    </row>
+    <row r="28" spans="1:16" s="24" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="21"/>
+      <c r="B28" s="25"/>
+      <c r="C28" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="D28" s="128" t="s">
+      <c r="D28" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="E28" s="128"/>
-[...113 lines deleted...]
-      <c r="L34" s="137" t="s">
+      <c r="E28" s="19"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="19"/>
+      <c r="J28" s="19"/>
+      <c r="K28" s="19"/>
+      <c r="L28" s="19"/>
+      <c r="M28" s="19"/>
+      <c r="N28" s="19"/>
+      <c r="O28" s="19"/>
+      <c r="P28" s="20"/>
+    </row>
+    <row r="29" spans="1:16" s="24" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="21"/>
+      <c r="D29" s="19"/>
+      <c r="E29" s="19"/>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="19"/>
+      <c r="K29" s="19"/>
+      <c r="L29" s="19"/>
+      <c r="M29" s="19"/>
+      <c r="N29" s="19"/>
+      <c r="O29" s="19"/>
+      <c r="P29" s="20"/>
+    </row>
+    <row r="30" spans="1:16" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="12"/>
+      <c r="B30" s="17"/>
+      <c r="C30" s="18"/>
+      <c r="D30" s="19"/>
+      <c r="E30" s="19"/>
+      <c r="F30" s="19"/>
+      <c r="G30" s="19"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="19"/>
+      <c r="J30" s="19"/>
+      <c r="K30" s="19"/>
+      <c r="L30" s="19"/>
+      <c r="M30" s="19"/>
+      <c r="N30" s="19"/>
+      <c r="O30" s="19"/>
+      <c r="P30" s="20"/>
+    </row>
+    <row r="31" spans="1:16" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="27"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="29"/>
+      <c r="D31" s="30"/>
+      <c r="E31" s="30"/>
+      <c r="F31" s="30"/>
+      <c r="G31" s="30"/>
+      <c r="H31" s="30"/>
+      <c r="I31" s="30"/>
+      <c r="J31" s="30"/>
+      <c r="K31" s="30"/>
+      <c r="L31" s="30"/>
+      <c r="M31" s="30"/>
+      <c r="N31" s="30"/>
+      <c r="O31" s="30"/>
+      <c r="P31" s="31"/>
+    </row>
+    <row r="32" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="17"/>
+      <c r="C32" s="18"/>
+      <c r="D32" s="14"/>
+      <c r="E32" s="14"/>
+      <c r="F32" s="14"/>
+      <c r="G32" s="14"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="14"/>
+      <c r="L32" s="14"/>
+      <c r="M32" s="14"/>
+      <c r="N32" s="14"/>
+      <c r="O32" s="14"/>
+      <c r="P32" s="14"/>
+    </row>
+    <row r="33" spans="1:16" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B33" s="6"/>
+      <c r="C33" s="6"/>
+      <c r="D33" s="6"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="6"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A34" s="32"/>
+      <c r="B34" s="33"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
+      <c r="G34" s="34"/>
+      <c r="H34" s="34"/>
+      <c r="I34" s="34"/>
+      <c r="J34" s="35"/>
+      <c r="K34" s="36"/>
+      <c r="L34" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="M34" s="138"/>
-[...6 lines deleted...]
-      <c r="B35" s="126" t="s">
+      <c r="M34" s="38"/>
+      <c r="N34" s="38"/>
+      <c r="O34" s="38"/>
+      <c r="P34" s="39"/>
+    </row>
+    <row r="35" spans="1:16" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="40"/>
+      <c r="B35" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="C35" s="126"/>
-[...7 lines deleted...]
-      <c r="K35" s="97" t="s">
+      <c r="C35" s="41"/>
+      <c r="D35" s="41"/>
+      <c r="E35" s="41"/>
+      <c r="F35" s="41"/>
+      <c r="G35" s="41"/>
+      <c r="H35" s="41"/>
+      <c r="I35" s="41"/>
+      <c r="J35" s="42"/>
+      <c r="K35" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="L35" s="140" t="s">
+      <c r="L35" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="M35" s="141"/>
-[...34 lines deleted...]
-      <c r="L37" s="48" t="s">
+      <c r="M35" s="45"/>
+      <c r="N35" s="45"/>
+      <c r="O35" s="45"/>
+      <c r="P35" s="46"/>
+    </row>
+    <row r="36" spans="1:16" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="8"/>
+      <c r="B36" s="34"/>
+      <c r="C36" s="34"/>
+      <c r="D36" s="34"/>
+      <c r="E36" s="34"/>
+      <c r="F36" s="34"/>
+      <c r="G36" s="34"/>
+      <c r="H36" s="34"/>
+      <c r="I36" s="34"/>
+      <c r="J36" s="34"/>
+      <c r="K36" s="47"/>
+      <c r="L36" s="48"/>
+      <c r="M36" s="49"/>
+      <c r="N36" s="49"/>
+      <c r="O36" s="49"/>
+      <c r="P36" s="35"/>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A37" s="12"/>
+      <c r="K37" s="50"/>
+      <c r="L37" s="51" t="s">
         <v>31</v>
       </c>
-      <c r="M37" s="19" t="s">
+      <c r="M37" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="N37" s="19" t="s">
+      <c r="N37" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="O37" s="19" t="s">
+      <c r="O37" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="P37" s="17" t="s">
+      <c r="P37" s="53" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A38" s="110" t="s">
+    <row r="38" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A38" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="B38" s="106" t="s">
+      <c r="B38" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="C38" s="4"/>
-[...34 lines deleted...]
-      <c r="B40" s="99" t="s">
+      <c r="K38" s="50"/>
+      <c r="L38" s="55"/>
+      <c r="M38" s="56"/>
+      <c r="N38" s="56"/>
+      <c r="O38" s="56"/>
+      <c r="P38" s="23"/>
+    </row>
+    <row r="39" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="12"/>
+      <c r="B39" s="54"/>
+      <c r="K39" s="50"/>
+      <c r="L39" s="55"/>
+      <c r="M39" s="56"/>
+      <c r="N39" s="56"/>
+      <c r="O39" s="56"/>
+      <c r="P39" s="23"/>
+    </row>
+    <row r="40" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="12"/>
+      <c r="B40" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="C40" s="22" t="s">
+      <c r="C40" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="D40" s="23"/>
-[...6 lines deleted...]
-      <c r="K40" s="81" t="s">
+      <c r="D40" s="58"/>
+      <c r="E40" s="58"/>
+      <c r="F40" s="58"/>
+      <c r="G40" s="58"/>
+      <c r="H40" s="58"/>
+      <c r="I40" s="58"/>
+      <c r="J40" s="58"/>
+      <c r="K40" s="59" t="s">
         <v>40</v>
       </c>
-      <c r="L40" s="24"/>
-[...7 lines deleted...]
-      <c r="B41" s="6">
+      <c r="L40" s="60"/>
+      <c r="M40" s="61"/>
+      <c r="N40" s="61"/>
+      <c r="O40" s="61"/>
+      <c r="P40" s="62"/>
+    </row>
+    <row r="41" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="12"/>
+      <c r="B41" s="5">
         <f>+B40+1</f>
         <v>2</v>
       </c>
-      <c r="C41" s="27" t="s">
+      <c r="C41" s="63" t="s">
         <v>41</v>
       </c>
-      <c r="D41" s="27"/>
-[...15 lines deleted...]
-      <c r="B42" s="6">
+      <c r="D41" s="63"/>
+      <c r="E41" s="63"/>
+      <c r="F41" s="63"/>
+      <c r="G41" s="63"/>
+      <c r="H41" s="63"/>
+      <c r="I41" s="63"/>
+      <c r="J41" s="63"/>
+      <c r="K41" s="64"/>
+      <c r="L41" s="65"/>
+      <c r="M41" s="66"/>
+      <c r="N41" s="66"/>
+      <c r="O41" s="66"/>
+      <c r="P41" s="67"/>
+    </row>
+    <row r="42" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="12"/>
+      <c r="B42" s="5">
         <f t="shared" ref="B42:B46" si="0">+B41+1</f>
         <v>3</v>
       </c>
-      <c r="C42" s="27" t="s">
+      <c r="C42" s="63" t="s">
         <v>42</v>
       </c>
-      <c r="D42" s="27"/>
-[...15 lines deleted...]
-      <c r="B43" s="6">
+      <c r="D42" s="63"/>
+      <c r="E42" s="63"/>
+      <c r="F42" s="63"/>
+      <c r="G42" s="63"/>
+      <c r="H42" s="63"/>
+      <c r="I42" s="63"/>
+      <c r="J42" s="63"/>
+      <c r="K42" s="64"/>
+      <c r="L42" s="65"/>
+      <c r="M42" s="66"/>
+      <c r="N42" s="66"/>
+      <c r="O42" s="66"/>
+      <c r="P42" s="67"/>
+    </row>
+    <row r="43" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="12"/>
+      <c r="B43" s="5">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
-      <c r="C43" s="27" t="s">
+      <c r="C43" s="63" t="s">
         <v>43</v>
       </c>
-      <c r="D43" s="27"/>
-[...15 lines deleted...]
-      <c r="B44" s="6">
+      <c r="D43" s="63"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="63"/>
+      <c r="G43" s="63"/>
+      <c r="H43" s="63"/>
+      <c r="I43" s="63"/>
+      <c r="J43" s="63"/>
+      <c r="K43" s="64"/>
+      <c r="L43" s="65"/>
+      <c r="M43" s="66"/>
+      <c r="N43" s="66"/>
+      <c r="O43" s="66"/>
+      <c r="P43" s="67"/>
+    </row>
+    <row r="44" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="12"/>
+      <c r="B44" s="5">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
-      <c r="C44" s="27" t="s">
+      <c r="C44" s="63" t="s">
         <v>44</v>
       </c>
-      <c r="D44" s="27"/>
-[...15 lines deleted...]
-      <c r="B45" s="6">
+      <c r="D44" s="63"/>
+      <c r="E44" s="63"/>
+      <c r="F44" s="63"/>
+      <c r="G44" s="63"/>
+      <c r="H44" s="63"/>
+      <c r="I44" s="63"/>
+      <c r="J44" s="63"/>
+      <c r="K44" s="64"/>
+      <c r="L44" s="65"/>
+      <c r="M44" s="66"/>
+      <c r="N44" s="66"/>
+      <c r="O44" s="66"/>
+      <c r="P44" s="67"/>
+    </row>
+    <row r="45" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="12"/>
+      <c r="B45" s="5">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
-      <c r="C45" s="27" t="s">
+      <c r="C45" s="63" t="s">
         <v>45</v>
       </c>
-      <c r="D45" s="27"/>
-[...15 lines deleted...]
-      <c r="B46" s="6">
+      <c r="D45" s="63"/>
+      <c r="E45" s="63"/>
+      <c r="F45" s="63"/>
+      <c r="G45" s="63"/>
+      <c r="H45" s="63"/>
+      <c r="I45" s="63"/>
+      <c r="J45" s="63"/>
+      <c r="K45" s="64"/>
+      <c r="L45" s="65"/>
+      <c r="M45" s="66"/>
+      <c r="N45" s="66"/>
+      <c r="O45" s="66"/>
+      <c r="P45" s="67"/>
+    </row>
+    <row r="46" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="12"/>
+      <c r="B46" s="5">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
-      <c r="C46" s="27" t="s">
+      <c r="C46" s="63" t="s">
         <v>46</v>
       </c>
-      <c r="D46" s="27"/>
-[...15 lines deleted...]
-      <c r="B47" s="6">
+      <c r="D46" s="63"/>
+      <c r="E46" s="63"/>
+      <c r="F46" s="63"/>
+      <c r="G46" s="63"/>
+      <c r="H46" s="63"/>
+      <c r="I46" s="63"/>
+      <c r="J46" s="63"/>
+      <c r="K46" s="64"/>
+      <c r="L46" s="65"/>
+      <c r="M46" s="66"/>
+      <c r="N46" s="66"/>
+      <c r="O46" s="66"/>
+      <c r="P46" s="67"/>
+    </row>
+    <row r="47" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="12"/>
+      <c r="B47" s="5">
         <f>+B46+1</f>
         <v>8</v>
       </c>
-      <c r="C47" s="35" t="s">
+      <c r="C47" s="63" t="s">
         <v>47</v>
       </c>
-      <c r="D47" s="27"/>
-[...15 lines deleted...]
-      <c r="B48" s="6">
+      <c r="D47" s="63"/>
+      <c r="E47" s="63"/>
+      <c r="F47" s="63"/>
+      <c r="G47" s="63"/>
+      <c r="H47" s="63"/>
+      <c r="I47" s="63"/>
+      <c r="J47" s="63"/>
+      <c r="K47" s="64"/>
+      <c r="L47" s="65"/>
+      <c r="M47" s="66"/>
+      <c r="N47" s="66"/>
+      <c r="O47" s="66"/>
+      <c r="P47" s="67"/>
+    </row>
+    <row r="48" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="12"/>
+      <c r="B48" s="5">
         <f t="shared" ref="B48" si="1">+B47+1</f>
         <v>9</v>
       </c>
-      <c r="C48" s="35" t="s">
+      <c r="C48" s="63" t="s">
         <v>48</v>
       </c>
-      <c r="D48" s="27"/>
-[...50 lines deleted...]
-      <c r="A51" s="110" t="s">
+      <c r="D48" s="63"/>
+      <c r="E48" s="63"/>
+      <c r="F48" s="63"/>
+      <c r="G48" s="63"/>
+      <c r="H48" s="63"/>
+      <c r="I48" s="63"/>
+      <c r="J48" s="63"/>
+      <c r="K48" s="64"/>
+      <c r="L48" s="65"/>
+      <c r="M48" s="66"/>
+      <c r="N48" s="66"/>
+      <c r="O48" s="66"/>
+      <c r="P48" s="67"/>
+    </row>
+    <row r="49" spans="1:16" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="27"/>
+      <c r="B49" s="68"/>
+      <c r="C49" s="68"/>
+      <c r="D49" s="68"/>
+      <c r="E49" s="68"/>
+      <c r="F49" s="68"/>
+      <c r="G49" s="68"/>
+      <c r="H49" s="68"/>
+      <c r="I49" s="68"/>
+      <c r="J49" s="68"/>
+      <c r="K49" s="69"/>
+      <c r="L49" s="70"/>
+      <c r="M49" s="71"/>
+      <c r="N49" s="71"/>
+      <c r="O49" s="71"/>
+      <c r="P49" s="72"/>
+    </row>
+    <row r="50" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="12"/>
+      <c r="K50" s="50"/>
+      <c r="L50" s="55"/>
+      <c r="M50" s="56"/>
+      <c r="N50" s="56"/>
+      <c r="O50" s="56"/>
+      <c r="P50" s="23"/>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A51" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="B51" s="106" t="s">
+      <c r="B51" s="54" t="s">
         <v>50</v>
       </c>
-      <c r="C51" s="4"/>
-[...34 lines deleted...]
-      <c r="B53" s="107">
+      <c r="K51" s="50"/>
+      <c r="L51" s="55"/>
+      <c r="M51" s="56"/>
+      <c r="N51" s="56"/>
+      <c r="O51" s="56"/>
+      <c r="P51" s="23"/>
+    </row>
+    <row r="52" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="12"/>
+      <c r="B52" s="54"/>
+      <c r="K52" s="50"/>
+      <c r="L52" s="55"/>
+      <c r="M52" s="56"/>
+      <c r="N52" s="56"/>
+      <c r="O52" s="56"/>
+      <c r="P52" s="23"/>
+    </row>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A53" s="12"/>
+      <c r="B53" s="73">
         <v>1</v>
       </c>
-      <c r="C53" s="42" t="s">
+      <c r="C53" s="74" t="s">
         <v>51</v>
       </c>
-      <c r="D53" s="4"/>
-[...24 lines deleted...]
-      <c r="K54" s="131" t="s">
+      <c r="K53" s="50"/>
+      <c r="L53" s="55"/>
+      <c r="M53" s="56"/>
+      <c r="N53" s="56"/>
+      <c r="O53" s="56"/>
+      <c r="P53" s="23"/>
+    </row>
+    <row r="54" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="12"/>
+      <c r="B54" s="17"/>
+      <c r="K54" s="75" t="s">
         <v>52</v>
       </c>
-      <c r="L54" s="12"/>
-[...7 lines deleted...]
-      <c r="C55" s="6">
+      <c r="L54" s="55"/>
+      <c r="M54" s="56"/>
+      <c r="N54" s="56"/>
+      <c r="O54" s="56"/>
+      <c r="P54" s="23"/>
+    </row>
+    <row r="55" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="12"/>
+      <c r="C55" s="5">
         <v>1.1000000000000001</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="K55" s="131"/>
-[...10 lines deleted...]
-      <c r="D56" s="23" t="s">
+      <c r="K55" s="75"/>
+      <c r="L55" s="55"/>
+      <c r="M55" s="56"/>
+      <c r="N55" s="56"/>
+      <c r="O55" s="56"/>
+      <c r="P55" s="23"/>
+    </row>
+    <row r="56" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="12"/>
+      <c r="C56" s="76"/>
+      <c r="D56" s="58" t="s">
         <v>54</v>
       </c>
-      <c r="E56" s="23"/>
-[...15 lines deleted...]
-      <c r="C57" s="32">
+      <c r="E56" s="58"/>
+      <c r="F56" s="58"/>
+      <c r="G56" s="58"/>
+      <c r="H56" s="58"/>
+      <c r="I56" s="58"/>
+      <c r="J56" s="58"/>
+      <c r="K56" s="77"/>
+      <c r="L56" s="60"/>
+      <c r="M56" s="61"/>
+      <c r="N56" s="61"/>
+      <c r="O56" s="61"/>
+      <c r="P56" s="62"/>
+    </row>
+    <row r="57" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="12"/>
+      <c r="C57" s="78">
         <v>1.2</v>
       </c>
-      <c r="D57" s="27" t="s">
+      <c r="D57" s="63" t="s">
         <v>55</v>
       </c>
-      <c r="E57" s="27"/>
-[...15 lines deleted...]
-      <c r="C58" s="32">
+      <c r="E57" s="63"/>
+      <c r="F57" s="63"/>
+      <c r="G57" s="63"/>
+      <c r="H57" s="63"/>
+      <c r="I57" s="63"/>
+      <c r="J57" s="63"/>
+      <c r="K57" s="64"/>
+      <c r="L57" s="65"/>
+      <c r="M57" s="66"/>
+      <c r="N57" s="66"/>
+      <c r="O57" s="66"/>
+      <c r="P57" s="67"/>
+    </row>
+    <row r="58" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="12"/>
+      <c r="C58" s="78">
         <f>+C57+0.1</f>
         <v>1.3</v>
       </c>
-      <c r="D58" s="27" t="s">
+      <c r="D58" s="63" t="s">
         <v>56</v>
       </c>
-      <c r="E58" s="27"/>
-[...15 lines deleted...]
-      <c r="C59" s="32">
+      <c r="E58" s="63"/>
+      <c r="F58" s="63"/>
+      <c r="G58" s="63"/>
+      <c r="H58" s="63"/>
+      <c r="I58" s="63"/>
+      <c r="J58" s="63"/>
+      <c r="K58" s="64"/>
+      <c r="L58" s="65"/>
+      <c r="M58" s="66"/>
+      <c r="N58" s="66"/>
+      <c r="O58" s="66"/>
+      <c r="P58" s="67"/>
+    </row>
+    <row r="59" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="12"/>
+      <c r="C59" s="78">
         <f>+C58+0.1</f>
         <v>1.4000000000000001</v>
       </c>
-      <c r="D59" s="27" t="s">
+      <c r="D59" s="63" t="s">
         <v>57</v>
       </c>
-      <c r="E59" s="27"/>
-[...15 lines deleted...]
-      <c r="C60" s="32">
+      <c r="E59" s="63"/>
+      <c r="F59" s="63"/>
+      <c r="G59" s="63"/>
+      <c r="H59" s="63"/>
+      <c r="I59" s="63"/>
+      <c r="J59" s="63"/>
+      <c r="K59" s="64"/>
+      <c r="L59" s="65"/>
+      <c r="M59" s="66"/>
+      <c r="N59" s="66"/>
+      <c r="O59" s="66"/>
+      <c r="P59" s="67"/>
+    </row>
+    <row r="60" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="12"/>
+      <c r="C60" s="78">
         <f t="shared" ref="C60:C64" si="2">+C59+0.1</f>
         <v>1.5000000000000002</v>
       </c>
-      <c r="D60" s="27" t="s">
+      <c r="D60" s="63" t="s">
         <v>58</v>
       </c>
-      <c r="E60" s="27"/>
-[...15 lines deleted...]
-      <c r="C61" s="32">
+      <c r="E60" s="63"/>
+      <c r="F60" s="63"/>
+      <c r="G60" s="63"/>
+      <c r="H60" s="63"/>
+      <c r="I60" s="63"/>
+      <c r="J60" s="63"/>
+      <c r="K60" s="64"/>
+      <c r="L60" s="65"/>
+      <c r="M60" s="66"/>
+      <c r="N60" s="66"/>
+      <c r="O60" s="66"/>
+      <c r="P60" s="67"/>
+    </row>
+    <row r="61" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="12"/>
+      <c r="C61" s="78">
         <f t="shared" si="2"/>
         <v>1.6000000000000003</v>
       </c>
-      <c r="D61" s="27" t="s">
+      <c r="D61" s="63" t="s">
         <v>59</v>
       </c>
-      <c r="E61" s="27"/>
-[...15 lines deleted...]
-      <c r="C62" s="32">
+      <c r="E61" s="63"/>
+      <c r="F61" s="63"/>
+      <c r="G61" s="63"/>
+      <c r="H61" s="63"/>
+      <c r="I61" s="63"/>
+      <c r="J61" s="63"/>
+      <c r="K61" s="64"/>
+      <c r="L61" s="65"/>
+      <c r="M61" s="66"/>
+      <c r="N61" s="66"/>
+      <c r="O61" s="66"/>
+      <c r="P61" s="67"/>
+    </row>
+    <row r="62" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="12"/>
+      <c r="C62" s="78">
         <f t="shared" si="2"/>
         <v>1.7000000000000004</v>
       </c>
-      <c r="D62" s="27" t="s">
+      <c r="D62" s="63" t="s">
         <v>60</v>
       </c>
-      <c r="E62" s="27"/>
-[...15 lines deleted...]
-      <c r="C63" s="32">
+      <c r="E62" s="63"/>
+      <c r="F62" s="63"/>
+      <c r="G62" s="63"/>
+      <c r="H62" s="63"/>
+      <c r="I62" s="63"/>
+      <c r="J62" s="63"/>
+      <c r="K62" s="64"/>
+      <c r="L62" s="65"/>
+      <c r="M62" s="66"/>
+      <c r="N62" s="66"/>
+      <c r="O62" s="66"/>
+      <c r="P62" s="67"/>
+    </row>
+    <row r="63" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="12"/>
+      <c r="C63" s="78">
         <f t="shared" si="2"/>
         <v>1.8000000000000005</v>
       </c>
-      <c r="D63" s="27" t="s">
+      <c r="D63" s="63" t="s">
         <v>61</v>
       </c>
-      <c r="E63" s="27"/>
-[...15 lines deleted...]
-      <c r="C64" s="32">
+      <c r="E63" s="63"/>
+      <c r="F63" s="63"/>
+      <c r="G63" s="63"/>
+      <c r="H63" s="63"/>
+      <c r="I63" s="63"/>
+      <c r="J63" s="63"/>
+      <c r="K63" s="64"/>
+      <c r="L63" s="65"/>
+      <c r="M63" s="66"/>
+      <c r="N63" s="66"/>
+      <c r="O63" s="66"/>
+      <c r="P63" s="67"/>
+    </row>
+    <row r="64" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="12"/>
+      <c r="C64" s="78">
         <f t="shared" si="2"/>
         <v>1.9000000000000006</v>
       </c>
-      <c r="D64" s="27" t="s">
+      <c r="D64" s="63" t="s">
         <v>62</v>
       </c>
-      <c r="E64" s="27"/>
-[...15 lines deleted...]
-      <c r="C65" s="33">
+      <c r="E64" s="63"/>
+      <c r="F64" s="63"/>
+      <c r="G64" s="63"/>
+      <c r="H64" s="63"/>
+      <c r="I64" s="63"/>
+      <c r="J64" s="63"/>
+      <c r="K64" s="64"/>
+      <c r="L64" s="65"/>
+      <c r="M64" s="66"/>
+      <c r="N64" s="66"/>
+      <c r="O64" s="66"/>
+      <c r="P64" s="67"/>
+    </row>
+    <row r="65" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="12"/>
+      <c r="C65" s="79">
         <v>1.1000000000000001</v>
       </c>
-      <c r="D65" s="27" t="s">
+      <c r="D65" s="63" t="s">
         <v>63</v>
       </c>
-      <c r="E65" s="27"/>
-[...15 lines deleted...]
-      <c r="C66" s="32">
+      <c r="E65" s="63"/>
+      <c r="F65" s="63"/>
+      <c r="G65" s="63"/>
+      <c r="H65" s="63"/>
+      <c r="I65" s="63"/>
+      <c r="J65" s="63"/>
+      <c r="K65" s="64"/>
+      <c r="L65" s="65"/>
+      <c r="M65" s="66"/>
+      <c r="N65" s="66"/>
+      <c r="O65" s="66"/>
+      <c r="P65" s="67"/>
+    </row>
+    <row r="66" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="12"/>
+      <c r="C66" s="78">
         <f t="shared" ref="C66:C71" si="3">+C65+0.01</f>
         <v>1.1100000000000001</v>
       </c>
-      <c r="D66" s="27" t="s">
+      <c r="D66" s="63" t="s">
         <v>64</v>
       </c>
-      <c r="E66" s="27"/>
-[...15 lines deleted...]
-      <c r="C67" s="32">
+      <c r="E66" s="63"/>
+      <c r="F66" s="63"/>
+      <c r="G66" s="63"/>
+      <c r="H66" s="63"/>
+      <c r="I66" s="63"/>
+      <c r="J66" s="63"/>
+      <c r="K66" s="64"/>
+      <c r="L66" s="65"/>
+      <c r="M66" s="66"/>
+      <c r="N66" s="66"/>
+      <c r="O66" s="66"/>
+      <c r="P66" s="67"/>
+    </row>
+    <row r="67" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="12"/>
+      <c r="C67" s="78">
         <f t="shared" si="3"/>
         <v>1.1200000000000001</v>
       </c>
-      <c r="D67" s="27" t="s">
+      <c r="D67" s="63" t="s">
         <v>65</v>
       </c>
-      <c r="E67" s="27"/>
-[...15 lines deleted...]
-      <c r="C68" s="32">
+      <c r="E67" s="63"/>
+      <c r="F67" s="63"/>
+      <c r="G67" s="63"/>
+      <c r="H67" s="63"/>
+      <c r="I67" s="63"/>
+      <c r="J67" s="63"/>
+      <c r="K67" s="64"/>
+      <c r="L67" s="65"/>
+      <c r="M67" s="66"/>
+      <c r="N67" s="66"/>
+      <c r="O67" s="66"/>
+      <c r="P67" s="67"/>
+    </row>
+    <row r="68" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="12"/>
+      <c r="C68" s="78">
         <f t="shared" si="3"/>
         <v>1.1300000000000001</v>
       </c>
-      <c r="D68" s="27" t="s">
+      <c r="D68" s="63" t="s">
         <v>66</v>
       </c>
-      <c r="E68" s="27"/>
-[...15 lines deleted...]
-      <c r="C69" s="32">
+      <c r="E68" s="63"/>
+      <c r="F68" s="63"/>
+      <c r="G68" s="63"/>
+      <c r="H68" s="63"/>
+      <c r="I68" s="63"/>
+      <c r="J68" s="63"/>
+      <c r="K68" s="64"/>
+      <c r="L68" s="65"/>
+      <c r="M68" s="66"/>
+      <c r="N68" s="66"/>
+      <c r="O68" s="66"/>
+      <c r="P68" s="67"/>
+    </row>
+    <row r="69" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="12"/>
+      <c r="C69" s="78">
         <f t="shared" si="3"/>
         <v>1.1400000000000001</v>
       </c>
-      <c r="D69" s="27" t="s">
+      <c r="D69" s="63" t="s">
         <v>67</v>
       </c>
-      <c r="E69" s="27"/>
-[...15 lines deleted...]
-      <c r="C70" s="32">
+      <c r="E69" s="63"/>
+      <c r="F69" s="63"/>
+      <c r="G69" s="63"/>
+      <c r="H69" s="63"/>
+      <c r="I69" s="63"/>
+      <c r="J69" s="63"/>
+      <c r="K69" s="64"/>
+      <c r="L69" s="65"/>
+      <c r="M69" s="66"/>
+      <c r="N69" s="66"/>
+      <c r="O69" s="66"/>
+      <c r="P69" s="67"/>
+    </row>
+    <row r="70" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="12"/>
+      <c r="C70" s="78">
         <f t="shared" si="3"/>
         <v>1.1500000000000001</v>
       </c>
-      <c r="D70" s="27" t="s">
+      <c r="D70" s="63" t="s">
         <v>68</v>
       </c>
-      <c r="E70" s="27"/>
-[...15 lines deleted...]
-      <c r="C71" s="32">
+      <c r="E70" s="63"/>
+      <c r="F70" s="63"/>
+      <c r="G70" s="63"/>
+      <c r="H70" s="63"/>
+      <c r="I70" s="63"/>
+      <c r="J70" s="63"/>
+      <c r="K70" s="64"/>
+      <c r="L70" s="65"/>
+      <c r="M70" s="66"/>
+      <c r="N70" s="66"/>
+      <c r="O70" s="66"/>
+      <c r="P70" s="67"/>
+    </row>
+    <row r="71" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="12"/>
+      <c r="C71" s="78">
         <f t="shared" si="3"/>
         <v>1.1600000000000001</v>
       </c>
-      <c r="D71" s="27" t="s">
+      <c r="D71" s="63" t="s">
         <v>69</v>
       </c>
-      <c r="E71" s="27"/>
-[...15 lines deleted...]
-      <c r="C72" s="32">
+      <c r="E71" s="63"/>
+      <c r="F71" s="63"/>
+      <c r="G71" s="63"/>
+      <c r="H71" s="63"/>
+      <c r="I71" s="63"/>
+      <c r="J71" s="63"/>
+      <c r="K71" s="64"/>
+      <c r="L71" s="65"/>
+      <c r="M71" s="66"/>
+      <c r="N71" s="66"/>
+      <c r="O71" s="66"/>
+      <c r="P71" s="67"/>
+    </row>
+    <row r="72" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="12"/>
+      <c r="C72" s="78">
         <f>+C71+0.01</f>
         <v>1.1700000000000002</v>
       </c>
-      <c r="D72" s="27" t="s">
+      <c r="D72" s="63" t="s">
         <v>70</v>
       </c>
-      <c r="E72" s="27"/>
-[...5 lines deleted...]
-      <c r="K72" s="82" t="s">
+      <c r="E72" s="63"/>
+      <c r="F72" s="63"/>
+      <c r="G72" s="63"/>
+      <c r="H72" s="63"/>
+      <c r="I72" s="63"/>
+      <c r="J72" s="63"/>
+      <c r="K72" s="80" t="s">
         <v>71</v>
       </c>
-      <c r="L72" s="28"/>
-[...8 lines deleted...]
-      <c r="C73" s="32">
+      <c r="L72" s="65"/>
+      <c r="M72" s="66"/>
+      <c r="N72" s="66"/>
+      <c r="O72" s="66"/>
+      <c r="P72" s="67"/>
+    </row>
+    <row r="73" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="12"/>
+      <c r="C73" s="78">
         <f>+C72+0.01</f>
         <v>1.1800000000000002</v>
       </c>
-      <c r="D73" s="27" t="s">
+      <c r="D73" s="63" t="s">
         <v>72</v>
       </c>
-      <c r="E73" s="27"/>
-[...32 lines deleted...]
-      <c r="B75" s="93">
+      <c r="E73" s="63"/>
+      <c r="F73" s="63"/>
+      <c r="G73" s="63"/>
+      <c r="H73" s="63"/>
+      <c r="I73" s="63"/>
+      <c r="J73" s="63"/>
+      <c r="K73" s="64"/>
+      <c r="L73" s="65"/>
+      <c r="M73" s="66"/>
+      <c r="N73" s="66"/>
+      <c r="O73" s="66"/>
+      <c r="P73" s="67"/>
+    </row>
+    <row r="74" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="12"/>
+      <c r="K74" s="50"/>
+      <c r="L74" s="55"/>
+      <c r="M74" s="56"/>
+      <c r="N74" s="56"/>
+      <c r="O74" s="56"/>
+      <c r="P74" s="23"/>
+    </row>
+    <row r="75" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A75" s="12"/>
+      <c r="B75" s="81">
         <v>2</v>
       </c>
-      <c r="C75" s="43" t="s">
+      <c r="C75" s="82" t="s">
         <v>73</v>
       </c>
-      <c r="D75" s="4"/>
-[...34 lines deleted...]
-      <c r="C77" s="31">
+      <c r="K75" s="50"/>
+      <c r="L75" s="55"/>
+      <c r="M75" s="56"/>
+      <c r="N75" s="56"/>
+      <c r="O75" s="56"/>
+      <c r="P75" s="23"/>
+    </row>
+    <row r="76" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="12"/>
+      <c r="B76" s="5"/>
+      <c r="C76" s="18"/>
+      <c r="K76" s="50"/>
+      <c r="L76" s="55"/>
+      <c r="M76" s="56"/>
+      <c r="N76" s="56"/>
+      <c r="O76" s="56"/>
+      <c r="P76" s="23"/>
+    </row>
+    <row r="77" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="12"/>
+      <c r="B77" s="5"/>
+      <c r="C77" s="76">
         <v>2.1</v>
       </c>
-      <c r="D77" s="23" t="s">
+      <c r="D77" s="58" t="s">
         <v>74</v>
       </c>
-      <c r="E77" s="23"/>
-[...5 lines deleted...]
-      <c r="K77" s="143" t="s">
+      <c r="E77" s="58"/>
+      <c r="F77" s="58"/>
+      <c r="G77" s="58"/>
+      <c r="H77" s="58"/>
+      <c r="I77" s="58"/>
+      <c r="J77" s="58"/>
+      <c r="K77" s="83" t="s">
         <v>75</v>
       </c>
-      <c r="L77" s="24"/>
-[...9 lines deleted...]
-      <c r="D78" s="32">
+      <c r="L77" s="60"/>
+      <c r="M77" s="61"/>
+      <c r="N77" s="61"/>
+      <c r="O77" s="61"/>
+      <c r="P77" s="62"/>
+    </row>
+    <row r="78" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="12"/>
+      <c r="B78" s="5"/>
+      <c r="C78" s="84"/>
+      <c r="D78" s="78">
         <v>2.11</v>
       </c>
-      <c r="E78" s="27" t="s">
+      <c r="E78" s="63" t="s">
         <v>76</v>
       </c>
-      <c r="F78" s="27"/>
-[...15 lines deleted...]
-      <c r="D79" s="32">
+      <c r="F78" s="63"/>
+      <c r="G78" s="63"/>
+      <c r="H78" s="63"/>
+      <c r="I78" s="63"/>
+      <c r="J78" s="63"/>
+      <c r="K78" s="83"/>
+      <c r="L78" s="65"/>
+      <c r="M78" s="66"/>
+      <c r="N78" s="66"/>
+      <c r="O78" s="66"/>
+      <c r="P78" s="67"/>
+    </row>
+    <row r="79" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="12"/>
+      <c r="B79" s="5"/>
+      <c r="C79" s="18"/>
+      <c r="D79" s="78">
         <f>+D78+0.01</f>
         <v>2.1199999999999997</v>
       </c>
-      <c r="E79" s="27" t="s">
+      <c r="E79" s="63" t="s">
         <v>77</v>
       </c>
-      <c r="F79" s="27"/>
-[...15 lines deleted...]
-      <c r="D80" s="32">
+      <c r="F79" s="63"/>
+      <c r="G79" s="63"/>
+      <c r="H79" s="63"/>
+      <c r="I79" s="63"/>
+      <c r="J79" s="63"/>
+      <c r="K79" s="83"/>
+      <c r="L79" s="65"/>
+      <c r="M79" s="66"/>
+      <c r="N79" s="66"/>
+      <c r="O79" s="66"/>
+      <c r="P79" s="67"/>
+    </row>
+    <row r="80" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="12"/>
+      <c r="B80" s="5"/>
+      <c r="C80" s="18"/>
+      <c r="D80" s="78">
         <f t="shared" ref="D80:D82" si="4">+D79+0.01</f>
         <v>2.1299999999999994</v>
       </c>
-      <c r="E80" s="35" t="s">
+      <c r="E80" s="63" t="s">
         <v>78</v>
       </c>
-      <c r="F80" s="27"/>
-[...15 lines deleted...]
-      <c r="D81" s="32">
+      <c r="F80" s="63"/>
+      <c r="G80" s="63"/>
+      <c r="H80" s="63"/>
+      <c r="I80" s="63"/>
+      <c r="J80" s="63"/>
+      <c r="K80" s="83"/>
+      <c r="L80" s="65"/>
+      <c r="M80" s="66"/>
+      <c r="N80" s="66"/>
+      <c r="O80" s="66"/>
+      <c r="P80" s="67"/>
+    </row>
+    <row r="81" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="12"/>
+      <c r="B81" s="5"/>
+      <c r="C81" s="18"/>
+      <c r="D81" s="78">
         <f t="shared" si="4"/>
         <v>2.1399999999999992</v>
       </c>
-      <c r="E81" s="35" t="s">
+      <c r="E81" s="63" t="s">
         <v>79</v>
       </c>
-      <c r="F81" s="27"/>
-[...15 lines deleted...]
-      <c r="D82" s="32">
+      <c r="F81" s="63"/>
+      <c r="G81" s="63"/>
+      <c r="H81" s="63"/>
+      <c r="I81" s="63"/>
+      <c r="J81" s="63"/>
+      <c r="K81" s="83"/>
+      <c r="L81" s="65"/>
+      <c r="M81" s="66"/>
+      <c r="N81" s="66"/>
+      <c r="O81" s="66"/>
+      <c r="P81" s="67"/>
+    </row>
+    <row r="82" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="12"/>
+      <c r="B82" s="5"/>
+      <c r="C82" s="18"/>
+      <c r="D82" s="78">
         <f t="shared" si="4"/>
         <v>2.149999999999999</v>
       </c>
-      <c r="E82" s="35" t="s">
+      <c r="E82" s="63" t="s">
         <v>80</v>
       </c>
-      <c r="F82" s="27"/>
-[...22 lines deleted...]
-      <c r="K83" s="145" t="s">
+      <c r="F82" s="63"/>
+      <c r="G82" s="63"/>
+      <c r="H82" s="63"/>
+      <c r="I82" s="63"/>
+      <c r="J82" s="63"/>
+      <c r="K82" s="85"/>
+      <c r="L82" s="65"/>
+      <c r="M82" s="66"/>
+      <c r="N82" s="66"/>
+      <c r="O82" s="66"/>
+      <c r="P82" s="67"/>
+    </row>
+    <row r="83" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="12"/>
+      <c r="B83" s="5"/>
+      <c r="C83" s="18"/>
+      <c r="D83" s="5"/>
+      <c r="K83" s="86" t="s">
         <v>81</v>
       </c>
-      <c r="L83" s="12"/>
-[...8 lines deleted...]
-      <c r="C84" s="31">
+      <c r="L83" s="55"/>
+      <c r="M83" s="56"/>
+      <c r="N83" s="56"/>
+      <c r="O83" s="56"/>
+      <c r="P83" s="23"/>
+    </row>
+    <row r="84" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="12"/>
+      <c r="B84" s="5"/>
+      <c r="C84" s="76">
         <v>2.2000000000000002</v>
       </c>
-      <c r="D84" s="37" t="s">
+      <c r="D84" s="87" t="s">
         <v>82</v>
       </c>
-      <c r="E84" s="38"/>
-[...16 lines deleted...]
-      <c r="D85" s="39" t="s">
+      <c r="E84" s="58"/>
+      <c r="F84" s="58"/>
+      <c r="G84" s="58"/>
+      <c r="H84" s="58"/>
+      <c r="I84" s="58"/>
+      <c r="J84" s="58"/>
+      <c r="K84" s="83"/>
+      <c r="L84" s="60"/>
+      <c r="M84" s="61"/>
+      <c r="N84" s="61"/>
+      <c r="O84" s="61"/>
+      <c r="P84" s="62"/>
+    </row>
+    <row r="85" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="12"/>
+      <c r="B85" s="5"/>
+      <c r="C85" s="88"/>
+      <c r="D85" s="89" t="s">
         <v>83</v>
       </c>
-      <c r="E85" s="35" t="s">
+      <c r="E85" s="63" t="s">
         <v>84</v>
       </c>
-      <c r="F85" s="27"/>
-[...15 lines deleted...]
-      <c r="D86" s="32">
+      <c r="F85" s="63"/>
+      <c r="G85" s="63"/>
+      <c r="H85" s="63"/>
+      <c r="I85" s="63"/>
+      <c r="J85" s="63"/>
+      <c r="K85" s="83"/>
+      <c r="L85" s="65"/>
+      <c r="M85" s="66"/>
+      <c r="N85" s="66"/>
+      <c r="O85" s="66"/>
+      <c r="P85" s="67"/>
+    </row>
+    <row r="86" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="12"/>
+      <c r="B86" s="5"/>
+      <c r="C86" s="5"/>
+      <c r="D86" s="78">
         <f>+D85+0.01</f>
         <v>2.2199999999999998</v>
       </c>
-      <c r="E86" s="35" t="s">
+      <c r="E86" s="63" t="s">
         <v>85</v>
       </c>
-      <c r="F86" s="27"/>
-[...15 lines deleted...]
-      <c r="D87" s="32">
+      <c r="F86" s="63"/>
+      <c r="G86" s="63"/>
+      <c r="H86" s="63"/>
+      <c r="I86" s="63"/>
+      <c r="J86" s="63"/>
+      <c r="K86" s="83"/>
+      <c r="L86" s="65"/>
+      <c r="M86" s="66"/>
+      <c r="N86" s="66"/>
+      <c r="O86" s="66"/>
+      <c r="P86" s="67"/>
+    </row>
+    <row r="87" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="12"/>
+      <c r="B87" s="5"/>
+      <c r="C87" s="5"/>
+      <c r="D87" s="78">
         <f>+D86+0.01</f>
         <v>2.2299999999999995</v>
       </c>
-      <c r="E87" s="35" t="s">
+      <c r="E87" s="63" t="s">
         <v>86</v>
       </c>
-      <c r="F87" s="27"/>
-[...21 lines deleted...]
-      <c r="J88" s="4"/>
+      <c r="F87" s="63"/>
+      <c r="G87" s="63"/>
+      <c r="H87" s="63"/>
+      <c r="I87" s="63"/>
+      <c r="J87" s="63"/>
+      <c r="K87" s="85"/>
+      <c r="L87" s="65"/>
+      <c r="M87" s="66"/>
+      <c r="N87" s="66"/>
+      <c r="O87" s="66"/>
+      <c r="P87" s="67"/>
+    </row>
+    <row r="88" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="12"/>
+      <c r="B88" s="5"/>
+      <c r="C88" s="18"/>
       <c r="K88" s="90"/>
-      <c r="L88" s="12"/>
-[...8 lines deleted...]
-      <c r="C89" s="8">
+      <c r="L88" s="55"/>
+      <c r="M88" s="56"/>
+      <c r="N88" s="56"/>
+      <c r="O88" s="56"/>
+      <c r="P88" s="23"/>
+    </row>
+    <row r="89" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="12"/>
+      <c r="C89" s="17">
         <v>2.2999999999999998</v>
       </c>
       <c r="D89" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="E89" s="4"/>
-[...5 lines deleted...]
-      <c r="K89" s="146" t="s">
+      <c r="K89" s="91" t="s">
         <v>88</v>
       </c>
-      <c r="L89" s="12"/>
-[...9 lines deleted...]
-      <c r="D90" s="23" t="s">
+      <c r="L89" s="55"/>
+      <c r="M89" s="56"/>
+      <c r="N89" s="56"/>
+      <c r="O89" s="56"/>
+      <c r="P89" s="23"/>
+    </row>
+    <row r="90" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="12"/>
+      <c r="C90" s="76"/>
+      <c r="D90" s="58" t="s">
         <v>89</v>
       </c>
-      <c r="E90" s="23"/>
-[...33 lines deleted...]
-      <c r="C92" s="6">
+      <c r="E90" s="58"/>
+      <c r="F90" s="58"/>
+      <c r="G90" s="58"/>
+      <c r="H90" s="58"/>
+      <c r="I90" s="58"/>
+      <c r="J90" s="58"/>
+      <c r="K90" s="92"/>
+      <c r="L90" s="60"/>
+      <c r="M90" s="61"/>
+      <c r="N90" s="61"/>
+      <c r="O90" s="61"/>
+      <c r="P90" s="62"/>
+    </row>
+    <row r="91" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="12"/>
+      <c r="C91" s="5"/>
+      <c r="K91" s="93"/>
+      <c r="L91" s="55"/>
+      <c r="M91" s="56"/>
+      <c r="N91" s="56"/>
+      <c r="O91" s="56"/>
+      <c r="P91" s="23"/>
+    </row>
+    <row r="92" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="12"/>
+      <c r="C92" s="5">
         <v>2.4</v>
       </c>
       <c r="D92" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="E92" s="4"/>
-[...5 lines deleted...]
-      <c r="K92" s="146" t="s">
+      <c r="K92" s="91" t="s">
         <v>88</v>
       </c>
-      <c r="L92" s="12"/>
-[...9 lines deleted...]
-      <c r="D93" s="23" t="s">
+      <c r="L92" s="55"/>
+      <c r="M92" s="56"/>
+      <c r="N92" s="56"/>
+      <c r="O92" s="56"/>
+      <c r="P92" s="23"/>
+    </row>
+    <row r="93" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="12"/>
+      <c r="C93" s="58"/>
+      <c r="D93" s="58" t="s">
         <v>89</v>
       </c>
-      <c r="E93" s="23"/>
-[...33 lines deleted...]
-      <c r="C95" s="45">
+      <c r="E93" s="58"/>
+      <c r="F93" s="58"/>
+      <c r="G93" s="58"/>
+      <c r="H93" s="58"/>
+      <c r="I93" s="58"/>
+      <c r="J93" s="58"/>
+      <c r="K93" s="92"/>
+      <c r="L93" s="60"/>
+      <c r="M93" s="61"/>
+      <c r="N93" s="61"/>
+      <c r="O93" s="61"/>
+      <c r="P93" s="62"/>
+    </row>
+    <row r="94" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="12"/>
+      <c r="C94" s="5"/>
+      <c r="K94" s="50"/>
+      <c r="L94" s="55"/>
+      <c r="M94" s="56"/>
+      <c r="N94" s="56"/>
+      <c r="O94" s="56"/>
+      <c r="P94" s="23"/>
+    </row>
+    <row r="95" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="12"/>
+      <c r="C95" s="94">
         <v>2.5</v>
       </c>
-      <c r="D95" s="23" t="s">
+      <c r="D95" s="58" t="s">
         <v>91</v>
       </c>
-      <c r="E95" s="23"/>
-[...32 lines deleted...]
-      <c r="B97" s="93">
+      <c r="E95" s="58"/>
+      <c r="F95" s="58"/>
+      <c r="G95" s="58"/>
+      <c r="H95" s="58"/>
+      <c r="I95" s="58"/>
+      <c r="J95" s="58"/>
+      <c r="K95" s="95"/>
+      <c r="L95" s="60"/>
+      <c r="M95" s="61"/>
+      <c r="N95" s="61"/>
+      <c r="O95" s="61"/>
+      <c r="P95" s="62"/>
+    </row>
+    <row r="96" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="12"/>
+      <c r="K96" s="50"/>
+      <c r="L96" s="55"/>
+      <c r="M96" s="56"/>
+      <c r="N96" s="56"/>
+      <c r="O96" s="56"/>
+      <c r="P96" s="23"/>
+    </row>
+    <row r="97" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A97" s="12"/>
+      <c r="B97" s="81">
         <v>3</v>
       </c>
-      <c r="C97" s="42" t="s">
+      <c r="C97" s="74" t="s">
         <v>92</v>
       </c>
-      <c r="D97" s="4"/>
-[...24 lines deleted...]
-      <c r="K98" s="131" t="s">
+      <c r="K97" s="50"/>
+      <c r="L97" s="55"/>
+      <c r="M97" s="56"/>
+      <c r="N97" s="56"/>
+      <c r="O97" s="56"/>
+      <c r="P97" s="23"/>
+    </row>
+    <row r="98" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="12"/>
+      <c r="B98" s="5"/>
+      <c r="K98" s="75" t="s">
         <v>52</v>
       </c>
-      <c r="L98" s="12"/>
-[...7 lines deleted...]
-      <c r="C99" s="6">
+      <c r="L98" s="55"/>
+      <c r="M98" s="56"/>
+      <c r="N98" s="56"/>
+      <c r="O98" s="56"/>
+      <c r="P98" s="23"/>
+    </row>
+    <row r="99" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="12"/>
+      <c r="C99" s="5">
         <v>3.1</v>
       </c>
       <c r="D99" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="K99" s="131"/>
-[...9 lines deleted...]
-      <c r="D100" s="121" t="s">
+      <c r="K99" s="75"/>
+      <c r="L99" s="55"/>
+      <c r="M99" s="56"/>
+      <c r="N99" s="56"/>
+      <c r="O99" s="56"/>
+      <c r="P99" s="23"/>
+    </row>
+    <row r="100" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="12"/>
+      <c r="C100" s="5"/>
+      <c r="D100" s="96" t="s">
         <v>54</v>
       </c>
-      <c r="K100" s="132"/>
-[...9 lines deleted...]
-      <c r="C101" s="32">
+      <c r="K100" s="77"/>
+      <c r="L100" s="55"/>
+      <c r="M100" s="56"/>
+      <c r="N100" s="56"/>
+      <c r="O100" s="56"/>
+      <c r="P100" s="23"/>
+    </row>
+    <row r="101" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="12"/>
+      <c r="C101" s="78">
         <f>+C99+0.1</f>
         <v>3.2</v>
       </c>
-      <c r="D101" s="27" t="s">
+      <c r="D101" s="63" t="s">
         <v>94</v>
       </c>
-      <c r="E101" s="27"/>
-[...5 lines deleted...]
-      <c r="K101" s="82" t="s">
+      <c r="E101" s="63"/>
+      <c r="F101" s="63"/>
+      <c r="G101" s="63"/>
+      <c r="H101" s="63"/>
+      <c r="I101" s="63"/>
+      <c r="J101" s="63"/>
+      <c r="K101" s="80" t="s">
         <v>71</v>
       </c>
-      <c r="L101" s="28"/>
-[...8 lines deleted...]
-      <c r="C102" s="41">
+      <c r="L101" s="65"/>
+      <c r="M101" s="66"/>
+      <c r="N101" s="66"/>
+      <c r="O101" s="66"/>
+      <c r="P101" s="67"/>
+    </row>
+    <row r="102" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="12"/>
+      <c r="C102" s="88">
         <f>+C101+0.1</f>
         <v>3.3000000000000003</v>
       </c>
-      <c r="D102" s="52" t="s">
+      <c r="D102" s="97" t="s">
         <v>95</v>
       </c>
-      <c r="E102" s="52"/>
-[...5 lines deleted...]
-      <c r="K102" s="119" t="s">
+      <c r="E102" s="97"/>
+      <c r="F102" s="97"/>
+      <c r="G102" s="97"/>
+      <c r="H102" s="97"/>
+      <c r="I102" s="97"/>
+      <c r="J102" s="97"/>
+      <c r="K102" s="98" t="s">
         <v>96</v>
       </c>
-      <c r="L102" s="54"/>
-[...10 lines deleted...]
-      <c r="E103" s="122" t="s">
+      <c r="L102" s="99"/>
+      <c r="M102" s="100"/>
+      <c r="N102" s="100"/>
+      <c r="O102" s="100"/>
+      <c r="P102" s="101"/>
+    </row>
+    <row r="103" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="12"/>
+      <c r="C103" s="76"/>
+      <c r="D103" s="58"/>
+      <c r="E103" s="102" t="s">
         <v>97</v>
       </c>
-      <c r="F103" s="120"/>
-[...4 lines deleted...]
-      <c r="K103" s="81" t="s">
+      <c r="F103" s="103"/>
+      <c r="G103" s="103"/>
+      <c r="H103" s="103"/>
+      <c r="I103" s="58"/>
+      <c r="J103" s="58"/>
+      <c r="K103" s="59" t="s">
         <v>98</v>
       </c>
-      <c r="L103" s="24"/>
-[...9 lines deleted...]
-      <c r="D104" s="50" t="s">
+      <c r="L103" s="60"/>
+      <c r="M103" s="61"/>
+      <c r="N103" s="61"/>
+      <c r="O103" s="61"/>
+      <c r="P103" s="62"/>
+    </row>
+    <row r="104" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="12"/>
+      <c r="C104" s="78"/>
+      <c r="D104" s="104" t="s">
         <v>99</v>
       </c>
-      <c r="E104" s="51" t="s">
+      <c r="E104" s="105" t="s">
         <v>100</v>
       </c>
-      <c r="F104" s="27"/>
-[...4 lines deleted...]
-      <c r="K104" s="82" t="s">
+      <c r="F104" s="63"/>
+      <c r="G104" s="63"/>
+      <c r="H104" s="63"/>
+      <c r="I104" s="63"/>
+      <c r="J104" s="63"/>
+      <c r="K104" s="80" t="s">
         <v>71</v>
       </c>
-      <c r="L104" s="28"/>
-[...6 lines deleted...]
-      <c r="A105" s="110"/>
+      <c r="L104" s="65"/>
+      <c r="M104" s="66"/>
+      <c r="N104" s="66"/>
+      <c r="O104" s="66"/>
+      <c r="P104" s="67"/>
+    </row>
+    <row r="105" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="12"/>
       <c r="B105" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="C105" s="41"/>
-      <c r="D105" s="58" t="s">
+      <c r="C105" s="88"/>
+      <c r="D105" s="106" t="s">
         <v>102</v>
       </c>
-      <c r="E105" s="51" t="s">
+      <c r="E105" s="105" t="s">
         <v>103</v>
       </c>
-      <c r="F105" s="27"/>
-[...4 lines deleted...]
-      <c r="K105" s="82" t="s">
+      <c r="F105" s="63"/>
+      <c r="G105" s="63"/>
+      <c r="H105" s="63"/>
+      <c r="I105" s="63"/>
+      <c r="J105" s="63"/>
+      <c r="K105" s="80" t="s">
         <v>71</v>
       </c>
-      <c r="L105" s="28"/>
-[...9 lines deleted...]
-      <c r="D106" s="50" t="s">
+      <c r="L105" s="65"/>
+      <c r="M105" s="66"/>
+      <c r="N105" s="66"/>
+      <c r="O105" s="66"/>
+      <c r="P105" s="67"/>
+    </row>
+    <row r="106" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="12"/>
+      <c r="C106" s="76"/>
+      <c r="D106" s="104" t="s">
         <v>104</v>
       </c>
-      <c r="E106" s="37" t="s">
+      <c r="E106" s="87" t="s">
         <v>105</v>
       </c>
-      <c r="F106" s="23"/>
-[...4 lines deleted...]
-      <c r="K106" s="82" t="s">
+      <c r="F106" s="58"/>
+      <c r="G106" s="58"/>
+      <c r="H106" s="58"/>
+      <c r="I106" s="58"/>
+      <c r="J106" s="58"/>
+      <c r="K106" s="80" t="s">
         <v>71</v>
       </c>
-      <c r="L106" s="24"/>
-[...9 lines deleted...]
-      <c r="D107" s="50" t="s">
+      <c r="L106" s="60"/>
+      <c r="M106" s="61"/>
+      <c r="N106" s="61"/>
+      <c r="O106" s="61"/>
+      <c r="P106" s="62"/>
+    </row>
+    <row r="107" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="12"/>
+      <c r="C107" s="78"/>
+      <c r="D107" s="104" t="s">
         <v>106</v>
       </c>
-      <c r="E107" s="51" t="s">
+      <c r="E107" s="105" t="s">
         <v>107</v>
       </c>
-      <c r="F107" s="27"/>
-[...15 lines deleted...]
-      <c r="D108" s="50" t="s">
+      <c r="F107" s="63"/>
+      <c r="G107" s="63"/>
+      <c r="H107" s="63"/>
+      <c r="I107" s="63"/>
+      <c r="J107" s="63"/>
+      <c r="K107" s="64"/>
+      <c r="L107" s="65"/>
+      <c r="M107" s="66"/>
+      <c r="N107" s="66"/>
+      <c r="O107" s="66"/>
+      <c r="P107" s="67"/>
+    </row>
+    <row r="108" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="12"/>
+      <c r="C108" s="78"/>
+      <c r="D108" s="104" t="s">
         <v>108</v>
       </c>
-      <c r="E108" s="51" t="s">
+      <c r="E108" s="105" t="s">
         <v>109</v>
       </c>
-      <c r="F108" s="27"/>
-[...15 lines deleted...]
-      <c r="D109" s="50" t="s">
+      <c r="F108" s="63"/>
+      <c r="G108" s="63"/>
+      <c r="H108" s="63"/>
+      <c r="I108" s="63"/>
+      <c r="J108" s="63"/>
+      <c r="K108" s="64"/>
+      <c r="L108" s="65"/>
+      <c r="M108" s="66"/>
+      <c r="N108" s="66"/>
+      <c r="O108" s="66"/>
+      <c r="P108" s="67"/>
+    </row>
+    <row r="109" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="12"/>
+      <c r="C109" s="78"/>
+      <c r="D109" s="104" t="s">
         <v>110</v>
       </c>
-      <c r="E109" s="51" t="s">
+      <c r="E109" s="105" t="s">
         <v>111</v>
       </c>
-      <c r="F109" s="27"/>
-[...15 lines deleted...]
-      <c r="D110" s="50" t="s">
+      <c r="F109" s="63"/>
+      <c r="G109" s="63"/>
+      <c r="H109" s="63"/>
+      <c r="I109" s="63"/>
+      <c r="J109" s="63"/>
+      <c r="K109" s="64"/>
+      <c r="L109" s="65"/>
+      <c r="M109" s="66"/>
+      <c r="N109" s="66"/>
+      <c r="O109" s="66"/>
+      <c r="P109" s="67"/>
+    </row>
+    <row r="110" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="12"/>
+      <c r="C110" s="78"/>
+      <c r="D110" s="104" t="s">
         <v>112</v>
       </c>
-      <c r="E110" s="51" t="s">
+      <c r="E110" s="105" t="s">
         <v>113</v>
       </c>
-      <c r="F110" s="27"/>
-[...15 lines deleted...]
-      <c r="D111" s="50" t="s">
+      <c r="F110" s="63"/>
+      <c r="G110" s="63"/>
+      <c r="H110" s="63"/>
+      <c r="I110" s="63"/>
+      <c r="J110" s="63"/>
+      <c r="K110" s="64"/>
+      <c r="L110" s="65"/>
+      <c r="M110" s="66"/>
+      <c r="N110" s="66"/>
+      <c r="O110" s="66"/>
+      <c r="P110" s="67"/>
+    </row>
+    <row r="111" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="12"/>
+      <c r="C111" s="78"/>
+      <c r="D111" s="104" t="s">
         <v>114</v>
       </c>
-      <c r="E111" s="51" t="s">
+      <c r="E111" s="105" t="s">
         <v>115</v>
       </c>
-      <c r="F111" s="27"/>
-[...15 lines deleted...]
-      <c r="D112" s="50" t="s">
+      <c r="F111" s="63"/>
+      <c r="G111" s="63"/>
+      <c r="H111" s="63"/>
+      <c r="I111" s="63"/>
+      <c r="J111" s="63"/>
+      <c r="K111" s="64"/>
+      <c r="L111" s="65"/>
+      <c r="M111" s="66"/>
+      <c r="N111" s="66"/>
+      <c r="O111" s="66"/>
+      <c r="P111" s="67"/>
+    </row>
+    <row r="112" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="12"/>
+      <c r="C112" s="78"/>
+      <c r="D112" s="104" t="s">
         <v>116</v>
       </c>
-      <c r="E112" s="51" t="s">
+      <c r="E112" s="105" t="s">
         <v>117</v>
       </c>
-      <c r="F112" s="27"/>
-[...15 lines deleted...]
-      <c r="D113" s="50" t="s">
+      <c r="F112" s="63"/>
+      <c r="G112" s="63"/>
+      <c r="H112" s="63"/>
+      <c r="I112" s="63"/>
+      <c r="J112" s="63"/>
+      <c r="K112" s="64"/>
+      <c r="L112" s="65"/>
+      <c r="M112" s="66"/>
+      <c r="N112" s="66"/>
+      <c r="O112" s="66"/>
+      <c r="P112" s="67"/>
+    </row>
+    <row r="113" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="12"/>
+      <c r="C113" s="78"/>
+      <c r="D113" s="104" t="s">
         <v>118</v>
       </c>
-      <c r="E113" s="51" t="s">
+      <c r="E113" s="105" t="s">
         <v>119</v>
       </c>
-      <c r="F113" s="27"/>
-[...15 lines deleted...]
-      <c r="D114" s="50" t="s">
+      <c r="F113" s="63"/>
+      <c r="G113" s="63"/>
+      <c r="H113" s="63"/>
+      <c r="I113" s="63"/>
+      <c r="J113" s="63"/>
+      <c r="K113" s="64"/>
+      <c r="L113" s="65"/>
+      <c r="M113" s="66"/>
+      <c r="N113" s="66"/>
+      <c r="O113" s="66"/>
+      <c r="P113" s="67"/>
+    </row>
+    <row r="114" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="12"/>
+      <c r="C114" s="78"/>
+      <c r="D114" s="104" t="s">
         <v>120</v>
       </c>
-      <c r="E114" s="51" t="s">
+      <c r="E114" s="105" t="s">
         <v>121</v>
       </c>
-      <c r="F114" s="27"/>
-[...15 lines deleted...]
-      <c r="D115" s="123">
+      <c r="F114" s="63"/>
+      <c r="G114" s="63"/>
+      <c r="H114" s="63"/>
+      <c r="I114" s="63"/>
+      <c r="J114" s="63"/>
+      <c r="K114" s="64"/>
+      <c r="L114" s="65"/>
+      <c r="M114" s="66"/>
+      <c r="N114" s="66"/>
+      <c r="O114" s="66"/>
+      <c r="P114" s="67"/>
+    </row>
+    <row r="115" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="12"/>
+      <c r="C115" s="78"/>
+      <c r="D115" s="107">
         <v>3.3119999999999998</v>
       </c>
-      <c r="E115" s="51" t="s">
+      <c r="E115" s="105" t="s">
         <v>122</v>
       </c>
-      <c r="F115" s="27"/>
-[...15 lines deleted...]
-      <c r="D116" s="50" t="s">
+      <c r="F115" s="63"/>
+      <c r="G115" s="63"/>
+      <c r="H115" s="63"/>
+      <c r="I115" s="63"/>
+      <c r="J115" s="63"/>
+      <c r="K115" s="64"/>
+      <c r="L115" s="65"/>
+      <c r="M115" s="66"/>
+      <c r="N115" s="66"/>
+      <c r="O115" s="66"/>
+      <c r="P115" s="67"/>
+    </row>
+    <row r="116" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="12"/>
+      <c r="C116" s="78"/>
+      <c r="D116" s="104" t="s">
         <v>123</v>
       </c>
-      <c r="E116" s="57" t="s">
+      <c r="E116" s="105" t="s">
         <v>124</v>
       </c>
-      <c r="F116" s="27"/>
-[...15 lines deleted...]
-      <c r="D117" s="50" t="s">
+      <c r="F116" s="63"/>
+      <c r="G116" s="63"/>
+      <c r="H116" s="63"/>
+      <c r="I116" s="63"/>
+      <c r="J116" s="63"/>
+      <c r="K116" s="64"/>
+      <c r="L116" s="65"/>
+      <c r="M116" s="66"/>
+      <c r="N116" s="66"/>
+      <c r="O116" s="66"/>
+      <c r="P116" s="67"/>
+    </row>
+    <row r="117" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="12"/>
+      <c r="C117" s="78"/>
+      <c r="D117" s="104" t="s">
         <v>125</v>
       </c>
-      <c r="E117" s="51" t="s">
+      <c r="E117" s="105" t="s">
         <v>126</v>
       </c>
-      <c r="F117" s="27"/>
-[...14 lines deleted...]
-      <c r="C118" s="32">
+      <c r="F117" s="63"/>
+      <c r="G117" s="63"/>
+      <c r="H117" s="63"/>
+      <c r="I117" s="63"/>
+      <c r="J117" s="63"/>
+      <c r="K117" s="64"/>
+      <c r="L117" s="65"/>
+      <c r="M117" s="66"/>
+      <c r="N117" s="66"/>
+      <c r="O117" s="66"/>
+      <c r="P117" s="67"/>
+    </row>
+    <row r="118" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="12"/>
+      <c r="C118" s="78">
         <f>+C102+0.1</f>
         <v>3.4000000000000004</v>
       </c>
-      <c r="D118" s="27" t="s">
+      <c r="D118" s="63" t="s">
         <v>127</v>
       </c>
-      <c r="E118" s="27"/>
-[...5 lines deleted...]
-      <c r="K118" s="130" t="s">
+      <c r="E118" s="63"/>
+      <c r="F118" s="63"/>
+      <c r="G118" s="63"/>
+      <c r="H118" s="63"/>
+      <c r="I118" s="63"/>
+      <c r="J118" s="63"/>
+      <c r="K118" s="108" t="s">
         <v>128</v>
       </c>
-      <c r="L118" s="28"/>
-[...9 lines deleted...]
-      <c r="D119" s="32">
+      <c r="L118" s="65"/>
+      <c r="M118" s="66"/>
+      <c r="N118" s="66"/>
+      <c r="O118" s="66"/>
+      <c r="P118" s="67"/>
+    </row>
+    <row r="119" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="12"/>
+      <c r="D119" s="78">
         <v>3.41</v>
       </c>
-      <c r="E119" s="27" t="s">
+      <c r="E119" s="63" t="s">
         <v>129</v>
       </c>
-      <c r="F119" s="27"/>
-[...15 lines deleted...]
-      <c r="D120" s="32">
+      <c r="F119" s="63"/>
+      <c r="G119" s="63"/>
+      <c r="H119" s="63"/>
+      <c r="I119" s="63"/>
+      <c r="J119" s="63"/>
+      <c r="K119" s="75"/>
+      <c r="L119" s="65"/>
+      <c r="M119" s="66"/>
+      <c r="N119" s="66"/>
+      <c r="O119" s="66"/>
+      <c r="P119" s="67"/>
+    </row>
+    <row r="120" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="12"/>
+      <c r="D120" s="78">
         <f>+D119+0.01</f>
         <v>3.42</v>
       </c>
-      <c r="E120" s="27" t="s">
+      <c r="E120" s="63" t="s">
         <v>130</v>
       </c>
-      <c r="F120" s="27"/>
-[...15 lines deleted...]
-      <c r="D121" s="32">
+      <c r="F120" s="63"/>
+      <c r="G120" s="63"/>
+      <c r="H120" s="63"/>
+      <c r="I120" s="63"/>
+      <c r="J120" s="63"/>
+      <c r="K120" s="75"/>
+      <c r="L120" s="65"/>
+      <c r="M120" s="66"/>
+      <c r="N120" s="66"/>
+      <c r="O120" s="66"/>
+      <c r="P120" s="67"/>
+    </row>
+    <row r="121" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="12"/>
+      <c r="D121" s="78">
         <f t="shared" ref="D121:D122" si="5">+D120+0.01</f>
         <v>3.4299999999999997</v>
       </c>
-      <c r="E121" s="27" t="s">
+      <c r="E121" s="63" t="s">
         <v>131</v>
       </c>
-      <c r="F121" s="27"/>
-[...15 lines deleted...]
-      <c r="D122" s="32">
+      <c r="F121" s="63"/>
+      <c r="G121" s="63"/>
+      <c r="H121" s="63"/>
+      <c r="I121" s="63"/>
+      <c r="J121" s="63"/>
+      <c r="K121" s="75"/>
+      <c r="L121" s="65"/>
+      <c r="M121" s="66"/>
+      <c r="N121" s="66"/>
+      <c r="O121" s="66"/>
+      <c r="P121" s="67"/>
+    </row>
+    <row r="122" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="12"/>
+      <c r="D122" s="78">
         <f t="shared" si="5"/>
         <v>3.4399999999999995</v>
       </c>
-      <c r="E122" s="27" t="s">
+      <c r="E122" s="63" t="s">
         <v>132</v>
       </c>
-      <c r="F122" s="27"/>
-[...14 lines deleted...]
-      <c r="C123" s="32">
+      <c r="F122" s="63"/>
+      <c r="G122" s="63"/>
+      <c r="H122" s="63"/>
+      <c r="I122" s="63"/>
+      <c r="J122" s="63"/>
+      <c r="K122" s="77"/>
+      <c r="L122" s="65"/>
+      <c r="M122" s="66"/>
+      <c r="N122" s="66"/>
+      <c r="O122" s="66"/>
+      <c r="P122" s="67"/>
+    </row>
+    <row r="123" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="12"/>
+      <c r="C123" s="78">
         <f>+C118+0.1</f>
         <v>3.5000000000000004</v>
       </c>
-      <c r="D123" s="27" t="s">
+      <c r="D123" s="63" t="s">
         <v>133</v>
       </c>
-      <c r="E123" s="27"/>
-[...15 lines deleted...]
-      <c r="C124" s="32">
+      <c r="E123" s="63"/>
+      <c r="F123" s="63"/>
+      <c r="G123" s="63"/>
+      <c r="H123" s="63"/>
+      <c r="I123" s="63"/>
+      <c r="J123" s="63"/>
+      <c r="K123" s="64"/>
+      <c r="L123" s="65"/>
+      <c r="M123" s="66"/>
+      <c r="N123" s="66"/>
+      <c r="O123" s="66"/>
+      <c r="P123" s="67"/>
+    </row>
+    <row r="124" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="12"/>
+      <c r="C124" s="78">
         <f t="shared" ref="C124:C125" si="6">+C123+0.1</f>
         <v>3.6000000000000005</v>
       </c>
-      <c r="D124" s="27" t="s">
+      <c r="D124" s="63" t="s">
         <v>134</v>
       </c>
-      <c r="E124" s="27"/>
-[...15 lines deleted...]
-      <c r="C125" s="32">
+      <c r="E124" s="63"/>
+      <c r="F124" s="63"/>
+      <c r="G124" s="63"/>
+      <c r="H124" s="63"/>
+      <c r="I124" s="63"/>
+      <c r="J124" s="63"/>
+      <c r="K124" s="64"/>
+      <c r="L124" s="65"/>
+      <c r="M124" s="66"/>
+      <c r="N124" s="66"/>
+      <c r="O124" s="66"/>
+      <c r="P124" s="67"/>
+    </row>
+    <row r="125" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="12"/>
+      <c r="C125" s="78">
         <f t="shared" si="6"/>
         <v>3.7000000000000006</v>
       </c>
-      <c r="D125" s="27" t="s">
+      <c r="D125" s="63" t="s">
         <v>135</v>
       </c>
-      <c r="E125" s="27"/>
-[...15 lines deleted...]
-      <c r="C126" s="32">
+      <c r="E125" s="63"/>
+      <c r="F125" s="63"/>
+      <c r="G125" s="63"/>
+      <c r="H125" s="63"/>
+      <c r="I125" s="63"/>
+      <c r="J125" s="63"/>
+      <c r="K125" s="64"/>
+      <c r="L125" s="65"/>
+      <c r="M125" s="66"/>
+      <c r="N125" s="66"/>
+      <c r="O125" s="66"/>
+      <c r="P125" s="67"/>
+    </row>
+    <row r="126" spans="1:16" ht="41.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="12"/>
+      <c r="C126" s="78">
         <f>+C125+0.1</f>
         <v>3.8000000000000007</v>
       </c>
-      <c r="D126" s="27" t="s">
+      <c r="D126" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="E126" s="27"/>
-[...34 lines deleted...]
-      <c r="B128" s="93">
+      <c r="E126" s="63"/>
+      <c r="F126" s="63"/>
+      <c r="G126" s="63"/>
+      <c r="H126" s="63"/>
+      <c r="I126" s="63"/>
+      <c r="J126" s="63"/>
+      <c r="K126" s="109" t="s">
+        <v>137</v>
+      </c>
+      <c r="L126" s="65"/>
+      <c r="M126" s="66"/>
+      <c r="N126" s="66"/>
+      <c r="O126" s="66"/>
+      <c r="P126" s="67"/>
+    </row>
+    <row r="127" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="12"/>
+      <c r="K127" s="50"/>
+      <c r="L127" s="55"/>
+      <c r="M127" s="56"/>
+      <c r="N127" s="56"/>
+      <c r="O127" s="56"/>
+      <c r="P127" s="23"/>
+    </row>
+    <row r="128" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A128" s="12"/>
+      <c r="B128" s="81">
         <v>4</v>
       </c>
-      <c r="C128" s="42" t="s">
-[...37 lines deleted...]
-      <c r="C130" s="31">
+      <c r="C128" s="74" t="s">
+        <v>138</v>
+      </c>
+      <c r="D128" s="74"/>
+      <c r="K128" s="50"/>
+      <c r="L128" s="55"/>
+      <c r="M128" s="56"/>
+      <c r="N128" s="56"/>
+      <c r="O128" s="56"/>
+      <c r="P128" s="23"/>
+    </row>
+    <row r="129" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="12"/>
+      <c r="B129" s="5"/>
+      <c r="K129" s="50"/>
+      <c r="L129" s="55"/>
+      <c r="M129" s="56"/>
+      <c r="N129" s="56"/>
+      <c r="O129" s="56"/>
+      <c r="P129" s="23"/>
+    </row>
+    <row r="130" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="12"/>
+      <c r="C130" s="76">
         <v>4.0999999999999996</v>
       </c>
-      <c r="D130" s="23" t="s">
-[...17 lines deleted...]
-      <c r="C131" s="41">
+      <c r="D130" s="58" t="s">
+        <v>139</v>
+      </c>
+      <c r="E130" s="58"/>
+      <c r="F130" s="58"/>
+      <c r="G130" s="58"/>
+      <c r="H130" s="58"/>
+      <c r="I130" s="58"/>
+      <c r="J130" s="58"/>
+      <c r="K130" s="95"/>
+      <c r="L130" s="60"/>
+      <c r="M130" s="61"/>
+      <c r="N130" s="61"/>
+      <c r="O130" s="61"/>
+      <c r="P130" s="62"/>
+    </row>
+    <row r="131" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="12"/>
+      <c r="C131" s="88">
         <f>+C130+0.1</f>
         <v>4.1999999999999993</v>
       </c>
-      <c r="D131" s="52" t="s">
-[...8 lines deleted...]
-      <c r="K131" s="130" t="s">
+      <c r="D131" s="97" t="s">
+        <v>140</v>
+      </c>
+      <c r="E131" s="97"/>
+      <c r="F131" s="97"/>
+      <c r="G131" s="97"/>
+      <c r="H131" s="97"/>
+      <c r="I131" s="97"/>
+      <c r="J131" s="97"/>
+      <c r="K131" s="108" t="s">
         <v>52</v>
       </c>
-      <c r="L131" s="54"/>
-[...8 lines deleted...]
-      <c r="D132" s="23" t="s">
+      <c r="L131" s="99"/>
+      <c r="M131" s="100"/>
+      <c r="N131" s="100"/>
+      <c r="O131" s="100"/>
+      <c r="P131" s="101"/>
+    </row>
+    <row r="132" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="12"/>
+      <c r="C132" s="76"/>
+      <c r="D132" s="58" t="s">
         <v>54</v>
       </c>
-      <c r="E132" s="23"/>
-[...14 lines deleted...]
-      <c r="C133" s="6">
+      <c r="E132" s="58"/>
+      <c r="F132" s="58"/>
+      <c r="G132" s="58"/>
+      <c r="H132" s="58"/>
+      <c r="I132" s="58"/>
+      <c r="J132" s="58"/>
+      <c r="K132" s="77"/>
+      <c r="L132" s="60"/>
+      <c r="M132" s="61"/>
+      <c r="N132" s="61"/>
+      <c r="O132" s="61"/>
+      <c r="P132" s="62"/>
+    </row>
+    <row r="133" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="12"/>
+      <c r="C133" s="5">
         <v>4.3</v>
       </c>
-      <c r="D133" s="23" t="s">
-[...2 lines deleted...]
-      <c r="K133" s="124" t="s">
+      <c r="D133" s="58" t="s">
         <v>141</v>
       </c>
-      <c r="L133" s="12"/>
-[...8 lines deleted...]
-      <c r="C134" s="32">
+      <c r="K133" s="110" t="s">
+        <v>142</v>
+      </c>
+      <c r="L133" s="55"/>
+      <c r="M133" s="56"/>
+      <c r="N133" s="56"/>
+      <c r="O133" s="56"/>
+      <c r="P133" s="23"/>
+    </row>
+    <row r="134" spans="1:16" ht="27.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="12"/>
+      <c r="C134" s="78">
         <f>+C133+0.1</f>
         <v>4.3999999999999995</v>
       </c>
-      <c r="D134" s="148" t="s">
-[...18 lines deleted...]
-      <c r="C135" s="32">
+      <c r="D134" s="111" t="s">
+        <v>143</v>
+      </c>
+      <c r="E134" s="112"/>
+      <c r="F134" s="112"/>
+      <c r="G134" s="112"/>
+      <c r="H134" s="112"/>
+      <c r="I134" s="112"/>
+      <c r="J134" s="113"/>
+      <c r="K134" s="110"/>
+      <c r="L134" s="65"/>
+      <c r="M134" s="66"/>
+      <c r="N134" s="66"/>
+      <c r="O134" s="66"/>
+      <c r="P134" s="67"/>
+    </row>
+    <row r="135" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="12"/>
+      <c r="C135" s="78">
         <f t="shared" ref="C135:C138" si="7">+C134+0.1</f>
         <v>4.4999999999999991</v>
       </c>
-      <c r="D135" s="27" t="s">
-[...8 lines deleted...]
-      <c r="K135" s="124" t="s">
+      <c r="D135" s="63" t="s">
+        <v>144</v>
+      </c>
+      <c r="E135" s="63"/>
+      <c r="F135" s="63"/>
+      <c r="G135" s="63"/>
+      <c r="H135" s="63"/>
+      <c r="I135" s="63"/>
+      <c r="J135" s="63"/>
+      <c r="K135" s="110" t="s">
         <v>71</v>
       </c>
-      <c r="L135" s="28"/>
-[...8 lines deleted...]
-      <c r="C136" s="32">
+      <c r="L135" s="65"/>
+      <c r="M135" s="66"/>
+      <c r="N135" s="66"/>
+      <c r="O135" s="66"/>
+      <c r="P135" s="67"/>
+    </row>
+    <row r="136" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="12"/>
+      <c r="C136" s="78">
         <f t="shared" si="7"/>
         <v>4.5999999999999988</v>
       </c>
-      <c r="D136" s="27" t="s">
-[...8 lines deleted...]
-      <c r="K136" s="124" t="s">
+      <c r="D136" s="63" t="s">
+        <v>145</v>
+      </c>
+      <c r="E136" s="63"/>
+      <c r="F136" s="63"/>
+      <c r="G136" s="63"/>
+      <c r="H136" s="63"/>
+      <c r="I136" s="63"/>
+      <c r="J136" s="63"/>
+      <c r="K136" s="110" t="s">
         <v>71</v>
       </c>
-      <c r="L136" s="28"/>
-[...8 lines deleted...]
-      <c r="C137" s="32">
+      <c r="L136" s="65"/>
+      <c r="M136" s="66"/>
+      <c r="N136" s="66"/>
+      <c r="O136" s="66"/>
+      <c r="P136" s="67"/>
+    </row>
+    <row r="137" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="12"/>
+      <c r="C137" s="78">
         <f t="shared" si="7"/>
         <v>4.6999999999999984</v>
       </c>
-      <c r="D137" s="27" t="s">
-[...18 lines deleted...]
-      <c r="C138" s="32">
+      <c r="D137" s="63" t="s">
+        <v>146</v>
+      </c>
+      <c r="E137" s="63"/>
+      <c r="F137" s="63"/>
+      <c r="G137" s="63"/>
+      <c r="H137" s="63"/>
+      <c r="I137" s="63"/>
+      <c r="J137" s="63"/>
+      <c r="K137" s="110"/>
+      <c r="L137" s="65"/>
+      <c r="M137" s="66"/>
+      <c r="N137" s="66"/>
+      <c r="O137" s="66"/>
+      <c r="P137" s="67"/>
+    </row>
+    <row r="138" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="12"/>
+      <c r="C138" s="78">
         <f t="shared" si="7"/>
         <v>4.799999999999998</v>
       </c>
-      <c r="D138" s="27" t="s">
-[...18 lines deleted...]
-      <c r="C139" s="32">
+      <c r="D138" s="63" t="s">
+        <v>147</v>
+      </c>
+      <c r="E138" s="63"/>
+      <c r="F138" s="63"/>
+      <c r="G138" s="63"/>
+      <c r="H138" s="63"/>
+      <c r="I138" s="63"/>
+      <c r="J138" s="63"/>
+      <c r="K138" s="110"/>
+      <c r="L138" s="65"/>
+      <c r="M138" s="66"/>
+      <c r="N138" s="66"/>
+      <c r="O138" s="66"/>
+      <c r="P138" s="67"/>
+    </row>
+    <row r="139" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="12"/>
+      <c r="C139" s="78">
         <v>4.9000000000000004</v>
       </c>
-      <c r="D139" s="27" t="s">
+      <c r="D139" s="63" t="s">
         <v>133</v>
       </c>
-      <c r="E139" s="27"/>
-[...15 lines deleted...]
-      <c r="C140" s="44">
+      <c r="E139" s="63"/>
+      <c r="F139" s="63"/>
+      <c r="G139" s="63"/>
+      <c r="H139" s="63"/>
+      <c r="I139" s="63"/>
+      <c r="J139" s="63"/>
+      <c r="K139" s="64"/>
+      <c r="L139" s="65"/>
+      <c r="M139" s="66"/>
+      <c r="N139" s="66"/>
+      <c r="O139" s="66"/>
+      <c r="P139" s="67"/>
+    </row>
+    <row r="140" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="12"/>
+      <c r="C140" s="114">
         <v>4.0999999999999996</v>
       </c>
-      <c r="D140" s="27" t="s">
+      <c r="D140" s="63" t="s">
         <v>134</v>
       </c>
-      <c r="E140" s="27"/>
-[...15 lines deleted...]
-      <c r="C141" s="44">
+      <c r="E140" s="63"/>
+      <c r="F140" s="63"/>
+      <c r="G140" s="63"/>
+      <c r="H140" s="63"/>
+      <c r="I140" s="63"/>
+      <c r="J140" s="63"/>
+      <c r="K140" s="64"/>
+      <c r="L140" s="65"/>
+      <c r="M140" s="66"/>
+      <c r="N140" s="66"/>
+      <c r="O140" s="66"/>
+      <c r="P140" s="67"/>
+    </row>
+    <row r="141" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="12"/>
+      <c r="C141" s="114">
         <v>4.1100000000000003</v>
       </c>
-      <c r="D141" s="27" t="s">
+      <c r="D141" s="63" t="s">
         <v>136</v>
       </c>
-      <c r="E141" s="27"/>
-[...5 lines deleted...]
-      <c r="K141" s="125" t="s">
+      <c r="E141" s="63"/>
+      <c r="F141" s="63"/>
+      <c r="G141" s="63"/>
+      <c r="H141" s="63"/>
+      <c r="I141" s="63"/>
+      <c r="J141" s="63"/>
+      <c r="K141" s="109" t="s">
+        <v>148</v>
+      </c>
+      <c r="L141" s="65"/>
+      <c r="M141" s="66"/>
+      <c r="N141" s="66"/>
+      <c r="O141" s="66"/>
+      <c r="P141" s="67"/>
+    </row>
+    <row r="142" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="12"/>
+      <c r="C142" s="115" t="s">
+        <v>149</v>
+      </c>
+      <c r="D142" s="63" t="s">
+        <v>150</v>
+      </c>
+      <c r="E142" s="63"/>
+      <c r="F142" s="63"/>
+      <c r="G142" s="63"/>
+      <c r="H142" s="63"/>
+      <c r="I142" s="63"/>
+      <c r="J142" s="63"/>
+      <c r="K142" s="64"/>
+      <c r="L142" s="65"/>
+      <c r="M142" s="66"/>
+      <c r="N142" s="66"/>
+      <c r="O142" s="66"/>
+      <c r="P142" s="67"/>
+    </row>
+    <row r="143" spans="1:16" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A143" s="27"/>
+      <c r="B143" s="68"/>
+      <c r="C143" s="68"/>
+      <c r="D143" s="68"/>
+      <c r="E143" s="68"/>
+      <c r="F143" s="68"/>
+      <c r="G143" s="68"/>
+      <c r="H143" s="68"/>
+      <c r="I143" s="68"/>
+      <c r="J143" s="68"/>
+      <c r="K143" s="69"/>
+      <c r="L143" s="70"/>
+      <c r="M143" s="71"/>
+      <c r="N143" s="71"/>
+      <c r="O143" s="71"/>
+      <c r="P143" s="72"/>
+    </row>
+    <row r="144" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A144" s="12"/>
+      <c r="B144" s="34"/>
+      <c r="C144" s="34"/>
+      <c r="D144" s="34"/>
+      <c r="E144" s="34"/>
+      <c r="F144" s="34"/>
+      <c r="G144" s="34"/>
+      <c r="H144" s="34"/>
+      <c r="I144" s="34"/>
+      <c r="J144" s="34"/>
+      <c r="K144" s="47"/>
+      <c r="L144" s="48"/>
+      <c r="M144" s="49"/>
+      <c r="N144" s="49"/>
+      <c r="O144" s="49"/>
+      <c r="P144" s="35"/>
+    </row>
+    <row r="145" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A145" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="B145" s="54" t="s">
+        <v>152</v>
+      </c>
+      <c r="F145" s="116" t="s">
+        <v>153</v>
+      </c>
+      <c r="G145" s="117" t="s">
+        <v>154</v>
+      </c>
+      <c r="K145" s="50"/>
+      <c r="L145" s="55"/>
+      <c r="M145" s="56"/>
+      <c r="N145" s="56"/>
+      <c r="O145" s="56"/>
+      <c r="P145" s="23"/>
+    </row>
+    <row r="146" spans="1:16" ht="18" x14ac:dyDescent="0.35">
+      <c r="A146" s="12"/>
+      <c r="F146" s="116" t="s">
+        <v>155</v>
+      </c>
+      <c r="G146" s="117" t="s">
+        <v>156</v>
+      </c>
+      <c r="K146" s="50"/>
+      <c r="L146" s="55"/>
+      <c r="M146" s="56"/>
+      <c r="N146" s="56"/>
+      <c r="O146" s="56"/>
+      <c r="P146" s="23"/>
+    </row>
+    <row r="147" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A147" s="27"/>
+      <c r="B147" s="68"/>
+      <c r="C147" s="68"/>
+      <c r="D147" s="68"/>
+      <c r="E147" s="68"/>
+      <c r="F147" s="68"/>
+      <c r="G147" s="68"/>
+      <c r="H147" s="68"/>
+      <c r="I147" s="68"/>
+      <c r="J147" s="68"/>
+      <c r="K147" s="69"/>
+      <c r="L147" s="70"/>
+      <c r="M147" s="71"/>
+      <c r="N147" s="71"/>
+      <c r="O147" s="71"/>
+      <c r="P147" s="72"/>
+    </row>
+    <row r="148" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A148" s="12"/>
+      <c r="B148" s="34"/>
+      <c r="C148" s="34"/>
+      <c r="D148" s="34"/>
+      <c r="E148" s="34"/>
+      <c r="F148" s="48"/>
+      <c r="G148" s="34"/>
+      <c r="H148" s="34"/>
+      <c r="I148" s="34"/>
+      <c r="J148" s="34"/>
+      <c r="K148" s="118"/>
+      <c r="L148" s="34"/>
+      <c r="M148" s="34"/>
+      <c r="N148" s="34"/>
+      <c r="O148" s="34"/>
+      <c r="P148" s="35"/>
+    </row>
+    <row r="149" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A149" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="B149" s="119" t="s">
+        <v>158</v>
+      </c>
+      <c r="C149" s="119"/>
+      <c r="D149" s="119"/>
+      <c r="E149" s="119"/>
+      <c r="F149" s="120"/>
+      <c r="G149" s="121" t="s">
+        <v>159</v>
+      </c>
+      <c r="H149" s="119"/>
+      <c r="I149" s="119"/>
+      <c r="J149" s="119"/>
+      <c r="K149" s="119"/>
+      <c r="L149" s="119"/>
+      <c r="M149" s="119"/>
+      <c r="N149" s="119"/>
+      <c r="O149" s="119"/>
+      <c r="P149" s="122"/>
+    </row>
+    <row r="150" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A150" s="12"/>
+      <c r="F150" s="55"/>
+      <c r="P150" s="23"/>
+    </row>
+    <row r="151" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A151" s="12"/>
+      <c r="B151" s="124" t="s">
+        <v>4</v>
+      </c>
+      <c r="C151" s="125"/>
+      <c r="D151" s="125"/>
+      <c r="E151" s="125"/>
+      <c r="F151" s="126"/>
+      <c r="G151" s="125"/>
+      <c r="H151" s="125"/>
+      <c r="I151" s="125"/>
+      <c r="J151" s="125"/>
+      <c r="K151" s="127"/>
+      <c r="L151" s="125"/>
+      <c r="M151" s="125"/>
+      <c r="N151" s="125"/>
+      <c r="O151" s="125"/>
+      <c r="P151" s="128"/>
+    </row>
+    <row r="152" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A152" s="12"/>
+      <c r="B152" s="129" t="s">
+        <v>6</v>
+      </c>
+      <c r="C152" s="130"/>
+      <c r="D152" s="130"/>
+      <c r="E152" s="130"/>
+      <c r="F152" s="131"/>
+      <c r="G152" s="130"/>
+      <c r="H152" s="130"/>
+      <c r="I152" s="130"/>
+      <c r="J152" s="130"/>
+      <c r="K152" s="132"/>
+      <c r="L152" s="130"/>
+      <c r="M152" s="130"/>
+      <c r="N152" s="130"/>
+      <c r="O152" s="130"/>
+      <c r="P152" s="133"/>
+    </row>
+    <row r="153" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A153" s="12"/>
+      <c r="B153" s="117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153" s="55"/>
+      <c r="P153" s="23"/>
+    </row>
+    <row r="154" spans="1:16" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A154" s="12"/>
+      <c r="B154" s="68"/>
+      <c r="C154" s="68"/>
+      <c r="D154" s="68"/>
+      <c r="E154" s="68"/>
+      <c r="F154" s="70"/>
+      <c r="G154" s="68"/>
+      <c r="H154" s="68"/>
+      <c r="I154" s="68"/>
+      <c r="J154" s="68"/>
+      <c r="K154" s="134"/>
+      <c r="L154" s="68"/>
+      <c r="M154" s="68"/>
+      <c r="N154" s="68"/>
+      <c r="O154" s="68"/>
+      <c r="P154" s="72"/>
+    </row>
+    <row r="155" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A155" s="12"/>
+      <c r="P155" s="23"/>
+    </row>
+    <row r="156" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A156" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="B156" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="P156" s="23"/>
+    </row>
+    <row r="157" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A157" s="12"/>
+      <c r="P157" s="23"/>
+    </row>
+    <row r="158" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A158" s="12"/>
+      <c r="C158" s="125"/>
+      <c r="D158" s="125"/>
+      <c r="E158" s="125"/>
+      <c r="F158" s="125"/>
+      <c r="H158" s="125"/>
+      <c r="I158" s="125"/>
+      <c r="J158" s="125"/>
+      <c r="L158" s="125"/>
+      <c r="M158" s="125"/>
+      <c r="N158" s="125"/>
+      <c r="O158" s="125"/>
+      <c r="P158" s="23"/>
+    </row>
+    <row r="159" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A159" s="12"/>
+      <c r="C159" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="H159" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="L159" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="P159" s="23"/>
+    </row>
+    <row r="160" spans="1:16" x14ac:dyDescent="0.3">
+      <c r="A160" s="12"/>
+      <c r="C160" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="E160" s="135"/>
+      <c r="F160" s="135"/>
+      <c r="H160" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="L141" s="28"/>
-[...376 lines deleted...]
-      <c r="J160" s="14"/>
+      <c r="I160" s="125"/>
+      <c r="J160" s="125"/>
       <c r="L160" s="4" t="s">
-        <v>161</v>
-[...40 lines deleted...]
-    </row>
+        <v>164</v>
+      </c>
+      <c r="N160" s="125"/>
+      <c r="O160" s="125"/>
+      <c r="P160" s="23"/>
+    </row>
+    <row r="161" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A161" s="27"/>
+      <c r="B161" s="68"/>
+      <c r="C161" s="68"/>
+      <c r="D161" s="68"/>
+      <c r="E161" s="68"/>
+      <c r="F161" s="68"/>
+      <c r="G161" s="68"/>
+      <c r="H161" s="68"/>
+      <c r="I161" s="68"/>
+      <c r="J161" s="68"/>
+      <c r="K161" s="134"/>
+      <c r="L161" s="68"/>
+      <c r="M161" s="68"/>
+      <c r="N161" s="68"/>
+      <c r="O161" s="68"/>
+      <c r="P161" s="72"/>
+    </row>
+    <row r="162" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="23">
+    <mergeCell ref="K118:K122"/>
+    <mergeCell ref="K131:K132"/>
+    <mergeCell ref="D134:J134"/>
+    <mergeCell ref="B149:F149"/>
+    <mergeCell ref="G149:P149"/>
+    <mergeCell ref="K54:K56"/>
+    <mergeCell ref="K77:K82"/>
+    <mergeCell ref="K83:K87"/>
+    <mergeCell ref="K89:K90"/>
+    <mergeCell ref="K92:K93"/>
+    <mergeCell ref="K98:K100"/>
+    <mergeCell ref="D23:P25"/>
+    <mergeCell ref="D26:P27"/>
+    <mergeCell ref="D28:P30"/>
+    <mergeCell ref="L34:P34"/>
+    <mergeCell ref="B35:J35"/>
+    <mergeCell ref="L35:P35"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
-    <mergeCell ref="D26:P27"/>
-    <mergeCell ref="D28:P30"/>
     <mergeCell ref="C9:P10"/>
-    <mergeCell ref="C15:P16"/>
     <mergeCell ref="C11:P12"/>
     <mergeCell ref="C13:P14"/>
-    <mergeCell ref="B35:J35"/>
-[...13 lines deleted...]
-    <mergeCell ref="D134:J134"/>
+    <mergeCell ref="C15:P16"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.6" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...11 lines deleted...]
-  <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...563 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7135CE2A-2F1D-428A-B3E2-CF982F518956}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>Sheet2</vt:lpstr>
-      <vt:lpstr>Sheet3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...33 lines deleted...]
-</file>