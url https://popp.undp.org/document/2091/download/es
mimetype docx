--- v0 (2025-10-05)
+++ v1 (2026-07-09)
@@ -1,3067 +1,3043 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="342C5A29" w14:textId="1FDB7CFF" w:rsidR="00340CEE" w:rsidRDefault="00340CEE"/>
+    <w:p w14:paraId="545C4D22" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10239" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="826"/>
         <w:gridCol w:w="4673"/>
         <w:gridCol w:w="3594"/>
         <w:gridCol w:w="1146"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w14:paraId="76A23D32" w14:textId="77777777" w:rsidTr="00392F04">
+      <w:tr w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w14:paraId="12E74CDA" w14:textId="77777777" w:rsidTr="00FB6DF9">
         <w:trPr>
           <w:trHeight w:val="4952"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10239" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3622C468" w14:textId="03CEAD39" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00340CEE">
+          <w:p w14:paraId="540F1863" w14:textId="451FF68D" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="es"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19D3D69C" wp14:editId="727CAE5D">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C6BF0CF" wp14:editId="239FEC72">
                   <wp:simplePos x="0" y="0"/>
-                  <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>5037455</wp:posOffset>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5728970</wp:posOffset>
                   </wp:positionH>
-                  <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>317</wp:posOffset>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>130810</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="963295" cy="1676400"/>
-[...2 lines deleted...]
-                  <wp:docPr id="4" name="Picture 4"/>
+                  <wp:extent cx="456565" cy="929640"/>
+                  <wp:effectExtent l="0" t="0" r="635" b="3810"/>
+                  <wp:wrapTopAndBottom/>
+                  <wp:docPr id="360652643" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId4" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="963295" cy="1676400"/>
+                            <a:ext cx="456565" cy="929640"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00271F12">
-              <w:rPr>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="FFFFFF"/>
-[...4 lines deleted...]
-              <w:t>NT FOSULTANINDIVIDUAL CONTRACTORS</w:t>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>DECLARACIONES DE SALUD – CONTRATO INDIVIDUAL</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49410F42" w14:textId="77777777" w:rsidR="007B6C84" w:rsidRPr="00DC58D1" w:rsidRDefault="007B6C84" w:rsidP="00776108">
+          <w:p w14:paraId="6227688D" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12AF908E" w14:textId="77777777" w:rsidR="007B6C84" w:rsidRPr="00DC58D1" w:rsidRDefault="007B6C84" w:rsidP="00776108">
-[...119 lines deleted...]
-          <w:p w14:paraId="396830A6" w14:textId="21537BC2" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="007F2AFE">
+          <w:p w14:paraId="1CE2DA38" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="center" w:pos="5011"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF7B31">
-[...27 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Nombre del Consultor/Contratista Individual:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BF7B31">
-[...4 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BF7B31">
-[...4 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="0036146C">
-[...12 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BF7B31">
-[...4 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="007F2AFE" w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007F2AFE" w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="007F2AFE" w:rsidRPr="00854173">
-[...14 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007F2AFE" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007F2AFE" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007F2AFE" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007F2AFE" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007F2AFE" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007F2AFE" w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D1F14B7" w14:textId="74FB4B26" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="45DA4686" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF7B31">
-[...3 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Apellido, Nombre</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C6A927C" w14:textId="77777777" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="61D054A6" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F828F5C" w14:textId="0E307DFF" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="104C5992" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:pStyle w:val="CommentText"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:kern w:val="0"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C436E">
-              <w:rPr>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-              <w:t>Estado de Salud</w:t>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Declaración de Buena Estado de Salud</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EC2C757" w14:textId="77777777" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="5C14F3C7" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:pStyle w:val="CommentText"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21662575" w14:textId="1B4496D0" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="2AD90CE9" w14:textId="7DF38820" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:pStyle w:val="CommentText"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF7B31">
-[...27 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De conformidad con las disposiciones de la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Cláusula 5 de los </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidR="00B12449" w:rsidRPr="003B260F">
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidRPr="00FB6DF9">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:kern w:val="0"/>
+                  <w:u w:val="single"/>
                   <w:lang w:val="es"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Términos y Condiciones Generales para Contratistas Individuales</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00BF7B31">
-[...113 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
+            <w:r w:rsidRPr="00102FA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(en inglés).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>, presento esta Declaración para certificar que en buen estado en buen estado de salud y asumo toda responsabilidad por la precisión de esta Declaración. Soy consciente de que la información relativa a los requisitos de inoculación con respecto a los viajes oficiales a países puede consultarse en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId6" w:history="1">
+              <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:kern w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
                   <w:lang w:val="es-UY"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
-                <w:t>http://www.who.int/ith</w:t>
+                <w:t>https://www.who.int/travel-advice/vaccines</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...6 lines deleted...]
-              <w:t>.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C517A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(en inglés).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EF0D405" w14:textId="77777777" w:rsidR="0023235E" w:rsidRPr="00DC58D1" w:rsidRDefault="0023235E" w:rsidP="00776108">
+          <w:p w14:paraId="63D10489" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:pStyle w:val="CommentText"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65A59B7E" w14:textId="36A44B6D" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="64A7D6F5" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF7B31">
-[...53 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Certifico que mi cobertura de seguro médico es válida durante el período comprendido desde el </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="100"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...14 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BF7B31">
-[...4 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="100"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BF7B31">
-[...4 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="0036146C">
-[...12 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BF7B31">
-[...4 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...16 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hasta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es"/>
-              </w:rPr>
-[...16 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(si corresponde)_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="100"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...14 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00BF7B31">
-[...4 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="100"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BF7B31">
-[...4 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="0036146C">
-[...12 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BF7B31">
-[...4 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="658F9CE9" w14:textId="77777777" w:rsidR="0023235E" w:rsidRPr="00DC58D1" w:rsidRDefault="0023235E" w:rsidP="00776108">
+          <w:p w14:paraId="15EE5105" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:pStyle w:val="CommentText"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14680E8B" w14:textId="4D2E2526" w:rsidR="007709EF" w:rsidRPr="007F2AFE" w:rsidRDefault="00101BB8" w:rsidP="007709EF">
+          <w:p w14:paraId="72A6E263" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:lang w:val="es"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF7B31">
-[...29 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Certifico que mi seguro médico cubre las evacuaciones médicas en el/los Lugares de Destino(s): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="100"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...14 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="007F2AFE">
-[...3 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...4 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Lugar de Destino (s) clasificado(s):  </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="100"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...14 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...4 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>“B a E”.</w:t>
             </w:r>
-            <w:r w:rsidR="007F2AFE">
-[...3 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007709EF" w:rsidRPr="00854173">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> con “A” o “H” no requieren cobertura de evacuación médica.</w:t>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Lugares de Destino clasificado(s) con “A” o “H” no requieren cobertura de evacuación médica.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DFA2EA1" w14:textId="77777777" w:rsidR="0023235E" w:rsidRPr="00DC58D1" w:rsidRDefault="0023235E" w:rsidP="00776108">
+          <w:p w14:paraId="0747EB4D" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:pStyle w:val="CommentText"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A2EEBBE" w14:textId="77777777" w:rsidR="007709EF" w:rsidRPr="00854173" w:rsidRDefault="007709EF" w:rsidP="007709EF">
+          <w:p w14:paraId="6D1A9BD9" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:lang w:val="es-UY"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854173">
-[...4 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">El nombre de mi compañía de Seguro Médico es:  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="100"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...14 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1516A0B5" w14:textId="77777777" w:rsidR="007709EF" w:rsidRPr="00854173" w:rsidRDefault="007709EF" w:rsidP="007709EF">
+          <w:p w14:paraId="30D9BA7C" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:lang w:val="es-UY"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854173">
-[...4 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Número de Póliza:   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="100"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...14 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="201FFA93" w14:textId="77777777" w:rsidR="007709EF" w:rsidRPr="00854173" w:rsidRDefault="007709EF" w:rsidP="007709EF">
+          <w:p w14:paraId="2BD3FB31" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:lang w:val="es-UY"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00854173">
-[...4 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Número de teléfono de la compañía de Seguro Médico:   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="100"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...14 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-                <w:lang w:val="es-UY"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00854173">
-[...5 lines deleted...]
-                <w:lang w:val="es-UY"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+                <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A8C3E3E" w14:textId="315BEA52" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="7E585FF6" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:pStyle w:val="CommentText"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="713CC08A" w14:textId="7ABC8FD1" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="1F66666B" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:pStyle w:val="CommentText"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF7B31">
-              <w:rPr>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...39 lines deleted...]
-              <w:t>seguro a este formulario.</w:t>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Debe adjuntarse una copia de la Paliza de seguro a este formulario.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="760D4879" w14:textId="77777777" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="3673C8B3" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:pStyle w:val="CommentText"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w14:paraId="54618116" w14:textId="77777777" w:rsidTr="00340CEE">
+      <w:tr w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w14:paraId="09FE978B" w14:textId="77777777" w:rsidTr="00102FA6">
         <w:trPr>
           <w:trHeight w:val="161"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="49128F17" w14:textId="77777777" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="4E7C0828" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC58D1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="68083CCB" w14:textId="77777777" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="0751D2E2" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF7B31">
-[...3 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text3"/>
-            <w:r w:rsidRPr="00BF7B31">
-[...3 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="0036146C">
-[...10 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BF7B31">
-[...3 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1136FA" w14:textId="77777777" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="6913CE3D" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D0217">
-              <w:rPr>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002D0217">
-              <w:rPr>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="0036146C">
-              <w:rPr>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002D0217">
-              <w:rPr>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7276D8A1" w14:textId="77777777" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="37DBE575" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101BB8" w:rsidRPr="0036146C" w14:paraId="27282CF8" w14:textId="77777777" w:rsidTr="00392F04">
+      <w:tr w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w14:paraId="00A21E36" w14:textId="77777777" w:rsidTr="00102FA6">
         <w:trPr>
           <w:trHeight w:val="1026"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10239" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BA218B6" w14:textId="7420FD55" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="07086167" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5940"/>
               </w:tabs>
-              <w:spacing w:after="240"/>
+              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="907"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF7B31">
-[...21 lines deleted...]
-              <w:t>Fecha</w:t>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Firma del Consultor/Contratista Individual                                                Fecha</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="549AD149" w14:textId="6F4F2898" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="678D5ED8" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:spacing w:after="240"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF7B31">
-[...67 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Esta declaración solo es válida para el Contrato de Consultor/Contratista individual No._____________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="20"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BF7B31">
-[...3 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="0036146C">
-[...10 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BF7B31">
-[...3 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="525BCF2F" w14:textId="77777777" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="357C67AD" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4692"/>
               </w:tabs>
-              <w:spacing w:before="120" w:after="60"/>
+              <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101BB8" w:rsidRPr="0036146C" w14:paraId="32556159" w14:textId="77777777" w:rsidTr="00340CEE">
+      <w:tr w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w14:paraId="65DA8A89" w14:textId="77777777" w:rsidTr="00102FA6">
         <w:trPr>
           <w:trHeight w:val="179"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4B51F957" w14:textId="77777777" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="666DA03B" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4692"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="22D750E1" w14:textId="5E9183EA" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="16A8F47E" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4692"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF7B31">
-[...3 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BF7B31">
-[...3 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="0036146C">
-[...10 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BF7B31">
-[...3 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DC58D1">
-[...3 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3594" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="39468C26" w14:textId="77777777" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="6AB84AC8" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4692"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002D0217">
-[...1 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="002D0217">
-[...1 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="0036146C">
-[...6 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="002D0217">
-[...1 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="627B616C" w14:textId="77777777" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="3B19BFA9" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4692"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w14:paraId="46C17BC7" w14:textId="77777777" w:rsidTr="00392F04">
+      <w:tr w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w14:paraId="36C8A84B" w14:textId="77777777" w:rsidTr="00102FA6">
         <w:trPr>
           <w:trHeight w:val="487"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10239" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42D028FE" w14:textId="5E2E2B04" w:rsidR="007709EF" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="007709EF">
+          <w:p w14:paraId="0C01A94D" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5940"/>
               </w:tabs>
-              <w:spacing w:after="240"/>
+              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="907"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF7B31">
-[...37 lines deleted...]
-              <w:t>ombre</w:t>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Firma del Oficial / Supervisor del Contrato                                                Nombre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w14:paraId="1A58AA0D" w14:textId="77777777" w:rsidTr="00392F04">
+      <w:tr w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w14:paraId="685ED25D" w14:textId="77777777" w:rsidTr="00102FA6">
         <w:trPr>
           <w:trHeight w:val="161"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07B66387" w14:textId="77777777" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="4AED1D5D" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4692"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7B14EA89" w14:textId="77777777" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="058C43A4" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="-4248"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF7B31">
-[...3 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00BF7B31">
-[...3 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="0036146C">
-[...10 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00BF7B31">
-[...3 lines deleted...]
-                <w:lang w:val="es"/>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4740" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C768852" w14:textId="77777777" w:rsidR="00101BB8" w:rsidRPr="00DC58D1" w:rsidRDefault="00101BB8" w:rsidP="00776108">
+          <w:p w14:paraId="710BAFA9" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:pStyle w:val="FootnoteText"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4692"/>
               </w:tabs>
-              <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-PA"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101BB8" w:rsidRPr="002D0217" w14:paraId="1A3DDAC4" w14:textId="77777777" w:rsidTr="00392F04">
+      <w:tr w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w14:paraId="137CC166" w14:textId="77777777" w:rsidTr="00102FA6">
         <w:trPr>
           <w:trHeight w:val="881"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10239" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56807CBA" w14:textId="5F72C076" w:rsidR="00101BB8" w:rsidRPr="00BF7B31" w:rsidRDefault="0023235E" w:rsidP="00776108">
+          <w:p w14:paraId="18B93040" w14:textId="77777777" w:rsidR="00FB6DF9" w:rsidRPr="00FB6DF9" w:rsidRDefault="00FB6DF9" w:rsidP="00FB6DF9">
             <w:pPr>
-              <w:spacing w:after="360"/>
+              <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="907"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> / Oficina de Campo</w:t>
+            <w:r w:rsidRPr="00FB6DF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Unidad de Negocio / Oficina de Campo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1785862E" w14:textId="31017468" w:rsidR="00B00BFE" w:rsidRDefault="00B00BFE" w:rsidP="00725813"/>
-    <w:sectPr w:rsidR="00B00BFE" w:rsidSect="0023235E">
+    <w:p w14:paraId="40B03A38" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00FB6DF9">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00101BB8"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00E01B7C"/>
+    <w:rsidRoot w:val="00FB6DF9"/>
+    <w:rsid w:val="00C517A8"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C87F8A"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E443D7"/>
+    <w:rsid w:val="00FB6DF9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6171FAFE"/>
+  <w14:docId w14:val="67A1EDC5"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A84585C1-0DE8-4887-B731-F21A09977806}"/>
+  <w15:docId w15:val="{550C5C8E-3968-4670-A196-644E4BDA748B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3072,51 +3048,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3367,303 +3343,736 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00101BB8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB6DF9"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...4 lines deleted...]
-    <w:rsid w:val="00101BB8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FB6DF9"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-    <w:name w:val="Footnote Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00101BB8"/>
+    <w:rsid w:val="00FB6DF9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...2 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00101BB8"/>
+    <w:rsid w:val="00FB6DF9"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00101BB8"/>
+    <w:rsid w:val="00FB6DF9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:rsid w:val="00101BB8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB6DF9"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...28 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FB6DF9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.who.int/ith" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/oolts/oso/psu/_layouts/15/WopiFrame.aspx?sourcedoc=/unit/oolts/oso/psu/Support%20Documents%20on%20the%20IC%20Guidelines/UNDP%20General%20Conditions%20for%20Individual%20Contractors.pdf&amp;action=default" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/travel-advice/vaccines" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/general-conditions-contract-services-individual-contractors" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3770,682 +4179,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...550 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1798</Characters>
+  <Pages>1</Pages>
+  <Words>297</Words>
+  <Characters>1698</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2109</CharactersWithSpaces>
+  <CharactersWithSpaces>1992</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Individual Contractor (IC) Statement of Health</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Adenike Akoh</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...54 lines deleted...]
-</file>