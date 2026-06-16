--- v0 (2025-10-19)
+++ v1 (2026-06-16)
@@ -1,5588 +1,4567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="218B2DD0" w14:textId="77777777" w:rsidR="00137103" w:rsidRPr="00137103" w:rsidRDefault="00137103" w:rsidP="00137103">
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="167B390B" w14:textId="5CB60758" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="fr-FR"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="632AD345" wp14:editId="7CF7E1A5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48D4CA30" wp14:editId="0EC8C401">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>6985</wp:posOffset>
+              <wp:posOffset>7621</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="907415" cy="1807845"/>
-[...2 lines deleted...]
-            <wp:docPr id="3" name="image2.png"/>
+            <wp:extent cx="720433" cy="1455420"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="835022257" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image2.png"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="907415" cy="1807845"/>
+                      <a:ext cx="720433" cy="1455420"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00137103">
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-FR"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">United Nations Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="104814C5" w14:textId="5C30F211" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38517EC4" w14:textId="53229981" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2978FDB2" w14:textId="5D5F7065" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21A95CFF" w14:textId="53B847E7" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7961797A" w14:textId="5BBB1EBF" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-FR"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7E2B2B" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="180"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="224ACF30" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFB319E" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SPECIAL CONDITIONS FOR SOFTWARE LICENSES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F1B72B" w14:textId="530628ED" w:rsidR="000F67C1" w:rsidRPr="000F67C1" w:rsidRDefault="000F67C1" w:rsidP="000F67C1">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="01AB3153" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>INSTRUCTIONS FOR USE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401F06D1" w14:textId="7E6D8ACE" w:rsidR="000F67C1" w:rsidRPr="000F67C1" w:rsidRDefault="000F67C1" w:rsidP="00B07EC3">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="1F8FF61A" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This instructions section, as well as all footnotes and any other instructions in this template, are only for the Business Unit’s guidance and should be deleted before the solicitation is launched or these Special Conditions are shared with the vendor in the case of direct contracting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF781AE" w14:textId="77777777" w:rsidR="000F67C1" w:rsidRDefault="000F67C1" w:rsidP="000F67C1">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="70E0F8B8" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...126 lines deleted...]
-    <w:p w14:paraId="137F36AB" w14:textId="79CC8ED3" w:rsidR="00137103" w:rsidRDefault="00676431" w:rsidP="00EA4C18">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B2A14F" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How and when to use these Special Conditions for Software Licenses: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE30DEB" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D99CF61" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...164 lines deleted...]
-    <w:p w14:paraId="6DFCE651" w14:textId="40938DC6" w:rsidR="00EA4C18" w:rsidRPr="00547BB2" w:rsidRDefault="00EA4C18" w:rsidP="00EA4C18">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk49946205"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk49946187"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>These Special Conditions should only be used for the procurement of a license to use commercially available software. They should be attached as an annex to the Face Sheet for Goods and Services and shall come before the General Terms and Conditions for Contracts (“GTCs”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B5B95E" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="37454720" w14:textId="77777777" w:rsidR="00EA4C18" w:rsidRPr="00547BB2" w:rsidRDefault="00EA4C18" w:rsidP="00EA4C18">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Before sharing these Special Conditions with the vendor, the Business Unit MUST carefully review them and ensure that they achieve the purposes of the procurement. If not, the Business Unit shall make the necessary adjustments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1695322D" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Except for indicated fields, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00547BB2">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00547BB2">
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> changes may be made to this template without the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00547BB2">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PRIOR</w:t>
       </w:r>
-      <w:r w:rsidRPr="00547BB2">
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> approval of the Legal Office, Bureau of Management Services, UNDP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9EDDA6" w14:textId="6EDD61CA" w:rsidR="00137103" w:rsidRDefault="00676431" w:rsidP="00EA4C18">
+    <w:p w14:paraId="74B2B8D1" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...112 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These Special Conditions should be used both when the license is procured for UNDP’s internal use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...230 lines deleted...]
-          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AS well as situations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">where UNDP procures the license to be used by/for another end-user in a programmatic or service context (such as governmental entity or other UN entity). If the license is procured for a third party, the Business Unit must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Unit </w:t>
-[...92 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+        <w:t xml:space="preserve">ensure that the right to use the software is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actually sub-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">licensed or able to be sub-licensed by UNDP to such third party and that such sub-license reproduces the term and all the limitations and restrictions in this Contract. To that effect, Business Unit will have to enter into a license agreement with the end-user that should reproduce all the terms, conditions and restrictions in the Contract, including this Special Conditions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07692D47" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...93 lines deleted...]
-    <w:p w14:paraId="6B2533DE" w14:textId="56DB2443" w:rsidR="00850813" w:rsidRPr="00137103" w:rsidRDefault="00EA4C18" w:rsidP="00EA4C18">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68FAC04D" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>WHEN NOT TO USE THESE SPECIAL CONDITIONS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B03D0F" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="622368A6" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...90 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These Special Conditions should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NOT</w:t>
       </w:r>
-      <w:r w:rsidR="00850813" w:rsidRPr="006610B3">
-[...44 lines deleted...]
-    <w:p w14:paraId="1BD96CB4" w14:textId="300B0092" w:rsidR="0096755D" w:rsidRPr="00137103" w:rsidRDefault="00EA4C18" w:rsidP="00EA4C18">
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be used for the procurement of software as a service (SaaS). In the case of SaaS, the procurement is exclusively for the right to access the services. In those cases, the Business Units </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use the Face Sheet for Goods and Services AND the Special Conditions for Cloud Computing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0372A06B" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...90 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These Special Conditions should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NOT</w:t>
       </w:r>
-      <w:r w:rsidR="00137103" w:rsidRPr="00137103">
-[...381 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be used when UNDP engages a third party to develop </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a software</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for UNDP or for another end-user (such as governmental entity or other UN entity) that is not already commercially available to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>general public</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In those cases, the Face Sheet for Goods and Services should be used, with no modification to those General Terms and Conditions’ Intellectual Property Rights (IPR) clause (unless approved by LO), since the intellectual property rights over the customized software should be vested in UNDP as per the attached GTCs. If the software is procured for a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>third party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> end-user (and not for internal UNDP use), UNDP should subsequently transfer the intellectual property rights over the software to such third party or grant such third party a license, depending on the arrangement with the third </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">party. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...2 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="5F80E2DD" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8C28C0" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1204403E" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="482152FB" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41793376" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E37CFC5" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00640899">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2A6A06" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
-        <w:jc w:val="both"/>
-[...94 lines deleted...]
-        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ANNEX I</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A425EC" w14:textId="51CE1AB0" w:rsidR="00EB45C6" w:rsidRDefault="00EB45C6" w:rsidP="00EB45C6">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="0C32172A" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:smallCaps/>
           <w:spacing w:val="30"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:smallCaps/>
           <w:spacing w:val="30"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SPECIAL CONDITIONS FOR SOFTWARE LICENSE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AF5576" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:smallCaps/>
           <w:spacing w:val="30"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="796E7A56" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:smallCaps/>
           <w:spacing w:val="30"/>
-          <w:sz w:val="24"/>
-[...63 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>DEFINITIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5839CB" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">“Data” </w:t>
       </w:r>
-      <w:r w:rsidRPr="007724BF">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">means all information, whether in oral or written (including electronic) form, created by, collected, compiled or in any way originating with UNDP and/or the End-User (if the End-User is not UNDP), </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using and/or configuring the Software and the Services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39ADE0A9" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">“Documentation” </w:t>
       </w:r>
-      <w:r w:rsidRPr="007724BF">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">means all technical publications relating to the Software, such as reference, user, installation, systems administrator and technical guidelines, training materials, and all other information and documentation to be delivered by the Contractor to UNDP hereunder, as further specified in the Terms of Reference. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32291556" w14:textId="77777777" w:rsidR="00B57565" w:rsidRPr="00B57565" w:rsidRDefault="00B57565" w:rsidP="0077605C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E908AE9" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">“Effective Date” </w:t>
       </w:r>
-      <w:r w:rsidRPr="007724BF">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>means the date set forth in the Face Sheet.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B57565">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B09EC4F" w14:textId="5A010EED" w:rsidR="00B57565" w:rsidRPr="00B57565" w:rsidRDefault="00B57565" w:rsidP="0077605C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6A2DEC7A" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">“End-User” </w:t>
       </w:r>
-      <w:r w:rsidRPr="007724BF">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">means </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C7E8D">
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[insert third party for whom the license is procured]</w:t>
       </w:r>
-      <w:r w:rsidR="0041322D">
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="007C7E8D">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B526A9">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">OR </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C7E8D">
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[UNDP]</w:t>
       </w:r>
-      <w:r w:rsidR="00CC4262">
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="007724BF">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054A0704" w14:textId="3D42F270" w:rsidR="00552952" w:rsidRPr="00552952" w:rsidRDefault="00552952" w:rsidP="0077605C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7ED5EA5E" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">“Services” </w:t>
       </w:r>
-      <w:r w:rsidRPr="007724BF">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">means the </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C7E8D">
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[support services]</w:t>
       </w:r>
-      <w:r w:rsidR="00D74C19">
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="007C7E8D">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007724BF">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C7E8D">
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[installation services]</w:t>
       </w:r>
-      <w:r w:rsidR="00A1036B">
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="007724BF">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  and </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C7E8D">
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[training]</w:t>
       </w:r>
-      <w:r w:rsidR="00881D3F">
-[...6 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="007C7E8D">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="007724BF">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>to be provided by Contractor to or for the benefit of UNDP (and/or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, as the case may be, the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> End-User if the End-User is not UNDP) hereunder as further specified in the Terms of Reference.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00552952">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C7D850" w14:textId="77777777" w:rsidR="00552952" w:rsidRPr="00552952" w:rsidRDefault="00552952" w:rsidP="0077605C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6F8D277C" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">“Software” </w:t>
       </w:r>
-      <w:r w:rsidRPr="007724BF">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">means all or any portion of the computer software programs and related Source Code to such software procured under this Contract and any subsequent amendments that may be added in the future. The term Software also includes any Updates, modifications and enhancements to the foregoing. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00552952">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5148C11B" w14:textId="5991D02B" w:rsidR="0023656B" w:rsidRDefault="0023656B" w:rsidP="0077605C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1530AC52" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">“Source Code” </w:t>
       </w:r>
-      <w:r w:rsidRPr="007724BF">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>shall mean the source code to the Software and its Updates and to any modifications and enhancements to the foregoing.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023656B">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FAFA55" w14:textId="501EFFB5" w:rsidR="0023656B" w:rsidRPr="0023656B" w:rsidRDefault="0023656B" w:rsidP="0077605C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="074F8B67" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">“Territory” </w:t>
       </w:r>
-      <w:r w:rsidRPr="007724BF">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">means </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C7E8D">
-[...61 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[insert country </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>remove if the License is worldwide]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00917B90">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="0023656B">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E954488" w14:textId="77777777" w:rsidR="0023656B" w:rsidRPr="007724BF" w:rsidRDefault="0023656B" w:rsidP="0077605C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="11A39815" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">“UN Convention” </w:t>
       </w:r>
-      <w:r w:rsidRPr="007724BF">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>shall mean the Convention on the Privileges and Immunities of the United Nations, adopted by the General Assembly of the United Nations in 1946.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1222ABC0" w14:textId="77777777" w:rsidR="0040743B" w:rsidRPr="007724BF" w:rsidRDefault="0040743B" w:rsidP="0077605C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4C0E10CE" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">“Updates” </w:t>
       </w:r>
-      <w:r w:rsidRPr="007724BF">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">shall mean those subsequent releases and upgrades of current releases of the Software and Documentation which are generally made available to licensees of the Software which are similarly situated to UNDP.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635CA123" w14:textId="77777777" w:rsidR="008B0CE9" w:rsidRPr="0008055C" w:rsidRDefault="008B0CE9" w:rsidP="0077605C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="52A78AFF" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="792"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="008C4284" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2" w:line="360" w:lineRule="auto"/>
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>SOFTWARE SYSTEMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4970A992" w14:textId="6A8432F9" w:rsidR="00152DC2" w:rsidRPr="00E57E8F" w:rsidRDefault="00152DC2" w:rsidP="00504052">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1FE06852" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The Software shall consist of a fully integrated set of computer software programs, which shall be the latest version of the Software that Contractor has made available to its customers as of the time of installation of the Software in accordance with this Contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA46574" w14:textId="59858681" w:rsidR="00152DC2" w:rsidRPr="00E57E8F" w:rsidRDefault="00152DC2" w:rsidP="00504052">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7F0EC543" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...20 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Software shall allow UNDP (and/or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, as the case may be, the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> End-User, if the End-User is not UNDP) to achieve the purposes for which the Software is procured, as further specified in the Terms of Reference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B29EE0" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0385DF74" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>LICENSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BC6DF2" w14:textId="3234379E" w:rsidR="00DE60A2" w:rsidRPr="00E57E8F" w:rsidRDefault="00DE60A2" w:rsidP="00504052">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="41DA2428" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Contractor grants UNDP a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C455F6">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003675CC">
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>perpetua</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C455F6">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>l]</w:t>
       </w:r>
-      <w:r w:rsidR="00C455F6">
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00E57E8F">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> , </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C455F6">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003675CC">
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>non-exclusive</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C455F6">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00E34F30">
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00E57E8F">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> , </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C455F6">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003675CC">
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>worldwide</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C455F6">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00E34F30">
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="00E57E8F">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> , </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C455F6">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003675CC">
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>non-revocable]/[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C455F6">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>revocable]</w:t>
       </w:r>
-      <w:r w:rsidR="00F40A05">
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="00E57E8F">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, nontransferable, license to use the Software and the Documentation for the purposes specified in the Terms of Reference, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C455F6">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003675CC">
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>for use in the Territory</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C455F6">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00A74005">
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r w:rsidRPr="00E57E8F">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> , and subject to the limitations contained in this Contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D74201C" w14:textId="17C7D5BC" w:rsidR="006861DC" w:rsidRPr="00E57E8F" w:rsidRDefault="006861DC" w:rsidP="00504052">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="68A9E327" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The right to use the Software granted under this Contract shall include, among others, the right to (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) provide authorized users access to the Software from various remote locations; (ii) modify or merge the Software with other software, and use such modified or merged software; (iii) make, modify and use an unlimited number of copies of the Documentation; and (iv) make a reasonable number of copies of the Software for testing, archival and backup purposes; and (v) [Business Unit to add any other applicable use not included here].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587C3A17" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Within [</w:t>
       </w:r>
-      <w:r w:rsidRPr="003675CC">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">insert number of days] (______) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00412C49">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">days </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>after  the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Effective Date of this Contract, the Contractor shall provide UNDP with the number of copies of the Software in a readable format as specified in the Terms of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reference, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall provide UNDP with an equal number of copies of the Documentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CD65EA" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...12 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00E626F3" w:rsidRPr="003675CC">
-[...14 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contractor acknowledges and agrees that the Software and the Services are procured by UNDP for the ultimate benefit of the End-User. The Contractor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hereby expressly</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grants UNDP a non-revocable authorization to transfer the use of and sublicense the Software (including the Documentation) to the End-User, if the End User is not UNDP, in accordance with the terms of this Contract. The terms of such sublicense shall be in accordance with the terms of the license granted to UNDP under this Contract. The Contractor acknowledges and agrees that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the license is transferred to an End-User that is not UNDP under this Article 3.4, UNDP shall not be responsible for the use of such license by the End-User, its employees, agents, contractors and/or representatives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidR="00E626F3" w:rsidRPr="00412C49">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11803AE6" w14:textId="77777777" w:rsidR="00262BE3" w:rsidRDefault="00262BE3" w:rsidP="00504052">
-[...2 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2"/>
+    <w:p w14:paraId="52CB8884" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="654106DE" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LICENSE LIMITATION </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB16777" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP shall not:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F6207F" w14:textId="77777777" w:rsidR="00B140FD" w:rsidRPr="006175CD" w:rsidRDefault="00B140FD" w:rsidP="00B140FD">
-[...2 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2"/>
+    <w:p w14:paraId="52DAFA86" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35C9CCA8" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Access or use any portion of the Software not expressly licensed and paid hereunder;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AEAB15" w14:textId="77777777" w:rsidR="007B5BE1" w:rsidRPr="005B13A7" w:rsidRDefault="007B5BE1" w:rsidP="00504052">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="19BD2B0A" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cause or permit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>decompilation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or reverse assembly of all or any portion of the Software, except as permitted by applicable law or this Contract;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0928E897" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...26 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Delete, fail to reproduce or modify any copyright, trademark or other proprietary rights notices which appear on or in the Software or Documentation; nor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D77D77" w14:textId="77777777" w:rsidR="007B5BE1" w:rsidRPr="005B13A7" w:rsidRDefault="007B5BE1" w:rsidP="00504052">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="016FA70D" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sublicense, relicense, or lease the Software or any portion thereof, for third party use, except as expressly authorized in this Contract. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3368480F" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A132FA" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...17 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>ACCEPTANCE OF THE SOFTWARE</w:t>
       </w:r>
-      <w:r w:rsidR="00942F2A">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725EF6FD" w14:textId="65051E1C" w:rsidR="009F283E" w:rsidRPr="00412C49" w:rsidRDefault="009F283E" w:rsidP="00504052">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D2D89C2" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...12 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For a period of ninety (90) days</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412C49">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after the installation of the Software (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“Acceptance Period”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412C49">
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), UNDP shall have the opportunity to load and run the Software </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> test that all Software licensed pursuant to this Contract operates substantially in accordance with the Contract Documents.  UNDP shall provide to the Contractor a description of any deviation from the Contract Documents (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“Deviation List”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412C49">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) prior to the expiration of the Acceptance Period in accordance with the notice requirements set forth in this Contract.  Upon receipt of such notice, the Contractor shall have thirty (30) days to cure any such deviation listed on the Deviation List such that the Software operates in accordance with the Documentation (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00580FAA">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“Cure Period”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412C49">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10610113" w14:textId="2526F58E" w:rsidR="001411F7" w:rsidRPr="00412C49" w:rsidRDefault="001411F7" w:rsidP="00504052">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="170AAD0C" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Notwithstanding the foregoing, any deviation that occurs as a result of UNDP (and/or, as the case may be, the End-User, if the End-User is not UNDP) (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) not adhering to the guidelines and recommendations contained in the Licensor’s written guidelines provided hereunder; (ii) not having CPU capacity which is sufficient to run all of the Software loaded thereon, except where the Contractor has represented that CPU capacity would be sufficient to run the Software; (iii) modifying the Software or the database on which it was designed to run in a manner inconsistent with this Contract; or (iv) not using workstations that meet minimal standards set for the workstation configuration provided hereunder, will not be considered deviations for purposes of the non- acceptance of the Software.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9D6979" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In the event that: (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) UNDP provides notice to the Contractor that it has accepted the Software; or (ii) the Acceptance Period expires without UNDP providing the Contractor a Deviation List; or (iii) the  Contractor is not able to reproduce any of the alleged deviations cited on the Deviation List; or (iv) the Contractor cures the deviations cited on the Deviation List within the applicable cure period, UNDP shall be deemed to have accepted the Software (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“Acceptance”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412C49">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>). If Acceptance has not occurred by the final day of the Cure Period (</w:t>
       </w:r>
-      <w:r w:rsidRPr="003360D3">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>“Final Date”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412C49">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), UNDP, at its sole discretion, may postpone the final </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>date for Acceptance. Otherwise, UNDP shall have the option of terminating the license for the Software pursuant to this Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E3FEB5" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...19 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Software licensed pursuant to this Contract that fails to reach Acceptance may be terminated by UNDP by doing the following, on or before the Final Date: (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) providing notice of such decision to the Contractor; and (ii) uninstalling and returning all copies of the concerned Software and Documentation, at the cost of the Contractor. Immediately upon receipt of such Software by the Contractor, the Contractor shall return to UNDP any license fees paid for such Software.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59AF1EA0" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E36B4CC" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>WARRANTIES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB6EE8D" w14:textId="77777777" w:rsidR="0083572A" w:rsidRDefault="00DA68E4" w:rsidP="0077605C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="03C2B354" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In addition to the warranties set forth in Article 11.5 (Warranties) of the General Conditions, the   Contractor warrants the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B8D20F" w14:textId="4FE642D5" w:rsidR="00DA68E4" w:rsidRPr="00202041" w:rsidRDefault="00DA68E4" w:rsidP="0077605C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5F66605A" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="758B376E" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Software as delivered shall be free from defects, and, under normal use, the Software will perform in accordance with the Documentation; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>provided that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP uses the software in accordance with the guidance issued by the Contractor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DA75E3" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>The Documentation is accurate and conforms to the requirements of this Contract and corresponds to the functions of the Software;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324A2CA8" w14:textId="5D426B68" w:rsidR="00F936AD" w:rsidRPr="00202041" w:rsidRDefault="00F936AD" w:rsidP="0077605C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6FE97A47" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) The  Contractor has full power and authority to grant the rights granted to UNDP under this Contract with respect to the Software, (ii) neither the performance of any Services or obligations by the Contractor in accordance with this Contract nor the license granted hereunder to use the Software and Documentation will in any way constitute an infringement or other violation of any rights of any third party, and that (iii) there is currently no actual or threatened violation of such right by Licensor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B04D686" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All Services to be provided by the Contractor hereunder shall (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) be performed in a timely and professional manner, (ii) by qualified professional personnel, (iii) shall conform to the standards generally observed in the industry for similar services, and (iv) be sufficient to enable the Software to perform in accordance with the specifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A6BFB4" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Software shall not contain any computer code (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) intentionally or unintentionally designed to disrupt, disable, harm, or otherwise impede in any manner the operation of the Software, or any associated software, firmware, hardware, computer system or network (sometimes referred to as viruses or worms), (ii) that would disable the Software or impair in any way its operation based on the elapsing of a period of time, exceeding the authorized number of copies, or advancement to a particular date, or (iii) that would permit the Contractor to access the Software to cause such disablement or impairment, or any other similar harmful, malicious or hidden procedures, routines or mechanisms which would cause such Software to cease functioning or to damage or corrupt data, storage media, software, equipment or communications, or otherwise interfere with operations.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F151AF5" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The storage media on which the Software is furnished will be free from defects under normal use for a period of thirty (30) days, commencing on the delivery date of the Software.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109C4EF4" w14:textId="43BCF70E" w:rsidR="001367E0" w:rsidRPr="00202041" w:rsidRDefault="00BA1FBA" w:rsidP="0077605C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="07B7F62F" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In case of a breach of the warranties hereunder, the Contractor shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5A9F2D" w14:textId="77777777" w:rsidR="00D35994" w:rsidRPr="00527A4A" w:rsidRDefault="00D35994" w:rsidP="0077605C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="376C1FFF" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For Services, at the option of UNDP: (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) re-perform the Services which were not as warranted at no additional charge to UNDP, or (ii) promptly refund the fees paid to the Contractor for the Services which were not as warranted; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1458F2" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For Software, at the sole discretion of UNDP:  (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) repair or replace the nonconforming Software within a commercially reasonable time period of receiving notice from UNDP of such nonconformance, or (ii) refund the amounts paid by UNDP for the nonconforming Software or Software module immediately upon return of the Software, and promptly execute with UNDP an amendment to the Contract for the nonconforming Software pursuant to which the license is terminated for the Software  or Software module for which UNDP is receiving a refund. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A5178E" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Contractor will pass through to UNDP, to the fullest extent possible, the warranties from the Contractor’s licensors as they relate to third party software, if any.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2D4E39" w14:textId="0FDE9156" w:rsidR="00A50DBA" w:rsidRDefault="00CE3EC6" w:rsidP="0077605C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1D855BAF" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...12 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00A50DBA" w:rsidRPr="003675CC">
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP shall be entitled to transfer all warranties provided under this Contract to the End-User (if the End-User is not UNDP) under the same terms and conditions set forth hereunder</w:t>
       </w:r>
-      <w:r w:rsidR="00A50DBA" w:rsidRPr="00CE3EC6">
-[...4 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCAB02F" w14:textId="77777777" w:rsidR="00D94C77" w:rsidRPr="000B196E" w:rsidRDefault="00D94C77" w:rsidP="00D94C77">
-[...2 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2"/>
+    <w:p w14:paraId="201B0BCA" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489FF53C" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>INTELLECTUAL PROPERTY RIGHTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8FE91F" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...27 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Contractor retains exclusive ownership of all intellectual property rights on the Software, including the Source Code and the Documentation. If UNDP creates an enhancement, modification or alteration to the Software or the Source Code that remains after the Software, Documentation and the physical media on which they are contained have been separated out from the enhancements, modifications or alterations (“UNDP Application”), UNDP shall have the intellectual property rights over the UNDP Application. UNDP does not acquire any rights, express or implied, in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the Software</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Documentation, except as specified herein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEF1A70" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...19 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Contractor acknowledges and agrees that UNDP, an/or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, as the case may be, the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> End-User if the End-User is not UNDP, retains full ownership and all intellectual property rights on the Data.  The Contractor shall have no rights on the Data.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D5FBCC" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6929BB64" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...15 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>EXPORT CONTROL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC378DD" w14:textId="2498F24E" w:rsidR="006646A5" w:rsidRPr="002332CF" w:rsidRDefault="006646A5" w:rsidP="00504052">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0106D5F5" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Without prejudice to Article 11.10 (Export License) of the General Conditions, the Parties acknowledge that the Software may be subject to export control laws and regulations.  As used in this Article, the term “Controlled Material” means (a) the Software, any Updates, Documentation and (b) any related proprietary information of the Contractor.  The term “Controlled Material” does not include UNDP Applications to the extent that UNDP Applications do not contain the Software.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5CA689" w14:textId="6B43313F" w:rsidR="006646A5" w:rsidRPr="0077605C" w:rsidRDefault="006646A5" w:rsidP="00504052">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7E4AB752" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:beforeLines="1" w:before="2"/>
-[...14 lines deleted...]
-        </w:rPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pursuant to Article II, Section 7(b) of the UN Convention, the United Nations, including its subsidiary organs such as UNDP, is exempt from customs duties and prohibitions and restrictions on exports in respect of articles imported or exported by the United Nations, including its subsidiary organs, for its</w:t>
       </w:r>
-      <w:r w:rsidRPr="006646A5">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002332CF">
-[...11 lines deleted...]
-        <w:spacing w:beforeLines="1" w:before="2"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">official use.  Accordingly, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in light of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the exemptions from export restrictions to which UNDP is entitled pursuant to the UN Convention, and without otherwise limiting or derogating from the privileges and immunities and exemptions of the United Nations, including its subsidiary organs, pursuant to the UN Convention, UNDP agrees and warrants that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1367C226" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E8FE67A" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP shall comply with all export control laws and regulations to the extent that such export control laws and regulations are applicable to UNDP;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51460015" w14:textId="77777777" w:rsidR="003D7DFB" w:rsidRPr="000B196E" w:rsidRDefault="003D7DFB" w:rsidP="003675CC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4189926A" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP shall not directly or indirectly export or transmit any Controlled Material to any country, at any time and in any manner, which would violate export control laws and regulations, to the extent that such export control laws and regulations are applicable to UNDP;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B813F2" w14:textId="77777777" w:rsidR="003D7DFB" w:rsidRPr="000B196E" w:rsidRDefault="003D7DFB" w:rsidP="003675CC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="55C2B9E8" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP shall not export or re-export any Controlled Material other than for its official use; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BAB8AD1" w14:textId="77777777" w:rsidR="003D7DFB" w:rsidRPr="000B196E" w:rsidRDefault="003D7DFB" w:rsidP="003675CC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2A62EB79" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP shall cooperate with the Contractor to determine a mutually acceptable solution should any Governmental authority fail to recognize the UNDP’s exemption from export restrictions set forth in the UN Convention.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BBCD908" w14:textId="77777777" w:rsidR="00174863" w:rsidRPr="003D7DFB" w:rsidRDefault="00174863" w:rsidP="00504052">
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2FF053E7" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31CFA1AE" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>INFORMATION SECURITY STANDARDS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262443F2" w14:textId="6FA8B47D" w:rsidR="00753B19" w:rsidRDefault="00672939" w:rsidP="0077605C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="057A651C" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:r w:rsidR="00C16A0E">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While performing its obligations under the contract, the Contractor shall comply with UNDP policy on Information Security, System Acquisition, Development and maintenance Standards available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00427750">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Information Security in System Acquisition, Development, and Maintenance Standards</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AC6A4E">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00427750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E331094" w14:textId="77777777" w:rsidR="00805A55" w:rsidRPr="0077605C" w:rsidRDefault="00805A55" w:rsidP="00D826E0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="43858EEE" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:type w:val="continuous"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D66DBBB" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00427750">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="1584" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="272"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25E6D0C3" w14:textId="77777777" w:rsidR="003062B8" w:rsidRDefault="003062B8">
+    <w:p w14:paraId="22070897" w14:textId="77777777" w:rsidR="00DA4137" w:rsidRDefault="00DA4137" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D9AB04A" w14:textId="77777777" w:rsidR="003062B8" w:rsidRDefault="003062B8">
+    <w:p w14:paraId="16613437" w14:textId="77777777" w:rsidR="00DA4137" w:rsidRDefault="00DA4137" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Malgun Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times">
-[...35 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:id w:val="1186249517"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="5B46CD6E" w14:textId="33CB8FDA" w:rsidR="00D83509" w:rsidRDefault="00D83509">
+      <w:p w14:paraId="5A9CD968" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00640899" w:rsidRDefault="00427750">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00640899">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00640899">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00640899">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00640899">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00640899">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="15CFF1AE" w14:textId="77777777" w:rsidR="00AD0EBB" w:rsidRDefault="00AD0EBB">
-    <w:r w:rsidRPr="00AD0EBB">
+  <w:p w14:paraId="4E4D56E7" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00640899" w:rsidRDefault="00427750">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00640899">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t>Special Conditions for Software Licenses</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="734690B4" w14:textId="633F7DF4" w:rsidR="0013552D" w:rsidRDefault="00D83509">
-    <w:r>
+  <w:p w14:paraId="080BB9E2" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00640899" w:rsidRDefault="00427750">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00640899">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t>Revision: November 2020</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="037E2E53" w14:textId="77777777" w:rsidR="003062B8" w:rsidRDefault="003062B8">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="1E25EB8F" w14:textId="77777777" w:rsidR="00DA4137" w:rsidRDefault="00DA4137" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68FEEA73" w14:textId="77777777" w:rsidR="003062B8" w:rsidRDefault="003062B8">
+    <w:p w14:paraId="07B8FB3F" w14:textId="77777777" w:rsidR="00DA4137" w:rsidRDefault="00DA4137" w:rsidP="00427750">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5CADF8E1" w14:textId="6A039A8D" w:rsidR="0041322D" w:rsidRDefault="0041322D">
+    <w:p w14:paraId="2498981C" w14:textId="77777777" w:rsidR="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="0054651E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0054651E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0054651E" w:rsidRPr="00BD7DD3">
+      <w:r w:rsidRPr="00BD7DD3">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">This definition should be removed if the software is procured for UNDP’s internal use only.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="75A678CE" w14:textId="2C5E1E90" w:rsidR="00CC4262" w:rsidRPr="00533859" w:rsidRDefault="00CC4262">
+    <w:p w14:paraId="0D102EF6" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00533859" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00533859">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00533859">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>Insert UNDP if the license is procured for internal UNDP use and not for a third party.</w:t>
+        <w:t xml:space="preserve"> Insert UNDP if the license is procured for internal UNDP use and not for a third party.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6956E90D" w14:textId="05AD910B" w:rsidR="00D74C19" w:rsidRPr="00533859" w:rsidRDefault="00D74C19">
+    <w:p w14:paraId="40E63D1A" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00533859" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00533859">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00533859">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>Remove if not applicable.</w:t>
+        <w:t xml:space="preserve"> Remove if not applicable.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3513057A" w14:textId="20C72A57" w:rsidR="00A1036B" w:rsidRPr="00533859" w:rsidRDefault="00A1036B">
+    <w:p w14:paraId="5BC2EEF4" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00533859" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00533859">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00533859">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>Remove if not applicable.</w:t>
+        <w:t xml:space="preserve"> Remove if not applicable.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="60202CDA" w14:textId="0E44A191" w:rsidR="00881D3F" w:rsidRPr="00533859" w:rsidRDefault="00881D3F">
+    <w:p w14:paraId="6055DEAE" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00533859" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00533859">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00533859">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>Remove if not applicable.</w:t>
+        <w:t xml:space="preserve"> Remove if not applicable.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4C5B7898" w14:textId="659A6DDA" w:rsidR="004319C1" w:rsidRPr="00533859" w:rsidRDefault="004319C1">
+    <w:p w14:paraId="594CA375" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00533859" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00533859">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00533859">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00C36CC2" w:rsidRPr="00D15866">
+        <w:t xml:space="preserve"> TORs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533859">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D15866">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">to clearly describe the Services. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="5044971F" w14:textId="382E8BFC" w:rsidR="00917B90" w:rsidRDefault="00917B90">
+    <w:p w14:paraId="6C27AF12" w14:textId="77777777" w:rsidR="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00B85224">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B85224">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B85224" w:rsidRPr="00F35A2B">
+      <w:r w:rsidRPr="00F35A2B">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>The Business Unit should try to get a global, worldwide license when possible since UNDP is a global Organization.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="345BD212" w14:textId="2030338C" w:rsidR="00C455F6" w:rsidRPr="00276122" w:rsidRDefault="00C455F6">
+    <w:p w14:paraId="49743123" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00276122" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276122">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00276122">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Remove if not applicable.  </w:t>
+        <w:t xml:space="preserve"> Remove if not applicable.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="164577F1" w14:textId="1D96B74A" w:rsidR="00E34F30" w:rsidRPr="00276122" w:rsidRDefault="00E34F30">
+    <w:p w14:paraId="098DDF43" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00276122" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276122">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00276122">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Remove if not applicable.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="005FB262" w14:textId="43564475" w:rsidR="00E34F30" w:rsidRPr="00276122" w:rsidRDefault="00E34F30">
+    <w:p w14:paraId="22BAD520" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00276122" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276122">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00276122">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Remove if the License is limited to a Territory. </w:t>
+        <w:t xml:space="preserve"> Remove if the License is limited to a Territory. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="351FDE3E" w14:textId="6C2B8014" w:rsidR="00F40A05" w:rsidRPr="00276122" w:rsidRDefault="00F40A05">
+    <w:p w14:paraId="748EE08C" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00276122" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276122">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00276122">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>Remove what is not applicable.</w:t>
+        <w:t xml:space="preserve"> Remove what is not applicable.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="1846641E" w14:textId="1A5C8153" w:rsidR="00A74005" w:rsidRPr="00276122" w:rsidRDefault="00A74005">
+    <w:p w14:paraId="28495658" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00276122" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276122">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00276122">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>Remove if the License is Worldwide.</w:t>
+        <w:t xml:space="preserve"> Remove if the License is Worldwide.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="0475D04D" w14:textId="193C0CD5" w:rsidR="008E44E8" w:rsidRDefault="008E44E8">
+    <w:p w14:paraId="20822EA2" w14:textId="77777777" w:rsidR="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00276122">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00276122">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00276122" w:rsidRPr="00654B2E">
+        <w:t xml:space="preserve"> This should </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654B2E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>be added only in the cases where UNDP is not the end-user of the Software and should be removed if not applicable.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="055C1303" w14:textId="77777777" w:rsidR="00947A85" w:rsidRPr="00654B2E" w:rsidRDefault="00942F2A" w:rsidP="00947A85">
+    <w:p w14:paraId="3D43CD53" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00654B2E" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00234346">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00234346">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00947A85" w:rsidRPr="00654B2E">
+        <w:t xml:space="preserve"> In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654B2E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>some cases, a tailored Acceptance Plan may be required. If a tailored Acceptance Plan is required:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3851FAC2" w14:textId="77777777" w:rsidR="00947A85" w:rsidRPr="00654B2E" w:rsidRDefault="00947A85" w:rsidP="00947A85">
+    <w:p w14:paraId="6D28C623" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00654B2E" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654B2E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">1) Replace all provisions of this section with the following: “Details regarding the Acceptance Plan are included in the </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0DC5CF" w14:textId="77777777" w:rsidR="00947A85" w:rsidRPr="00654B2E" w:rsidRDefault="00947A85" w:rsidP="00947A85">
+    <w:p w14:paraId="50461683" w14:textId="77777777" w:rsidR="00427750" w:rsidRPr="00654B2E" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00654B2E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">     Acceptance Plan section of Annex C (Description of the Services). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6394E4F9" w14:textId="776A6E29" w:rsidR="00942F2A" w:rsidRDefault="00947A85" w:rsidP="00947A85">
+    <w:p w14:paraId="2BDA8BB7" w14:textId="77777777" w:rsidR="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00654B2E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:tab/>
         <w:t>2) Include all details in Annex C.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="687A4ECE" w14:textId="18884289" w:rsidR="00CE3EC6" w:rsidRDefault="00CE3EC6">
+    <w:p w14:paraId="7A2EA313" w14:textId="77777777" w:rsidR="00427750" w:rsidRDefault="00427750" w:rsidP="00427750">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00234346">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00234346">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00234346" w:rsidRPr="00654B2E">
+      <w:r w:rsidRPr="00654B2E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Remove if the </w:t>
       </w:r>
-      <w:r w:rsidR="00234346">
+      <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">license is for internal UNDP use. </w:t>
       </w:r>
-      <w:r w:rsidR="00234346" w:rsidRPr="00654B2E">
+      <w:r w:rsidRPr="00654B2E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="172F292B" w14:textId="77777777" w:rsidR="00676431" w:rsidRDefault="00676431" w:rsidP="00137103">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A330790" w14:textId="77777777" w:rsidR="00427750" w:rsidRDefault="00427750" w:rsidP="00137103">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
         <w:color w:val="808080"/>
         <w:spacing w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...154 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7146F9AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
@@ -5660,278 +4639,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...226 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="138A3634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="480693C4"/>
     <w:lvl w:ilvl="0" w:tplc="381AAB90">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5976,260 +4728,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...208 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18A10F6A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BE6485E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
@@ -6278,3035 +4821,301 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...15 lines deleted...]
-      <w:lvlText w:val="%2."/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="284C2A40"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="149637B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...76 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...76 lines deleted...]
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="1092" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-      </w:rPr>
-[...279 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="864" w:hanging="720"/>
+        <w:ind w:left="1944" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1008" w:hanging="864"/>
+        <w:ind w:left="2556" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1152" w:hanging="1008"/>
+        <w:ind w:left="3528" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1296" w:hanging="1152"/>
+        <w:ind w:left="4140" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1296"/>
+        <w:ind w:left="5112" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1584" w:hanging="1440"/>
+        <w:ind w:left="5724" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1728" w:hanging="1584"/>
+        <w:ind w:left="6696" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...1837 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="1" w16cid:durableId="525873432">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="2" w16cid:durableId="1917010944">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="3" w16cid:durableId="1608192060">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
-[...8 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="4" w16cid:durableId="1999531029">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
-[...101 lines deleted...]
-  <w:numIdMacAtCleanup w:val="33"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
-[...7 lines deleted...]
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00177F83"/>
-[...318 lines deleted...]
-    <w:rsid w:val="00FF26F2"/>
+    <w:rsidRoot w:val="00427750"/>
+    <w:rsid w:val="00330D4D"/>
+    <w:rsid w:val="00427750"/>
+    <w:rsid w:val="00640899"/>
+    <w:rsid w:val="006F7999"/>
+    <w:rsid w:val="008142FC"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA4137"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DD32A7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0B4925E6"/>
+  <w14:docId w14:val="21B69829"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1C0F0BDA-8323-4417-9A13-9B87E336FD0E}"/>
+  <w15:docId w15:val="{D2102329-3E08-4CD0-A829-5EDE00FC5097}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9402,51 +5211,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -9608,879 +5417,737 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00427750"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00427750"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...8 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00427750"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00427750"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:smallCaps/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00427750"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...3 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00427750"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
-[...3 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00427750"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00427750"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00427750"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
-[...2 lines deleted...]
-    <w:autoRedefine/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00427750"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00427750"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet2">
-[...2 lines deleted...]
-    <w:autoRedefine/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00427750"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet3">
-[...2 lines deleted...]
-    <w:autoRedefine/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00427750"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet4">
-[...2 lines deleted...]
-    <w:autoRedefine/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00427750"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet5">
-[...2 lines deleted...]
-    <w:autoRedefine/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00427750"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00427750"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber2">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:pPr>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00427750"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber3">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:pPr>
-[...26 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00427750"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00427750"/>
     <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00427750"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00427750"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00427750"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00427750"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00427750"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00427750"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00427750"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00427750"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00427750"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00427750"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00427750"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00427750"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00427750"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00427750"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00427750"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="360"/>
+      </w:tabs>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
-[...9 lines deleted...]
-      <w:sz w:val="16"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
-  </w:style>
-[...11 lines deleted...]
-    <w:semiHidden/>
+    <w:rsid w:val="00427750"/>
     <w:pPr>
-      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...380 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C36CC2"/>
+    <w:rsid w:val="00427750"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00427750"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BB042F"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:semiHidden/>
+    <w:rsid w:val="00427750"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2836" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2836" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10488,54 +6155,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -10688,683 +6355,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...574 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>15143</Characters>
+  <Pages>8</Pages>
+  <Words>2634</Words>
+  <Characters>15014</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>126</Lines>
+  <Lines>125</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17764</CharactersWithSpaces>
+  <CharactersWithSpaces>17613</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>SOFTWARE LICENSE AND SERVICES AGREEMENT</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Peri Johnson</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>