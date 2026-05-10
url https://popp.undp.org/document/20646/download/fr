--- v0 (2025-10-15)
+++ v1 (2026-05-10)
@@ -12,133 +12,153 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2DF051A0" w14:textId="77777777" w:rsidR="000B2D00" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731" w:rsidP="00E16678">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="86"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">POLITIQUE EN MATIÈRE DE DILIGENCE RAISONNABLE ET DE PARTENARIATS AVEC LE SECTEUR PRIVÉ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2B1A" w14:textId="17D77FFA" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731" w:rsidP="00907718">
       <w:pPr>
         <w:spacing w:before="256"/>
         <w:ind w:left="1840" w:right="643" w:hanging="1205"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="10"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t>(mis à jour en juin 2023)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="10"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>mis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:spacing w:val="10"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à jour en juin 2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2B1B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC2B1C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:spacing w:before="210"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="365F91"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-2037264299"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="31BCC641" w14:textId="5065DC80" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="005F2731">
+        <w:p w14:paraId="31BCC641" w14:textId="0564677E" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="005F2731">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="719"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00880C31">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:lang w:bidi="fr-FR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00880C31">
             <w:rPr>
@@ -203,2769 +223,2769 @@
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629978 \h </w:instrText>
             </w:r>
             <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="320E6EE6" w14:textId="2834F424" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="320E6EE6" w14:textId="67F20EFC" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="719"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629979" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Objectifs de la politique</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629979 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6EC14BBD" w14:textId="266C740F" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6EC14BBD" w14:textId="72625D90" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="719"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629980" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Politique en matière de diligence raisonnable</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629980 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="088377DE" w14:textId="52CD6548" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="088377DE" w14:textId="0931C197" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629981" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Champ d’application de la politique</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629981 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="369A29D5" w14:textId="7465DD80" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="369A29D5" w14:textId="3496B429" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629982" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Critères d’exclusion</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629982 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5343B455" w14:textId="7850A0EF" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5343B455" w14:textId="2C1E63F7" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629983" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Les secteurs à haut risque</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629983 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="676A068E" w14:textId="035A1124" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="676A068E" w14:textId="447E00FA" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629984" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.4</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Évaluation de la diligence raisonnable – controverses</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629984 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="698A6214" w14:textId="23E46824" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="698A6214" w14:textId="661ADA25" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="719"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629985" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Procédure de diligence raisonnable</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629985 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7CE19A10" w14:textId="7EA56321" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7CE19A10" w14:textId="15ADC10B" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629986" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Dans quelles circonstances enclencher une procédure de diligence raisonnable ?</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629986 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="75E0613A" w14:textId="4008080C" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="75E0613A" w14:textId="35AB8BDB" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629987" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Les différents processus de diligence raisonnable</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629987 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3BFEF35E" w14:textId="2F44629B" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3BFEF35E" w14:textId="38E53769" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629988" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Qui met en œuvre le processus de diligence raisonnable ?</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629988 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3ECB3C62" w14:textId="23C5E28B" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3ECB3C62" w14:textId="24F1A926" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629989" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Niveaux de risque</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629989 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="15D85046" w14:textId="0A61AB82" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="15D85046" w14:textId="57931125" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629990" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.5</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Conseils et processus d’assurance qualité relatifs à la procédure de diligence raisonnable</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629990 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="268C4AA6" w14:textId="48A9973A" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="268C4AA6" w14:textId="38E9EC18" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629991" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.6</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>La prise de décision</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629991 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6F188523" w14:textId="1C8F9CD8" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6F188523" w14:textId="7CE7B0C7" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629992" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.7</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Suivi des partenariats, gestion des risques et établissement de rapports</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629992 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1AB890D2" w14:textId="766CEFFD" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1AB890D2" w14:textId="67339035" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629993" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.8</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Processus de vérification ponctuelle de la diligence raisonnable</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629993 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="35987A91" w14:textId="0391BB70" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="35987A91" w14:textId="3FD48C0C" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629994" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.9</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Situations de crise</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629994 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="35A2E1F2" w14:textId="5CEDCA1A" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="35A2E1F2" w14:textId="41BFEDF8" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629995" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Annexe 1 : Les principes directeurs et les différents types de partenariats avec le secteur privé</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629995 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="44C2CF84" w14:textId="3582EB67" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="44C2CF84" w14:textId="77B434E4" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629996" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Définition d’un partenariat</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629996 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="009FC330" w14:textId="482B69AA" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="009FC330" w14:textId="6AB91B98" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629997" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Principes directeurs en matière de partenariats</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629997 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0C0FBFD0" w14:textId="7B4D37CD" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0C0FBFD0" w14:textId="0FC36457" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629998" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Types de collaboration</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629998 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="533E4AF4" w14:textId="64BF7080" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="533E4AF4" w14:textId="2B26EF48" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160629999" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Annexe 2 : les différents types de collaboration avec le secteur privé</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160629999 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="17CE676B" w14:textId="5F41DEDA" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="17CE676B" w14:textId="57BBD111" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160630000" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="3"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Activités de plaidoyer et dialogue stratégique</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160630000 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="64623DE6" w14:textId="3AF64C42" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="64623DE6" w14:textId="0E18FAC1" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160630001" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="3"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Mobilisation de ressources</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160630001 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="27ED8C14" w14:textId="1BE9BAEC" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="27ED8C14" w14:textId="6E846C2C" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160630002" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="9"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Innovation</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160630002 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5F23A7D7" w14:textId="5950CF01" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5F23A7D7" w14:textId="146A2EE4" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160630003" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="2"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Activités principales au service d’un développement inclusif des marchés</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160630003 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="75EAD55E" w14:textId="1686E944" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="75EAD55E" w14:textId="1D5801CF" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="00880C31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc160630004" w:history="1">
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="9"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Partenariats vecteurs de changements systémiques</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc160630004 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidR="00F57197">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
-            <w:r w:rsidR="00880C31" w:rsidRPr="00880C31">
+            <w:r w:rsidRPr="00880C31">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="24CC2B2D" w14:textId="4D08776D" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00880C31">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:lang w:bidi="fr-FR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
@@ -3007,255 +3027,247 @@
     <w:p w14:paraId="78D50494" w14:textId="77777777" w:rsidR="00114B2E" w:rsidRPr="00B42BCE" w:rsidRDefault="00114B2E">
       <w:pPr>
         <w:spacing w:before="59"/>
         <w:ind w:left="2923" w:right="3291"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="6095"/>
       </w:tblGrid>
       <w:tr w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w14:paraId="4CDACDD4" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41AAA53B" w14:textId="594028C8" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="008A2C43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Activités principales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A918CFE" w14:textId="3D823AE8" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Les activités principales correspondent aux actifs et aux compétences qui génèrent un rendement financier pour une entreprise et ses propriétaires. On parle d’activités principales pour désigner le cœur de métier ou l’activité clé d’une organisation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w14:paraId="19F6F72C" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FA60EE1" w14:textId="4D3C0455" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="008A2C43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>AFIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5095B2BE" w14:textId="6E710533" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Initiative africaine pour les marchés inclusifs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w14:paraId="165D66EA" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CFC6460" w14:textId="6646B07C" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="008A2C43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Biens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79A3A77D" w14:textId="0BD40201" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Biens tangibles produits et fournis par une entreprise (articles alimentaires, médicaments, véhicules, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w14:paraId="3AD5070E" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01172AE4" w14:textId="754549C4" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="008A2C43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="007F1CC6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>PPS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70D51D61" w14:textId="752B386C" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Bureau d</w:t>
             </w:r>
             <w:r w:rsidR="007F1CC6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3266,1147 +3278,1108 @@
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">politiques </w:t>
             </w:r>
             <w:r w:rsidR="007F1CC6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>et programmes du PNUD.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w14:paraId="783871A2" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="674BE8C3" w14:textId="15B4EEEF" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>CCI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="662D7042" w14:textId="5D561A54" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Communautés de la connaissance et de l’innovation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w14:paraId="1AE6EE12" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70FC6D69" w14:textId="2D182C0C" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Chaîne d’approvisionnement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EFE3FEB" w14:textId="2AFE6F53" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Ensemble des transactions économiques effectuées entre la production initiale d’un bien et son achat par une entreprise</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w14:paraId="22E972A3" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="614533A8" w14:textId="66764DD9" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="008A2C43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>CITES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36DBA22D" w14:textId="1EF1FEFC" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Convention sur le commerce international des espèces de faune et de flore sauvages menacées d’extinction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w14:paraId="4D87FB2A" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="691B497D" w14:textId="5286F6F2" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Contributions à titre gracieux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56DF3F30" w14:textId="3EABF60D" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Contributions réalisées à titre gracieux par une entreprise au profit du PNUD sous la forme de services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w14:paraId="41031DEA" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50108DA2" w14:textId="7ED4E544" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Contributions en nature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26164FE0" w14:textId="67C4161D" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Contributions réalisées à titre gracieux par une entreprise au profit du PNUD sous la forme de biens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w14:paraId="1BC8FA2B" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C75621A" w14:textId="01D4B539" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Développement du secteur privé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E415790" w14:textId="6DDC51BF" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Activités stratégiques, institutionnelles et de renforcement des capacités destinées à favoriser la croissance des petites et moyennes entreprises locales, notamment à travers le renforcement de l’accès aux outils de microfinancement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w14:paraId="41345E0A" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="197C69FF" w14:textId="520C6B39" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="008A2C43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Entreprise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54FB212B" w14:textId="390545C1" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Toute société à but lucratif, quelle que soit sa taille</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w14:paraId="6BEB104D" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1108834C" w14:textId="33EB849E" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="008A2C43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>ESG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EA1B009" w14:textId="4AC00DF7" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Questions d’environnement, de société et de gouvernance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w14:paraId="6FCF5D0F" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="139F7656" w14:textId="5207F23D" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>GPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="678B8DE4" w14:textId="38C72898" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Groupe de la performance institutionnelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w14:paraId="2E0F092E" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="098CB183" w14:textId="32362354" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Marchés inclusifs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75829806" w14:textId="573FE47F" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Marchés offrant aux personnes pauvres et défavorisées l’autonomie et les capacités nécessaires pour jouer un rôle actif de consommateurs, de producteurs ou de salariés</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w14:paraId="1F9C8CD5" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2AA72F51" w14:textId="4AA7164C" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>ODD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6ACEEE65" w14:textId="67A15CB5" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Objectifs de développement durable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w14:paraId="29770820" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33DD3B4E" w14:textId="27E86091" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="008A2C43">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Pacte mondial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4938F760" w14:textId="1A737B36" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Le Pacte mondial des Nations Unies est une initiative stratégique à destination des entreprises qui souhaitent s’engager à aligner leurs activités et leurs stratégies sur un ensemble de dix principes universellement reconnus, ayant trait aux droits humains, au travail, à l’environnement et à la lutte contre la corruption</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w14:paraId="58E1467C" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="734D987B" w14:textId="5729B96C" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Participation du secteur privé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02DFA59E" w14:textId="56A82B51" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Ensemble des activités mises en œuvre en collaboration avec les entreprises en vue de mettre au point des solutions, de mobiliser des ressources et de plaider pour des changements en faveur de la lutte contre la pauvreté et de la réalisation des ODD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w14:paraId="20F44694" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E788D05" w14:textId="0E449A0B" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>PDF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61C6C158" w14:textId="78FDB6F1" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Programme de développement des fournisseurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w14:paraId="7A7FC7B0" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E531309" w14:textId="4DA10DFB" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>PME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="140E0FC5" w14:textId="6AA89472" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Petites et moyennes entreprises</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w14:paraId="01DFA891" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="557AD2D1" w14:textId="20CFC4BA" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A" w:rsidP="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>POPP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63F67B28" w14:textId="490FD590" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A" w:rsidP="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Politiques et procédures relatives aux programmes et aux opérations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w14:paraId="2924A695" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="567F7CD4" w14:textId="690C262E" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Risques liés au partenaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73E4BC9C" w14:textId="4E8CD8E2" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Les risques liés au partenaire correspondent à l’impact potentiel du secteur d’activité et des performances de l’entreprise concernée sur le développement et le bien-être humains. Leur évaluation soulève des questions sociales, environnementales et de gouvernance</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w14:paraId="20CFB4FC" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E1769FB" w14:textId="14CD2244" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Risques liés au partenariat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6349C9CD" w14:textId="58FA0DCA" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les risques liés au partenariat varient en fonction de la nature de la collaboration avec le PNUD, de ses retombées positives sur les secteurs privé et public, et du rôle que joue le PNUD dans la </w:t>
+              <w:t xml:space="preserve">Les risques liés au partenariat varient en fonction de la nature de la collaboration avec le PNUD, de ses retombées positives sur les </w:t>
             </w:r>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>négociation, l’élaboration conjointe et/ou la mise en œuvre des activités issues de cette collaboration</w:t>
+              <w:t>secteurs privé et public, et du rôle que joue le PNUD dans la négociation, l’élaboration conjointe et/ou la mise en œuvre des activités issues de cette collaboration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w14:paraId="34764FBA" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="589D15A2" w14:textId="44FB9F8F" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D53D746" w14:textId="18609214" w:rsidR="009F2D5A" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Produits intangibles fournis par une entreprise (conseil, formation, accompagnement professionnel, information, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w14:paraId="396DC075" w14:textId="77777777" w:rsidTr="009F2D5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5B5EF685" w14:textId="3F73A3A8" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Tolérance au risque</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65243763" w14:textId="3B621BBD" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="009F2D5A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Il s’agit de la tolérance au risque du PNUD dans le cadre de sa collaboration avec le secteur privé. Un haut degré de tolérance indique que le PNUD est prêt à prendre plus de risques que d’habitude pour récolter les fruits de la collaboration concernée. Un faible niveau de tolérance signifie au contraire que le PNUD n’est pas prêt à prendre de tels risques</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24CC2B4C" w14:textId="77777777" w:rsidR="008A2C43" w:rsidRPr="00B42BCE" w:rsidRDefault="008A2C43">
@@ -4699,96 +4672,106 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>l’efficacité du Bureau d</w:t>
       </w:r>
       <w:r w:rsidR="005C006F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">’appui aux politiques et programmes (BPPS) du PNUD </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">procédera à une évaluation indépendante de la conformité aux procédures de diligence raisonnable à l’échelle mondiale. Ces vérifications ponctuelles permettront de confirmer que le processus de diligence raisonnable a été mené dans le respect de la politique et des lignes directrices correspondantes, et que les mécanismes d’évaluation et de traitement des risques liés au partenaire font l’objet d’un suivi opérationnel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411CA85C" w14:textId="77777777" w:rsidR="005C006F" w:rsidRPr="00B42BCE" w:rsidRDefault="005C006F" w:rsidP="00F03DB2">
+    <w:p w14:paraId="1277BF3B" w14:textId="77777777" w:rsidR="004B5D1D" w:rsidRDefault="004B5D1D" w:rsidP="008A224F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1000" w:right="634"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="221133ED" w14:textId="0B4AE2E1" w:rsidR="00F03DB2" w:rsidRDefault="00F03DB2" w:rsidP="004B5D1D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5D1D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des discussions sont en cours au sujet de la collaboration du PNUD avec les industries extractives. La présente politique et les outils correspondants seront mis à jour de manière </w:t>
+      </w:r>
+      <w:r w:rsidR="005C006F" w:rsidRPr="004B5D1D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B5D1D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>refléter les conséquences de ces discussions.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="221133ED" w14:textId="0B4AE2E1" w:rsidR="00F03DB2" w:rsidRDefault="00F03DB2" w:rsidP="00431D2E">
+    <w:p w14:paraId="2C35C21A" w14:textId="77777777" w:rsidR="004B5D1D" w:rsidRPr="004B5D1D" w:rsidRDefault="004B5D1D" w:rsidP="008A224F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:after="240"/>
-        <w:ind w:left="280" w:right="634"/>
+        <w:ind w:left="1000" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B42BCE">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="24CC2B56" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc160629979"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:lang w:bidi="fr-FR"/>
@@ -6901,58 +6884,69 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2869" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5111C732" w14:textId="1F4F4258" w:rsidR="00D703B3" w:rsidRPr="00431D2E" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00431D2E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
-              <w:t>s.o.</w:t>
+              <w:t>s.o</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00431D2E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00431D2E" w:rsidRPr="00431D2E" w14:paraId="594ED632" w14:textId="77777777" w:rsidTr="00431D2E">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6834C1FE" w14:textId="6D45A894" w:rsidR="00D703B3" w:rsidRPr="00431D2E" w:rsidRDefault="006A36AD" w:rsidP="00CC4F9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-106"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -7816,58 +7810,69 @@
               </w:rPr>
               <w:t>plus de 20 % du partenaire potentiel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2869" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58FD1219" w14:textId="1D812ED8" w:rsidR="00CD6759" w:rsidRPr="00431D2E" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00431D2E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
-              <w:t>s.o.</w:t>
+              <w:t>s.o</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00431D2E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="11406104" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="00B42BCE" w:rsidRDefault="00A84046">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10295" w:type="dxa"/>
         <w:tblInd w:w="-95" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="475"/>
         <w:gridCol w:w="1799"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1558"/>
         <w:gridCol w:w="1558"/>
@@ -9350,51 +9355,67 @@
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Alcool</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78B725E8" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00B42BCE" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
               <w:ind w:left="107" w:right="93"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
-              <w:t>Producteurs, grossistes et importateurs dont les activités concernent exclusivement les boissons alcoolisées ou dont les recettes sont principalement issues du commerce de boissons alcoolisées. L’« industrie de l’alcool » comprend également les associations et autres entités chargées de représenter ces différents acteurs ou financées en grande partie par eux, ainsi que les lobbyistes du secteur.</w:t>
+              <w:t>Producteurs, grossistes et importateurs dont les activités concernent exclusivement les boissons alcoolisées ou dont les recettes sont principalement issues du commerce de boissons alcoolisées. L</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B42BCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:bidi="fr-FR"/>
+              </w:rPr>
+              <w:t>’«</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B42BCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:bidi="fr-FR"/>
+              </w:rPr>
+              <w:t> industrie de l’alcool » comprend également les associations et autres entités chargées de représenter ces différents acteurs ou financées en grande partie par eux, ainsi que les lobbyistes du secteur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B1A6D" w:rsidRPr="00B42BCE" w14:paraId="3AFC7BEC" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2976F14D" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00B42BCE" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9620,58 +9641,60 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Domaines</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27CCDA6C" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00B42BCE" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20" w:line="233" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>d’évaluation</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="78E42857" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00B42BCE" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20" w:line="252" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Exemples de sujets de controverse possibles (notamment l’existence ou l’absence de systèmes d’orientation/de gestion)</w:t>
             </w:r>
@@ -12378,72 +12401,99 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC2D35" w14:textId="7A05E420" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="637"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>Il appartient au gestionnaire de programme</w:t>
       </w:r>
       <w:r w:rsidR="004A27F9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t>/portefuille</w:t>
-      </w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004A27F9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>portefuille</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">/au chef de projet de l’unité </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007565E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Initatrice </w:t>
+        <w:t>Initatrice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007565E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> du partenariat de mettre en œuvre l’outil d’évaluation des risques.</w:t>
+        <w:t xml:space="preserve"> du</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> partenariat de mettre en œuvre l’outil d’évaluation des risques.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B6A0A3" w14:textId="77777777" w:rsidR="00DD18F1" w:rsidRPr="00B42BCE" w:rsidRDefault="00DD18F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="637"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1454CD8F" w14:textId="4DB5A006" w:rsidR="00DD18F1" w:rsidRPr="00B42BCE" w:rsidRDefault="00DD18F1" w:rsidP="008D7C63">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
@@ -13023,71 +13073,84 @@
           </w:tcPr>
           <w:p w14:paraId="4B19EEA9" w14:textId="0AF54B4B" w:rsidR="00C6409C" w:rsidRPr="00B42BCE" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Unité </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="007565E4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Initiatrice </w:t>
             </w:r>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> du partenariat</w:t>
+              <w:t xml:space="preserve"> du</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B42BCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="16"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> partenariat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3799" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CE5B1C5" w14:textId="14DD273E" w:rsidR="00C6409C" w:rsidRPr="00B42BCE" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
@@ -13259,107 +13322,104 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Assurance qualité/conseils en matière de gestion des risques au niveau du bureau de pays</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BBFE506" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="00B42BCE" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Coordonnateur de la diligence raisonnable du secteur privé au niveau du bureau de pays</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BC1F0CB" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="00B42BCE" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Comité sur la diligence raisonnable du secteur privé au niveau du bureau de pays</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A3F7EE0" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="00B42BCE" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Comité régional sur la diligence raisonnable du secteur privé</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -13380,107 +13440,104 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Assurance qualité/conseils en matière de gestion des risques au niveau du bureau régional </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08E090AD" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="00B42BCE" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Coordonnateur de la diligence raisonnable du secteur privé au niveau du bureau régional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A1AF9EA" w14:textId="2FC9D313" w:rsidR="00C6409C" w:rsidRPr="00B42BCE" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Comité régional sur la diligence raisonnable du secteur privé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67F26145" w14:textId="7F56429A" w:rsidR="00C6409C" w:rsidRPr="00B42BCE" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité </w:t>
             </w:r>
             <w:r w:rsidR="007565E4" w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -13519,128 +13576,165 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Assurance qualité/conseils en matière de gestion des risques au niveau du bureau central</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="234F96B1" w14:textId="70DD9483" w:rsidR="00C6409C" w:rsidRPr="00B42BCE" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Coordonnateur de la diligence raisonnable du secteur privé au niveau des bureaux centraux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1254" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F54D9DF" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="00B42BCE" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
-              <w:t>Comité interbureaux sur la diligence raisonnable du secteur privé au niveau du siège</w:t>
+              <w:t xml:space="preserve">Comité </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B42BCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+              <w:t>interbureaux</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B42BCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sur la diligence raisonnable du secteur privé au niveau du siège</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1291" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3537041F" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="00B42BCE" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
-              <w:t>Comité interbureaux sur la diligence raisonnable du secteur privé au niveau du siège</w:t>
+              <w:t xml:space="preserve">Comité </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B42BCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+              <w:t>interbureaux</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B42BCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sur la diligence raisonnable du secteur privé au niveau du siège</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="413D0F3B" w14:textId="0C61E44C" w:rsidR="000F537B" w:rsidRPr="00B42BCE" w:rsidRDefault="009F569B" w:rsidP="00B93DE9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7733"/>
         </w:tabs>
         <w:spacing w:before="147"/>
         <w:ind w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -14057,65 +14151,85 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="45167C6D" w14:textId="3712D6BA" w:rsidR="0046210B" w:rsidRPr="00B42BCE" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">La décision est prise au niveau de l’unité </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="007565E4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initatrice </w:t>
+              <w:t>Initatrice</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007565E4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> du partenariat</w:t>
+              <w:t xml:space="preserve"> du</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B42BCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> partenariat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0046210B" w:rsidRPr="00B42BCE" w14:paraId="3C39D0F2" w14:textId="77777777" w:rsidTr="00880C31">
         <w:trPr>
           <w:trHeight w:val="1169"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="26410539" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="00B42BCE" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
@@ -14593,63 +14707,81 @@
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6147CAF3" w14:textId="51658880" w:rsidR="006E0247" w:rsidRPr="00B42BCE" w:rsidRDefault="006E0247" w:rsidP="006E0247">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">La fréquence du suivi des partenariats est également déterminée par le niveau de risque. L’unité </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007565E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Initatrice </w:t>
+        <w:t>Initatrice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007565E4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> du partenariat/le responsable des partenariats procède à un suivi en fonction des critères suivants :</w:t>
+        <w:t xml:space="preserve"> du</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> partenariat/le responsable des partenariats procède à un suivi en fonction des critères suivants :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A41AA3D" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="00B42BCE" w:rsidRDefault="006E0247" w:rsidP="006E0247">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -15013,58 +15145,74 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>Dans les situations de crise, le comité des crises</w:t>
       </w:r>
       <w:r w:rsidR="00641639">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou le Directeur de Bureau concerné</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00641639">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">peut être </w:t>
+        <w:t xml:space="preserve">peut </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00641639">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">être </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> responsable de l’assurance qualité relative à la procédure de diligence raisonnable, et de la prise de décision concernant la poursuite des partenariats avec les entités du secteur privé. Les exigences en matière de suivi restent les mêmes qu’en temps normal.</w:t>
+        <w:t xml:space="preserve"> responsable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’assurance qualité relative à la procédure de diligence raisonnable, et de la prise de décision concernant la poursuite des partenariats avec les entités du secteur privé. Les exigences en matière de suivi restent les mêmes qu’en temps normal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2D52" w14:textId="5024FADD" w:rsidR="005A7342" w:rsidRPr="00B42BCE" w:rsidRDefault="005A7342">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="005A7342" w:rsidRPr="00B42BCE" w:rsidSect="00EE2173">
           <w:footerReference w:type="default" r:id="rId19"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1170" w:right="800" w:bottom="630" w:left="1160" w:header="450" w:footer="445" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC2D53" w14:textId="4889740B" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -15729,51 +15877,67 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Quelle que soit la nature de la collaboration envisagée par le PNUD avec une entité du secteur privé, il est essentiel de définir clairement les avantages attendus par chacune des deux parties et de se mettre d’accord sur un partage des risques.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24CC2D7F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="102"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
-              <w:t>Lorsqu’un partenariat a des conséquences financières pour le PNUD, un accord écrit et officiel doit être signé entre l’organisme et le partenaire privé concerné.</w:t>
+              <w:t xml:space="preserve">Lorsqu’un partenariat </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B42BCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:bidi="fr-FR"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B42BCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:bidi="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des conséquences financières pour le PNUD, un accord écrit et officiel doit être signé entre l’organisme et le partenaire privé concerné.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24CC2D80" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="101"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Afin de garantir une gestion saine du partenariat, les rôles et responsabilités doivent être clairement définis et répartis entre les partenaires. Cette définition et cette répartition seront intégrées à l’accord de partenariat.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24CC2D82" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="00474239">
       <w:pPr>
@@ -16249,58 +16413,74 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24CC2D97" w14:textId="4266E1DC" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="107" w:right="297"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Mobiliser les ressources financières et en nature du secteur privé au service des programmes</w:t>
             </w:r>
             <w:r w:rsidR="004A27F9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
-              <w:t>, des portefeuilles</w:t>
+              <w:t xml:space="preserve">, des </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004A27F9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:bidi="fr-FR"/>
+              </w:rPr>
+              <w:t>portefeuilles</w:t>
             </w:r>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
-              <w:t>et des projets du PNUD</w:t>
+              <w:t>et</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B42BCE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:bidi="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des projets du PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3644" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C3BC321" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00B42BCE" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B42BCE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="fr-FR"/>
               </w:rPr>
@@ -17121,99 +17301,99 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc160629999"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annexe 2 : les différents types de collaboration avec le secteur privé</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="24CC2DB3" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:bookmarkStart w:id="25" w:name="_Toc160630000"/>
     <w:p w14:paraId="24CC2DB4" w14:textId="19A0FC7E" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="00880C31">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="372"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc160630000"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CC2E48" wp14:editId="59C0CD39">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CC2E48" wp14:editId="1BB659E3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>3487479</wp:posOffset>
+                  <wp:posOffset>3492500</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>166340</wp:posOffset>
+                  <wp:posOffset>170603</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3244998" cy="4348716"/>
-                <wp:effectExtent l="0" t="0" r="0" b="13970"/>
+                <wp:extent cx="3436522" cy="4287520"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="34" name="Group 34"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3244998" cy="4348716"/>
+                          <a:ext cx="3436522" cy="4287520"/>
                           <a:chOff x="5611" y="84"/>
                           <a:chExt cx="4877" cy="4981"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="35" name="Picture 23"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
@@ -17237,76 +17417,76 @@
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="36" name="Picture 22"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5671" y="113"/>
-                            <a:ext cx="4712" cy="4810"/>
+                            <a:ext cx="4758" cy="4853"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="37" name="Text Box 21"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
-                            <a:off x="5671" y="84"/>
-                            <a:ext cx="4712" cy="4981"/>
+                            <a:off x="5671" y="118"/>
+                            <a:ext cx="4757" cy="4848"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9144">
                             <a:solidFill>
                               <a:srgbClr val="497DBA"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
@@ -17340,155 +17520,165 @@
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00220F7D">
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:lang w:bidi="fr-FR"/>
                                 </w:rPr>
                                 <w:t>En Afrique, le PNUD a créé l’</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00220F7D">
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:b/>
                                   <w:lang w:bidi="fr-FR"/>
                                 </w:rPr>
                                 <w:t>Initiative africaine pour les marchés inclusifs (AFIM)</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00220F7D">
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:lang w:bidi="fr-FR"/>
                                 </w:rPr>
                                 <w:t>, qui favorise le dialogue et la collaboration entre les secteurs public et privé sur des enjeux prioritaires tels que les chaînes de valeur agroalimentaires. L’AFIM est une plateforme qui permet de coordonner les activités de croissance inclusives entre les Nations Unies, les gouvernements, les communautés économiques régionales et le secteur privé. À travers l’organisation d’ateliers et la mise en œuvre d’interventions ciblées, l’AFIM encourage le partage de connaissances, l’accès au financement et la diffusion de bonnes pratiques en matière de développement inclusif des marchés, tout en mettant l’accent sur la création d’opportunités à destination des populations à faible revenu et des groupes marginalisés.</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="24CC2E7B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00220F7D" w:rsidRDefault="005F2731">
+                            <w:p w14:paraId="24CC2E7B" w14:textId="17D7FE81" w:rsidR="00474239" w:rsidRPr="00220F7D" w:rsidRDefault="005F2731">
                               <w:pPr>
                                 <w:spacing w:before="120"/>
                                 <w:ind w:left="142" w:right="138"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00220F7D">
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:lang w:bidi="fr-FR"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">En 2011, l’initiative a permis l’adoption de la </w:t>
                               </w:r>
                               <w:hyperlink r:id="rId24">
                                 <w:r w:rsidRPr="00220F7D">
                                   <w:rPr>
                                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                     <w:color w:val="6C8AA9"/>
                                     <w:u w:val="single" w:color="6C8AA9"/>
                                     <w:lang w:bidi="fr-FR"/>
                                   </w:rPr>
                                   <w:t>Déclaration</w:t>
                                 </w:r>
                               </w:hyperlink>
                               <w:r w:rsidRPr="00220F7D">
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:color w:val="6C8AA9"/>
                                   <w:lang w:bidi="fr-FR"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:hyperlink r:id="rId25">
                                 <w:r w:rsidRPr="00220F7D">
                                   <w:rPr>
                                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                     <w:color w:val="6C8AA9"/>
                                     <w:u w:val="single" w:color="6C8AA9"/>
                                     <w:lang w:bidi="fr-FR"/>
                                   </w:rPr>
                                   <w:t>de Johannesburg</w:t>
                                 </w:r>
                               </w:hyperlink>
+                              <w:r w:rsidR="00B9426A">
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00B9426A" w:rsidRPr="008A224F">
+                                <w:rPr>
+                                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                  <w:lang w:bidi="fr-FR"/>
+                                </w:rPr>
+                                <w:t>(en anglais)</w:t>
+                              </w:r>
                               <w:r w:rsidRPr="00220F7D">
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:lang w:bidi="fr-FR"/>
                                 </w:rPr>
                                 <w:t>, première déclaration conjointe des secteurs privé et public relative à l’agrobusiness, à l’alimentation et à la nutrition.</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="24CC2E48" id="Group 34" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:274.6pt;margin-top:13.1pt;width:255.5pt;height:342.4pt;z-index:251658245;mso-position-horizontal-relative:page" coordorigin="5611,84" coordsize="4877,4981" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBzhEqOeAMAAGQKAAAOAAAAZHJzL2Uyb0RvYy54bWzcVttu2zgQfV9g/4Hg&#10;eyPLcWNbiF2kSRsU6LZBLx9AUZRElCK5JG05/fqdISXHiYO0DYoFdgPEGN5GZw7PDOf81a5TZCuc&#10;l0avaH4yoURobiqpmxX9+uXtiwUlPjBdMWW0WNFb4emr9Z9/nPe2EFPTGlUJR8CJ9kVvV7QNwRZZ&#10;5nkrOuZPjBUaFmvjOhZg6JqscqwH753KppPJWdYbV1lnuPAeZq/SIl1H/3UtePhY114EolYUsIX4&#10;6+Jvib/Z+pwVjWO2lXyAwZ6BomNSw0f3rq5YYGTj5JGrTnJnvKnDCTddZupachFjgGjyyYNorp3Z&#10;2BhLU/SN3dME1D7g6dlu+YfttbOf7Y1L6MF8b/g3D7xkvW2Kw3UcN2kzKfu/TAX3yTbBxMB3tevQ&#10;BYREdpHf2z2/YhcIh8nT6Wy2XIIiOKzNTmeLeX6WboC3cE147uVZnlMCy4vZuPJmOA3b58PR5SLH&#10;1YwV6bMR6gBtfW4lL+B/oAusI7p+LCs4FTZO0MFJ91M+Oua+bewLuFnLgiylkuE2qhQYQlB6eyM5&#10;Mo0DYPbGEVkBLS8p0awDNmEZv0qmpxjeuCudYRhTvBuizWXLdCMuvAWBQ9rB+XHKOdO3glUep5Gj&#10;+17i8B6OUkn7ViqFl4f2EDHkyAONPUJa0u+V4ZtO6JAS0gkFwRvtW2k9Ja4QXSkgSveuioBY4R3/&#10;BLgBHNjBicBbNGsAMczDxe4XIuI7kBiOB7n+UIFHShpV+ISOgGPnw7UwHUEDQAPOKG+2fe8RMSAb&#10;tyBmbZC6kWbENTAOMP+DQjw7EuL0fynEGNW/J8R5Kml5HtOaFXslzvPpUNEWeXyL9hXtTma/RYm9&#10;hefVj7kNo6Ps/qUX5HPLrIC8QLcHdQzKc6pjXzDC12ZHpjHlh234ypCwg3msTTH702PzRPU6OJo+&#10;95O5P1A+viKPMP7wDXk+46xQmvQrusxnsxSWUbIaa6p3TXmpHNkyaEFmy/nV64vh7fKH2zoZoBFS&#10;soOnb4J/uIkVWMrf6CragUmVbJCJ0lBpkJ1UdNAKu3IHG9EsTXULZDsDNQzaHmjQwGiN+05JD83O&#10;ivq/NwyfN/VOgxawMxoNNxrlaDDN4eiKBkqSeRlSB7WxTjYteE63qc0FdAO1jHXyDsWAE+QXrdjK&#10;gHWvVzocx113zeH6HwAAAP//AwBQSwMECgAAAAAAAAAhAJFwfb6aDgAAmg4AABQAAABkcnMvbWVk&#10;aWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAMyAAAB9QgGAAAALUfLCAAAAAZiS0dEAP8A&#10;/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAADjpJREFUeJzt3T9vndUBwOHjxnYDVYRaG0LY&#10;QAglS8XAyNAhUhaGsDFnZGKArwIb3wD8EVhYYAhEahACKVEWLooCmZo4f+zbofeFt+YGCE1Qf+3z&#10;SNZ5fd5zr6/Hn8557bFcLsfPfX344Yfj7NmzAwAA4HHZ3t4eb7311vjqq69+tk+mr835i7/99tvx&#10;5ZdfjitXrmxMc5999tnGN998M8YYf5gt3TgyAgAA/BbLMcY4PDxcXr58eXzwwQfjmWeeWY4xxpNP&#10;Pnl4+vTpcfr06XH8+PHl/EUby+Vy7O/vj/39/fHxxx9vvP/++2Nvb28eLVPsbK2Zm9YJGgAA4GFM&#10;YXK4Gg9m9+6NMcbJkyfvX7hwYVy4cGGcPHny4Pjx42Nra2s5xipk9vb2xt7e3vj88883FovFuHHj&#10;hpABAAAep18Mma2trfvPPffcOHXq1Dh37tzB+fPnx8svv7wcYxUki8ViXLx4cVy+fHkKkvmRsydW&#10;459mc8ePrJuHjKgBAADWWa65ngJmf3bv1hhj3Lt379a1a9fGtWvXxu3bt5fXr18fL7zwwuEYY2x+&#10;/fXXG9evXx93794d48cdlvnuyxQwf16Nf39UvwUAAMDKX2fX0+bI/Wni0qVLB5cuXRpjtYOzef78&#10;+fH999+Pmzdv/n4fEQAA4D+w+cUXX8y/X3e0bDpGduJ3+UQAAMD/o3lvTMfMbq2Z2xjjX8Gy7vmW&#10;dQ/7bz+iDwgAAHDUH2fX06Mu6/4FzE9uAAAAJGw+YP6XdmkAAAAepXW7Lw/868gPCpk5f04ZAAD4&#10;r2KXBQAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6Q&#10;AQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACA&#10;HCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gA&#10;AAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECO&#10;kAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAA&#10;gBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfI&#10;AAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABA&#10;jpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QA&#10;AIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBH&#10;yAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAA&#10;QI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNk&#10;AACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAg&#10;R8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIA&#10;AECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAj&#10;ZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAA&#10;IEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEy&#10;AABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQ&#10;I2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkA&#10;ACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgR&#10;MgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAA&#10;kCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZ&#10;AAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADI&#10;ETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwA&#10;AJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQI&#10;GQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAA&#10;yBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQM&#10;AACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADk&#10;CBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYA&#10;AMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKE&#10;DAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA&#10;5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIG&#10;AADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAABy&#10;hAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMA&#10;AOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlC&#10;BgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAA&#10;coQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCED&#10;AADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5&#10;QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEA&#10;AHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwh&#10;AwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAA&#10;OUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpAB&#10;AAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAc&#10;IQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAA&#10;ADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6Q&#10;AQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACA&#10;HCEDAADkbP6KNcsjIwAAwKO2XHO9bm6M8etC5qi/jTH+srp+YjUem93f+A3vCQAA/O+bx8jhatxf&#10;jTcf5o0eFDKHs+uD1XhvNnd3NU5H04QMAADwS9aFzNQW8944OLLmJzbH+u2ag9ncndV468jr5j/U&#10;szYAAMDDOBoy/5jdm3Zp5l0yrV+OIUAAAICgo0fLpsqZb+tMOzHz6Jl2abZW4/w4maNlAADAOutO&#10;g91fjbdn96YGuTub+7djZhuvvvrqWCwWY7FYjFu3bq175mWKle01c9M68QIAADyMKWTWbabcPTKO&#10;3d3dg1OnTo2nnnrqcIwxjl28eHEcO3ZsXLlyZdy4cWMKkvnuy7Ej4/x6WidkAACA3+Jo0Izx47Mx&#10;Pzwjc+7cueXbb7893nnnneUbb7wxNnd2dsZrr702XnzxxfHJJ58cfvTRR+PTTz+dv/H0hvdncwIG&#10;AAB4FNaFzOHRue3t7eWJEyfGzs7OGGP1jMyZM2fGmTNnxksvvTR2d3fHzs7O4dWrV8fVq1fHnTt3&#10;pljxDzEBAIDH7umnn14+//zz49lnn/2hQV555ZWxu7v7w5qN5fKnffLdd9+Nd999d7z33ntjsVhM&#10;IWP3BQAAeOzOnj27fPPNN8frr7/+wM2UfwKpvkZc+HUj5AAAAABJRU5ErkJgglBLAwQKAAAAAAAA&#10;ACEAsOLkW80MAADNDAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAA&#10;AnoAAAKICAYAAADn8FceAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAM&#10;bUlEQVR4nO3dsU1EURAEwQWNweWfHiYx4H6iQCe1qiLAbM3n3n58//w+BwBAzr5er3f/DQAA/IPP&#10;d/8BAAD8D6EHABAl9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBEzVkMAIAmix4AQJTQAwCIEnoA&#10;AFFCDwAgaufXGAAASRY9AIAooQcAECX0AACihB4AQJTQAwCIcgINACDKogcAECX0AACihB4AQJTQ&#10;AwCIEnoAAFFCDwAgSugBAEQJPQCAKKEHABDlMgYAQJRFDwAgamfSAwBIsugBAEQJPQCAKKEHABAl&#10;9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBEuXULABBl0QMAiBJ6AABRQg8AIEroAQBECT0AgKid&#10;n90CACRZ9AAAooQeAECU0AMAiBJ6AABRTqABAERZ9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBE&#10;CT0AgCihBwAQJfQAAKKEHgBAlBNoAABRO6UHAJDk0y0AQJTQAwCIEnoAAFFCDwAgSugBAEQJPQCA&#10;KKEHABAl9AAAolzGAACIsugBAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiNp5XwUAIMmiBwAQJfQA&#10;AKKEHgBAlNADAIgSegAAUfOjWwCAJoseAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgCihBwAQJfQA&#10;AKKEHgBAlMsYAABRFj0AgKidSQ8AIMmiBwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK6AEARAk9&#10;AIAoJ9AAAKIsegAAUUIPACBK6AEARAk9AIAooQcAECX0AACihB4AQNTOQ3oAAEkWPQCAKKEHABAl&#10;9AAAoty6BQCIsugBAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgCgn&#10;0AAAonZKDwAgyadbAIAooQcAECX0AACihB4AQJTQAwCIEnoAAFFCDwAgSugBAES5jAEAEGXRAwCI&#10;EnoAAFFCDwAgSugBAEQJPQCAKKEHABAl9AAAonYe0gMASLLoAQBECT0AgCihBwAQ5dYtAECURQ8A&#10;IEroAQBECT0AgCihBwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK6AEARDmBBgAQtVN6AABJPt0C&#10;AEQJPQCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBEOYEGABBl0QMAiBJ6AABRQg8A&#10;IEroAQBECT0AgCihBwAQJfQAAKJ2HtIDAEiy6AEARLmMAQAQZdEDAIgSegAAUUIPACBK6AEARAk9&#10;AIAooQcAECX0AACihB4AQJTQAwCIEnoAAFFCDwAgyq1bAIAoix4AQJTQAwCI2vl2CwCQZNEDAIgS&#10;egAAUUIPACBK6AEARAk9AIAooQcAECX0AACinEADAIiy6AEARAk9AIAooQcAECX0AACihB4AQJTQ&#10;AwCIEnoAAFE7D+kBACRZ9AAAooQeAECUE2gAAFEWPQCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABR&#10;Qg8AIEroAQBECT0AgCihBwAQJfQAAKLcugUAiLLoAQBE7Ux6AABJFj0AgCihBwAQJfQAAKKEHgBA&#10;lNADAIgSegAAUUIPACBK6AEARDmBBgAQZdEDAIgSegAAUUIPACBK6AEARAk9AIAooQcAECX0AACi&#10;hB4AQNTOi8kAAEkuYwAARPl0CwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK6AEARAk9AIAooQcA&#10;ECX0AACihB4AQJRbtwAAURY9AIAooQcAELXz7RYAIMmiBwAQJfQAAKKEHgBAlNADAIgSegAAUUIP&#10;ACBK6AEARDmBBgAQZdEDAIgSegAAUUIPACBK6AEARAk9AIAooQcAECX0AACihB4AQNTOi8kAAEkW&#10;PQCAKCfQAACiLHoAAFFCDwAgSugBAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABRLmMAAERZ&#10;9AAAooQeAECU0AMAiBJ6AABRQg8AIGrnZ7cAAEkWPQCAKKEHABAl9AAAooQeAECU0AMAiHLrFgAg&#10;yqIHABAl9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgCihBwAQtXMaAwAgyQk0AIAon24B&#10;AKKEHgBAlNADAIgSegAAUUIPACBK6AEARAk9AIAooQcAECX0AACihB4AQJQTaAAAURY9AIAooQcA&#10;ECX0AACihB4AQNTOrzEAAJIsegAAUUIPACBK6AEARAk9AIAooQcAECX0AACi3LoFAIiy6AEARAk9&#10;AIAooQcAECX0AACihB4AQJTQAwCIEnoAAFFCDwAgaufFZACAJJcxAACifLoFAIgSegAAUUIPACBK&#10;6AEARAk9AIAooQcAECX0AACihB4AQJTQAwCIEnoAAFFOoAEARFn0AACihB4AQJTQAwCIEnoAAFE7&#10;v8YAAEiy6AEARAk9AIAooQcAECX0AACihB4AQJTQAwCIcusWACDKogcAECX0AACihB4AQJTQAwCI&#10;EnoAAFFCDwAgSugBAEQJPQCAqJ0XkwEAkix6AABRTqABAERZ9AAAooQeAECU0AMAiBJ6AABRQg8A&#10;IEroAQBECT0AgCihBwAQJfQAAKJcxgAAiLLoAQBECT0AgCihBwAQJfQAAKKEHgBA1M7PbgEAkix6&#10;AABRQg8AIEroAQBECT0AgCgn0AAAoix6AABRQg8AIEroAQBECT0AgCihBwAQJfQAAKKEHgBAlNAD&#10;AIgSegAAUUIPACBK6AEARO1x7BYAIMmiBwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK6AEARM0z&#10;egAATRY9AIAooQcAECX0AACihB4AQJTQAwCI2vnZLQBAkkUPACDKO3oAAFEWPQCAKKEHABAl9AAA&#10;ooQeAECU0AMAiBJ6AABRQg8AIMo7egAAURY9AIAooQcAELXz7RYAIMmiBwAQJfQAAKKEHgBAlNAD&#10;AIjyjh4AQJRFDwAgSugBAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiNrjIT0AgCSLHgBAlNADAIgS&#10;egAAUUIPACBK6AEARAk9AIAooQcAEDXP6AEANFn0AACihB4AQJTQAwCIEnoAAFFCDwAgaudntwAA&#10;SRY9AIAo7+gBAERZ9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgCihBwAQJfQAAKJcxgAA&#10;iNopPQCAJJ9uAQCihB4AQJTQAwCIEnoAAFFCDwAgSugBAER5Rw8AIMqiBwAQJfQAAKKEHgBAlNAD&#10;AIgSegAAUTs/uwUASLLoAQBEeUcPACDKogcAECX0AACihB4AQJTQAwCIEnoAAFFCDwAgSugBAER5&#10;Rw8AIMqiBwAQJfQAAKKEHgBA1M4/6QEAJFn0AACihB4AQJTQAwCI8o4eAECURQ8AIEroAQBECT0A&#10;gCihBwAQJfQAAKKEHgBAlNADAIjyjh4AQNRO6QEAJPl0CwAQJfQAAKKEHgBAlNADAIgSegAAUUIP&#10;ACDKO3oAAFEWPQCAKKEHABAl9AAAooQeAECU0AMAiNr52S0AQJJFDwAgyjt6AABRFj0AgCihBwAQ&#10;JfQAAKKEHgBAlNADAIgSegAAUUIPACDKO3oAAFEWPQCAKKEHABAl9AAAonb+SQ8AIMmiBwAQJfQA&#10;AKKEHgBAlHf0AACiLHoAAFFCDwAgSugBAEQJPQCAKKEHABAl9AAAooQeAECUd/QAAKJ2Sg8AIMmn&#10;WwCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABR3tEDAIiy6AEARAk9AIAooQcAECX0AACihB4AQJTQ&#10;AwCI2nlfBQAgyTt6AABRPt0CAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABR3tEDAIiy6AEA&#10;RAk9AIAooQcAELXzT3oAAEkWPQCAKKEHABAl9AAAooQeAECUB5MBAKIsegAAUUIPACBK6AEARAk9&#10;AIAooQcAECX0AACihB4AQNQeD+kBACRZ9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgKh5&#10;Rg8AoMmiBwAQJfQAAKKEHgBAlNADAIgSegAAUTs/uwUASLLoAQBEeUcPACDKogcAECX0AACihB4A&#10;QJTQAwCIEnoAAFFCDwAgSugBAER5Rw8AIMqiBwAQJfQAAKJ2vt0CACRZ9AAAooQeAECU0AMAiBJ6&#10;AABR3tEDAIiy6AEARAk9AIAooQcAECX0AACihB4AQJTQAwCIEnoAAFFCDwAg6g9pjHNFJVX2bwAA&#10;AABJRU5ErkJgglBLAwQUAAYACAAAACEApcecwOEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2QkbixJYWWUptM0AacJiQ0J7ZY1XlutSaoma7u3xzvBybb86ffnfDnZlg3Yh8Y7&#10;BXImgKErvWlcpeB79/6wABaidka33qGCCwZYFrc3uc6MH90XDttYMQpxIdMK6hi7jPNQ1mh1mPkO&#10;He2Ovrc60thX3PR6pHDb8kSIlFvdOLpQ6w7XNZan7dkq+Bj1uHqUb8PmdFxf9rv5589GolL3d9Pq&#10;FVjEKf7BcNUndSjI6eDPzgTWKpg/vSSEKkhSqldApIK6g4JnKQXwIuf/fyh+AQAA//8DAFBLAwQU&#10;AAYACAAAACEALmzwAMUAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8kMGKwjAQ&#10;hu8L+w5h7tu0PSyymPYigldxH2BIpmmwmYQkir69gWVBQfDmcWb4v/9j1uPFL+JMKbvACrqmBUGs&#10;g3FsFfwetl8rELkgG1wCk4IrZRiHz4/1nhYsNZRnF7OoFM4K5lLij5RZz+QxNyES18sUksdSx2Rl&#10;RH1ES7Jv22+Z7hkwPDDFzihIO9ODOFxjbX7NDtPkNG2CPnni8qRCOl+7KxCTpaLAk3H4t+ybyBbk&#10;c4fuPQ7dv4N8eO5wAwAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHOESo54AwAAZAoAAA4A&#10;AAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAJFwfb6aDgAAmg4A&#10;ABQAAAAAAAAAAAAAAAAA3gUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAAAAAAAAAhALDi&#10;5FvNDAAAzQwAABQAAAAAAAAAAAAAAAAAqhQAAGRycy9tZWRpYS9pbWFnZTIucG5nUEsBAi0AFAAG&#10;AAgAAAAhAKXHnMDhAAAACwEAAA8AAAAAAAAAAAAAAAAAqSEAAGRycy9kb3ducmV2LnhtbFBLAQIt&#10;ABQABgAIAAAAIQAubPAAxQAAAKUBAAAZAAAAAAAAAAAAAAAAALciAABkcnMvX3JlbHMvZTJvRG9j&#10;LnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAALMjAAAAAA==&#10;">
+              <v:group w14:anchorId="24CC2E48" id="Group 34" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:275pt;margin-top:13.45pt;width:270.6pt;height:337.6pt;z-index:251658245;mso-position-horizontal-relative:page" coordorigin="5611,84" coordsize="4877,4981" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDRY3JkfgMAAGUKAAAOAAAAZHJzL2Uyb0RvYy54bWzcVttu2zgQfV9g/4Hg&#10;eyNbsWNHiF2kSRsU6LZBLx9AUZRElCK5JG05/fqdISXHiYs0LYoFdgPEGN5GZw7PDOfi5a5TZCuc&#10;l0av6PRkQonQ3FRSNyv65fObF0tKfGC6YsposaJ3wtOX6z//uOhtIXLTGlUJR8CJ9kVvV7QNwRZZ&#10;5nkrOuZPjBUaFmvjOhZg6JqscqwH753K8snkLOuNq6wzXHgPs9dpka6j/7oWPHyoay8CUSsK2EL8&#10;dfG3xN9sfcGKxjHbSj7AYL+AomNSw0f3rq5ZYGTj5JGrTnJnvKnDCTddZupachFjgGimk0fR3Diz&#10;sTGWpugbu6cJqH3E0y+75e+3N85+srcuoQfzneFfPfCS9bYpDtdx3KTNpOz/MhXcJ9sEEwPf1a5D&#10;FxAS2UV+7/b8il0gHCZPZ6dn8zynhMPaLF8u5vlwA7yFa8Jz87PplBJYXs7S3fD29XB6tlwshqPn&#10;yymuZqxIn41QB2jrCyt5Af8DXWAd0fVjWcGpsHGCDk66Z/nomPu6sS/gZi0LspRKhruoUmAIQent&#10;reTINA6A2VtHZAW0zCnRrAM2YRm/SvJTDG/clc4wjCneDdHmqmW6EZfegsAh7eD8OOWc6VvBKo/T&#10;yNFDL3H4AEeppH0jlcLLQ3uIGHLkkca+Q1rS77Xhm07okBLSCQXBG+1baT0lrhBdKSBK97aKgFjh&#10;Hf8IuAEc2MGJwFs0awAxzMPF7hci4nuQGI4Huf5QgUdKGlX4hI6AY+fDjTAdQQNAA84ob7Z95xEx&#10;IBu3IGZtkLqRZsQ1MA4w/4NCPDsSYv6/FGKM6t8T4iKVtOk0pjUr9kpczOF5jMVwOY9r+4p2L7Pf&#10;osTewvPqx9yG0VF2/9QL8qllVkBeoNuDOgblOdWxzxjhK7MjeUz5YRu+MiTsYB5rU8z+9Ng8Ub0O&#10;jqbPPTP395QvUcAPKB8fkeUsrv0GylmhNOlX9Hw6m6W4jJLVWFS9a8or5ciWQQ8yO19cv7qMhRn0&#10;d7itkwE6ISU7ePsm+JeAYy1/rasYRGBSJRtAKw2lBulJVQetsCt3sBHN0lR3wLYzUMSg74EODYzW&#10;uG+U9NDtrKj/e8PwfVNvNYgBW6PRcKNRjgbTHI6uaKAkmVchtVAb62TTgud0ndpcQjtQy1go71EM&#10;OEF/0Yq9DFgPmqXDcdx13x2u/wEAAP//AwBQSwMECgAAAAAAAAAhAJFwfb6aDgAAmg4AABQAAABk&#10;cnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAMyAAAB9QgGAAAALUfLCAAAAAZi&#10;S0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAADjpJREFUeJzt3T9vndUBwOHjxnYD&#10;VYRaG0LYQAglS8XAyNAhUhaGsDFnZGKArwIb3wD8EVhYYAhEahACKVEWLooCmZo4f+zbofeFt+YG&#10;CE1Qf+3zSNZ5fd5zr6/Hn8557bFcLsfPfX344Yfj7NmzAwAA4HHZ3t4eb7311vjqq69+tk+mr835&#10;i7/99tvx5ZdfjitXrmxMc5999tnGN998M8YYf5gt3TgyAgAA/BbLMcY4PDxcXr58eXzwwQfjmWee&#10;WY4xxpNPPnl4+vTpcfr06XH8+PHl/EUby+Vy7O/vj/39/fHxxx9vvP/++2Nvb28eLVPsbK2Zm9YJ&#10;GgAA4GFMYXK4Gg9m9+6NMcbJkyfvX7hwYVy4cGGcPHny4Pjx42Nra2s5xipk9vb2xt7e3vj88883&#10;FovFuHHjhpABAAAep18Mma2trfvPPffcOHXq1Dh37tzB+fPnx8svv7wcYxUki8ViXLx4cVy+fHkK&#10;kvmRsydW459mc8ePrJuHjKgBAADWWa65ngJmf3bv1hhj3Lt379a1a9fGtWvXxu3bt5fXr18fL7zw&#10;wuEYY2x+/fXXG9evXx93794d48cdlvnuyxQwf16Nf39UvwUAAMDKX2fX0+bI/Wni0qVLB5cuXRpj&#10;tYOzef78+fH999+Pmzdv/n4fEQAA4D+w+cUXX8y/X3e0bDpGduJ3+UQAAMD/o3lvTMfMbq2Z2xjj&#10;X8Gy7vmWdQ/7bz+iDwgAAHDUH2fX06Mu6/4FzE9uAAAAJGw+YP6XdmkAAAAepXW7Lw/868gPCpk5&#10;f04ZAAD4r2KXBQAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgR&#10;MgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAA&#10;kCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZ&#10;AAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADI&#10;ETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwA&#10;AJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQI&#10;GQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAA&#10;yBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQM&#10;AACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADk&#10;CBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYA&#10;AMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKE&#10;DAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA&#10;5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIG&#10;AADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAABy&#10;hAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMA&#10;AOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlC&#10;BgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAA&#10;coQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCED&#10;AADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5&#10;QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEA&#10;AHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwh&#10;AwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAA&#10;OUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpAB&#10;AAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAc&#10;IQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAA&#10;ADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6Q&#10;AQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACA&#10;HCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gA&#10;AAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECO&#10;kAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAA&#10;gBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfI&#10;AAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABA&#10;jpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QA&#10;AIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBH&#10;yAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAA&#10;QI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNk&#10;AACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAg&#10;R8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIA&#10;AECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAj&#10;ZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAA&#10;IEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEy&#10;AABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQ&#10;I2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkA&#10;ACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgR&#10;MgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAA&#10;kCNkAACAHCEDAADkbP6KNcsjIwAAwKO2XHO9bm6M8etC5qi/jTH+srp+YjUem93f+A3vCQAA/O+b&#10;x8jhatxfjTcf5o0eFDKHs+uD1XhvNnd3NU5H04QMAADwS9aFzNQW8944OLLmJzbH+u2ag9ncndV4&#10;68jr5j/UszYAAMDDOBoy/5jdm3Zp5l0yrV+OIUAAAICgo0fLpsqZb+tMOzHz6Jl2abZW4/w4maNl&#10;AADAOutOg91fjbdn96YGuTub+7djZhuvvvrqWCwWY7FYjFu3bq175mWKle01c9M68QIAADyMKWTW&#10;babcPTKO3d3dg1OnTo2nnnrqcIwxjl28eHEcO3ZsXLlyZdy4cWMKkvnuy7Ej4/x6WidkAACA3+Jo&#10;0Izx47MxPzwjc+7cueXbb7893nnnneUbb7wxNnd2dsZrr702XnzxxfHJJ58cfvTRR+PTTz+dv/H0&#10;hvdncwIGAAB4FNaFzOHRue3t7eWJEyfGzs7OGGP1jMyZM2fGmTNnxksvvTR2d3fHzs7O4dWrV8fV&#10;q1fHnTt3pljxDzEBAIDH7umnn14+//zz49lnn/2hQV555ZWxu7v7w5qN5fKnffLdd9+Nd999d7z3&#10;3ntjsVhMIWP3BQAAeOzOnj27fPPNN8frr7/+wM2UfwKpvkZc+HUj5AAAAABJRU5ErkJgglBLAwQK&#10;AAAAAAAAACEAsOLkW80MAADNDAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAAN&#10;SUhEUgAAAnoAAAKICAYAAADn8FceAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGV&#10;Kw4bAAAMbUlEQVR4nO3dsU1EURAEwQWNweWfHiYx4H6iQCe1qiLAbM3n3n58//w+BwBAzr5er3f/&#10;DQAA/IPPd/8BAAD8D6EHABAl9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBEzVkMAIAmix4AQJTQ&#10;AwCIEnoAAFFCDwAgaufXGAAASRY9AIAooQcAECX0AACihB4AQJTQAwCIcgINACDKogcAECX0AACi&#10;hB4AQJTQAwCIEnoAAFFCDwAgSugBAEQJPQCAKKEHABDlMgYAQJRFDwAgamfSAwBIsugBAEQJPQCA&#10;KKEHABAl9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBEuXULABBl0QMAiBJ6AABRQg8AIEroAQBE&#10;CT0AgKidn90CACRZ9AAAooQeAECU0AMAiBJ6AABRTqABAERZ9AAAooQeAECU0AMAiBJ6AABRQg8A&#10;IEroAQBECT0AgCihBwAQJfQAAKKEHgBAlBNoAABRO6UHAJDk0y0AQJTQAwCIEnoAAFFCDwAgSugB&#10;AEQJPQCAKKEHABAl9AAAolzGAACIsugBAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiNp5XwUAIMmi&#10;BwAQJfQAAKKEHgBAlNADAIgSegAAUfOjWwCAJoseAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgCih&#10;BwAQJfQAAKKEHgBAlMsYAABRFj0AgKidSQ8AIMmiBwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK&#10;6AEARAk9AIAoJ9AAAKIsegAAUUIPACBK6AEARAk9AIAooQcAECX0AACihB4AQNTOQ3oAAEkWPQCA&#10;KKEHABAl9AAAoty6BQCIsugBAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBE&#10;CT0AgCgn0AAAonZKDwAgyadbAIAooQcAECX0AACihB4AQJTQAwCIEnoAAFFCDwAgSugBAES5jAEA&#10;EGXRAwCIEnoAAFFCDwAgSugBAEQJPQCAKKEHABAl9AAAonYe0gMASLLoAQBECT0AgCihBwAQ5dYt&#10;AECURQ8AIEroAQBECT0AgCihBwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK6AEARDmBBgAQtVN6&#10;AABJPt0CAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBEOYEGABBl0QMAiBJ6&#10;AABRQg8AIEroAQBECT0AgCihBwAQJfQAAKJ2HtIDAEiy6AEARLmMAQAQZdEDAIgSegAAUUIPACBK&#10;6AEARAk9AIAooQcAECX0AACihB4AQJTQAwCIEnoAAFFCDwAgyq1bAIAoix4AQJTQAwCI2vl2CwCQ&#10;ZNEDAIgSegAAUUIPACBK6AEARAk9AIAooQcAECX0AACinEADAIiy6AEARAk9AIAooQcAECX0AACi&#10;hB4AQJTQAwCIEnoAAFE7D+kBACRZ9AAAooQeAECUE2gAAFEWPQCAKKEHABAl9AAAooQeAECU0AMA&#10;iBJ6AABRQg8AIEroAQBECT0AgCihBwAQJfQAAKLcugUAiLLoAQBE7Ux6AABJFj0AgCihBwAQJfQA&#10;AKKEHgBAlNADAIgSegAAUUIPACBK6AEARDmBBgAQZdEDAIgSegAAUUIPACBK6AEARAk9AIAooQcA&#10;ECX0AACihB4AQNTOi8kAAEkuYwAARPl0CwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK6AEARAk9&#10;AIAooQcAECX0AACihB4AQJRbtwAAURY9AIAooQcAELXz7RYAIMmiBwAQJfQAAKKEHgBAlNADAIgS&#10;egAAUUIPACBK6AEARDmBBgAQZdEDAIgSegAAUUIPACBK6AEARAk9AIAooQcAECX0AACihB4AQNTO&#10;i8kAAEkWPQCAKCfQAACiLHoAAFFCDwAgSugBAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABR&#10;LmMAAERZ9AAAooQeAECU0AMAiBJ6AABRQg8AIGrnZ7cAAEkWPQCAKKEHABAl9AAAooQeAECU0AMA&#10;iHLrFgAgyqIHABAl9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgCihBwAQtXMaAwAgyQk0&#10;AIAon24BAKKEHgBAlNADAIgSegAAUUIPACBK6AEARAk9AIAooQcAECX0AACihB4AQJQTaAAAURY9&#10;AIAooQcAECX0AACihB4AQNTOrzEAAJIsegAAUUIPACBK6AEARAk9AIAooQcAECX0AACi3LoFAIiy&#10;6AEARAk9AIAooQcAECX0AACihB4AQJTQAwCIEnoAAFFCDwAgaufFZACAJJcxAACifLoFAIgSegAA&#10;UUIPACBK6AEARAk9AIAooQcAECX0AACihB4AQJTQAwCIEnoAAFFOoAEARFn0AACihB4AQJTQAwCI&#10;EnoAAFE7v8YAAEiy6AEARAk9AIAooQcAECX0AACihB4AQJTQAwCIcusWACDKogcAECX0AACihB4A&#10;QJTQAwCIEnoAAFFCDwAgSugBAEQJPQCAqJ0XkwEAkix6AABRTqABAERZ9AAAooQeAECU0AMAiBJ6&#10;AABRQg8AIEroAQBECT0AgCihBwAQJfQAAKJcxgAAiLLoAQBECT0AgCihBwAQJfQAAKKEHgBA1M7P&#10;bgEAkix6AABRQg8AIEroAQBECT0AgCgn0AAAoix6AABRQg8AIEroAQBECT0AgCihBwAQJfQAAKKE&#10;HgBAlNADAIgSegAAUUIPACBK6AEARO1x7BYAIMmiBwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK&#10;6AEARM0zegAATRY9AIAooQcAECX0AACihB4AQJTQAwCI2vnZLQBAkkUPACDKO3oAAFEWPQCAKKEH&#10;ABAl9AAAooQeAECU0AMAiBJ6AABRQg8AIMo7egAAURY9AIAooQcAELXz7RYAIMmiBwAQJfQAAKKE&#10;HgBAlNADAIjyjh4AQJRFDwAgSugBAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiNrjIT0AgCSLHgBA&#10;lNADAIgSegAAUUIPACBK6AEARAk9AIAooQcAEDXP6AEANFn0AACihB4AQJTQAwCIEnoAAFFCDwAg&#10;audntwAASRY9AIAo7+gBAERZ9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgCihBwAQJfQA&#10;AKJcxgAAiNopPQCAJJ9uAQCihB4AQJTQAwCIEnoAAFFCDwAgSugBAER5Rw8AIMqiBwAQJfQAAKKE&#10;HgBAlNADAIgSegAAUTs/uwUASLLoAQBEeUcPACDKogcAECX0AACihB4AQJTQAwCIEnoAAFFCDwAg&#10;SugBAER5Rw8AIMqiBwAQJfQAAKKEHgBA1M4/6QEAJFn0AACihB4AQJTQAwCI8o4eAECURQ8AIEro&#10;AQBECT0AgCihBwAQJfQAAKKEHgBAlNADAIjyjh4AQNRO6QEAJPl0CwAQJfQAAKKEHgBAlNADAIgS&#10;egAAUUIPACDKO3oAAFEWPQCAKKEHABAl9AAAooQeAECU0AMAiNr52S0AQJJFDwAgyjt6AABRFj0A&#10;gCihBwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACDKO3oAAFEWPQCAKKEHABAl9AAAonb+SQ8AIMmi&#10;BwAQJfQAAKKEHgBAlHf0AACiLHoAAFFCDwAgSugBAEQJPQCAKKEHABAl9AAAooQeAECUd/QAAKJ2&#10;Sg8AIMmnWwCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABR3tEDAIiy6AEARAk9AIAooQcAECX0AACi&#10;hB4AQJTQAwCI2nlfBQAgyTt6AABRPt0CAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABR3tED&#10;AIiy6AEARAk9AIAooQcAELXzT3oAAEkWPQCAKKEHABAl9AAAooQeAECUB5MBAKIsegAAUUIPACBK&#10;6AEARAk9AIAooQcAECX0AACihB4AQNQeD+kBACRZ9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBE&#10;CT0AgKh5Rg8AoMmiBwAQJfQAAKKEHgBAlNADAIgSegAAUTs/uwUASLLoAQBEeUcPACDKogcAECX0&#10;AACihB4AQJTQAwCIEnoAAFFCDwAgSugBAER5Rw8AIMqiBwAQJfQAAKJ2vt0CACRZ9AAAooQeAECU&#10;0AMAiBJ6AABR3tEDAIiy6AEARAk9AIAooQcAECX0AACihB4AQJTQAwCIEnoAAFFCDwAg6g9pjHNF&#10;JVX2bwAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAcJqmZeEAAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwWrDMBBE74X+g9hCb40kF6eNazmE0PYUCk0KITfF2tgm1spYiu38fZVTexxmmHmTLyfb&#10;sgF73zhSIGcCGFLpTEOVgp/dx9MrMB80Gd06QgVX9LAs7u9ynRk30jcO21CxWEI+0wrqELqMc1/W&#10;aLWfuQ4peifXWx2i7Ctuej3GctvyRIg5t7qhuFDrDtc1luftxSr4HPW4epbvw+Z8Wl8Pu/Rrv5Go&#10;1OPDtHoDFnAKf2G44Ud0KCLT0V3IeNYqSFMRvwQFyXwB7BYQC5kAOyp4EYkEXuT8/4fiFwAA//8D&#10;AFBLAwQUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8&#10;kMGKwjAQhu8L+w5h7tu0PSyymPYigldxH2BIpmmwmYQkir69gWVBQfDmcWb4v/9j1uPFL+JMKbvA&#10;CrqmBUGsg3FsFfwetl8rELkgG1wCk4IrZRiHz4/1nhYsNZRnF7OoFM4K5lLij5RZz+QxNyES18sU&#10;ksdSx2RlRH1ES7Jv22+Z7hkwPDDFzihIO9ODOFxjbX7NDtPkNG2CPnni8qRCOl+7KxCTpaLAk3H4&#10;t+ybyBbkc4fuPQ7dv4N8eO5wAwAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANFjcmR+AwAA&#10;ZQoAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAJFwfb6a&#10;DgAAmg4AABQAAAAAAAAAAAAAAAAA5AUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAAAAAA&#10;AAAhALDi5FvNDAAAzQwAABQAAAAAAAAAAAAAAAAAsBQAAGRycy9tZWRpYS9pbWFnZTIucG5nUEsB&#10;Ai0AFAAGAAgAAAAhAHCapmXhAAAACwEAAA8AAAAAAAAAAAAAAAAAryEAAGRycy9kb3ducmV2Lnht&#10;bFBLAQItABQABgAIAAAAIQAubPAAxQAAAKUBAAAZAAAAAAAAAAAAAAAAAL0iAABkcnMvX3JlbHMv&#10;ZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAALkjAAAAAA==&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 23" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:5611;top:84;width:4877;height:4981;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/8dmUxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8JA&#10;FITvJv6HzTPhJlsBDVQWghLBgx6gJuLtpftsq923ZXcp9d+zJCYcJzPzTWY670wtWnK+sqzgrp+A&#10;IM6trrhQ8JG93I5B+ICssbZMCv7Iw3x2fTXFVNsjb6jdhkJECPsUFZQhNKmUPi/JoO/bhjh639YZ&#10;DFG6QmqHxwg3tRwkyYM0WHFcKLGh55Ly3+3BKHh6G/mvfbtbZ5/u/Ye0zXaryVKp3k23eAQRqAuX&#10;8H/7VSsY3sP5S/wBcnYCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA//HZlMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
-                <v:shape id="Picture 22" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:5671;top:113;width:4712;height:4810;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/V5nyxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dSsNA&#10;FITvC77DcoTe2Y0WosZui0hLA73ojz7AMXtMgtmzYfc0jW/vCkIvh5n5hlmsRtepgUJsPRu4n2Wg&#10;iCtvW64NfLxv7p5ARUG22HkmAz8UYbW8mSywsP7CRxpOUqsE4ViggUakL7SOVUMO48z3xMn78sGh&#10;JBlqbQNeEtx1+iHLcu2w5bTQYE9vDVXfp7MzQEP5uAnDen8o889nsfvddi47Y6a34+sLKKFRruH/&#10;dmkNzHP4+5J+gF7+AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP9XmfLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                <v:shape id="Picture 22" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:5671;top:113;width:4758;height:4853;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/V5nyxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dSsNA&#10;FITvC77DcoTe2Y0WosZui0hLA73ojz7AMXtMgtmzYfc0jW/vCkIvh5n5hlmsRtepgUJsPRu4n2Wg&#10;iCtvW64NfLxv7p5ARUG22HkmAz8UYbW8mSywsP7CRxpOUqsE4ViggUakL7SOVUMO48z3xMn78sGh&#10;JBlqbQNeEtx1+iHLcu2w5bTQYE9vDVXfp7MzQEP5uAnDen8o889nsfvddi47Y6a34+sLKKFRruH/&#10;dmkNzHP4+5J+gF7+AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP9XmfLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                   <v:imagedata r:id="rId27" o:title=""/>
                 </v:shape>
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
-                <v:shape id="Text Box 21" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:5671;top:84;width:4712;height:4981;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDxvVN1wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredGMFLamriCAUIlWTQq+P7GsSmn0bdlcT/31XEDwOM/MNs9oMphVXcr6xrGA2TUAQ&#10;l1Y3XCn4LvaTdxA+IGtsLZOCG3nYrF9GK0y17flM1zxUIkLYp6igDqFLpfRlTQb91HbE0fu1zmCI&#10;0lVSO+wj3LTyLUkW0mDDcaHGjnY1lX/5xSjIssP+5+arrD+aYue/3CnX7Ump8euw/QARaAjP8KP9&#10;qRXMl3D/En+AXP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8b1TdcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="#497dba" strokeweight=".72pt">
+                <v:shape id="Text Box 21" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:5671;top:118;width:4757;height:4848;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDxvVN1wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredGMFLamriCAUIlWTQq+P7GsSmn0bdlcT/31XEDwOM/MNs9oMphVXcr6xrGA2TUAQ&#10;l1Y3XCn4LvaTdxA+IGtsLZOCG3nYrF9GK0y17flM1zxUIkLYp6igDqFLpfRlTQb91HbE0fu1zmCI&#10;0lVSO+wj3LTyLUkW0mDDcaHGjnY1lX/5xSjIssP+5+arrD+aYue/3CnX7Ump8euw/QARaAjP8KP9&#10;qRXMl3D/En+AXP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8b1TdcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="#497dba" strokeweight=".72pt">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="24CC2E79" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00220F7D" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="191"/>
                           <w:ind w:left="142"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                             <w:b/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00220F7D">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                             <w:b/>
                             <w:u w:val="thick"/>
                             <w:lang w:bidi="fr-FR"/>
                           </w:rPr>
                           <w:t>Étude de cas – activités de plaidoyer et le dialogue stratégique</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="24CC2E7A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00220F7D" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="114"/>
@@ -17499,96 +17689,116 @@
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00220F7D">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                             <w:lang w:bidi="fr-FR"/>
                           </w:rPr>
                           <w:t>En Afrique, le PNUD a créé l’</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00220F7D">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                             <w:b/>
                             <w:lang w:bidi="fr-FR"/>
                           </w:rPr>
                           <w:t>Initiative africaine pour les marchés inclusifs (AFIM)</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00220F7D">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                             <w:lang w:bidi="fr-FR"/>
                           </w:rPr>
                           <w:t>, qui favorise le dialogue et la collaboration entre les secteurs public et privé sur des enjeux prioritaires tels que les chaînes de valeur agroalimentaires. L’AFIM est une plateforme qui permet de coordonner les activités de croissance inclusives entre les Nations Unies, les gouvernements, les communautés économiques régionales et le secteur privé. À travers l’organisation d’ateliers et la mise en œuvre d’interventions ciblées, l’AFIM encourage le partage de connaissances, l’accès au financement et la diffusion de bonnes pratiques en matière de développement inclusif des marchés, tout en mettant l’accent sur la création d’opportunités à destination des populations à faible revenu et des groupes marginalisés.</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="24CC2E7B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00220F7D" w:rsidRDefault="005F2731">
+                      <w:p w14:paraId="24CC2E7B" w14:textId="17D7FE81" w:rsidR="00474239" w:rsidRPr="00220F7D" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="120"/>
                           <w:ind w:left="142" w:right="138"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00220F7D">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                             <w:lang w:bidi="fr-FR"/>
                           </w:rPr>
                           <w:t xml:space="preserve">En 2011, l’initiative a permis l’adoption de la </w:t>
                         </w:r>
                         <w:hyperlink r:id="rId28">
                           <w:r w:rsidRPr="00220F7D">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               <w:color w:val="6C8AA9"/>
                               <w:u w:val="single" w:color="6C8AA9"/>
                               <w:lang w:bidi="fr-FR"/>
                             </w:rPr>
                             <w:t>Déclaration</w:t>
                           </w:r>
                         </w:hyperlink>
                         <w:r w:rsidRPr="00220F7D">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                             <w:color w:val="6C8AA9"/>
                             <w:lang w:bidi="fr-FR"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:hyperlink r:id="rId29">
-[...9 lines deleted...]
-                        </w:hyperlink>
+                        <w:r>
+                          <w:fldChar w:fldCharType="begin"/>
+                        </w:r>
+                        <w:r w:rsidR="004B5D1D">
+                          <w:instrText xml:space="preserve">HYPERLINK "http://www.un-documents.net/johannesburg-declaration.pdf" \h </w:instrText>
+                        </w:r>
+                        <w:r>
+                          <w:fldChar w:fldCharType="separate"/>
+                        </w:r>
+                        <w:r w:rsidRPr="00220F7D">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                            <w:color w:val="6C8AA9"/>
+                            <w:u w:val="single" w:color="6C8AA9"/>
+                            <w:lang w:bidi="fr-FR"/>
+                          </w:rPr>
+                          <w:t>de Johannesburg</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:fldChar w:fldCharType="end"/>
+                        </w:r>
+                        <w:r w:rsidR="00B9426A">
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00B9426A" w:rsidRPr="008A224F">
+                          <w:rPr>
+                            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                            <w:lang w:bidi="fr-FR"/>
+                          </w:rPr>
+                          <w:t>(en anglais)</w:t>
+                        </w:r>
                         <w:r w:rsidRPr="00220F7D">
                           <w:rPr>
                             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                             <w:lang w:bidi="fr-FR"/>
                           </w:rPr>
                           <w:t>, première déclaration conjointe des secteurs privé et public relative à l’agrobusiness, à l’alimentation et à la nutrition.</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005F2731" w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="3"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>Activités de plaidoyer et dialogue stratégique</w:t>
       </w:r>
@@ -17729,245 +17939,292 @@
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>À cette fin, le PNUD peut :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DBC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">mettre en place des </w:t>
+        <w:t>mettre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en place des </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>discussions</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> et</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DBD" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="820" w:right="134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> plateformes collaboratives </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>public-privé qui permettront de stimuler l’émergence de solutions et d’investissements privés durables, et de renforcer la durabilité et l’inclusivité des marchés ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DBE" w14:textId="6A8F5D6B" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="139"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">soutenir la mise en œuvre de </w:t>
+        <w:t>soutenir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la mise en œuvre de </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>campagnes ciblées</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>, visant à sensibiliser le grand public et consacrées à des enjeux spécifiques et cruciaux pour le développement humain durable, les ODD et le cadre d’action qui leur succédera après 2015 ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DBF" w14:textId="393A0EC7" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">conseiller les gouvernements de manière à favoriser l’adoption de </w:t>
+        <w:t>conseiller</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les gouvernements de manière à favoriser l’adoption de </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>réglementations et de stratégies plus appropriées</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>, l’inclusion des ODD dans les plans nationaux de développement, la transparence et la prise en compte du secteur privé, à travers l’inclusion d’acteurs privés dans le dialogue social ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DC0" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="135"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">jouer un rôle déterminant dans la </w:t>
+        <w:t>jouer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un rôle déterminant dans la </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>mise en œuvre de travaux de recherche pertinents</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> concernant le développement du secteur privé et la collaboration avec celui-ci, l’élaboration de rapports et d’outils pratiques aux échelles mondiale, régionale et nationale, la coordination des solutions, etc. ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DC1" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:spacing w:line="269" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">promouvoir la </w:t>
+        <w:t>promouvoir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>constitution de réseaux</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> et le partage des connaissances aux niveaux local, régional et mondial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DC2" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -17976,143 +18233,173 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="372"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc160630001"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="3"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>Mobilisation de ressources</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="24CC2DC4" w14:textId="3CDE2A57" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DC4" w14:textId="55F1D0E8" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="115"/>
         <w:ind w:left="100" w:right="137"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Ce type de partenariat vise à </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>mobiliser les ressources financières et en nature</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> du secteur privé au service des programmes</w:t>
       </w:r>
       <w:r w:rsidR="004A27F9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, des portefeuille </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57197">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>des portefeuilles</w:t>
+      </w:r>
+      <w:r w:rsidR="004A27F9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>et des projets du PNUD, ainsi que des autres types de partenariats mentionnés dans la présente politique. Le secteur privé peut fournir les ressources suivantes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DC5" w14:textId="320B2B71" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="953"/>
         </w:tabs>
         <w:spacing w:line="267" w:lineRule="exact"/>
         <w:ind w:left="952" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ressources financières : </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>dons en espèces, financement ou cofinancement d’un projet</w:t>
       </w:r>
       <w:r w:rsidR="00974123">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t>/portefuille</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00974123">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>portefuille</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t>spécifique du PNUD.</w:t>
+        <w:t>spécifique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DC6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="953"/>
         </w:tabs>
         <w:spacing w:line="269" w:lineRule="exact"/>
         <w:ind w:left="952" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
@@ -18168,52 +18455,61 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>Produits fournis à titre gracieux </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>: une entité privée fait don de produits qui permettront de renforcer les projets</w:t>
       </w:r>
       <w:r w:rsidR="00974123">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t>/portefuille</w:t>
-      </w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00974123">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>portefuille</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> du PNUD en éliminant les coûts prévus pour leur utilisation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29771495" w14:textId="77777777" w:rsidR="00901D78" w:rsidRPr="00B42BCE" w:rsidRDefault="00901D78">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1247" w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC2DCA" w14:textId="09DA6895" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="00880C31">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="75"/>
         <w:ind w:left="100" w:right="5268"/>
         <w:jc w:val="both"/>
@@ -18245,91 +18541,91 @@
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3093720" cy="3265919"/>
                           <a:chOff x="5546" y="112"/>
                           <a:chExt cx="4872" cy="4925"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="31" name="Picture 19"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30">
+                          <a:blip r:embed="rId29">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5546" y="112"/>
                             <a:ext cx="4872" cy="4925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="32" name="Picture 18"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31">
+                          <a:blip r:embed="rId30">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5606" y="141"/>
                             <a:ext cx="4752" cy="4805"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
@@ -18923,51 +19219,67 @@
                                 <w:t>Depuis mars 2012, 5 000 ménages concernés par le tremblement de terre qui a frappé Haïti ont reçu des versements en espèces à travers le tout premier mécanisme de transfert d’argent par téléphonie mobile pour des projets de reconstruction.</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="24CC2E81" w14:textId="2D9122F2" w:rsidR="00474239" w:rsidRPr="00880C31" w:rsidRDefault="005F2731">
                               <w:pPr>
                                 <w:spacing w:before="122"/>
                                 <w:ind w:left="145" w:right="137"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00880C31">
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:b/>
                                   <w:lang w:bidi="fr-FR"/>
                                 </w:rPr>
                                 <w:t>Cette initiative de transfert d’argent par téléphonie mobile</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00880C31">
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:lang w:bidi="fr-FR"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve">, conçue en partenariat avec le Gouvernement d’Haïti et Digicel, l’un des plus grands opérateurs de téléphonie mobile du pays, favorise l’inclusion financière en Haïti, où près des deux tiers de la population </w:t>
+                                <w:t xml:space="preserve">, conçue en partenariat avec le Gouvernement d’Haïti et </w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellStart"/>
+                              <w:r w:rsidRPr="00880C31">
+                                <w:rPr>
+                                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                  <w:lang w:bidi="fr-FR"/>
+                                </w:rPr>
+                                <w:t>Digicel</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
+                              <w:r w:rsidRPr="00880C31">
+                                <w:rPr>
+                                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                  <w:lang w:bidi="fr-FR"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">, l’un des plus grands opérateurs de téléphonie mobile du pays, favorise l’inclusion financière en Haïti, où près des deux tiers de la population </w:t>
                               </w:r>
                               <w:r w:rsidR="00582806" w:rsidRPr="00880C31">
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:lang w:bidi="fr-FR"/>
                                 </w:rPr>
                                 <w:t>ont</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00880C31">
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:lang w:bidi="fr-FR"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> accès à un téléphone mobile, mais où seuls 10 % des habitants disposent d’un compte bancaire.</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="24CC2E82" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00880C31" w:rsidRDefault="005F2731">
                               <w:pPr>
                                 <w:spacing w:before="118" w:line="242" w:lineRule="auto"/>
                                 <w:ind w:left="145" w:right="138"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 </w:rPr>
                               </w:pPr>
@@ -19149,222 +19461,268 @@
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>À cette fin, le PNUD peut :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DD8" w14:textId="13DA8CCE" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731" w:rsidP="00880C31">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
           <w:tab w:val="left" w:pos="4395"/>
         </w:tabs>
         <w:ind w:right="4875"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">identifier les difficultés </w:t>
+        <w:t>identifier</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les difficultés </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>auxquelles sont confrontées les communautés locales et qui entravent leur développement et l’amélioration de leur qualité de vie, et identifier et mettre en relation les principaux acteurs impliqués dans le processus de développement, tels que les communautés, les entreprises, les institutions techniques concernées, ou encore les groupes de la société civile ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DD9" w14:textId="3965E267" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731" w:rsidP="00880C31">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="4875"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">participer aux </w:t>
+        <w:t>participer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aux </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>communautés de la connaissance et de l’innovation (CCI</w:t>
       </w:r>
       <w:r w:rsidR="0089617F" w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:footnoteReference w:id="28"/>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> et les promouvoir. Le PNUD peut fixer des objectifs de recherche, renforcer le partage des données et améliorer le débat et l’accès réciproque à l’information ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DDA" w14:textId="07130EAC" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="135"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">soutenir des </w:t>
+        <w:t>soutenir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">projets pilotes </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>en matière d’innovation, susceptibles d’être déployés à grande échelle sur les marchés et/ou de faire évoluer les politiques ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DDB" w14:textId="0131C202" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">soutenir la création de </w:t>
+        <w:t>soutenir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la création de </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>« laboratoires d’innovation »</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>, c’est-à-dire de lieux physiques dédiés à la collaboration entre le secteur privé, le milieu universitaire et la société civile ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DDC" w14:textId="608ED69D" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731" w:rsidP="00220F7D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="56" w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">favoriser la mise en place de </w:t>
+        <w:t>favoriser</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la mise en place de </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>fonds de roulement</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> dédiés aux initiatives de recherche et développement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39DC7898" w14:textId="14BBCE6F" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -19388,59 +19746,59 @@
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="2"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>Activités principales au service d’un développement inclusif des marchés</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="24CC2DDF" w14:textId="06D87463" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731" w:rsidP="00220F7D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="113"/>
         <w:ind w:left="100" w:right="198"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les opérations et les chaînes de valeur ayant trait aux activités principales d’une organisation sont </w:t>
+        <w:t xml:space="preserve">Les opérations et les chaînes de valeur ayant trait aux activités principales d’une organisation sont susceptibles de créer de la valeur en favorisant la participation des populations pauvres et en leur </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">susceptibles de créer de la valeur en favorisant la participation des populations pauvres et en leur offrant des avantages liés à leur rôle de producteurs et partenaires commerciaux au sein de la chaîne d’approvisionnement et de distribution, d’employés sur le lieu de travail et de consommateurs sur les marchés. Il s’agit ainsi de promouvoir des </w:t>
+        <w:t xml:space="preserve">offrant des avantages liés à leur rôle de producteurs et partenaires commerciaux au sein de la chaîne d’approvisionnement et de distribution, d’employés sur le lieu de travail et de consommateurs sur les marchés. Il s’agit ainsi de promouvoir des </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>modèles économiques inclusifs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>, susceptibles de contribuer à un développement plus inclusif des marchés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DE0" w14:textId="0A7FE237" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -19894,265 +20252,310 @@
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans le cadre de ces partenariats, le PNUD peut : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DEC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731" w:rsidP="00880C31">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:spacing w:before="74"/>
         <w:ind w:right="56"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">soutenir l’adoption de </w:t>
+        <w:t>soutenir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’adoption de </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>modèles de production et de commerce responsables</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>, susceptibles de réduire l’impact environnemental des activités concernées tout en renforçant les avantages économiques et sociaux liés aux processus de production ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DED" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731" w:rsidP="00220F7D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="198"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">soutenir la mise en œuvre de </w:t>
+        <w:t>soutenir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la mise en œuvre de </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>programmes conjoints de renforcement des capacités</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>, susceptibles de renforcer les capacités en matière d’approvisionnement et d’aider les PME et les acteurs des marchés locaux à accéder à de nouveaux débouchés et à de nouvelles informations ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DEE" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="133"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t>favoriser l’</w:t>
-      </w:r>
+        <w:t>favoriser</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>intégration des producteurs défavorisés et d’autres acteurs des marchés dans les principaux secteurs économiques et chaînes de valeur</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> des différentes zones géographiques, grâce à la mise en place de </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>plateformes</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> et de </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>réseaux</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> susceptibles de garantir l’établissement </w:t>
+        <w:t xml:space="preserve"> susceptibles de garantir l’établissement de liens commerciaux durables entre les groupes de fournisseurs locaux et les acheteurs </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>de liens commerciaux durables entre les groupes de fournisseurs locaux et les acheteurs potentiels ;</w:t>
+        <w:t>potentiels ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DEF" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">soutenir le développement et le déploiement de </w:t>
+        <w:t>soutenir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le développement et le déploiement de </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>produits</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> et de </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>services</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> utiles aux consommateurs défavorisés et à faible revenu ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DF0" w14:textId="73030900" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="139"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t>promouvoir l’</w:t>
+        <w:t>promouvoir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>accès à des financements et à des fonds de roulement</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour les producteurs pauvres et d’autres acteurs du marché appartenant à des chaînes de valeur essentielles. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DF1" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -20908,211 +21311,250 @@
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>Bien que le déploiement et le développement des partenariats vecteurs de changements systémiques demeurent modestes, le PNUD peut favoriser l’obtention de tels changements à travers des actions telles que :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2E00" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="137"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t>le rassemblement des entreprises</w:t>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rassemblement des entreprises</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>, de la société civile et des gouvernements pour l’élaboration de solutions participatives aux problèmes systémiques ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2E01" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:spacing w:line="269" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t>la promotion des initiatives vectrices de changements systémiques et l’</w:t>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> promotion des initiatives vectrices de changements systémiques et l’</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>incitation des principaux acteurs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> à rechercher de nouveaux partenaires ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2E02" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">le soutien au </w:t>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> soutien au </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>renforcement des cadres stratégiques et institutionnels</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>, en lien avec le thème ou le problème central du partenariat ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2E03" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="137"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">l’appui aux </w:t>
+        <w:t>l’appui</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aux </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>programmes de renforcement des capacités</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> et la coordination des transferts d’expertise et de technologies ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2E04" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> mobilisation de fonds publics et privés </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>à des fins de transformation des marchés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2E05" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC2E06" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="00474239">
@@ -21141,196 +21583,193 @@
     </w:p>
     <w:p w14:paraId="24CC2E09" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC2E22" w14:textId="5D6C27E3" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6041CEF8" w14:textId="77777777" w:rsidR="0092294E" w:rsidRPr="00B42BCE" w:rsidRDefault="0092294E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4958C8A3" w14:textId="77777777" w:rsidR="0092294E" w:rsidRPr="00B42BCE" w:rsidRDefault="0092294E" w:rsidP="0092294E">
+    <w:p w14:paraId="46E125D1" w14:textId="77777777" w:rsidR="00F57197" w:rsidRPr="00B42BCE" w:rsidRDefault="00F57197" w:rsidP="0092294E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59A64796" w14:textId="77777777" w:rsidR="0092294E" w:rsidRPr="00B42BCE" w:rsidRDefault="0092294E" w:rsidP="0092294E">
+    <w:p w14:paraId="0C6B78A9" w14:textId="77777777" w:rsidR="00F57197" w:rsidRPr="00A20DFF" w:rsidRDefault="00F57197" w:rsidP="00F57197">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1200A278" w14:textId="77777777" w:rsidR="00F57197" w:rsidRPr="00A20DFF" w:rsidRDefault="00F57197" w:rsidP="00F57197">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E6431ED" w14:textId="1012215B" w:rsidR="0092294E" w:rsidRPr="00B42BCE" w:rsidRDefault="00F57197" w:rsidP="00F57197">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="21"/>
+          <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Disclaimer: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A20DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
-          <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail. </w:t>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5545C734" w14:textId="77777777" w:rsidR="0092294E" w:rsidRPr="00B42BCE" w:rsidRDefault="0092294E" w:rsidP="0092294E">
-[...48 lines deleted...]
-    <w:sectPr w:rsidR="0092294E" w:rsidRPr="00B42BCE" w:rsidSect="00EE2173">
+    <w:sectPr w:rsidR="0092294E" w:rsidRPr="00B42BCE" w:rsidSect="008A224F">
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="1340" w:right="1300" w:bottom="1440" w:left="1340" w:header="270" w:footer="1250" w:gutter="0"/>
+      <w:pgMar w:top="1340" w:right="1300" w:bottom="1440" w:left="1340" w:header="270" w:footer="986" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FD61B87" w14:textId="77777777" w:rsidR="00EE2173" w:rsidRDefault="00EE2173">
+    <w:p w14:paraId="2CB05C2B" w14:textId="77777777" w:rsidR="003D00EE" w:rsidRDefault="003D00EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="566E78AD" w14:textId="77777777" w:rsidR="00EE2173" w:rsidRDefault="00EE2173">
+    <w:p w14:paraId="38264F66" w14:textId="77777777" w:rsidR="003D00EE" w:rsidRDefault="003D00EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E90651E" w14:textId="77777777" w:rsidR="00EE2173" w:rsidRDefault="00EE2173"/>
+    <w:p w14:paraId="71395F98" w14:textId="77777777" w:rsidR="003D00EE" w:rsidRDefault="003D00EE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -21344,921 +21783,990 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="1850591044"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="6A72A555" w14:textId="42751720" w:rsidR="00964FC8" w:rsidRDefault="00964FC8" w:rsidP="00964FC8">
+      <w:p w14:paraId="6A72A555" w14:textId="5CE143EF" w:rsidR="00964FC8" w:rsidRPr="00F57197" w:rsidRDefault="00964FC8" w:rsidP="00964FC8">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00827ACC">
+        <w:r w:rsidRPr="008A224F">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
-        <w:r w:rsidRPr="00827ACC">
+        <w:r w:rsidRPr="008A224F">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00827ACC">
+        <w:r w:rsidRPr="008A224F">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00827ACC">
+        <w:r w:rsidRPr="008A224F">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008A224F">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidRPr="00827ACC">
+        <w:r w:rsidRPr="008A224F">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidRPr="00827ACC">
+        <w:r w:rsidRPr="008A224F">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t xml:space="preserve"> sur </w:t>
         </w:r>
-        <w:r w:rsidRPr="00827ACC">
+        <w:r w:rsidRPr="008A224F">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00827ACC">
+        <w:r w:rsidRPr="008A224F">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00827ACC">
+        <w:r w:rsidRPr="008A224F">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="008A224F">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
-        <w:r w:rsidRPr="00827ACC">
+        <w:r w:rsidRPr="008A224F">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidRPr="00827ACC">
+        <w:r w:rsidRPr="008A224F">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
-          <w:t xml:space="preserve">                    Date d’entrée en vigueur :</w:t>
+          <w:t xml:space="preserve">        </w:t>
         </w:r>
-        <w:r w:rsidR="00B42BCE">
+        <w:r w:rsidR="00F57197">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">        </w:t>
+        </w:r>
+        <w:r w:rsidRPr="008A224F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">            Date d’entrée en vigueur :</w:t>
+        </w:r>
+        <w:r w:rsidR="00B42BCE" w:rsidRPr="008A224F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00194F0D">
+        <w:r w:rsidR="00194F0D" w:rsidRPr="008A224F">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="000002CF">
+        <w:r w:rsidR="000002CF" w:rsidRPr="008A224F">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t>/11/2023</w:t>
         </w:r>
-        <w:r w:rsidRPr="00827ACC">
+        <w:r w:rsidRPr="008A224F">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t xml:space="preserve">                </w:t>
         </w:r>
-        <w:r w:rsidRPr="00827ACC">
+        <w:r w:rsidRPr="008A224F">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:tab/>
-          <w:t>Version n</w:t>
+          <w:t xml:space="preserve">Version </w:t>
         </w:r>
-        <w:r w:rsidRPr="00827ACC">
+        <w:r w:rsidR="00F57197">
           <w:rPr>
-            <w:vertAlign w:val="superscript"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
-          <w:t>o</w:t>
+          <w:t>#</w:t>
         </w:r>
-        <w:r w:rsidRPr="00827ACC">
+        <w:r w:rsidR="00F57197" w:rsidRPr="008A224F">
           <w:rPr>
-            <w:lang w:bidi="fr-FR"/>
-[...4 lines deleted...]
-          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
-        <w:r w:rsidR="006B1CA1">
+        <w:r w:rsidRPr="008A224F">
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t>:</w:t>
+        </w:r>
+        <w:r w:rsidR="00B42BCE" w:rsidRPr="008A224F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:r w:rsidR="006B1CA1" w:rsidRPr="008A224F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="177EB96F" w14:textId="77777777" w:rsidR="00964FC8" w:rsidRDefault="00964FC8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
-      <w:id w:val="-521393931"/>
+      <w:id w:val="2112554574"/>
       <w:docPartObj>
-        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:sdt>
-        <w:sdtPr>
+      <w:p w14:paraId="15A0917E" w14:textId="77777777" w:rsidR="00F57197" w:rsidRPr="00F57197" w:rsidRDefault="00F57197" w:rsidP="00F57197">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:id w:val="-1769616900"/>
-[...132 lines deleted...]
-      </w:sdt>
+        </w:pPr>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Page </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> sur </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t>33</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">        </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">        </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">            Date d’entrée en vigueur : 1/11/2023                </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:tab/>
+          <w:t xml:space="preserve">Version </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t>#</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t> : 3</w:t>
+        </w:r>
+      </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="24CC2E4F" w14:textId="25B7A76C" w:rsidR="00474239" w:rsidRPr="00880C31" w:rsidRDefault="00474239">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
-      <w:id w:val="1326163210"/>
+      <w:id w:val="351772076"/>
       <w:docPartObj>
-        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:sdt>
-        <w:sdtPr>
+      <w:p w14:paraId="0F55A138" w14:textId="77777777" w:rsidR="00F57197" w:rsidRPr="00F57197" w:rsidRDefault="00F57197" w:rsidP="00F57197">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:id w:val="-1171174209"/>
-[...118 lines deleted...]
-      </w:sdt>
+        </w:pPr>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Page </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> sur </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t>33</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">        </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">        </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">            Date d’entrée en vigueur : 1/11/2023                </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:tab/>
+          <w:t xml:space="preserve">Version </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t>#</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t> : 3</w:t>
+        </w:r>
+      </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="24CC2E51" w14:textId="0B322D10" w:rsidR="00474239" w:rsidRDefault="00474239">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...141 lines deleted...]
-  <w:p w14:paraId="24CC2E52" w14:textId="4184658E" w:rsidR="00474239" w:rsidRDefault="00474239" w:rsidP="0089617F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24CC2E52" w14:textId="440D623E" w:rsidR="00474239" w:rsidRDefault="00000000" w:rsidP="0089617F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:id w:val="1707830204"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Page </w:t>
+        </w:r>
+        <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F57197">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> sur </w:t>
+        </w:r>
+        <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F57197">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t>33</w:t>
+        </w:r>
+        <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">        </w:t>
+        </w:r>
+        <w:r w:rsidR="00F57197">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">        </w:t>
+        </w:r>
+        <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">            Date d’entrée en vigueur : 1/11/2023                </w:t>
+        </w:r>
+        <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:tab/>
+          <w:t xml:space="preserve">Version </w:t>
+        </w:r>
+        <w:r w:rsidR="00F57197">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t>#</w:t>
+        </w:r>
+        <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t> : 3</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
-      <w:id w:val="-684583918"/>
+      <w:id w:val="-1708704808"/>
       <w:docPartObj>
-        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:sdt>
-        <w:sdtPr>
+      <w:p w14:paraId="0C44F05F" w14:textId="77777777" w:rsidR="00F57197" w:rsidRPr="00F57197" w:rsidRDefault="00F57197" w:rsidP="00F57197">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:id w:val="-1705238520"/>
-[...146 lines deleted...]
-      </w:sdt>
+        </w:pPr>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Page </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> sur </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t>33</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">        </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">        </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">            Date d’entrée en vigueur : 1/11/2023                </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:tab/>
+          <w:t xml:space="preserve">Version </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t>#</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t> : 3</w:t>
+        </w:r>
+      </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3B87396E" w14:textId="7649B34D" w:rsidR="00693E1F" w:rsidRPr="00880C31" w:rsidRDefault="00693E1F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="010A6CF9" w14:textId="77777777" w:rsidR="00EE2173" w:rsidRDefault="00EE2173">
+    <w:p w14:paraId="667AB3A1" w14:textId="77777777" w:rsidR="003D00EE" w:rsidRDefault="003D00EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E2337BB" w14:textId="77777777" w:rsidR="00EE2173" w:rsidRDefault="00EE2173">
+    <w:p w14:paraId="11DC25B8" w14:textId="77777777" w:rsidR="003D00EE" w:rsidRDefault="003D00EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1EDE42DE" w14:textId="77777777" w:rsidR="00EE2173" w:rsidRDefault="00EE2173"/>
+    <w:p w14:paraId="1BF22ED5" w14:textId="77777777" w:rsidR="003D00EE" w:rsidRDefault="003D00EE"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0C4448EB" w14:textId="43A362B3" w:rsidR="418E8D3F" w:rsidRPr="00220F7D" w:rsidRDefault="418E8D3F" w:rsidP="00155666">
+    <w:p w14:paraId="0C4448EB" w14:textId="4009E2AE" w:rsidR="418E8D3F" w:rsidRPr="00220F7D" w:rsidRDefault="418E8D3F" w:rsidP="00155666">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -23815,131 +24323,146 @@
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:t> Les problèmes systémiques sont des défaillances fondamentales du marché ou de la gouvernance qui ne peuvent être corrigées que par la mise en œuvre d’une solution intégrée. La lutte contre la malnutrition, par exemple, nécessite la mise en place d’interventions ayant trait à la fois à l’alimentation, à l’assainissement, à l’éducation, etc.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="396EB342" w14:textId="3FC7A2D9" w:rsidR="00E532A0" w:rsidRDefault="007829A4" w:rsidP="00281BBD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="396EB342" w14:textId="143460BE" w:rsidR="00E532A0" w:rsidRDefault="007829A4" w:rsidP="00281BBD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5703"/>
       </w:tabs>
+      <w:rPr>
+        <w:lang w:bidi="fr-FR"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="fr-FR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="fr-FR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="fr-FR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00E532A0">
+    <w:r w:rsidR="004B5D1D">
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="20"/>
-        <w:lang w:bidi="fr-FR"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F367D66" wp14:editId="69CC3BEC">
-          <wp:extent cx="470184" cy="725805"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38701CE9" wp14:editId="4011DFDA">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="376296035" name="Picture 376296035" descr="A blue square with white text&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="275040365" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="A blue square with white text&#10;&#10;Description automatically generated"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
-[...2 lines deleted...]
-                  <a:stretch/>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="475621" cy="734198"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="2555903C" w14:textId="77777777" w:rsidR="00F57197" w:rsidRDefault="00F57197" w:rsidP="00281BBD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5703"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DA527AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB862B12"/>
     <w:lvl w:ilvl="0" w:tplc="D1DC9D34">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="279" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7B7007FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="599" w:hanging="144"/>
@@ -27511,52 +28034,53 @@
   <w:num w:numId="24" w16cid:durableId="463885188">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1734083353">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1585531740">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1707830896">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2124962049">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1174145432">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="916326784">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -27682,50 +28206,51 @@
     <w:rsid w:val="00230F85"/>
     <w:rsid w:val="002338C1"/>
     <w:rsid w:val="00233F80"/>
     <w:rsid w:val="002401E5"/>
     <w:rsid w:val="0024384D"/>
     <w:rsid w:val="00243B8C"/>
     <w:rsid w:val="002447B2"/>
     <w:rsid w:val="002453AF"/>
     <w:rsid w:val="00250FA5"/>
     <w:rsid w:val="002577DA"/>
     <w:rsid w:val="00257828"/>
     <w:rsid w:val="00265553"/>
     <w:rsid w:val="00267BCB"/>
     <w:rsid w:val="00271647"/>
     <w:rsid w:val="002727B8"/>
     <w:rsid w:val="00277FB9"/>
     <w:rsid w:val="002817DD"/>
     <w:rsid w:val="00281BBD"/>
     <w:rsid w:val="0028246B"/>
     <w:rsid w:val="00283712"/>
     <w:rsid w:val="0028794F"/>
     <w:rsid w:val="00291FD0"/>
     <w:rsid w:val="00293B24"/>
     <w:rsid w:val="00295C4B"/>
     <w:rsid w:val="00295D0A"/>
+    <w:rsid w:val="002A0536"/>
     <w:rsid w:val="002A4F88"/>
     <w:rsid w:val="002B0E88"/>
     <w:rsid w:val="002B12DF"/>
     <w:rsid w:val="002B133A"/>
     <w:rsid w:val="002B52B6"/>
     <w:rsid w:val="002B6261"/>
     <w:rsid w:val="002C056C"/>
     <w:rsid w:val="002C1631"/>
     <w:rsid w:val="002C322C"/>
     <w:rsid w:val="002C37CA"/>
     <w:rsid w:val="002C4293"/>
     <w:rsid w:val="002C526D"/>
     <w:rsid w:val="002D6F47"/>
     <w:rsid w:val="002D725F"/>
     <w:rsid w:val="002E0C64"/>
     <w:rsid w:val="002E183D"/>
     <w:rsid w:val="002F3751"/>
     <w:rsid w:val="002F3ADE"/>
     <w:rsid w:val="002F6BDF"/>
     <w:rsid w:val="002F70D1"/>
     <w:rsid w:val="00305638"/>
     <w:rsid w:val="0032240D"/>
     <w:rsid w:val="00324F5E"/>
     <w:rsid w:val="003302A9"/>
     <w:rsid w:val="003312EE"/>
@@ -27735,130 +28260,134 @@
     <w:rsid w:val="00351D1E"/>
     <w:rsid w:val="0035214F"/>
     <w:rsid w:val="00352841"/>
     <w:rsid w:val="00352E2D"/>
     <w:rsid w:val="0035685D"/>
     <w:rsid w:val="00357FC9"/>
     <w:rsid w:val="003662FD"/>
     <w:rsid w:val="00372D1B"/>
     <w:rsid w:val="003772A1"/>
     <w:rsid w:val="003775E9"/>
     <w:rsid w:val="003807D8"/>
     <w:rsid w:val="00384598"/>
     <w:rsid w:val="00385FE0"/>
     <w:rsid w:val="00386886"/>
     <w:rsid w:val="00396547"/>
     <w:rsid w:val="00396A47"/>
     <w:rsid w:val="003A14A5"/>
     <w:rsid w:val="003A4294"/>
     <w:rsid w:val="003A7021"/>
     <w:rsid w:val="003B0BE4"/>
     <w:rsid w:val="003B1AFE"/>
     <w:rsid w:val="003B28B4"/>
     <w:rsid w:val="003B3F69"/>
     <w:rsid w:val="003C4C42"/>
     <w:rsid w:val="003C51A0"/>
+    <w:rsid w:val="003D00EE"/>
     <w:rsid w:val="003D2A84"/>
     <w:rsid w:val="003D503F"/>
     <w:rsid w:val="003D5E12"/>
     <w:rsid w:val="003E183D"/>
     <w:rsid w:val="003E3A42"/>
     <w:rsid w:val="003E6193"/>
     <w:rsid w:val="003E6FE2"/>
     <w:rsid w:val="003F1047"/>
     <w:rsid w:val="003F3F9C"/>
     <w:rsid w:val="003F5CD8"/>
     <w:rsid w:val="00400B68"/>
     <w:rsid w:val="00406DFF"/>
     <w:rsid w:val="00407425"/>
     <w:rsid w:val="00411AAF"/>
     <w:rsid w:val="00414CB1"/>
     <w:rsid w:val="004165C6"/>
     <w:rsid w:val="0041768D"/>
     <w:rsid w:val="004223EC"/>
     <w:rsid w:val="0042678C"/>
     <w:rsid w:val="00431D2E"/>
     <w:rsid w:val="004344DD"/>
     <w:rsid w:val="00436985"/>
     <w:rsid w:val="0044027B"/>
     <w:rsid w:val="004511DB"/>
     <w:rsid w:val="00453680"/>
     <w:rsid w:val="00456AA1"/>
     <w:rsid w:val="00457B7A"/>
     <w:rsid w:val="00461AF5"/>
     <w:rsid w:val="0046210B"/>
     <w:rsid w:val="00474239"/>
     <w:rsid w:val="00477380"/>
     <w:rsid w:val="00483CDF"/>
     <w:rsid w:val="00490350"/>
     <w:rsid w:val="00492DFF"/>
     <w:rsid w:val="004A27F9"/>
     <w:rsid w:val="004A4602"/>
     <w:rsid w:val="004A4D72"/>
     <w:rsid w:val="004A59C1"/>
     <w:rsid w:val="004B1126"/>
     <w:rsid w:val="004B2C2C"/>
     <w:rsid w:val="004B4134"/>
+    <w:rsid w:val="004B5D1D"/>
     <w:rsid w:val="004B5FC6"/>
     <w:rsid w:val="004B6A05"/>
     <w:rsid w:val="004B7C4F"/>
     <w:rsid w:val="004C47E6"/>
     <w:rsid w:val="004C635D"/>
     <w:rsid w:val="004C70BB"/>
     <w:rsid w:val="004D285F"/>
     <w:rsid w:val="004D2C77"/>
     <w:rsid w:val="004D4AE9"/>
     <w:rsid w:val="004D66EC"/>
     <w:rsid w:val="004E226F"/>
     <w:rsid w:val="004E22F2"/>
     <w:rsid w:val="004F0691"/>
     <w:rsid w:val="004F47A4"/>
+    <w:rsid w:val="00503203"/>
     <w:rsid w:val="005130F0"/>
     <w:rsid w:val="00513F84"/>
     <w:rsid w:val="00514BCD"/>
     <w:rsid w:val="00515C7F"/>
     <w:rsid w:val="005216D4"/>
     <w:rsid w:val="00521720"/>
     <w:rsid w:val="00521D7D"/>
     <w:rsid w:val="005401E8"/>
     <w:rsid w:val="00545336"/>
     <w:rsid w:val="005456DA"/>
     <w:rsid w:val="00550446"/>
     <w:rsid w:val="005544C7"/>
     <w:rsid w:val="005558E6"/>
     <w:rsid w:val="0055697C"/>
     <w:rsid w:val="00561057"/>
     <w:rsid w:val="00566B39"/>
     <w:rsid w:val="00574D4D"/>
     <w:rsid w:val="00582806"/>
     <w:rsid w:val="00584E84"/>
     <w:rsid w:val="0059200F"/>
     <w:rsid w:val="005959CA"/>
     <w:rsid w:val="005A29AC"/>
     <w:rsid w:val="005A7342"/>
     <w:rsid w:val="005B6264"/>
     <w:rsid w:val="005B765F"/>
+    <w:rsid w:val="005B77EF"/>
     <w:rsid w:val="005C006F"/>
     <w:rsid w:val="005C11F0"/>
     <w:rsid w:val="005C2001"/>
     <w:rsid w:val="005C26C9"/>
     <w:rsid w:val="005C561F"/>
     <w:rsid w:val="005D2CE0"/>
     <w:rsid w:val="005E3B06"/>
     <w:rsid w:val="005E49AB"/>
     <w:rsid w:val="005F176C"/>
     <w:rsid w:val="005F2731"/>
     <w:rsid w:val="0060479C"/>
     <w:rsid w:val="00606614"/>
     <w:rsid w:val="006147A2"/>
     <w:rsid w:val="00617130"/>
     <w:rsid w:val="0062267C"/>
     <w:rsid w:val="00624B94"/>
     <w:rsid w:val="00626F21"/>
     <w:rsid w:val="00634432"/>
     <w:rsid w:val="006347DE"/>
     <w:rsid w:val="00636D07"/>
     <w:rsid w:val="006415A5"/>
     <w:rsid w:val="00641639"/>
     <w:rsid w:val="00643918"/>
     <w:rsid w:val="00650319"/>
     <w:rsid w:val="0065093B"/>
@@ -27941,64 +28470,66 @@
     <w:rsid w:val="00811623"/>
     <w:rsid w:val="00812B87"/>
     <w:rsid w:val="0081540D"/>
     <w:rsid w:val="00815585"/>
     <w:rsid w:val="00821064"/>
     <w:rsid w:val="00821A43"/>
     <w:rsid w:val="0082452B"/>
     <w:rsid w:val="00824E8D"/>
     <w:rsid w:val="00827ACC"/>
     <w:rsid w:val="00832DA2"/>
     <w:rsid w:val="00840912"/>
     <w:rsid w:val="00843BE0"/>
     <w:rsid w:val="00844FC3"/>
     <w:rsid w:val="008455E8"/>
     <w:rsid w:val="00847994"/>
     <w:rsid w:val="0086164E"/>
     <w:rsid w:val="008654E6"/>
     <w:rsid w:val="00866800"/>
     <w:rsid w:val="0086790A"/>
     <w:rsid w:val="00871871"/>
     <w:rsid w:val="00871F88"/>
     <w:rsid w:val="00872533"/>
     <w:rsid w:val="00880C31"/>
     <w:rsid w:val="00885A27"/>
     <w:rsid w:val="0089617F"/>
+    <w:rsid w:val="008A224F"/>
     <w:rsid w:val="008A2C43"/>
     <w:rsid w:val="008A3142"/>
     <w:rsid w:val="008A3BF1"/>
     <w:rsid w:val="008A57BD"/>
     <w:rsid w:val="008A7EDE"/>
     <w:rsid w:val="008B347E"/>
     <w:rsid w:val="008B3E21"/>
     <w:rsid w:val="008C4C9E"/>
     <w:rsid w:val="008D22F9"/>
     <w:rsid w:val="008D7C63"/>
     <w:rsid w:val="008E2BFE"/>
     <w:rsid w:val="008E2E86"/>
     <w:rsid w:val="008E346F"/>
     <w:rsid w:val="008F0055"/>
+    <w:rsid w:val="008F0684"/>
     <w:rsid w:val="008F0FF6"/>
     <w:rsid w:val="008F2C98"/>
     <w:rsid w:val="008F463E"/>
     <w:rsid w:val="008F57AF"/>
     <w:rsid w:val="008F6812"/>
     <w:rsid w:val="00901D78"/>
     <w:rsid w:val="00907718"/>
     <w:rsid w:val="0091081A"/>
     <w:rsid w:val="009132CF"/>
     <w:rsid w:val="00914007"/>
     <w:rsid w:val="00916C89"/>
     <w:rsid w:val="009172F1"/>
     <w:rsid w:val="00917365"/>
     <w:rsid w:val="00920F53"/>
     <w:rsid w:val="0092294E"/>
     <w:rsid w:val="0092662C"/>
     <w:rsid w:val="009360C4"/>
     <w:rsid w:val="009370F0"/>
     <w:rsid w:val="009373B7"/>
     <w:rsid w:val="00940183"/>
     <w:rsid w:val="0094141A"/>
     <w:rsid w:val="0094312B"/>
     <w:rsid w:val="009441BB"/>
     <w:rsid w:val="00944819"/>
     <w:rsid w:val="009505C3"/>
@@ -28087,104 +28618,109 @@
     <w:rsid w:val="00AC60AE"/>
     <w:rsid w:val="00AD07FD"/>
     <w:rsid w:val="00AD4C97"/>
     <w:rsid w:val="00AD5F69"/>
     <w:rsid w:val="00AD73AA"/>
     <w:rsid w:val="00AE0E54"/>
     <w:rsid w:val="00AE12D3"/>
     <w:rsid w:val="00AE1EF2"/>
     <w:rsid w:val="00AE2FB3"/>
     <w:rsid w:val="00AE4D48"/>
     <w:rsid w:val="00AE6EAD"/>
     <w:rsid w:val="00AF0C31"/>
     <w:rsid w:val="00AF2E08"/>
     <w:rsid w:val="00AF3653"/>
     <w:rsid w:val="00B05CE8"/>
     <w:rsid w:val="00B0741F"/>
     <w:rsid w:val="00B07FA6"/>
     <w:rsid w:val="00B10FEA"/>
     <w:rsid w:val="00B14C18"/>
     <w:rsid w:val="00B22858"/>
     <w:rsid w:val="00B23959"/>
     <w:rsid w:val="00B304DE"/>
     <w:rsid w:val="00B34213"/>
     <w:rsid w:val="00B37718"/>
     <w:rsid w:val="00B42BCE"/>
+    <w:rsid w:val="00B43C86"/>
     <w:rsid w:val="00B4525E"/>
     <w:rsid w:val="00B466E8"/>
     <w:rsid w:val="00B469C2"/>
     <w:rsid w:val="00B500AA"/>
     <w:rsid w:val="00B522C7"/>
     <w:rsid w:val="00B53C44"/>
     <w:rsid w:val="00B54493"/>
     <w:rsid w:val="00B54C17"/>
+    <w:rsid w:val="00B5679E"/>
     <w:rsid w:val="00B60ABB"/>
     <w:rsid w:val="00B654D3"/>
     <w:rsid w:val="00B71B06"/>
     <w:rsid w:val="00B81D6D"/>
     <w:rsid w:val="00B871A3"/>
     <w:rsid w:val="00B92A36"/>
     <w:rsid w:val="00B934BC"/>
     <w:rsid w:val="00B93DE9"/>
+    <w:rsid w:val="00B9426A"/>
     <w:rsid w:val="00B944FC"/>
     <w:rsid w:val="00B947EA"/>
     <w:rsid w:val="00BB1869"/>
     <w:rsid w:val="00BB219D"/>
     <w:rsid w:val="00BB23C7"/>
     <w:rsid w:val="00BB2E97"/>
+    <w:rsid w:val="00BB3461"/>
     <w:rsid w:val="00BB42BA"/>
     <w:rsid w:val="00BB4C59"/>
     <w:rsid w:val="00BB5426"/>
     <w:rsid w:val="00BB6E91"/>
     <w:rsid w:val="00BB763C"/>
     <w:rsid w:val="00BB7CAB"/>
     <w:rsid w:val="00BC27C7"/>
     <w:rsid w:val="00BC4BA1"/>
     <w:rsid w:val="00BC5CCF"/>
     <w:rsid w:val="00BC6D07"/>
     <w:rsid w:val="00BD04CD"/>
     <w:rsid w:val="00BD239B"/>
     <w:rsid w:val="00BE18AE"/>
     <w:rsid w:val="00BE52C7"/>
     <w:rsid w:val="00BF2DFA"/>
     <w:rsid w:val="00BF5745"/>
     <w:rsid w:val="00C008C6"/>
     <w:rsid w:val="00C02D2D"/>
     <w:rsid w:val="00C03DE6"/>
     <w:rsid w:val="00C049B5"/>
     <w:rsid w:val="00C06507"/>
     <w:rsid w:val="00C0784F"/>
     <w:rsid w:val="00C10D8C"/>
     <w:rsid w:val="00C12A43"/>
     <w:rsid w:val="00C226E3"/>
     <w:rsid w:val="00C325E5"/>
     <w:rsid w:val="00C32F9D"/>
     <w:rsid w:val="00C33FCB"/>
     <w:rsid w:val="00C37BA3"/>
     <w:rsid w:val="00C4359C"/>
     <w:rsid w:val="00C46B39"/>
     <w:rsid w:val="00C51FDD"/>
+    <w:rsid w:val="00C57D0A"/>
     <w:rsid w:val="00C57E88"/>
     <w:rsid w:val="00C6090D"/>
     <w:rsid w:val="00C609A8"/>
     <w:rsid w:val="00C61002"/>
     <w:rsid w:val="00C6409C"/>
     <w:rsid w:val="00C650D3"/>
     <w:rsid w:val="00C6788C"/>
     <w:rsid w:val="00C70AA6"/>
     <w:rsid w:val="00C7295E"/>
     <w:rsid w:val="00C75534"/>
     <w:rsid w:val="00C77B04"/>
     <w:rsid w:val="00C83B70"/>
     <w:rsid w:val="00C84948"/>
     <w:rsid w:val="00C90AC0"/>
     <w:rsid w:val="00C931E8"/>
     <w:rsid w:val="00C951D9"/>
     <w:rsid w:val="00C95F83"/>
     <w:rsid w:val="00C96BA5"/>
     <w:rsid w:val="00C97F67"/>
     <w:rsid w:val="00CA0A8C"/>
     <w:rsid w:val="00CA242F"/>
     <w:rsid w:val="00CA28DC"/>
     <w:rsid w:val="00CA4AE8"/>
     <w:rsid w:val="00CB0D14"/>
     <w:rsid w:val="00CB5A6E"/>
@@ -28289,50 +28825,51 @@
     <w:rsid w:val="00EB604F"/>
     <w:rsid w:val="00EC3101"/>
     <w:rsid w:val="00EC4BAB"/>
     <w:rsid w:val="00EE2173"/>
     <w:rsid w:val="00EE56C9"/>
     <w:rsid w:val="00EE5AB6"/>
     <w:rsid w:val="00F0389F"/>
     <w:rsid w:val="00F03DB2"/>
     <w:rsid w:val="00F055E1"/>
     <w:rsid w:val="00F05934"/>
     <w:rsid w:val="00F17EA5"/>
     <w:rsid w:val="00F17FAB"/>
     <w:rsid w:val="00F20B9B"/>
     <w:rsid w:val="00F24B07"/>
     <w:rsid w:val="00F26C36"/>
     <w:rsid w:val="00F2754D"/>
     <w:rsid w:val="00F3400B"/>
     <w:rsid w:val="00F34924"/>
     <w:rsid w:val="00F37A33"/>
     <w:rsid w:val="00F50816"/>
     <w:rsid w:val="00F5149D"/>
     <w:rsid w:val="00F51ECF"/>
     <w:rsid w:val="00F52ACE"/>
     <w:rsid w:val="00F557DA"/>
     <w:rsid w:val="00F56716"/>
+    <w:rsid w:val="00F57197"/>
     <w:rsid w:val="00F57AD2"/>
     <w:rsid w:val="00F62337"/>
     <w:rsid w:val="00F65F73"/>
     <w:rsid w:val="00F67E6F"/>
     <w:rsid w:val="00F67F76"/>
     <w:rsid w:val="00F700BC"/>
     <w:rsid w:val="00F72129"/>
     <w:rsid w:val="00F745B3"/>
     <w:rsid w:val="00F86512"/>
     <w:rsid w:val="00F910CA"/>
     <w:rsid w:val="00F92AB6"/>
     <w:rsid w:val="00F966C7"/>
     <w:rsid w:val="00FA26B7"/>
     <w:rsid w:val="00FA396F"/>
     <w:rsid w:val="00FA4B61"/>
     <w:rsid w:val="00FA5B4C"/>
     <w:rsid w:val="00FB21C4"/>
     <w:rsid w:val="00FB3BC3"/>
     <w:rsid w:val="00FC1A7E"/>
     <w:rsid w:val="00FC1FD1"/>
     <w:rsid w:val="00FC5A72"/>
     <w:rsid w:val="00FC5D17"/>
     <w:rsid w:val="00FC6592"/>
     <w:rsid w:val="00FD16B3"/>
     <w:rsid w:val="00FD1A1A"/>
@@ -28403,59 +28940,59 @@
     <w:rsid w:val="7B2399FE"/>
     <w:rsid w:val="7B5476E9"/>
     <w:rsid w:val="7CE59951"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="24CC2B17"/>
   <w15:docId w15:val="{82EABC29-D7D3-42D6-940E-3A4E73A85ACF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -29312,51 +29849,51 @@
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EE5AB6"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0072299D"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D265A5"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="92286998">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="271978561">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -29412,55 +29949,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1951474712">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2020-03/Annex-1-UNSDG-Common-Approach-to-Due-Diligence.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/20606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/partenariats-avec-le-secteur-prive" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/gestion-du-risque-institutionnel-gri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/partenariats-avec-le-secteur-prive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2020-03/Annex-1-UNSDG-Common-Approach-to-Due-Diligence.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/20606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/partenariats-avec-le-secteur-prive" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/gestion-du-risque-institutionnel-gri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/partenariats-avec-le-secteur-prive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un-documents.net/johannesburg-declaration.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2020-03/Annex-1-UNSDG-Common-Approach-to-Due-Diligence.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/partenariats-avec-le-secteur-prive" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cites.org/fra" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/ethics/assets/pdfs/Guidelines-on-Cooperation-with-the-Business-Sector.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undocs.org/Home/Mobile?FinalSymbol=DP%2F2021%2F2&amp;Language=E&amp;DeviceType=Desktop&amp;LangRequested=False" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/politique-du-pnud-en-matiere-de-lutte-contre-le-blanchiment-dargent-et-le-financement-du" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/selectionner-les-parties-responsables-et-les-beneficiaires-de-subventions" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/RSCA/Know/extractives/Key%20Resources/A%20Practitioner%E2%80%99s%20Guide%20Web.pdf?CT=1681235115596&amp;OR=ItemsView" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/politique-du-pnud-en-matiere-de-lutte-contre-le-blanchiment-dargent-et-le-financement-du" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/fr/publications-detail/9241541601" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2020-03/Annex-1-UNSDG-Common-Approach-to-Due-Diligence.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/partenariats-avec-le-secteur-prive" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cites.org/fra" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/ethics/assets/pdfs/Guidelines-on-Cooperation-with-the-Business-Sector.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.un.org/fr/DP/2021/2" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/politique-du-pnud-en-matiere-de-lutte-contre-le-blanchiment-dargent-et-le-financement-du" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/selectionner-les-parties-responsables-et-les-beneficiaires-de-subventions" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/RSCA/Know/extractives/Key%20Resources/A%20Practitioner%E2%80%99s%20Guide%20Web.pdf?CT=1681235115596&amp;OR=ItemsView" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/politique-du-pnud-en-matiere-de-lutte-contre-le-blanchiment-dargent-et-le-financement-du" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/fr/publications-detail/9241541601" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -29723,65 +30260,69 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF4E5EB98AFACA49B955F57620F5DD44" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="afa931511fda0be9a3c88c8975a79419">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd" xmlns:ns3="c26dc373-2944-4fff-a656-1635ba5514b5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c63902e4c29edcf8227613901e0ec2b9" ns2:_="" ns3:_="">
     <xsd:import namespace="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <xsd:import namespace="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -29966,135 +30507,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99419666-06AD-4DB5-8191-F854FB42DBAC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4542312A-36BB-4B68-84A7-90CC1C93DFFE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99419666-06AD-4DB5-8191-F854FB42DBAC}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C247A094-73FD-4F2C-9708-6401F1EC6B83}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CE5CA4F-4695-4B8E-A24F-264436A40360}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>32</Pages>
-  <Words>10364</Words>
-  <Characters>59075</Characters>
+  <Words>10368</Words>
+  <Characters>59101</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>492</Lines>
   <Paragraphs>138</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>69301</CharactersWithSpaces>
+  <CharactersWithSpaces>69331</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tom</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2015-03-19T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">