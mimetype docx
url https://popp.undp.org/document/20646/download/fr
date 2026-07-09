--- v1 (2026-05-10)
+++ v2 (2026-07-09)
@@ -51,112 +51,93 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">POLITIQUE EN MATIÈRE DE DILIGENCE RAISONNABLE ET DE PARTENARIATS AVEC LE SECTEUR PRIVÉ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2B1A" w14:textId="17D77FFA" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731" w:rsidP="00907718">
       <w:pPr>
         <w:spacing w:before="256"/>
         <w:ind w:left="1840" w:right="643" w:hanging="1205"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="10"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> à jour en juin 2023)</w:t>
+        <w:t>(mis à jour en juin 2023)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2B1B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC2B1C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:spacing w:before="210"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="365F91"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>Table des matières</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-2037264299"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="31BCC641" w14:textId="0564677E" w:rsidR="00880C31" w:rsidRPr="00880C31" w:rsidRDefault="005F2731">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="719"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00880C31">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:lang w:bidi="fr-FR"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
@@ -4615,105 +4596,84 @@
         </w:rPr>
         <w:t xml:space="preserve"> bureaux central et régionaux, qui prennent l’ensemble des décisions relatives aux partenariats présentant un risque modéré ou significatif. Le comité des risques sera informé de l’ensemble des projets de partenariat présentant un niveau de risque modéré ou supérieur, et décidera seul de chaque projet présentant un niveau de risque élevé. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BE11B6" w14:textId="3119EB13" w:rsidR="00F03DB2" w:rsidRPr="00B42BCE" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Au moins une fois par an, les partenariats feront l’objet d’un suivi des risques dont la fréquence pourra varier en fonction du niveau de risque initial. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B1A2CB" w14:textId="4666BC6E" w:rsidR="00F03DB2" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="01B1A2CB" w14:textId="57DBB19B" w:rsidR="00F03DB2" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Le processus de diligence raisonnable fera l’objet de vérifications ponctuelles effectuées dans le cadre de la troisième ligne de maîtrise. Ce mécanisme fonctionnera comme un dispositif d’assurance qualité indépendant, chargé d’examiner à la fois les vérifications effectuées par le personnel de direction (première ligne de maîtrise) et les activités de suivi portant sur ces vérifications (deuxième ligne de maîtrise). Les bureaux régionaux se chargeront de vérifier ponctuellement les processus de diligence raisonnable mis en œuvre par les bureaux de pays, et le groupe </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Le processus de diligence raisonnable fera l’objet de vérifications ponctuelles effectuées dans le cadre de la troisième ligne de maîtrise. Ce mécanisme fonctionnera comme un dispositif d’assurance qualité indépendant, chargé d’examiner à la fois les vérifications effectuées par le personnel de direction (première ligne de maîtrise) et les activités de suivi portant sur ces vérifications (deuxième ligne de maîtrise). </w:t>
+      </w:r>
+      <w:r w:rsidR="00E559C0" w:rsidRPr="00E559C0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>Les bureaux régionaux effectueront des vérifications ponctuelles de la diligence raisonnable des bureaux de pays, et le BPPS / Hub Qualité et Impact organisera une évaluation indépendante de la conformité au processus de diligence raisonnable à l’échelle mondiale.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t>l’efficacité du Bureau d</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">procédera à une évaluation indépendante de la conformité aux procédures de diligence raisonnable à l’échelle mondiale. Ces vérifications ponctuelles permettront de confirmer que le processus de diligence raisonnable a été mené dans le respect de la politique et des lignes directrices correspondantes, et que les mécanismes d’évaluation et de traitement des risques liés au partenaire font l’objet d’un suivi opérationnel. </w:t>
+        <w:t xml:space="preserve"> Ces vérifications ponctuelles permettront de confirmer que le processus de diligence raisonnable a été mené dans le respect de la politique et des lignes directrices correspondantes, et que les mécanismes d’évaluation et de traitement des risques liés au partenaire font l’objet d’un suivi opérationnel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1277BF3B" w14:textId="77777777" w:rsidR="004B5D1D" w:rsidRDefault="004B5D1D" w:rsidP="008A224F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1000" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="221133ED" w14:textId="0B4AE2E1" w:rsidR="00F03DB2" w:rsidRDefault="00F03DB2" w:rsidP="004B5D1D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
@@ -5083,76 +5043,76 @@
         </w:rPr>
         <w:t>La présente politique s’appuie sur une définition du secteur privé qui comprend :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2B63" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Les entreprises à but lucratif et commercial, quelle que soit leur taille</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2B6B" w14:textId="61B27865" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="4E063A27" w:rsidP="6A2D8FB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="70" w:line="258" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Les fondations d’entreprise</w:t>
       </w:r>
       <w:r w:rsidR="00A22371" w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2B6C" w14:textId="3F80FC5C" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="4E063A27">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
@@ -5453,59 +5413,59 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>Critères d’exclusion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="70134B7B" w14:textId="284223DC" w:rsidR="009A6110" w:rsidRPr="00B42BCE" w:rsidRDefault="4E063A27">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8428"/>
         </w:tabs>
         <w:spacing w:before="147"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le tableau 1 ci-dessous présente les différents critères d’exclusion du PNUD, assortis de recommandations concernant le bien-fondé d’une éventuelle collaboration lorsqu’une filiale, une société mère, un distributeur ou un fournisseur de l’entité concernée (ou de l’entreprise « fondatrice » ou « hôte », dans le cas des fondations d’entreprise) participe à des activités correspondant aux </w:t>
+        <w:t xml:space="preserve">Le tableau 1 ci-dessous présente les différents critères d’exclusion du PNUD, assortis de recommandations concernant le bien-fondé d’une éventuelle collaboration lorsqu’une filiale, une société mère, un distributeur ou un fournisseur de l’entité concernée (ou de l’entreprise « fondatrice » ou « hôte », dans le cas des fondations d’entreprise) participe à des activités correspondant aux critères d’exclusion. Ce tableau est le résultat de consultations menées auprès d’autres organismes </w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>critères d’exclusion. Ce tableau est le résultat de consultations menées auprès d’autres organismes des Nations Unies et constitue la meilleure synthèse possible des différentes normes actuellement en vigueur au sein de ces différents organismes, en particulier l’UNICEF</w:t>
+        <w:t>des Nations Unies et constitue la meilleure synthèse possible des différentes normes actuellement en vigueur au sein de ces différents organismes, en particulier l’UNICEF</w:t>
       </w:r>
       <w:r w:rsidR="00E33090" w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1EDC6D" w14:textId="1749DB25" w:rsidR="002D6F47" w:rsidRDefault="009A6110" w:rsidP="00827ACC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8428"/>
         </w:tabs>
         <w:spacing w:before="147"/>
         <w:ind w:left="280" w:right="636"/>
@@ -15039,174 +14999,151 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
           <w:tab w:val="left" w:pos="7095"/>
         </w:tabs>
         <w:spacing w:before="182" w:line="364" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc160629993"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>Processus de vérification ponctuelle de la diligence raisonnable</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="4A8B0B0F" w14:textId="0ECFD6FA" w:rsidR="002453AF" w:rsidRPr="00B42BCE" w:rsidRDefault="00FF66FE" w:rsidP="002453AF">
+    <w:p w14:paraId="4A8B0B0F" w14:textId="326ED547" w:rsidR="002453AF" w:rsidRPr="00B42BCE" w:rsidRDefault="00FF66FE" w:rsidP="002453AF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tous les deux ans, les procédures de diligence raisonnable sont soumises à des vérifications ponctuelles, dans le cadre de la « troisième ligne de maîtrise » du PNUD. Ces vérifications permettront de confirmer que le processus de diligence raisonnable a été mené dans le respect de la politique et des lignes directrices correspondantes, et que les mécanismes d’évaluation et de traitement des risques liés au partenaire font l’objet d’un suivi opérationnel. Lorsque la procédure de diligence raisonnable est mise en œuvre par un bureau de pays, le bureau régional correspondant est responsable du processus de vérification ponctuelle. Le groupe sur l’efficacité </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> respectent la politique de diligence raisonnable.</w:t>
+        <w:t xml:space="preserve">Tous les deux ans, les procédures de diligence raisonnable sont soumises à des vérifications ponctuelles, dans le cadre de la « troisième ligne de maîtrise » du PNUD. Ces vérifications permettront de confirmer que le processus de diligence raisonnable a été mené dans le respect de la politique et des lignes directrices correspondantes, et que les mécanismes d’évaluation et de traitement des risques liés au partenaire font l’objet d’un suivi opérationnel. Lorsque la procédure de diligence raisonnable est mise en œuvre par un bureau de pays, le bureau régional correspondant est responsable du processus de vérification ponctuelle. </w:t>
+      </w:r>
+      <w:r w:rsidR="0090368D" w:rsidRPr="0090368D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>Le BPPS / Hub Qualité et Impact organisera une évaluation indépendante de la conformité à la politique de diligence raisonnable pour les Bureaux régionaux et centraux.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1F05A1" w14:textId="7E593EA3" w:rsidR="000F537B" w:rsidRPr="00B42BCE" w:rsidRDefault="000F537B" w:rsidP="000F537B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
           <w:tab w:val="left" w:pos="7095"/>
         </w:tabs>
         <w:spacing w:before="182" w:line="364" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc160629994"/>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>Situations de crise</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="7AA068A7" w14:textId="5676ED04" w:rsidR="00E547E8" w:rsidRPr="00B42BCE" w:rsidRDefault="000F537B" w:rsidP="00220F7D">
+    <w:p w14:paraId="7AA068A7" w14:textId="58FDBCE1" w:rsidR="00E547E8" w:rsidRPr="00B42BCE" w:rsidRDefault="000F537B" w:rsidP="00220F7D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>Dans les situations de crise, le comité des crises</w:t>
       </w:r>
       <w:r w:rsidR="00641639">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou le Directeur de Bureau concerné</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00641639">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">peut </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00641639">
+      <w:r w:rsidR="00D9117B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">être </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B42BCE">
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D9117B" w:rsidRPr="00B42BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>responsable</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B42BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l’assurance qualité relative à la procédure de diligence raisonnable, et de la prise de décision concernant la poursuite des partenariats avec les entités du secteur privé. Les exigences en matière de suivi restent les mêmes qu’en temps normal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2D52" w14:textId="5024FADD" w:rsidR="005A7342" w:rsidRPr="00B42BCE" w:rsidRDefault="005A7342">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="005A7342" w:rsidRPr="00B42BCE" w:rsidSect="00EE2173">
           <w:footerReference w:type="default" r:id="rId19"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1170" w:right="800" w:bottom="630" w:left="1160" w:header="450" w:footer="445" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC2D53" w14:textId="4889740B" w:rsidR="00474239" w:rsidRPr="00B42BCE" w:rsidRDefault="00474239">
       <w:pPr>
@@ -19221,65 +19158,56 @@
                             </w:p>
                             <w:p w14:paraId="24CC2E81" w14:textId="2D9122F2" w:rsidR="00474239" w:rsidRPr="00880C31" w:rsidRDefault="005F2731">
                               <w:pPr>
                                 <w:spacing w:before="122"/>
                                 <w:ind w:left="145" w:right="137"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00880C31">
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:b/>
                                   <w:lang w:bidi="fr-FR"/>
                                 </w:rPr>
                                 <w:t>Cette initiative de transfert d’argent par téléphonie mobile</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00880C31">
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:lang w:bidi="fr-FR"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">, conçue en partenariat avec le Gouvernement d’Haïti et </w:t>
                               </w:r>
-                              <w:proofErr w:type="spellStart"/>
                               <w:r w:rsidRPr="00880C31">
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:lang w:bidi="fr-FR"/>
                                 </w:rPr>
-                                <w:t>Digicel</w:t>
-[...7 lines deleted...]
-                                <w:t xml:space="preserve">, l’un des plus grands opérateurs de téléphonie mobile du pays, favorise l’inclusion financière en Haïti, où près des deux tiers de la population </w:t>
+                                <w:t xml:space="preserve">Digicel, l’un des plus grands opérateurs de téléphonie mobile du pays, favorise l’inclusion financière en Haïti, où près des deux tiers de la population </w:t>
                               </w:r>
                               <w:r w:rsidR="00582806" w:rsidRPr="00880C31">
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:lang w:bidi="fr-FR"/>
                                 </w:rPr>
                                 <w:t>ont</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00880C31">
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                   <w:lang w:bidi="fr-FR"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> accès à un téléphone mobile, mais où seuls 10 % des habitants disposent d’un compte bancaire.</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="24CC2E82" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00880C31" w:rsidRDefault="005F2731">
                               <w:pPr>
                                 <w:spacing w:before="118" w:line="242" w:lineRule="auto"/>
                                 <w:ind w:left="145" w:right="138"/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 </w:rPr>
                               </w:pPr>
@@ -21705,65 +21633,65 @@
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A20DFF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0092294E" w:rsidRPr="00B42BCE" w:rsidSect="008A224F">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1340" w:right="1300" w:bottom="1440" w:left="1340" w:header="270" w:footer="986" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CB05C2B" w14:textId="77777777" w:rsidR="003D00EE" w:rsidRDefault="003D00EE">
+    <w:p w14:paraId="78597C60" w14:textId="77777777" w:rsidR="00940D08" w:rsidRDefault="00940D08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38264F66" w14:textId="77777777" w:rsidR="003D00EE" w:rsidRDefault="003D00EE">
+    <w:p w14:paraId="162A3389" w14:textId="77777777" w:rsidR="00940D08" w:rsidRDefault="00940D08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="71395F98" w14:textId="77777777" w:rsidR="003D00EE" w:rsidRDefault="003D00EE"/>
+    <w:p w14:paraId="010CD88E" w14:textId="77777777" w:rsidR="00940D08" w:rsidRDefault="00940D08"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -21813,52 +21741,53 @@
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="1850591044"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="6A72A555" w14:textId="5CE143EF" w:rsidR="00964FC8" w:rsidRPr="00F57197" w:rsidRDefault="00964FC8" w:rsidP="00964FC8">
+      <w:p w14:paraId="6A72A555" w14:textId="6A8FB8C6" w:rsidR="00964FC8" w:rsidRPr="00F57197" w:rsidRDefault="00964FC8" w:rsidP="00964FC8">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="008A224F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidRPr="008A224F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008A224F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
@@ -22000,83 +21929,84 @@
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t>#</w:t>
         </w:r>
         <w:r w:rsidR="00F57197" w:rsidRPr="008A224F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
         <w:r w:rsidRPr="008A224F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
         <w:r w:rsidR="00B42BCE" w:rsidRPr="008A224F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t> </w:t>
         </w:r>
-        <w:r w:rsidR="006B1CA1" w:rsidRPr="008A224F">
+        <w:r w:rsidR="00D9117B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="177EB96F" w14:textId="77777777" w:rsidR="00964FC8" w:rsidRDefault="00964FC8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="2112554574"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="15A0917E" w14:textId="77777777" w:rsidR="00F57197" w:rsidRPr="00F57197" w:rsidRDefault="00F57197" w:rsidP="00F57197">
+      <w:p w14:paraId="15A0917E" w14:textId="511F6954" w:rsidR="00F57197" w:rsidRPr="00F57197" w:rsidRDefault="00F57197" w:rsidP="00F57197">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
@@ -22174,83 +22104,91 @@
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t xml:space="preserve">            Date d’entrée en vigueur : 1/11/2023                </w:t>
         </w:r>
         <w:r w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:tab/>
           <w:t xml:space="preserve">Version </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t>#</w:t>
         </w:r>
         <w:r w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
-          <w:t> : 3</w:t>
+          <w:t> : </w:t>
+        </w:r>
+        <w:r w:rsidR="00322639">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t>4</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="24CC2E4F" w14:textId="25B7A76C" w:rsidR="00474239" w:rsidRPr="00880C31" w:rsidRDefault="00474239">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="351772076"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="0F55A138" w14:textId="77777777" w:rsidR="00F57197" w:rsidRPr="00F57197" w:rsidRDefault="00F57197" w:rsidP="00F57197">
+      <w:p w14:paraId="0F55A138" w14:textId="6E3294AB" w:rsidR="00F57197" w:rsidRPr="00F57197" w:rsidRDefault="00F57197" w:rsidP="00F57197">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
@@ -22348,87 +22286,95 @@
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t xml:space="preserve">            Date d’entrée en vigueur : 1/11/2023                </w:t>
         </w:r>
         <w:r w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:tab/>
           <w:t xml:space="preserve">Version </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t>#</w:t>
         </w:r>
         <w:r w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
-          <w:t> : 3</w:t>
+          <w:t> : </w:t>
+        </w:r>
+        <w:r w:rsidR="00D9117B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t>4</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="24CC2E51" w14:textId="0B322D10" w:rsidR="00474239" w:rsidRDefault="00474239">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="24CC2E52" w14:textId="440D623E" w:rsidR="00474239" w:rsidRDefault="00000000" w:rsidP="0089617F">
+  <w:p w14:paraId="24CC2E52" w14:textId="61578F72" w:rsidR="00474239" w:rsidRDefault="00940D08" w:rsidP="0089617F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="1707830204"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
@@ -22499,95 +22445,130 @@
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t xml:space="preserve">        </w:t>
         </w:r>
         <w:r w:rsidR="00F57197">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t xml:space="preserve">        </w:t>
         </w:r>
         <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
-          <w:t xml:space="preserve">            Date d’entrée en vigueur : 1/11/2023                </w:t>
+          <w:t xml:space="preserve">            </w:t>
+        </w:r>
+        <w:r w:rsidR="00322639">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">                                </w:t>
+        </w:r>
+        <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Date d’entrée en vigueur : 1/11/2023                </w:t>
         </w:r>
         <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00322639">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve">                                                                                       </w:t>
+        </w:r>
+        <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
           <w:t xml:space="preserve">Version </w:t>
         </w:r>
         <w:r w:rsidR="00F57197">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t>#</w:t>
         </w:r>
         <w:r w:rsidR="00F57197" w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
-          <w:t> : 3</w:t>
+          <w:t> : </w:t>
+        </w:r>
+        <w:r w:rsidR="00322639">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="-1708704808"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="0C44F05F" w14:textId="77777777" w:rsidR="00F57197" w:rsidRPr="00F57197" w:rsidRDefault="00F57197" w:rsidP="00F57197">
+      <w:p w14:paraId="0C44F05F" w14:textId="4894E519" w:rsidR="00F57197" w:rsidRPr="00F57197" w:rsidRDefault="00F57197" w:rsidP="00F57197">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
@@ -22685,85 +22666,92 @@
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t xml:space="preserve">            Date d’entrée en vigueur : 1/11/2023                </w:t>
         </w:r>
         <w:r w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:tab/>
           <w:t xml:space="preserve">Version </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t>#</w:t>
         </w:r>
         <w:r w:rsidRPr="0030616A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
-          <w:t> : 3</w:t>
+          <w:t> : </w:t>
+        </w:r>
+        <w:r w:rsidR="00D9117B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="fr-FR"/>
+          </w:rPr>
+          <w:t>4</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3B87396E" w14:textId="7649B34D" w:rsidR="00693E1F" w:rsidRPr="00880C31" w:rsidRDefault="00693E1F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="667AB3A1" w14:textId="77777777" w:rsidR="003D00EE" w:rsidRDefault="003D00EE">
+    <w:p w14:paraId="12206AB9" w14:textId="77777777" w:rsidR="00940D08" w:rsidRDefault="00940D08">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11DC25B8" w14:textId="77777777" w:rsidR="003D00EE" w:rsidRDefault="003D00EE">
+    <w:p w14:paraId="3C0BB949" w14:textId="77777777" w:rsidR="00940D08" w:rsidRDefault="00940D08">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1BF22ED5" w14:textId="77777777" w:rsidR="003D00EE" w:rsidRDefault="003D00EE"/>
+    <w:p w14:paraId="4D567723" w14:textId="77777777" w:rsidR="00940D08" w:rsidRDefault="00940D08"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0C4448EB" w14:textId="4009E2AE" w:rsidR="418E8D3F" w:rsidRPr="00220F7D" w:rsidRDefault="418E8D3F" w:rsidP="00155666">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00220F7D">
@@ -23098,72 +23086,85 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="001E50A9" w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pour en savoir plus, veuillez consulter la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="001E50A9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="001E50A9" w:rsidRPr="0035655C">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/fr/document/politique-du-pnud-en-matiere-de-lutte-contre-le-blanchiment-dargent-et-le-financement-du"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001E50A9">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="001E50A9" w:rsidRPr="00220F7D">
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
+        <w:t>politique du PNUD en matière de lutte contre le blanchiment d’argent et le financement du terrorisme</w:t>
+      </w:r>
+      <w:r w:rsidR="001E50A9">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="001E50A9" w:rsidRPr="00220F7D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+        </w:rPr>
         <w:t xml:space="preserve">, ainsi que le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
+      <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidR="001E50A9" w:rsidRPr="00220F7D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
           </w:rPr>
           <w:t>Guide opérationnel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001E50A9" w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E16678" w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -23320,174 +23321,213 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="001C5338" w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Et non sur la liste des entités ne faisant plus l’objet de soupçons, conformément à la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00DA2173">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DA2173" w:rsidRPr="0035655C">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/fr/document/politique-du-pnud-en-matiere-de-lutte-contre-le-blanchiment-dargent-et-le-financement-du"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DA2173">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DA2173" w:rsidRPr="00220F7D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>politique du PNUD en matière de lutte contre le blanchiment d’argent et le financement du terrorisme</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2173">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="001C5338" w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>, paragraphe 15.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="5A62105B" w14:textId="62C31AF9" w:rsidR="0007070B" w:rsidRPr="00220F7D" w:rsidRDefault="0007070B" w:rsidP="00FA26B7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> La CITES (Convention sur le commerce international des espèces de faune et de flore sauvages menacées d’extinction) est un accord international entre États. Elle a pour but de veiller à ce que le commerce international des spécimens d’animaux et de plantes sauvages ne menace pas la survie des espèces auxquelles ils appartiennent. Pour en savoir plus, veuillez consulter la page suivante : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
-[...11 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0035655C">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://cites.org/fra" \h</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00220F7D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single" w:color="6C8AA9"/>
+          <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>https://cites.org/fra</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00FD5B3F" w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="6C8AA9"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single" w:color="6C8AA9"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p w14:paraId="7087C754" w14:textId="751FBD76" w:rsidR="0094312B" w:rsidRPr="00220F7D" w:rsidRDefault="0094312B" w:rsidP="00FA26B7">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:t> Dans certains cas exceptionnels, et conformément à l’</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="0035655C">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://unsdg.un.org/sites/default/files/2020-03/Annex-1-UNSDG-Common-Approach-to-Due-Diligence.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00220F7D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>approche commune aux entités membres du Groupe des Nations Unies pour le développement durable en matière de diligence raisonnable dans le cadre des partenariats avec le secteur privé</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00811623" w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en anglais)</w:t>
       </w:r>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>, les interactions avec des entreprises correspondant aux critères d’exclusion demeurent envisageables. Toutefois, cela ne concerne pas les entités dont les activités correspondent aux critères d’exclusion 1 et 5 (présence sur les listes du Conseil de sécurité des Nations Unies ou dont le cœur de métier consiste dans la fabrication ou la vente d’armes faisant l’objet d’une interdiction ou de sanctions en vertu des traités des Nations Unies).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F6DB93" w14:textId="542ACAA2" w:rsidR="0094312B" w:rsidRPr="00220F7D" w:rsidRDefault="0094312B" w:rsidP="00FD4351">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
@@ -23807,51 +23847,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Le Code international de commercialisation des substituts du lait maternel de l’OMS est disponible à l’adresse suivante : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="00DC3FBC" w:rsidRPr="00220F7D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:bidi="fr-FR"/>
           </w:rPr>
           <w:t>https://www.who.int/fr/publications-detail/9241541601</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p w14:paraId="13759044" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00220F7D" w:rsidRDefault="00CE3F1E" w:rsidP="00FA26B7">
       <w:pPr>
@@ -23966,62 +24006,75 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="0065093B">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="0065093B" w:rsidRPr="0035655C">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://undp.sharepoint.com/teams/RSCA/Know/extractives/Key%20Resources/A%20Practitioner%E2%80%99s%20Guide%20Web.pdf?CT=1681235115596&amp;OR=ItemsView"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="0065093B">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0065093B" w:rsidRPr="00220F7D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>Les industries extractives</w:t>
+      </w:r>
+      <w:r w:rsidR="0065093B">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00083AF0" w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en anglais)</w:t>
       </w:r>
       <w:r w:rsidR="0065093B" w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> désignent les activités fondées sur l’extraction des matières premières présentes dans le sol (pétrole, gaz ou ressources minérales, par exemple), leur transformation à des fins d’exportation, leur transport et leur consommation en tant qu’intrants de production et produits finis.</w:t>
       </w:r>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
@@ -24219,62 +24272,75 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pour en savoir plus, veuillez consulter la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00055397">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00055397" w:rsidRPr="0035655C">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/fr/document/selectionner-les-parties-responsables-et-les-beneficiaires-de-subventions"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00055397">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00055397" w:rsidRPr="00220F7D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
+        </w:rPr>
+        <w:t>politique relative à la sélection des parties responsables et des bénéficiaires de subventions</w:t>
+      </w:r>
+      <w:r w:rsidR="00055397">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR" w:bidi="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
     <w:p w14:paraId="409F6934" w14:textId="29E0CF43" w:rsidR="0089617F" w:rsidRPr="00220F7D" w:rsidRDefault="0089617F" w:rsidP="00FA26B7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220F7D">
         <w:rPr>
@@ -24360,51 +24426,51 @@
       <w:rPr>
         <w:lang w:bidi="fr-FR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="fr-FR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="fr-FR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="004B5D1D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38701CE9" wp14:editId="4011DFDA">
           <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="275040365" name="Picture 1"/>
+          <wp:docPr id="844534511" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -28229,60 +28295,62 @@
     <w:rsid w:val="00295C4B"/>
     <w:rsid w:val="00295D0A"/>
     <w:rsid w:val="002A0536"/>
     <w:rsid w:val="002A4F88"/>
     <w:rsid w:val="002B0E88"/>
     <w:rsid w:val="002B12DF"/>
     <w:rsid w:val="002B133A"/>
     <w:rsid w:val="002B52B6"/>
     <w:rsid w:val="002B6261"/>
     <w:rsid w:val="002C056C"/>
     <w:rsid w:val="002C1631"/>
     <w:rsid w:val="002C322C"/>
     <w:rsid w:val="002C37CA"/>
     <w:rsid w:val="002C4293"/>
     <w:rsid w:val="002C526D"/>
     <w:rsid w:val="002D6F47"/>
     <w:rsid w:val="002D725F"/>
     <w:rsid w:val="002E0C64"/>
     <w:rsid w:val="002E183D"/>
     <w:rsid w:val="002F3751"/>
     <w:rsid w:val="002F3ADE"/>
     <w:rsid w:val="002F6BDF"/>
     <w:rsid w:val="002F70D1"/>
     <w:rsid w:val="00305638"/>
     <w:rsid w:val="0032240D"/>
+    <w:rsid w:val="00322639"/>
     <w:rsid w:val="00324F5E"/>
     <w:rsid w:val="003302A9"/>
     <w:rsid w:val="003312EE"/>
     <w:rsid w:val="00333A5A"/>
     <w:rsid w:val="00341E8E"/>
     <w:rsid w:val="00342277"/>
     <w:rsid w:val="00351D1E"/>
     <w:rsid w:val="0035214F"/>
     <w:rsid w:val="00352841"/>
     <w:rsid w:val="00352E2D"/>
+    <w:rsid w:val="0035655C"/>
     <w:rsid w:val="0035685D"/>
     <w:rsid w:val="00357FC9"/>
     <w:rsid w:val="003662FD"/>
     <w:rsid w:val="00372D1B"/>
     <w:rsid w:val="003772A1"/>
     <w:rsid w:val="003775E9"/>
     <w:rsid w:val="003807D8"/>
     <w:rsid w:val="00384598"/>
     <w:rsid w:val="00385FE0"/>
     <w:rsid w:val="00386886"/>
     <w:rsid w:val="00396547"/>
     <w:rsid w:val="00396A47"/>
     <w:rsid w:val="003A14A5"/>
     <w:rsid w:val="003A4294"/>
     <w:rsid w:val="003A7021"/>
     <w:rsid w:val="003B0BE4"/>
     <w:rsid w:val="003B1AFE"/>
     <w:rsid w:val="003B28B4"/>
     <w:rsid w:val="003B3F69"/>
     <w:rsid w:val="003C4C42"/>
     <w:rsid w:val="003C51A0"/>
     <w:rsid w:val="003D00EE"/>
     <w:rsid w:val="003D2A84"/>
     <w:rsid w:val="003D503F"/>
     <w:rsid w:val="003D5E12"/>
@@ -28350,50 +28418,51 @@
     <w:rsid w:val="005401E8"/>
     <w:rsid w:val="00545336"/>
     <w:rsid w:val="005456DA"/>
     <w:rsid w:val="00550446"/>
     <w:rsid w:val="005544C7"/>
     <w:rsid w:val="005558E6"/>
     <w:rsid w:val="0055697C"/>
     <w:rsid w:val="00561057"/>
     <w:rsid w:val="00566B39"/>
     <w:rsid w:val="00574D4D"/>
     <w:rsid w:val="00582806"/>
     <w:rsid w:val="00584E84"/>
     <w:rsid w:val="0059200F"/>
     <w:rsid w:val="005959CA"/>
     <w:rsid w:val="005A29AC"/>
     <w:rsid w:val="005A7342"/>
     <w:rsid w:val="005B6264"/>
     <w:rsid w:val="005B765F"/>
     <w:rsid w:val="005B77EF"/>
     <w:rsid w:val="005C006F"/>
     <w:rsid w:val="005C11F0"/>
     <w:rsid w:val="005C2001"/>
     <w:rsid w:val="005C26C9"/>
     <w:rsid w:val="005C561F"/>
     <w:rsid w:val="005D2CE0"/>
+    <w:rsid w:val="005D602E"/>
     <w:rsid w:val="005E3B06"/>
     <w:rsid w:val="005E49AB"/>
     <w:rsid w:val="005F176C"/>
     <w:rsid w:val="005F2731"/>
     <w:rsid w:val="0060479C"/>
     <w:rsid w:val="00606614"/>
     <w:rsid w:val="006147A2"/>
     <w:rsid w:val="00617130"/>
     <w:rsid w:val="0062267C"/>
     <w:rsid w:val="00624B94"/>
     <w:rsid w:val="00626F21"/>
     <w:rsid w:val="00634432"/>
     <w:rsid w:val="006347DE"/>
     <w:rsid w:val="00636D07"/>
     <w:rsid w:val="006415A5"/>
     <w:rsid w:val="00641639"/>
     <w:rsid w:val="00643918"/>
     <w:rsid w:val="00650319"/>
     <w:rsid w:val="0065093B"/>
     <w:rsid w:val="00655647"/>
     <w:rsid w:val="00665B16"/>
     <w:rsid w:val="00673D55"/>
     <w:rsid w:val="00675F51"/>
     <w:rsid w:val="00686DE4"/>
     <w:rsid w:val="00687011"/>
@@ -28421,153 +28490,158 @@
     <w:rsid w:val="006E4085"/>
     <w:rsid w:val="006E568F"/>
     <w:rsid w:val="00706D7C"/>
     <w:rsid w:val="00720794"/>
     <w:rsid w:val="00720C20"/>
     <w:rsid w:val="007211BE"/>
     <w:rsid w:val="00721D3A"/>
     <w:rsid w:val="0072299D"/>
     <w:rsid w:val="00723BB5"/>
     <w:rsid w:val="0074492D"/>
     <w:rsid w:val="00747432"/>
     <w:rsid w:val="00751B60"/>
     <w:rsid w:val="0075546A"/>
     <w:rsid w:val="00756587"/>
     <w:rsid w:val="007565E4"/>
     <w:rsid w:val="00756B07"/>
     <w:rsid w:val="0075751A"/>
     <w:rsid w:val="00760896"/>
     <w:rsid w:val="0077237E"/>
     <w:rsid w:val="00775C53"/>
     <w:rsid w:val="007829A4"/>
     <w:rsid w:val="00784DF3"/>
     <w:rsid w:val="00791830"/>
     <w:rsid w:val="0079230F"/>
     <w:rsid w:val="00793E0B"/>
+    <w:rsid w:val="00796868"/>
     <w:rsid w:val="007A0494"/>
     <w:rsid w:val="007A1595"/>
     <w:rsid w:val="007A47D5"/>
     <w:rsid w:val="007B1CC8"/>
     <w:rsid w:val="007B2A9A"/>
     <w:rsid w:val="007B6ABD"/>
     <w:rsid w:val="007B7B76"/>
     <w:rsid w:val="007C2388"/>
     <w:rsid w:val="007C2DAD"/>
     <w:rsid w:val="007C61CF"/>
     <w:rsid w:val="007D1939"/>
     <w:rsid w:val="007D2DA7"/>
     <w:rsid w:val="007D4069"/>
     <w:rsid w:val="007E4C16"/>
     <w:rsid w:val="007E5671"/>
     <w:rsid w:val="007E5CED"/>
     <w:rsid w:val="007E68F4"/>
     <w:rsid w:val="007F0D32"/>
     <w:rsid w:val="007F1CC6"/>
     <w:rsid w:val="007F31FA"/>
     <w:rsid w:val="007F5AB1"/>
     <w:rsid w:val="00800745"/>
     <w:rsid w:val="008057D5"/>
     <w:rsid w:val="00806984"/>
     <w:rsid w:val="00811623"/>
     <w:rsid w:val="00812B87"/>
     <w:rsid w:val="0081540D"/>
     <w:rsid w:val="00815585"/>
     <w:rsid w:val="00821064"/>
     <w:rsid w:val="00821A43"/>
     <w:rsid w:val="0082452B"/>
     <w:rsid w:val="00824E8D"/>
     <w:rsid w:val="00827ACC"/>
     <w:rsid w:val="00832DA2"/>
     <w:rsid w:val="00840912"/>
     <w:rsid w:val="00843BE0"/>
     <w:rsid w:val="00844FC3"/>
     <w:rsid w:val="008455E8"/>
     <w:rsid w:val="00847994"/>
     <w:rsid w:val="0086164E"/>
     <w:rsid w:val="008654E6"/>
     <w:rsid w:val="00866800"/>
     <w:rsid w:val="0086790A"/>
     <w:rsid w:val="00871871"/>
     <w:rsid w:val="00871F88"/>
     <w:rsid w:val="00872533"/>
     <w:rsid w:val="00880C31"/>
     <w:rsid w:val="00885A27"/>
+    <w:rsid w:val="008959F1"/>
     <w:rsid w:val="0089617F"/>
     <w:rsid w:val="008A224F"/>
     <w:rsid w:val="008A2C43"/>
     <w:rsid w:val="008A3142"/>
     <w:rsid w:val="008A3BF1"/>
     <w:rsid w:val="008A57BD"/>
     <w:rsid w:val="008A7EDE"/>
     <w:rsid w:val="008B347E"/>
     <w:rsid w:val="008B3E21"/>
     <w:rsid w:val="008C4C9E"/>
     <w:rsid w:val="008D22F9"/>
     <w:rsid w:val="008D7C63"/>
     <w:rsid w:val="008E2BFE"/>
     <w:rsid w:val="008E2E86"/>
     <w:rsid w:val="008E346F"/>
     <w:rsid w:val="008F0055"/>
     <w:rsid w:val="008F0684"/>
     <w:rsid w:val="008F0FF6"/>
     <w:rsid w:val="008F2C98"/>
     <w:rsid w:val="008F463E"/>
     <w:rsid w:val="008F57AF"/>
     <w:rsid w:val="008F6812"/>
     <w:rsid w:val="00901D78"/>
+    <w:rsid w:val="0090368D"/>
     <w:rsid w:val="00907718"/>
     <w:rsid w:val="0091081A"/>
     <w:rsid w:val="009132CF"/>
     <w:rsid w:val="00914007"/>
     <w:rsid w:val="00916C89"/>
     <w:rsid w:val="009172F1"/>
     <w:rsid w:val="00917365"/>
     <w:rsid w:val="00920F53"/>
     <w:rsid w:val="0092294E"/>
     <w:rsid w:val="0092662C"/>
     <w:rsid w:val="009360C4"/>
     <w:rsid w:val="009370F0"/>
     <w:rsid w:val="009373B7"/>
     <w:rsid w:val="00940183"/>
+    <w:rsid w:val="00940D08"/>
     <w:rsid w:val="0094141A"/>
     <w:rsid w:val="0094312B"/>
     <w:rsid w:val="009441BB"/>
     <w:rsid w:val="00944819"/>
     <w:rsid w:val="009505C3"/>
     <w:rsid w:val="00950B47"/>
     <w:rsid w:val="00953B5B"/>
     <w:rsid w:val="00955E3E"/>
     <w:rsid w:val="009618E5"/>
     <w:rsid w:val="00964FC8"/>
     <w:rsid w:val="00966F83"/>
     <w:rsid w:val="00972377"/>
     <w:rsid w:val="00972B3A"/>
     <w:rsid w:val="00974123"/>
     <w:rsid w:val="009765CD"/>
     <w:rsid w:val="0098233A"/>
     <w:rsid w:val="00983380"/>
     <w:rsid w:val="00987066"/>
+    <w:rsid w:val="00993537"/>
     <w:rsid w:val="009A0A6B"/>
     <w:rsid w:val="009A0AF5"/>
     <w:rsid w:val="009A1EEC"/>
     <w:rsid w:val="009A305F"/>
     <w:rsid w:val="009A538D"/>
     <w:rsid w:val="009A5868"/>
     <w:rsid w:val="009A6110"/>
     <w:rsid w:val="009B1067"/>
     <w:rsid w:val="009B1A6D"/>
     <w:rsid w:val="009B38D6"/>
     <w:rsid w:val="009B48B1"/>
     <w:rsid w:val="009B4EF1"/>
     <w:rsid w:val="009C30E9"/>
     <w:rsid w:val="009D0CD2"/>
     <w:rsid w:val="009D7CFC"/>
     <w:rsid w:val="009E0891"/>
     <w:rsid w:val="009E2C33"/>
     <w:rsid w:val="009E7B35"/>
     <w:rsid w:val="009F006F"/>
     <w:rsid w:val="009F212A"/>
     <w:rsid w:val="009F2A49"/>
     <w:rsid w:val="009F2D5A"/>
     <w:rsid w:val="009F4920"/>
     <w:rsid w:val="009F5577"/>
     <w:rsid w:val="009F569B"/>
@@ -28607,50 +28681,51 @@
     <w:rsid w:val="00A945EF"/>
     <w:rsid w:val="00A96F0F"/>
     <w:rsid w:val="00AA0D39"/>
     <w:rsid w:val="00AA18EA"/>
     <w:rsid w:val="00AA6530"/>
     <w:rsid w:val="00AB166D"/>
     <w:rsid w:val="00AB54F7"/>
     <w:rsid w:val="00AB661E"/>
     <w:rsid w:val="00AB6D43"/>
     <w:rsid w:val="00AC3C23"/>
     <w:rsid w:val="00AC5556"/>
     <w:rsid w:val="00AC60AE"/>
     <w:rsid w:val="00AD07FD"/>
     <w:rsid w:val="00AD4C97"/>
     <w:rsid w:val="00AD5F69"/>
     <w:rsid w:val="00AD73AA"/>
     <w:rsid w:val="00AE0E54"/>
     <w:rsid w:val="00AE12D3"/>
     <w:rsid w:val="00AE1EF2"/>
     <w:rsid w:val="00AE2FB3"/>
     <w:rsid w:val="00AE4D48"/>
     <w:rsid w:val="00AE6EAD"/>
     <w:rsid w:val="00AF0C31"/>
     <w:rsid w:val="00AF2E08"/>
     <w:rsid w:val="00AF3653"/>
+    <w:rsid w:val="00B01650"/>
     <w:rsid w:val="00B05CE8"/>
     <w:rsid w:val="00B0741F"/>
     <w:rsid w:val="00B07FA6"/>
     <w:rsid w:val="00B10FEA"/>
     <w:rsid w:val="00B14C18"/>
     <w:rsid w:val="00B22858"/>
     <w:rsid w:val="00B23959"/>
     <w:rsid w:val="00B304DE"/>
     <w:rsid w:val="00B34213"/>
     <w:rsid w:val="00B37718"/>
     <w:rsid w:val="00B42BCE"/>
     <w:rsid w:val="00B43C86"/>
     <w:rsid w:val="00B4525E"/>
     <w:rsid w:val="00B466E8"/>
     <w:rsid w:val="00B469C2"/>
     <w:rsid w:val="00B500AA"/>
     <w:rsid w:val="00B522C7"/>
     <w:rsid w:val="00B53C44"/>
     <w:rsid w:val="00B54493"/>
     <w:rsid w:val="00B54C17"/>
     <w:rsid w:val="00B5679E"/>
     <w:rsid w:val="00B60ABB"/>
     <w:rsid w:val="00B654D3"/>
     <w:rsid w:val="00B71B06"/>
     <w:rsid w:val="00B81D6D"/>
@@ -28700,160 +28775,164 @@
     <w:rsid w:val="00C51FDD"/>
     <w:rsid w:val="00C57D0A"/>
     <w:rsid w:val="00C57E88"/>
     <w:rsid w:val="00C6090D"/>
     <w:rsid w:val="00C609A8"/>
     <w:rsid w:val="00C61002"/>
     <w:rsid w:val="00C6409C"/>
     <w:rsid w:val="00C650D3"/>
     <w:rsid w:val="00C6788C"/>
     <w:rsid w:val="00C70AA6"/>
     <w:rsid w:val="00C7295E"/>
     <w:rsid w:val="00C75534"/>
     <w:rsid w:val="00C77B04"/>
     <w:rsid w:val="00C83B70"/>
     <w:rsid w:val="00C84948"/>
     <w:rsid w:val="00C90AC0"/>
     <w:rsid w:val="00C931E8"/>
     <w:rsid w:val="00C951D9"/>
     <w:rsid w:val="00C95F83"/>
     <w:rsid w:val="00C96BA5"/>
     <w:rsid w:val="00C97F67"/>
     <w:rsid w:val="00CA0A8C"/>
     <w:rsid w:val="00CA242F"/>
     <w:rsid w:val="00CA28DC"/>
     <w:rsid w:val="00CA4AE8"/>
+    <w:rsid w:val="00CA6B7F"/>
     <w:rsid w:val="00CB0D14"/>
     <w:rsid w:val="00CB5A6E"/>
     <w:rsid w:val="00CB6039"/>
     <w:rsid w:val="00CB6219"/>
     <w:rsid w:val="00CC3D65"/>
     <w:rsid w:val="00CC4F9B"/>
     <w:rsid w:val="00CC5057"/>
     <w:rsid w:val="00CC5E4E"/>
     <w:rsid w:val="00CD08CD"/>
     <w:rsid w:val="00CD0E18"/>
     <w:rsid w:val="00CD3144"/>
     <w:rsid w:val="00CD4362"/>
     <w:rsid w:val="00CD58FC"/>
     <w:rsid w:val="00CD6759"/>
     <w:rsid w:val="00CE3F1E"/>
     <w:rsid w:val="00CE53EE"/>
     <w:rsid w:val="00CE6B8C"/>
     <w:rsid w:val="00CF4D25"/>
     <w:rsid w:val="00CF5ADE"/>
     <w:rsid w:val="00CF7A39"/>
     <w:rsid w:val="00D03DDA"/>
     <w:rsid w:val="00D07C8B"/>
     <w:rsid w:val="00D13A23"/>
     <w:rsid w:val="00D15CA5"/>
     <w:rsid w:val="00D1771C"/>
     <w:rsid w:val="00D23791"/>
     <w:rsid w:val="00D25FD4"/>
     <w:rsid w:val="00D265A5"/>
     <w:rsid w:val="00D30CDB"/>
     <w:rsid w:val="00D35AF4"/>
     <w:rsid w:val="00D3738E"/>
     <w:rsid w:val="00D467A0"/>
     <w:rsid w:val="00D530E2"/>
     <w:rsid w:val="00D6022F"/>
     <w:rsid w:val="00D603C9"/>
     <w:rsid w:val="00D61EB1"/>
     <w:rsid w:val="00D6570C"/>
     <w:rsid w:val="00D66ED0"/>
     <w:rsid w:val="00D703B3"/>
     <w:rsid w:val="00D70681"/>
     <w:rsid w:val="00D70EC3"/>
     <w:rsid w:val="00D741C7"/>
     <w:rsid w:val="00D7616F"/>
     <w:rsid w:val="00D777DA"/>
     <w:rsid w:val="00D801B4"/>
     <w:rsid w:val="00D8128C"/>
     <w:rsid w:val="00D81750"/>
     <w:rsid w:val="00D837C4"/>
     <w:rsid w:val="00D84B26"/>
     <w:rsid w:val="00D84E39"/>
+    <w:rsid w:val="00D9117B"/>
     <w:rsid w:val="00D94BDD"/>
     <w:rsid w:val="00D95B0E"/>
     <w:rsid w:val="00DA0AD6"/>
     <w:rsid w:val="00DA2173"/>
     <w:rsid w:val="00DA66AE"/>
     <w:rsid w:val="00DA6F9A"/>
     <w:rsid w:val="00DB1D9C"/>
     <w:rsid w:val="00DB38E8"/>
     <w:rsid w:val="00DC078A"/>
     <w:rsid w:val="00DC28E8"/>
     <w:rsid w:val="00DC3FBC"/>
     <w:rsid w:val="00DC43E4"/>
     <w:rsid w:val="00DD086C"/>
     <w:rsid w:val="00DD18F1"/>
     <w:rsid w:val="00DD2F2D"/>
     <w:rsid w:val="00DD3907"/>
     <w:rsid w:val="00DE4F27"/>
     <w:rsid w:val="00DE7057"/>
     <w:rsid w:val="00DE70B9"/>
     <w:rsid w:val="00DE7144"/>
     <w:rsid w:val="00DF07A1"/>
     <w:rsid w:val="00E00D17"/>
     <w:rsid w:val="00E01BC5"/>
     <w:rsid w:val="00E06DB1"/>
     <w:rsid w:val="00E07BF3"/>
     <w:rsid w:val="00E150B0"/>
     <w:rsid w:val="00E156B1"/>
     <w:rsid w:val="00E16678"/>
     <w:rsid w:val="00E17CB0"/>
     <w:rsid w:val="00E24D9A"/>
     <w:rsid w:val="00E257E1"/>
     <w:rsid w:val="00E33090"/>
     <w:rsid w:val="00E33C67"/>
     <w:rsid w:val="00E36DAD"/>
     <w:rsid w:val="00E44021"/>
     <w:rsid w:val="00E46DDF"/>
     <w:rsid w:val="00E51A4E"/>
     <w:rsid w:val="00E532A0"/>
     <w:rsid w:val="00E547E8"/>
+    <w:rsid w:val="00E559C0"/>
     <w:rsid w:val="00E569F3"/>
     <w:rsid w:val="00E65FF9"/>
     <w:rsid w:val="00E6727C"/>
     <w:rsid w:val="00E67D27"/>
     <w:rsid w:val="00E74577"/>
     <w:rsid w:val="00E77580"/>
     <w:rsid w:val="00E8690E"/>
     <w:rsid w:val="00E903A4"/>
     <w:rsid w:val="00EA36B0"/>
     <w:rsid w:val="00EB1010"/>
     <w:rsid w:val="00EB2976"/>
     <w:rsid w:val="00EB604F"/>
     <w:rsid w:val="00EC3101"/>
     <w:rsid w:val="00EC4BAB"/>
     <w:rsid w:val="00EE2173"/>
     <w:rsid w:val="00EE56C9"/>
     <w:rsid w:val="00EE5AB6"/>
     <w:rsid w:val="00F0389F"/>
     <w:rsid w:val="00F03DB2"/>
     <w:rsid w:val="00F055E1"/>
     <w:rsid w:val="00F05934"/>
+    <w:rsid w:val="00F074D4"/>
     <w:rsid w:val="00F17EA5"/>
     <w:rsid w:val="00F17FAB"/>
     <w:rsid w:val="00F20B9B"/>
     <w:rsid w:val="00F24B07"/>
     <w:rsid w:val="00F26C36"/>
     <w:rsid w:val="00F2754D"/>
     <w:rsid w:val="00F3400B"/>
     <w:rsid w:val="00F34924"/>
     <w:rsid w:val="00F37A33"/>
     <w:rsid w:val="00F50816"/>
     <w:rsid w:val="00F5149D"/>
     <w:rsid w:val="00F51ECF"/>
     <w:rsid w:val="00F52ACE"/>
     <w:rsid w:val="00F557DA"/>
     <w:rsid w:val="00F56716"/>
     <w:rsid w:val="00F57197"/>
     <w:rsid w:val="00F57AD2"/>
     <w:rsid w:val="00F62337"/>
     <w:rsid w:val="00F65F73"/>
     <w:rsid w:val="00F67E6F"/>
     <w:rsid w:val="00F67F76"/>
     <w:rsid w:val="00F700BC"/>
     <w:rsid w:val="00F72129"/>
     <w:rsid w:val="00F745B3"/>
     <w:rsid w:val="00F86512"/>
@@ -29390,51 +29469,50 @@
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="1014" w:hanging="375"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
@@ -29953,51 +30031,51 @@
     </w:div>
     <w:div w:id="1951474712">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2020-03/Annex-1-UNSDG-Common-Approach-to-Due-Diligence.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/20606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/partenariats-avec-le-secteur-prive" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/gestion-du-risque-institutionnel-gri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/partenariats-avec-le-secteur-prive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un-documents.net/johannesburg-declaration.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2020-03/Annex-1-UNSDG-Common-Approach-to-Due-Diligence.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/partenariats-avec-le-secteur-prive" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cites.org/fra" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/ethics/assets/pdfs/Guidelines-on-Cooperation-with-the-Business-Sector.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.un.org/fr/DP/2021/2" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/politique-du-pnud-en-matiere-de-lutte-contre-le-blanchiment-dargent-et-le-financement-du" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/selectionner-les-parties-responsables-et-les-beneficiaires-de-subventions" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/RSCA/Know/extractives/Key%20Resources/A%20Practitioner%E2%80%99s%20Guide%20Web.pdf?CT=1681235115596&amp;OR=ItemsView" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/politique-du-pnud-en-matiere-de-lutte-contre-le-blanchiment-dargent-et-le-financement-du" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/fr/publications-detail/9241541601" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/partenariats-avec-le-secteur-prive" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/ethics/assets/pdfs/Guidelines-on-Cooperation-with-the-Business-Sector.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.un.org/fr/DP/2021/2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/fr/publications-detail/9241541601" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4066" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -30556,82 +30634,82 @@
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CE5CA4F-4695-4B8E-A24F-264436A40360}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>32</Pages>
-  <Words>10368</Words>
-  <Characters>59101</Characters>
+  <Words>10229</Words>
+  <Characters>59128</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>492</Lines>
-  <Paragraphs>138</Paragraphs>
+  <Lines>1907</Lines>
+  <Paragraphs>619</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>69331</CharactersWithSpaces>
+  <CharactersWithSpaces>68738</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tom</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2015-03-19T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">