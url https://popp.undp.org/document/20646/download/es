--- v0 (2025-10-12)
+++ v1 (2026-05-03)
@@ -1,16537 +1,16622 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2DF051A0" w14:textId="77777777" w:rsidR="000B2D00" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="2DF051A0" w14:textId="77777777" w:rsidR="000B2D00" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:spacing w:before="256"/>
         <w:ind w:left="1840" w:right="643" w:hanging="1205"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="86"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="10"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">POLÍTICA DEL PNUD DE DILIGENCIA DEBIDA Y ASOCIACIÓN CON EL SECTOR PRIVADO </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B1A" w14:textId="01EF3615" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00907718">
+    <w:p w14:paraId="24CC2B1A" w14:textId="01EF3615" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00907718">
       <w:pPr>
         <w:spacing w:before="256"/>
         <w:ind w:left="1840" w:right="643" w:hanging="1205"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="10"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>(actualizada en junio de 2023)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B1B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2B1B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B1C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2B1C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:spacing w:before="210"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="365F91"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Índice</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-2037264299"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="043B02B5" w14:textId="15132A77" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+        <w:p w14:paraId="043B02B5" w14:textId="6B44DA7F" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="719"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="008A6F04">
+          <w:r w:rsidRPr="007756CC">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="008A6F04">
+          <w:r w:rsidRPr="007756CC">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:instrText xml:space="preserve">TOC \o "1-2" \h \z \u </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="008A6F04">
+          <w:r w:rsidRPr="007756CC">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc158211747" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidR="004967AD" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidR="004967AD" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidR="004967AD" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Introducción</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidR="004967AD" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidR="004967AD" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidR="004967AD" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211747 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidR="004967AD" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidR="004967AD" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidR="004967AD" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="66E37CE5" w14:textId="0CC29862" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="66E37CE5" w14:textId="6CF37366" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="719"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211748" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Finalidad de la presente Política</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211748 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="403B3E4C" w14:textId="2EE30C57" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="403B3E4C" w14:textId="655E5B04" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="719"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211749" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Política de diligencia debida</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211749 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3BD1D309" w14:textId="7A0B816E" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3BD1D309" w14:textId="638B534E" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211750" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Aplicación de la Política</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211750 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B99C98C" w14:textId="66C66DE6" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7B99C98C" w14:textId="4CF96224" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211751" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Criterios de exclusión</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211751 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="55D5F26C" w14:textId="67EFAD15" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="55D5F26C" w14:textId="6C3CD786" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211752" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Sectores de alto riesgo</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211752 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0BC20F1A" w14:textId="40896969" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0BC20F1A" w14:textId="020AD288" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211753" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.4</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Controversias en la evaluación de la diligencia debida</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211753 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2ECA0135" w14:textId="2537E0CB" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2ECA0135" w14:textId="76316917" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="719"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211754" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Procedimiento para llevar a cabo la diligencia debida</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211754 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="169D20E7" w14:textId="61594057" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="169D20E7" w14:textId="63075D2A" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211755" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>¿Cuándo debe llevarse a cabo la diligencia debida?</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211755 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2503FECF" w14:textId="516C44F5" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2503FECF" w14:textId="76159856" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211756" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Vías de diligencia debida</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211756 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25530A37" w14:textId="36AAA59C" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="25530A37" w14:textId="50ED85F1" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211757" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>¿Quién se ocupa del proceso de diligencia debida?</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211757 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7DBBB09A" w14:textId="670AD595" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7DBBB09A" w14:textId="445089A5" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211758" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Niveles de riesgo</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211758 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2472EEDF" w14:textId="3AB00A80" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2472EEDF" w14:textId="22CB35EC" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211759" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.5</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Asesoramiento y aseguramiento de la calidad de la diligencia debida</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211759 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68429C47" w14:textId="775FE13B" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="68429C47" w14:textId="1F0D8048" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211760" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.6</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Adopción de decisiones</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211760 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5E7243A1" w14:textId="59CA18C6" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5E7243A1" w14:textId="07C625DA" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211761" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.7</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Seguimiento de la asociación, gestión de riesgos y presentación de informes</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211761 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="609970A5" w14:textId="2A244779" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="609970A5" w14:textId="538EDDCB" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211762" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.8</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Verificaciones esporádicas del proceso de diligencia debida</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211762 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79835F20" w14:textId="53EC62CD" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="79835F20" w14:textId="4F08C321" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211763" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4.9</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Situaciones de crisis</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211763 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>17</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3FE55220" w14:textId="22FBE984" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3FE55220" w14:textId="48AFCC2C" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211764" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Anexo 1: Principios rectores y tipos de asociaciones con el sector privado</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211764 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B8C6712" w14:textId="2354DBA2" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5B8C6712" w14:textId="57130FDF" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211765" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Definición de asociación</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211765 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="345B0863" w14:textId="3E1087D4" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="345B0863" w14:textId="7E7FA7DF" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211766" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Principios rectores de las asociaciones</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211766 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="235D988E" w14:textId="34789F25" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="235D988E" w14:textId="79122081" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211767" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Tipos de interacción</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211767 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="58B24A37" w14:textId="1031B0C0" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="58B24A37" w14:textId="2E2ED0B4" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211768" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Anexo 2: Tipos de interacción con el sector privado</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211768 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4AD5F686" w14:textId="506E83ED" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4AD5F686" w14:textId="3A4F4969" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211769" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="3"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Promoción y diálogo sobre políticas</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211769 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D5F44A8" w14:textId="3A129218" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0D5F44A8" w14:textId="55B51351" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211770" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="3"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Movilización de recursos</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211770 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1AD98992" w14:textId="62F080A9" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1AD98992" w14:textId="7423976F" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211771" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="9"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Innovaciones</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211771 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="267F63C8" w14:textId="60C0BE95" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="267F63C8" w14:textId="166C97B2" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211772" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="2"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Potenciación de la actividad principal para favorecer los mercados inclusivos</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211772 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0023BCE9" w14:textId="67869B05" w:rsidR="004967AD" w:rsidRPr="008A6F04" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0023BCE9" w14:textId="6EC2BB35" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="004967AD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc158211773" w:history="1">
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="9"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
-              <w:t>Asociaciones transformadoras</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+              <w:t>Asociaciones transformad</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007756CC">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:spacing w:val="9"/>
+                <w:lang w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007756CC">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:spacing w:val="9"/>
+                <w:lang w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t>ras</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211773 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005C789A">
+            <w:r w:rsidR="000610FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
-            <w:r w:rsidR="004967AD" w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="24CC2B2D" w14:textId="7612F488" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+        <w:p w14:paraId="24CC2B2D" w14:textId="7612F488" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="008A6F04">
+          <w:r w:rsidRPr="007756CC">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="24CC2B2E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
-[...10 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w14:paraId="24CC2B2E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidSect="001E407F">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1540" w:right="800" w:bottom="280" w:left="1160" w:header="720" w:footer="388" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B2F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2B2F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:spacing w:before="59"/>
         <w:ind w:left="2923" w:right="3291"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PRINCIPALES TÉRMINOS Y SIGLAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D50494" w14:textId="77777777" w:rsidR="00114B2E" w:rsidRPr="008A6F04" w:rsidRDefault="00114B2E">
+    <w:p w14:paraId="78D50494" w14:textId="77777777" w:rsidR="00114B2E" w:rsidRPr="007756CC" w:rsidRDefault="00114B2E">
       <w:pPr>
         <w:spacing w:before="59"/>
         <w:ind w:left="2923" w:right="3291"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3976B343" w14:textId="112B9C39" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="004176C7">
+    <w:p w14:paraId="3976B343" w14:textId="112B9C39" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="004176C7">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="3600" w:right="636" w:hanging="3228"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Actividad principal</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Son los activos y competencias de la empresa que generan un rendimiento financiero para ella y para sus propietarios. “Actividad principal” es el término utilizado para describir a qué se dedica esencialmente una entidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C7F299" w14:textId="39190D9A" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="002E183D">
+    <w:p w14:paraId="19C7F299" w14:textId="39190D9A" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="56"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>AFIM</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Mecanismo Africano para unos Mercados Inclusivos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B2A895" w14:textId="1C81C2C0" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="004967AD">
+    <w:p w14:paraId="26B2A895" w14:textId="1C81C2C0" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="004967AD">
       <w:pPr>
         <w:spacing w:before="59"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ASG</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Ambiental, social y de gobernanza</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFA1D2B" w14:textId="6D381B71" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="002E183D">
+    <w:p w14:paraId="2EFA1D2B" w14:textId="6D381B71" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>BERA</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Oficina de Relaciones Externas y Promoción</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3DC792" w14:textId="78C9B52B" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="004176C7">
+    <w:p w14:paraId="4C3DC792" w14:textId="78C9B52B" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="004176C7">
       <w:pPr>
         <w:spacing w:before="63"/>
         <w:ind w:left="3600" w:right="646" w:hanging="3229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Bienes</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Los productos tangibles que elabora y suministra una empresa (p. ej., víveres, medicamentos, vehículos, etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791E1AC8" w14:textId="5F3EF27B" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="002E183D">
+    <w:p w14:paraId="791E1AC8" w14:textId="5F3EF27B" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>BPPS</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Oficina de Políticas y Apoyo a Programas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F65655" w14:textId="138E9035" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="004176C7">
+    <w:p w14:paraId="12F65655" w14:textId="138E9035" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="004176C7">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="3600" w:right="647" w:hanging="3228"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Cadena de suministro</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Las transacciones económicas que se llevan a cabo entre el productor primario y la empresa que adquiere un producto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5AAF1B" w14:textId="7412A14F" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="002E183D">
+    <w:p w14:paraId="0F5AAF1B" w14:textId="7412A14F" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>CCI</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Comunidades de conocimiento e innovación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FC6970" w14:textId="4DC1CE75" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="004176C7">
+    <w:p w14:paraId="24FC6970" w14:textId="4DC1CE75" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="004176C7">
       <w:pPr>
         <w:spacing w:before="58"/>
         <w:ind w:left="3600" w:right="643" w:hanging="3229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>CITES</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Convención sobre el Comercio Internacional de Especies Amenazadas de Fauna y Flora Silvestres</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0265C43C" w14:textId="77777777" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="004176C7">
+    <w:p w14:paraId="0265C43C" w14:textId="77777777" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="004176C7">
       <w:pPr>
         <w:spacing w:before="62"/>
         <w:ind w:left="3599" w:hanging="3228"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Contribuciones a título gratuito </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Aportaciones de servicios que hace una empresa al PNUD sin costo alguno para este.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1525DD68" w14:textId="5114F0ED" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="004176C7">
+    <w:p w14:paraId="1525DD68" w14:textId="5114F0ED" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="004176C7">
       <w:pPr>
         <w:spacing w:before="58"/>
         <w:ind w:left="3599" w:hanging="3228"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Contribuciones en especie</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Aportaciones de bienes que hace una empresa al PNUD sin costo alguno para este.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68ABADAE" w14:textId="58F758EF" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="004967AD">
+    <w:p w14:paraId="68ABADAE" w14:textId="58F758EF" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="004967AD">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Empresa</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Cualquier sociedad individual de cualquier tamaño con ánimo de lucro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D32E752" w14:textId="78DAA4BC" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="004967AD">
+    <w:p w14:paraId="1D32E752" w14:textId="78DAA4BC" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="004967AD">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>GDI</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Grupo sobre el Desempeño Institucional</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E0F8F9" w14:textId="4206F352" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="004176C7">
+    <w:p w14:paraId="44E0F8F9" w14:textId="4206F352" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="004176C7">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="3600" w:right="643" w:hanging="3229"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Mercados inclusivos</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Mercados en los que se empodera y habilita a las personas pobres y desfavorecidas para participar plenamente como consumidores, productores y asalariados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BC4D8A" w14:textId="71DC109C" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="004967AD">
+    <w:p w14:paraId="05BC4D8A" w14:textId="71DC109C" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="004967AD">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>MoU</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Memorando de entendimiento</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F75BE2" w14:textId="29102C36" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="002E183D">
+    <w:p w14:paraId="23F75BE2" w14:textId="29102C36" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="58"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>ODS</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Objetivos de Desarrollo Sostenible</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638CC225" w14:textId="0FBCD288" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="002E183D">
+    <w:p w14:paraId="638CC225" w14:textId="0FBCD288" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>OP</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Oficina en el país del PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A00E580" w14:textId="5210B7C5" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="002E183D">
+    <w:p w14:paraId="2A00E580" w14:textId="5210B7C5" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="59"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Oficina regional del PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F713417" w14:textId="04AB6688" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="004176C7">
+    <w:p w14:paraId="7F713417" w14:textId="04AB6688" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="004176C7">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="3600" w:right="641" w:hanging="3229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Pacto Mundial</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El Pacto Mundial de las Naciones Unidas es una iniciativa política estratégica para empresas comprometidas a alinear su funcionamiento y sus estrategias con diez principios universalmente aceptados en el ámbito de los derechos humanos, los estándares laborales, el medio ambiente y lucha contra la corrupción.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E85955" w14:textId="2B3D6A1B" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="002E183D">
+    <w:p w14:paraId="34E85955" w14:textId="2B3D6A1B" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>PDP</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Programa de Desarrollo de Proveedores</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B7D8D6" w14:textId="51DB2752" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="002E183D">
+    <w:p w14:paraId="50B7D8D6" w14:textId="51DB2752" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="62"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>POPP</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Políticas y Procedimientos de Operaciones y Programas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3806641B" w14:textId="15423D7C" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="004176C7">
+    <w:p w14:paraId="3806641B" w14:textId="15423D7C" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="004176C7">
       <w:pPr>
         <w:spacing w:before="58"/>
         <w:ind w:left="3599" w:right="638" w:hanging="3228"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>PSD</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Desarrollo del sector privado: promoción del crecimiento de las pequeñas y medianas empresas locales mediante actividades normativas, institucionales y de creación de capacidades, y también mediante el apoyo a la asignación de microfinanciación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683B3BE5" w14:textId="38D3A9D7" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="002E183D">
+    <w:p w14:paraId="683B3BE5" w14:textId="38D3A9D7" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="58"/>
         <w:ind w:left="2520" w:right="638" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>PSDD</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Diligencia debida con el sector privado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4375A319" w14:textId="5798F48B" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="004176C7">
+    <w:p w14:paraId="4375A319" w14:textId="5798F48B" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="004176C7">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="3599" w:right="641" w:hanging="3228"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>PSE</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Participación del sector privado: colaboración con empresas para llevar a cabo actividades de elaboración de soluciones, movilización de recursos y abogar por el cambio con el fin de </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>apoyar la reducción de la pobreza y la consecución de los ODS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FEC6EF" w14:textId="36B2EFEA" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="002E183D">
+    <w:p w14:paraId="12FEC6EF" w14:textId="36B2EFEA" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Pymes</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Pequeñas y medianas empresas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="532271ED" w14:textId="738A5ECC" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="002E183D">
+    <w:p w14:paraId="532271ED" w14:textId="738A5ECC" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:right="641" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>RAT</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Herramienta de evaluación de riesgos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B79664A" w14:textId="72B2E46E" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="004176C7">
+    <w:p w14:paraId="6B79664A" w14:textId="72B2E46E" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="004176C7">
       <w:pPr>
         <w:spacing w:before="59"/>
         <w:ind w:left="3599" w:right="642" w:hanging="3228"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Riesgo de la asociación</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El riesgo de la asociación viene determinado por el tipo de colaboración que haya con el PNUD, por los beneficios privados y públicos que esta entrañe, y también por el papel que el PNUD asume en la intermediación, la creación conjunta o la ejecución de las actividades emanadas de esta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5612E1" w14:textId="7166CAD5" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="004176C7">
+    <w:p w14:paraId="2B5612E1" w14:textId="7166CAD5" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="004176C7">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="3599" w:right="637" w:hanging="3228"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Riesgo de los asociados</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El riesgo de los asociados depende de los efectos sobre el desarrollo humano y el bienestar que impliquen el tipo de sector industrial y el desempeño empresarial. Tiene aspectos sociales, ambientales y de gobernanza.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201F0E18" w14:textId="11ADEA55" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="004176C7">
+    <w:p w14:paraId="201F0E18" w14:textId="11ADEA55" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="004176C7">
       <w:pPr>
         <w:spacing w:before="59"/>
         <w:ind w:left="3599" w:right="643" w:hanging="3228"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Servicios</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Los productos intangibles que proporciona una empresa (p. ej., consultoría, formación, asesoramiento profesional, información).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626C65B7" w14:textId="595E8545" w:rsidR="006761F3" w:rsidRPr="008A6F04" w:rsidRDefault="006761F3" w:rsidP="004176C7">
+    <w:p w14:paraId="626C65B7" w14:textId="595E8545" w:rsidR="006761F3" w:rsidRPr="007756CC" w:rsidRDefault="006761F3" w:rsidP="004176C7">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="3599" w:right="639" w:hanging="3228"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Tolerancia al riesgo</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004176C7">
+      <w:r w:rsidR="004176C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Es la tolerancia al riesgo del PNUD en el marco de su colaboración con el sector privado. Una tolerancia elevada implica que el PNUD está dispuesto a asumir un riesgo mayor de lo normal para cosechar los eventuales beneficios de la colaboración. Una tolerancia baja implica que el PNUD no está dispuesto a asumir muchos riesgos de este tipo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B4C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2B4C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidSect="001E407F">
+        <w:sectPr w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidSect="001E407F">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1360" w:right="800" w:bottom="280" w:left="1160" w:header="720" w:footer="388" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B4D" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="005F176C">
+    <w:p w14:paraId="24CC2B4D" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="005F176C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="79" w:after="240"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc158211747"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introducción</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="24CC2B51" w14:textId="7240A07E" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="4E063A27" w:rsidP="004B1126">
+    <w:p w14:paraId="24CC2B51" w14:textId="7240A07E" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="4E063A27" w:rsidP="004B1126">
       <w:pPr>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:left="280" w:right="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>La Decisión de la Junta Ejecutiva del PNUD de 2020</w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="008A6F04">
+      <w:r w:rsidR="005F2731" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
-[...6 lines deleted...]
-      <w:r w:rsidR="00FA396F" w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acogió con beneplácito los buenos resultados del PNUD respecto de la movilización de recursos y alentó al PNUD a ampliar la base de contribuyentes, de conformidad con el Pacto de Financiación del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Secretario General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>, entre otras cosas mediante la superación de los obstáculos jurídicos y de otra índole para mejorar su cooperación con el sector privado. La presente Política de Diligencia Debida y Asociación con el Sector Privado, complementada por su Herramienta de evaluación de riesgos y las Directrices de la Herramienta de evaluación de riesgos (2023), tiene por objeto fortalecer la capacidad de gestión de riesgos del PNUD para trabajar con el sector privado</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA396F" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00E04BD1" w:rsidRPr="008A6F04">
+      <w:r w:rsidR="00E04BD1" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B52" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00AB661E">
+    <w:p w14:paraId="24CC2B52" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00AB661E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="280" w:right="635"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El PNUD lleva varias décadas trabajando con el sector privado. El reconocimiento del papel del sector privado en la promoción del desarrollo sostenible ha aumentado considerablemente en los últimos años. Por lo tanto, es menester que el PNUD siga ampliando su trabajo con el sector privado de forma más sistemática e incremente dicha colaboración.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF6C934" w14:textId="2C10F845" w:rsidR="00F03DB2" w:rsidRPr="008A6F04" w:rsidRDefault="00F03DB2">
+    <w:p w14:paraId="1CF6C934" w14:textId="2C10F845" w:rsidR="00F03DB2" w:rsidRPr="007756CC" w:rsidRDefault="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="673223B9" w14:textId="52704FED" w:rsidR="00F03DB2" w:rsidRPr="008A6F04" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="673223B9" w14:textId="52704FED" w:rsidR="00F03DB2" w:rsidRPr="007756CC" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Esta política ha sido revisada para adecuarla al Enfoque integrado del Grupo de las Naciones Unidas para el Desarrollo Sostenible y la Política de Gestión de los Riesgos Institucionales del PNUD. Se han introducido los siguientes cambios principales:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E92689" w14:textId="112954B1" w:rsidR="00F03DB2" w:rsidRPr="008A6F04" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="53E92689" w14:textId="112954B1" w:rsidR="00F03DB2" w:rsidRPr="007756CC" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El alcance de la diligencia debida, representado por las secciones de la Herramienta de evaluación de riesgos (RAT) que deben cumplimentarse, se ha modificado para adaptarlo al Enfoque integrado de la Debida Diligencia del GNUDS. Ahora hay tres vías de diligencia debida (básica, estándar y mejorada), determinadas por el tipo de acuerdo jurídico que se proponga y el tipo de entidad del sector privado de que se trate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2698A4" w14:textId="4456FB51" w:rsidR="00F03DB2" w:rsidRPr="008A6F04" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="5A2698A4" w14:textId="4456FB51" w:rsidR="00F03DB2" w:rsidRPr="007756CC" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Los niveles de riesgo de la RAT se han armonizado con la Política de Gestión de los Riesgos Institucionales del PNUD. Ahora hay cuatro niveles de riesgo (bajo, moderado, sustancial y alto).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B938EB" w14:textId="7A636BEC" w:rsidR="00F03DB2" w:rsidRPr="008A6F04" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="66B938EB" w14:textId="7A636BEC" w:rsidR="00F03DB2" w:rsidRPr="007756CC" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Se ha ampliado el mecanismo de aseguramiento de la calidad para aprovechar las capacidades de toda la organización y ser más selectivos en cuanto al número de casos que se presentan al Comité de Diligencia Debida con el Sector Privado (PSDD) de la sede para su verificación. Se han constituido comités de diligencia debida del sector privado en la sede, las oficinas nacionales y las oficinas regionales, con arreglo a la “segunda línea de defensa” del PNUD. Estos comités serán los responsables de proporcionar apoyo técnico y de supervisar la aplicación de la Política de PSDD y la RAT en el ámbito local.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327CBB14" w14:textId="7809F104" w:rsidR="00F03DB2" w:rsidRPr="008A6F04" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="327CBB14" w14:textId="7809F104" w:rsidR="00F03DB2" w:rsidRPr="007756CC" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La responsabilidad de la toma de decisiones está vinculada a los cuatro niveles de riesgo indicados en la RAT y el papel de los responsables de la toma de decisiones está claramente especificado: los directores de las oficinas centrales y regionales tendrán un mayor peso y se ocuparán de todas las decisiones relativas a las asociaciones de riesgo moderado y sustancial. Se informará de todas las posibles asociaciones que vayan a establecerse cuyo nivel de riesgo sea moderado o superior al Comité de Riesgos y este será quien decida acerca de todas las de riesgo elevado. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BE11B6" w14:textId="3119EB13" w:rsidR="00F03DB2" w:rsidRPr="008A6F04" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="19BE11B6" w14:textId="3119EB13" w:rsidR="00F03DB2" w:rsidRPr="007756CC" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La frecuencia del seguimiento de los riesgos vinculados a las asociaciones se determinará en función de los cuatro niveles de riesgo y será al menos anual. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B1A2CB" w14:textId="105DC10C" w:rsidR="00F03DB2" w:rsidRPr="008A6F04" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="01B1A2CB" w14:textId="105DC10C" w:rsidR="00F03DB2" w:rsidRPr="007756CC" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Se introducirán verificaciones esporádicas del proceso de diligencia debida como parte de la “tercera línea de defensa”, a fin de disponer de un mecanismo independiente que revisa el funcionamiento de los propios controles de la dirección (la primera línea) y su seguimiento (la </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">segunda). Las oficinas regionales harán verificaciones esporádicas de la diligencia debida de las OP y el Grupo de Eficacia de la BPPS organizará una evaluación independiente del cumplimiento del proceso de diligencia debida a escala mundial. Dichas verificaciones esporádicas validarán que el proceso de diligencia debida se lleve a cabo de acuerdo con la política y las orientaciones correspondientes, y que el necesario seguimiento de los mecanismos de evaluación y tratamiento del riesgo de los asociados funcione. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221133ED" w14:textId="50EFE7D2" w:rsidR="00F03DB2" w:rsidRPr="008A6F04" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="221133ED" w14:textId="50EFE7D2" w:rsidR="00F03DB2" w:rsidRPr="007756CC" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Actualmente se está analizando cuál debe ser la relación del PNUD con el sector extractivo. Esta política y sus correspondientes herramientas se actualizarán para reflejar cualquier implicación derivada de ulteriores decisiones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C353EA1" w14:textId="77777777" w:rsidR="002E1925" w:rsidRPr="008A6F04" w:rsidRDefault="002E1925" w:rsidP="00F03DB2">
+    <w:p w14:paraId="6C353EA1" w14:textId="77777777" w:rsidR="002E1925" w:rsidRPr="007756CC" w:rsidRDefault="002E1925" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B56" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2B56" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc158211748"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Finalidad de la presente Política</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="1F840421" w14:textId="0E00B7D1" w:rsidR="004D4AE9" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="1F840421" w14:textId="0E00B7D1" w:rsidR="004D4AE9" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="114"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El papel cada vez más importante que tiene la iniciativa privada en el sector del desarrollo, que está experimentando cambios, entraña a la vez nuevas oportunidades y riesgos. El PNUD pretende ampliar su colaboración con el sector privado y debe hacerlo gestionando los riesgos para su reputación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B59" w14:textId="01E999B5" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="006932F1">
+    <w:p w14:paraId="24CC2B59" w14:textId="01E999B5" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="006932F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>La presente Política pretende facilitar y orientar la adopción de decisiones fundamentadas sobre los riesgos en la selección de asociados del sector privado y la formulación de asociaciones que favorezcan una colaboración eficaz y creativa, manteniendo al mismo tiempo un enfoque basado en principios que gestione los riesgos y vele por la integridad e independencia del PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B5A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2B5A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B5B" w14:textId="2633B19D" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2B5B" w14:textId="2633B19D" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="643"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>La Política establece los criterios del PNUD para la evaluación y selección de asociados y los principios por los que debe regirse la participación responsable del PNUD en dichas asociaciones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B5C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239" w:rsidP="008A3142">
+    <w:p w14:paraId="24CC2B5C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239" w:rsidP="008A3142">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B5D" w14:textId="703FBAC2" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2B5D" w14:textId="703FBAC2" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">También armoniza la gestión de los riesgos que conlleva trabajar con el sector privado del PNUD con el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="002447B2" w:rsidRPr="008A6F04">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="002447B2" w:rsidRPr="007756CC">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>Enfoque Integrado del GNUDS para la Investigación Prospectiva y la Debida Diligencia para las Asociaciones del Sector Empresarial</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="002447B2" w:rsidRPr="008A6F04">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="002447B2" w:rsidRPr="007756CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>Política de Asociaciones con el Sector Privado</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="002447B2" w:rsidRPr="008A6F04">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="002447B2" w:rsidRPr="007756CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>Política de Gestión de los Riesgos Institucionales</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C690BF4" w14:textId="2CE0E7A2" w:rsidR="00A34C16" w:rsidRPr="008A6F04" w:rsidRDefault="00A34C16">
+    <w:p w14:paraId="4C690BF4" w14:textId="2CE0E7A2" w:rsidR="00A34C16" w:rsidRPr="007756CC" w:rsidRDefault="00A34C16">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B22EA46" w14:textId="407C9622" w:rsidR="00A34C16" w:rsidRPr="008A6F04" w:rsidRDefault="00A34C16">
+    <w:p w14:paraId="4B22EA46" w14:textId="407C9622" w:rsidR="00A34C16" w:rsidRPr="007756CC" w:rsidRDefault="00A34C16">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El procedimiento general para concebir y gestionar asociaciones con el sector privado se detalla en </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00871871" w:rsidRPr="008A6F04">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00871871" w:rsidRPr="007756CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>la sección relativa al sector privado de las Políticas y Procedimientos de Operaciones y Programas</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>. El proceso de diligencia debida es parte integrante de la etapa de “evaluación de las asociaciones con el sector privado”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B5E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2B5E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B5F" w14:textId="1167099A" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2B5F" w14:textId="1167099A" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc158211749"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Política de diligencia debida</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="605843D7" w14:textId="43A79A60" w:rsidR="009E0891" w:rsidRPr="008A6F04" w:rsidRDefault="009E0891" w:rsidP="00871871">
+    <w:p w14:paraId="605843D7" w14:textId="43A79A60" w:rsidR="009E0891" w:rsidRPr="007756CC" w:rsidRDefault="009E0891" w:rsidP="00871871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc158211750"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Aplicación de la Política</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="24CC2B60" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00871871">
+    <w:p w14:paraId="24CC2B60" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00871871">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="280" w:right="635"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El PNUD procurará asociarse con empresas del sector privado que estén comprometidas con la defensa de los valores fundamentales y las causas de las Naciones Unidas, y que no participen en actividades comerciales o de otro tipo que sean incompatibles con los valores, la misión y la marca del PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B61" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2B61" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B62" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2B62" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Esta Política define el sector privado como:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B63" w14:textId="11F0FE6A" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2B63" w14:textId="11F0FE6A" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Empresas comerciales y con ánimo de lucro de cualquier tamaño</w:t>
       </w:r>
-      <w:r w:rsidR="000109C7">
+      <w:r w:rsidR="000109C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B6B" w14:textId="655CE353" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="4E063A27" w:rsidP="6A2D8FB2">
+    <w:p w14:paraId="24CC2B6B" w14:textId="655CE353" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="4E063A27" w:rsidP="6A2D8FB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="70" w:line="258" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Fundaciones empresariales</w:t>
       </w:r>
-      <w:r w:rsidR="00A22371" w:rsidRPr="008A6F04">
+      <w:r w:rsidR="00A22371" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="000109C7">
+      <w:r w:rsidR="000109C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B6C" w14:textId="16C19462" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="4E063A27">
+    <w:p w14:paraId="24CC2B6C" w14:textId="16C19462" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="4E063A27">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Asociaciones, coaliciones y alianzas empresariales (incluidas, por ejemplo, cámaras de comercio, asociaciones de empresarios, cooperativas, iniciativas sectoriales e intersectoriales cuyos participantes son empresas con ánimo de lucro). Se evaluará a estas organizaciones por </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>sus propias cualidades y no por la de sus integrantes</w:t>
       </w:r>
-      <w:r w:rsidR="007B7B76" w:rsidRPr="008A6F04">
+      <w:r w:rsidR="007B7B76" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B6E" w14:textId="497EC1DA" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00871871">
+    <w:p w14:paraId="24CC2B6E" w14:textId="497EC1DA" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00871871">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Empresas estatales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B74" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2B74" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B75" w14:textId="0F0774C2" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="4E063A27">
+    <w:p w14:paraId="24CC2B75" w14:textId="0F0774C2" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="4E063A27">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="280" w:right="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>La presente Política y los criterios de selección de asociados deben aplicarse tanto cuando el PNUD vaya a seleccionar asociados con los que desee colaborar para promover el desarrollo como cuando determine a qué entidades del sector privado y sectores industriales apoya en su labor de promoción del desarrollo del sector privado y mediante otras actividades de generación de capacidades para el sector privado</w:t>
       </w:r>
-      <w:r w:rsidR="007B7B76" w:rsidRPr="008A6F04">
+      <w:r w:rsidR="007B7B76" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidR="0023041A" w:rsidRPr="008A6F04">
+      <w:r w:rsidR="0023041A" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0086164E" w:rsidRPr="008A6F04" w:rsidDel="0086164E">
+      <w:r w:rsidR="0086164E" w:rsidRPr="007756CC" w:rsidDel="0086164E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:position w:val="7"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B76" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239" w:rsidP="001A0FAD">
+    <w:p w14:paraId="24CC2B76" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239" w:rsidP="001A0FAD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="280" w:right="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19B54A16" w14:textId="77777777" w:rsidR="00155666" w:rsidRPr="008A6F04" w:rsidRDefault="00155666" w:rsidP="001A0FAD">
+    <w:p w14:paraId="19B54A16" w14:textId="77777777" w:rsidR="00155666" w:rsidRPr="007756CC" w:rsidRDefault="00155666" w:rsidP="001A0FAD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="280" w:right="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="225E3A6F" w14:textId="73ACBC2F" w:rsidR="0065093B" w:rsidRPr="008A6F04" w:rsidRDefault="0065093B" w:rsidP="00A22371">
+    <w:p w14:paraId="225E3A6F" w14:textId="73ACBC2F" w:rsidR="0065093B" w:rsidRPr="007756CC" w:rsidRDefault="0065093B" w:rsidP="00A22371">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="640"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Qué queda fuera del ámbito de esta Política</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762297E6" w14:textId="77777777" w:rsidR="0065093B" w:rsidRPr="008A6F04" w:rsidRDefault="0065093B" w:rsidP="00A22371">
+    <w:p w14:paraId="762297E6" w14:textId="77777777" w:rsidR="0065093B" w:rsidRPr="007756CC" w:rsidRDefault="0065093B" w:rsidP="00A22371">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="640"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ED9880C" w14:textId="6516CE63" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="7CE59951" w:rsidP="00FB3BC3">
+    <w:p w14:paraId="2ED9880C" w14:textId="6516CE63" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="7CE59951" w:rsidP="00FB3BC3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>No se consideran parte del sector privado las actividades esporádicas, no comerciales y generadoras de ingresos por parte de particulares. Las iniciativas de recaudación de fondos por parte de particulares y las donaciones corporativas procedentes de microfinanciación colectiva inferiores a 5.000 dólares también quedan fuera del ámbito de esta Política, aunque deben respetar los requisitos en materia de lucha contra el blanqueo de dinero y la financiación del terrorismo del PNUD</w:t>
       </w:r>
-      <w:r w:rsidR="00FE749C" w:rsidRPr="008A6F04">
+      <w:r w:rsidR="00FE749C" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F1887">
+      <w:r w:rsidR="009F1887" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Tampoco se aplica a las entidades que sean los beneficiarios finales de las intervenciones de desarrollo del PNUD, según disponen las modalidades de programación de la organización (p. ej., las microempresas y las pequeñas empresas).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5D42CF" w14:textId="6A450A99" w:rsidR="00A22371" w:rsidRPr="008A6F04" w:rsidRDefault="00A22371" w:rsidP="00FB3BC3">
+    <w:p w14:paraId="7A5D42CF" w14:textId="6A450A99" w:rsidR="00A22371" w:rsidRPr="007756CC" w:rsidRDefault="00A22371" w:rsidP="00FB3BC3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="640"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B77" w14:textId="44827FEE" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2B77" w14:textId="44827FEE" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk132553104"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El PNUD también adquiere bienes y servicios del sector privado. </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk132553160"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Si bien esta Política no se aplica a las adquisiciones</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, debe procurarse que si una entidad del sector privado no se considera apta para colaborar con el PNUD dicha circunstancia se tenga en cuenta en cualquier proceso de adquisición en el que se considere a esa entidad. Aplicando el mismo principio, cuando exista una relación de adquisición a largo plazo el conocimiento de dicha circunstancia no debe utilizarse para agilizar los procesos de diligencia debida. El hecho de ser ya asociadas con el PNUD no otorga a las entidades del sector privado trato preferente en los procesos de adquisición.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58079EDC" w14:textId="77777777" w:rsidR="005D2CE0" w:rsidRPr="008A6F04" w:rsidRDefault="005D2CE0">
+    <w:p w14:paraId="58079EDC" w14:textId="77777777" w:rsidR="005D2CE0" w:rsidRPr="007756CC" w:rsidRDefault="005D2CE0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="257AB8D4" w14:textId="77777777" w:rsidR="0091081A" w:rsidRPr="008A6F04" w:rsidRDefault="0091081A">
+    <w:p w14:paraId="257AB8D4" w14:textId="77777777" w:rsidR="0091081A" w:rsidRPr="007756CC" w:rsidRDefault="0091081A">
       <w:pPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B87" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="0060479C">
+    <w:p w14:paraId="24CC2B87" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="0060479C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc158211751"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Criterios de exclusión</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="70134B7B" w14:textId="284223DC" w:rsidR="009A6110" w:rsidRPr="008A6F04" w:rsidRDefault="4E063A27">
+    <w:p w14:paraId="70134B7B" w14:textId="284223DC" w:rsidR="009A6110" w:rsidRPr="007756CC" w:rsidRDefault="4E063A27">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8428"/>
         </w:tabs>
         <w:spacing w:before="147"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>En la tabla 1 que se muestra a continuación se enumeran los criterios de exclusión del PNUD y se ofrece orientación sobre la conveniencia o no de colaborar en casos en los que empresas subsidiarias, empresas matrices y distribuidores o proveedores (incluidos los de la empresa que haya creado o de la que emana una fundación empresarial) se dediquen a actividades que entren dentro de los criterios de exclusión. Esta tabla es el resultado de consultas con otros organismos de las Naciones Unidas y representa la mejor combinación de sus normas, con especial énfasis en el enfoque de UNICEF</w:t>
       </w:r>
-      <w:r w:rsidR="00E33090" w:rsidRPr="008A6F04">
+      <w:r w:rsidR="00E33090" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1EDC6D" w14:textId="1749DB25" w:rsidR="002D6F47" w:rsidRPr="008A6F04" w:rsidRDefault="009A6110" w:rsidP="00827ACC">
+    <w:p w14:paraId="1E1EDC6D" w14:textId="1749DB25" w:rsidR="002D6F47" w:rsidRPr="007756CC" w:rsidRDefault="009A6110" w:rsidP="00827ACC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8428"/>
         </w:tabs>
         <w:spacing w:before="147"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Todos los casos en los que existan pruebas de que los criterios de exclusión afectan directamente a un eventual asociado, pero en los que la participación aún se considere posible según la tabla 1 que figura a continuación, deberán remitirse al Comité de Riesgos para que tome las decisiones al respecto. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4852CCF9" w14:textId="184D1B45" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="004B7C4F">
+    <w:p w14:paraId="4852CCF9" w14:textId="184D1B45" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="004B7C4F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8428"/>
         </w:tabs>
         <w:spacing w:before="147"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10570" w:type="dxa"/>
         <w:tblInd w:w="-365" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="275"/>
         <w:gridCol w:w="89"/>
         <w:gridCol w:w="387"/>
         <w:gridCol w:w="1857"/>
         <w:gridCol w:w="285"/>
         <w:gridCol w:w="1636"/>
         <w:gridCol w:w="281"/>
         <w:gridCol w:w="1641"/>
         <w:gridCol w:w="279"/>
         <w:gridCol w:w="1644"/>
         <w:gridCol w:w="276"/>
         <w:gridCol w:w="1645"/>
         <w:gridCol w:w="275"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00827ACC" w:rsidRPr="008A6F04" w14:paraId="4748810E" w14:textId="77777777" w:rsidTr="002C5234">
+      <w:tr w:rsidR="00827ACC" w:rsidRPr="007756CC" w14:paraId="4748810E" w14:textId="77777777" w:rsidTr="002C5234">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="275" w:type="dxa"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10295" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="511E1214" w14:textId="77777777" w:rsidR="00827ACC" w:rsidRPr="008A6F04" w:rsidRDefault="00827ACC" w:rsidP="00972B3A">
+          <w:p w14:paraId="511E1214" w14:textId="77777777" w:rsidR="00827ACC" w:rsidRPr="007756CC" w:rsidRDefault="00827ACC" w:rsidP="00972B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="38" w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>TABLA 1: Criterios de exclusión</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2663372D" w14:textId="611BD69E" w:rsidR="00827ACC" w:rsidRPr="008A6F04" w:rsidRDefault="00827ACC" w:rsidP="00972B3A">
+          <w:p w14:paraId="2663372D" w14:textId="611BD69E" w:rsidR="00827ACC" w:rsidRPr="007756CC" w:rsidRDefault="00827ACC" w:rsidP="00972B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="38" w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D703B3" w:rsidRPr="008A6F04" w14:paraId="7293418D" w14:textId="77777777" w:rsidTr="002C5234">
+      <w:tr w:rsidR="00D703B3" w:rsidRPr="007756CC" w14:paraId="7293418D" w14:textId="77777777" w:rsidTr="002C5234">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="275" w:type="dxa"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7910E221" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00CB5A6E">
+          <w:p w14:paraId="7910E221" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CB5A6E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73DFD79E" w14:textId="01BE3556" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00CB5A6E">
+          <w:p w14:paraId="73DFD79E" w14:textId="01BE3556" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CB5A6E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Tipo de </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A13C3C6" w14:textId="553DFD22" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="7A13C3C6" w14:textId="553DFD22" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>participación</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="141A0ABC" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00CB5A6E">
+          <w:p w14:paraId="141A0ABC" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CB5A6E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:spacing w:before="147"/>
               <w:ind w:right="636"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5DF70799" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRDefault="00D703B3" w:rsidP="00CB5A6E">
+          <w:p w14:paraId="5DF70799" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CB5A6E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:spacing w:before="147"/>
               <w:ind w:right="636"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A1791B7" w14:textId="77777777" w:rsidR="00AC2A31" w:rsidRPr="008A6F04" w:rsidRDefault="00AC2A31" w:rsidP="00CB5A6E">
+          <w:p w14:paraId="5A1791B7" w14:textId="77777777" w:rsidR="00AC2A31" w:rsidRPr="007756CC" w:rsidRDefault="00AC2A31" w:rsidP="00CB5A6E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:spacing w:before="147"/>
               <w:ind w:right="636"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F60820B" w14:textId="4C848CCA" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="4F60820B" w14:textId="4C848CCA" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:ind w:right="636"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Criterios de exclusión del PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4469C60C" w14:textId="07CEB03F" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="4469C60C" w14:textId="07CEB03F" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:ind w:right="-4"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los criterios de exclusión afectan directamente al posible asociado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="28DFA356" w14:textId="46F90647" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="28DFA356" w14:textId="46F90647" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Los criterios de exclusión afectan indirectamente al posible asociado a través de una empresa subsidiaria </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7C857AA1" w14:textId="77777777" w:rsidR="00972B3A" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00972B3A">
+          <w:p w14:paraId="7C857AA1" w14:textId="77777777" w:rsidR="00972B3A" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00972B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1036"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los criterios de exclusión afectan indirectamente al posible asociado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2689E014" w14:textId="37BE919B" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00972B3A" w:rsidP="00FA26B7">
+          <w:p w14:paraId="2689E014" w14:textId="37BE919B" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00972B3A" w:rsidP="00FA26B7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1036"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">a través de la empresa matriz </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="06FE6726" w14:textId="77777777" w:rsidR="00972B3A" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00972B3A">
+          <w:p w14:paraId="06FE6726" w14:textId="77777777" w:rsidR="00972B3A" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00972B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="38" w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los criterios de exclusión afectan indirectamente al posible asociado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12661DD5" w14:textId="7086EADC" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00972B3A" w:rsidP="00FA26B7">
+          <w:p w14:paraId="12661DD5" w14:textId="7086EADC" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00972B3A" w:rsidP="00FA26B7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="38" w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>a través de la cadena de distribución o suministro del posible asociado</w:t>
             </w:r>
-            <w:r w:rsidR="00D703B3" w:rsidRPr="008A6F04">
+            <w:r w:rsidR="00D703B3" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:footnoteReference w:id="9"/>
             </w:r>
-            <w:r w:rsidR="00D703B3" w:rsidRPr="008A6F04">
+            <w:r w:rsidR="00D703B3" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:position w:val="7"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D703B3" w:rsidRPr="008A6F04" w14:paraId="559C1053" w14:textId="77777777" w:rsidTr="002C5234">
+      <w:tr w:rsidR="00D703B3" w:rsidRPr="007756CC" w14:paraId="559C1053" w14:textId="77777777" w:rsidTr="002C5234">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="275" w:type="dxa"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28A560A4" w14:textId="2C205939" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
+          <w:p w14:paraId="28A560A4" w14:textId="2C205939" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AF19EC4" w14:textId="169336AE" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="2AF19EC4" w14:textId="169336AE" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
-              <w:t>Fabricación, venta o distribución de armas controvertidas o sus componentes, incluidas bombas en racimo, minas antipersonal, armas biológicas o químicas o armas nucleares</w:t>
+              <w:t xml:space="preserve">Fabricación, venta o distribución de armas controvertidas o sus componentes, incluidas bombas en racimo, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007756CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES" w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t>minas antipersonal</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007756CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES" w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t>, armas biológicas o químicas o armas nucleares</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="126485CB" w14:textId="191B16C4" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
+          <w:p w14:paraId="126485CB" w14:textId="191B16C4" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:ind w:right="-4"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="356D8640" w14:textId="3F4521EA" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
+          <w:p w14:paraId="356D8640" w14:textId="3F4521EA" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="45C4265B" w14:textId="5A32D723" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
+          <w:p w14:paraId="45C4265B" w14:textId="5A32D723" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1036"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="11005A7C" w14:textId="6B743E57" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
+          <w:p w14:paraId="11005A7C" w14:textId="6B743E57" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="38" w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D703B3" w:rsidRPr="008A6F04" w14:paraId="6CC92EED" w14:textId="77777777" w:rsidTr="002C5234">
+      <w:tr w:rsidR="00D703B3" w:rsidRPr="007756CC" w14:paraId="6CC92EED" w14:textId="77777777" w:rsidTr="002C5234">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="275" w:type="dxa"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62F3C454" w14:textId="297E2825" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00156C01">
+          <w:p w14:paraId="62F3C454" w14:textId="297E2825" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00156C01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BA8CBF9" w14:textId="6308C829" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00156C01">
+          <w:p w14:paraId="7BA8CBF9" w14:textId="6308C829" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00156C01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Fabricación, venta o distribución de armamento o armas o sus componentes, incluidos pertrechos y equipos militares</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="15A60BD7" w14:textId="5C3D4A43" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="15A60BD7" w14:textId="5C3D4A43" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si más de un 5% de los ingresos anuales de la empresa proceden de armamento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1E20FEAA" w14:textId="07CE3274" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="0074255F">
+          <w:p w14:paraId="1E20FEAA" w14:textId="07CE3274" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="0074255F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si el posible asociado posee</w:t>
             </w:r>
-            <w:r w:rsidR="0074255F">
+            <w:r w:rsidR="0074255F" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>más de un 20% de la subsidiaria y los ingresos por ventas de la subsidiaria son</w:t>
             </w:r>
-            <w:r w:rsidR="0074255F">
+            <w:r w:rsidR="0074255F" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>superiores al 5% de los ingresos totales anuales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="72D68523" w14:textId="3282E19D" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="0074255F">
+          <w:p w14:paraId="72D68523" w14:textId="3282E19D" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="0074255F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si la empresa matriz es la propietaria de</w:t>
             </w:r>
-            <w:r w:rsidR="0074255F">
+            <w:r w:rsidR="0074255F" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>más de un 20% del posible asociado y sus ingresos por ventas son</w:t>
             </w:r>
-            <w:r w:rsidR="0074255F">
+            <w:r w:rsidR="0074255F" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>superiores al 5% de los ingresos totales anuales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2ABE9790" w14:textId="0F32ABB1" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="2ABE9790" w14:textId="0F32ABB1" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si los ingresos por ventas de armamento son superiores al 5% de los ingresos totales</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0016596E" w:rsidRPr="008A6F04" w14:paraId="1CFAF0E6" w14:textId="77777777" w:rsidTr="002C5234">
+      <w:tr w:rsidR="0016596E" w:rsidRPr="007756CC" w14:paraId="1CFAF0E6" w14:textId="77777777" w:rsidTr="002C5234">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="275" w:type="dxa"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AEA8B5D" w14:textId="3DCD31E5" w:rsidR="0016596E" w:rsidRPr="008A6F04" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="6AEA8B5D" w14:textId="3DCD31E5" w:rsidR="0016596E" w:rsidRPr="007756CC" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42F151EA" w14:textId="03FFECA5" w:rsidR="0016596E" w:rsidRPr="008A6F04" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="42F151EA" w14:textId="03FFECA5" w:rsidR="0016596E" w:rsidRPr="007756CC" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Venta de imitaciones de armas a niños</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE063D6" w14:textId="0C26303D" w:rsidR="0016596E" w:rsidRPr="008A6F04" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="3EE063D6" w14:textId="0C26303D" w:rsidR="0016596E" w:rsidRPr="007756CC" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si más de un 10% de los ingresos anuales proceden de armas de juguete o imitaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="301553C7" w14:textId="77777777" w:rsidR="0016596E" w:rsidRPr="008A6F04" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="301553C7" w14:textId="77777777" w:rsidR="0016596E" w:rsidRPr="007756CC" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="129" w:firstLine="55"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si el posible asociado posee</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D3BB4F0" w14:textId="77777777" w:rsidR="0016596E" w:rsidRPr="008A6F04" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="3D3BB4F0" w14:textId="77777777" w:rsidR="0016596E" w:rsidRPr="007756CC" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="121"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>más de un 20% de la subsidiaria y los ingresos por ventas de la subsidiaria son</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4162DCD0" w14:textId="36992525" w:rsidR="0016596E" w:rsidRPr="008A6F04" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="4162DCD0" w14:textId="36992525" w:rsidR="0016596E" w:rsidRPr="007756CC" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>superiores al 10% de los ingresos totales anuales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2C32BAA2" w14:textId="77777777" w:rsidR="0016596E" w:rsidRPr="008A6F04" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="2C32BAA2" w14:textId="77777777" w:rsidR="0016596E" w:rsidRPr="007756CC" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="136" w:firstLine="55"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si la empresa matriz es la propietaria de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="312EA98D" w14:textId="77777777" w:rsidR="0016596E" w:rsidRPr="008A6F04" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="312EA98D" w14:textId="77777777" w:rsidR="0016596E" w:rsidRPr="007756CC" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="130"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>más de un 20% del posible asociado y sus ingresos por ventas son</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08BDE9C3" w14:textId="662B51C0" w:rsidR="0016596E" w:rsidRPr="008A6F04" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="08BDE9C3" w14:textId="662B51C0" w:rsidR="0016596E" w:rsidRPr="007756CC" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>superiores al 10% de los ingresos totales anuales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="78BD9B47" w14:textId="26EC1030" w:rsidR="0016596E" w:rsidRPr="008A6F04" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="78BD9B47" w14:textId="26EC1030" w:rsidR="0016596E" w:rsidRPr="007756CC" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si más de un 10% de los ingresos anuales proceden de armas de juguete o imitaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D703B3" w:rsidRPr="008A6F04" w14:paraId="3213B895" w14:textId="77777777" w:rsidTr="002C5234">
+      <w:tr w:rsidR="00D703B3" w:rsidRPr="007756CC" w14:paraId="3213B895" w14:textId="77777777" w:rsidTr="002C5234">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="275" w:type="dxa"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CAF2EFC" w14:textId="28E52F9F" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="006A36AD" w:rsidP="00AC5556">
+          <w:p w14:paraId="7CAF2EFC" w14:textId="28E52F9F" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="006A36AD" w:rsidP="00AC5556">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2950CFD1" w14:textId="257B0D05" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
+          <w:p w14:paraId="2950CFD1" w14:textId="257B0D05" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Fabricación, venta o distribución de tabaco o de productos derivados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1C414DAF" w14:textId="71E9378E" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
+          <w:p w14:paraId="1C414DAF" w14:textId="71E9378E" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">No se colabora con fabricantes </w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:br/>
               <w:t>No se colabora con empresas minoristas si los ingresos por ventas de productos derivados del tabaco representan más de un 5% de los ingresos totales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="104DF45D" w14:textId="395E9E43" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
+          <w:p w14:paraId="104DF45D" w14:textId="395E9E43" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="129" w:firstLine="55"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="19A459B2" w14:textId="7DEA4468" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
+          <w:p w14:paraId="19A459B2" w14:textId="7DEA4468" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="136" w:firstLine="55"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5111C732" w14:textId="1F4F4258" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
+          <w:p w14:paraId="5111C732" w14:textId="1F4F4258" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>N. a.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D703B3" w:rsidRPr="008A6F04" w14:paraId="594ED632" w14:textId="77777777" w:rsidTr="002C5234">
+      <w:tr w:rsidR="00D703B3" w:rsidRPr="007756CC" w14:paraId="594ED632" w14:textId="77777777" w:rsidTr="002C5234">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="275" w:type="dxa"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6834C1FE" w14:textId="6D45A894" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="006A36AD" w:rsidP="00CC4F9B">
+          <w:p w14:paraId="6834C1FE" w14:textId="6D45A894" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="006A36AD" w:rsidP="00CC4F9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-106"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C2D411B" w14:textId="64D069A6" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="1C2D411B" w14:textId="64D069A6" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-106"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Incumplimientos de las sanciones de las Naciones Unidas y de los convenios, tratados y resoluciones pertinentes, e inclusión en las listas de inelegibilidad de las Naciones Unidas, en la lista de sanciones a proveedores del PNUD o en la lista de exclusión interna del PNUD</w:t>
             </w:r>
-            <w:r w:rsidR="001D4CFD" w:rsidRPr="008A6F04">
+            <w:r w:rsidR="001D4CFD" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:footnoteReference w:id="10"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0F2774DD" w14:textId="104ED5ED" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="0F2774DD" w14:textId="104ED5ED" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="77BB03C5" w14:textId="3B71A1CA" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="77BB03C5" w14:textId="3B71A1CA" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8C9354" w14:textId="1158A12C" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="5C8C9354" w14:textId="1158A12C" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="17FCD39C" w14:textId="1C3EAE54" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="004C70BB">
+          <w:p w14:paraId="17FCD39C" w14:textId="1C3EAE54" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="004C70BB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si los ingresos por ventas de productos fabricados por empresas incluidas en este criterio representan más de un 10% de los ingresos totales</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D703B3" w:rsidRPr="008A6F04" w14:paraId="530139E3" w14:textId="77777777" w:rsidTr="002C5234">
+      <w:tr w:rsidR="00D703B3" w:rsidRPr="007756CC" w14:paraId="530139E3" w14:textId="77777777" w:rsidTr="002C5234">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="275" w:type="dxa"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03E1B8A1" w14:textId="0130F8C2" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="006A36AD" w:rsidP="00B0741F">
+          <w:p w14:paraId="03E1B8A1" w14:textId="0130F8C2" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="006A36AD" w:rsidP="00B0741F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39705205" w14:textId="6A7ACB9A" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00B0741F">
+          <w:p w14:paraId="39705205" w14:textId="6A7ACB9A" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00B0741F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Participación en la producción, venta y distribución de pornografía</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2507539F" w14:textId="34CCBA1D" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="2507539F" w14:textId="34CCBA1D" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="251FD161" w14:textId="41FFBFDC" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="251FD161" w14:textId="41FFBFDC" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si el posible asociado posee más de un 20% de la subsidiaria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="50B04F2D" w14:textId="2EF148B3" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="50B04F2D" w14:textId="2EF148B3" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si la empresa matriz es propietaria de más de un 20% del posible asociado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="16DA627E" w14:textId="2DD24170" w:rsidR="00D703B3" w:rsidRPr="008A6F04" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="16DA627E" w14:textId="2DD24170" w:rsidR="00D703B3" w:rsidRPr="007756CC" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si los ingresos por ventas de pornografía son superiores al 10% de los ingresos totales</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007070B" w:rsidRPr="008A6F04" w14:paraId="171385D3" w14:textId="77777777" w:rsidTr="002C5234">
+      <w:tr w:rsidR="0007070B" w:rsidRPr="007756CC" w14:paraId="171385D3" w14:textId="77777777" w:rsidTr="002C5234">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="275" w:type="dxa"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20CEA7E1" w14:textId="54F5006C" w:rsidR="0007070B" w:rsidRPr="008A6F04" w:rsidRDefault="0007070B" w:rsidP="0007070B">
+          <w:p w14:paraId="20CEA7E1" w14:textId="54F5006C" w:rsidR="0007070B" w:rsidRPr="007756CC" w:rsidRDefault="0007070B" w:rsidP="0007070B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F957767" w14:textId="77777777" w:rsidR="0007070B" w:rsidRPr="008A6F04" w:rsidRDefault="0007070B" w:rsidP="0007070B">
+          <w:p w14:paraId="5F957767" w14:textId="77777777" w:rsidR="0007070B" w:rsidRPr="007756CC" w:rsidRDefault="0007070B" w:rsidP="0007070B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabricación, venta o distribución de sustancias sujetas a eliminaciones graduales o prohibiciones internacionales, y fauna y flora silvestres o productos </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="330B37EF" w14:textId="6216163B" w:rsidR="0007070B" w:rsidRPr="008A6F04" w:rsidRDefault="0007070B" w:rsidP="0007070B">
+          <w:p w14:paraId="330B37EF" w14:textId="6216163B" w:rsidR="0007070B" w:rsidRPr="007756CC" w:rsidRDefault="0007070B" w:rsidP="0007070B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>y derivados obtenidos ilegalmente o infringiendo la CITES</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:footnoteReference w:id="11"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="506D9374" w14:textId="2A71EDD5" w:rsidR="0007070B" w:rsidRPr="008A6F04" w:rsidRDefault="0007070B" w:rsidP="0007070B">
+          <w:p w14:paraId="506D9374" w14:textId="2A71EDD5" w:rsidR="0007070B" w:rsidRPr="007756CC" w:rsidRDefault="0007070B" w:rsidP="0007070B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora</w:t>
             </w:r>
-            <w:r w:rsidR="000614BF" w:rsidRPr="002C5234">
+            <w:r w:rsidR="000614BF" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3FE55B" w14:textId="77777777" w:rsidR="0007070B" w:rsidRPr="008A6F04" w:rsidRDefault="0007070B" w:rsidP="0007070B">
+          <w:p w14:paraId="2D3FE55B" w14:textId="77777777" w:rsidR="0007070B" w:rsidRPr="007756CC" w:rsidRDefault="0007070B" w:rsidP="0007070B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="184"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si el posible asociado posee</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16BEBBDC" w14:textId="074E9553" w:rsidR="0007070B" w:rsidRPr="008A6F04" w:rsidRDefault="0007070B" w:rsidP="0007070B">
+          <w:p w14:paraId="16BEBBDC" w14:textId="074E9553" w:rsidR="0007070B" w:rsidRPr="007756CC" w:rsidRDefault="0007070B" w:rsidP="0007070B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>más de un 20% de la subsidiaria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC34CA5" w14:textId="77777777" w:rsidR="0007070B" w:rsidRPr="008A6F04" w:rsidRDefault="0007070B" w:rsidP="0007070B">
+          <w:p w14:paraId="6CC34CA5" w14:textId="77777777" w:rsidR="0007070B" w:rsidRPr="007756CC" w:rsidRDefault="0007070B" w:rsidP="0007070B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="191"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si la empresa matriz es la propietaria de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E399DEC" w14:textId="1B603853" w:rsidR="0007070B" w:rsidRPr="008A6F04" w:rsidRDefault="0007070B" w:rsidP="0007070B">
+          <w:p w14:paraId="2E399DEC" w14:textId="1B603853" w:rsidR="0007070B" w:rsidRPr="007756CC" w:rsidRDefault="0007070B" w:rsidP="0007070B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>más de un 20% del posible asociado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="736C26A5" w14:textId="69455F33" w:rsidR="0007070B" w:rsidRPr="008A6F04" w:rsidRDefault="0007070B" w:rsidP="0007070B">
+          <w:p w14:paraId="736C26A5" w14:textId="69455F33" w:rsidR="0007070B" w:rsidRPr="007756CC" w:rsidRDefault="0007070B" w:rsidP="0007070B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora</w:t>
             </w:r>
-            <w:r w:rsidR="000614BF" w:rsidRPr="002C5234">
+            <w:r w:rsidR="000614BF" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6759" w:rsidRPr="008A6F04" w14:paraId="7FAC27B7" w14:textId="77777777" w:rsidTr="002C5234">
+      <w:tr w:rsidR="00CD6759" w:rsidRPr="007756CC" w14:paraId="7FAC27B7" w14:textId="77777777" w:rsidTr="002C5234">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="275" w:type="dxa"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ED1B66A" w14:textId="18A2F5D3" w:rsidR="00CD6759" w:rsidRPr="008A6F04" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
+          <w:p w14:paraId="0ED1B66A" w14:textId="18A2F5D3" w:rsidR="00CD6759" w:rsidRPr="007756CC" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">8. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E4FC632" w14:textId="3EBD6E67" w:rsidR="00CD6759" w:rsidRPr="008A6F04" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
+          <w:p w14:paraId="1E4FC632" w14:textId="3EBD6E67" w:rsidR="00CD6759" w:rsidRPr="007756CC" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Juegos de azar, incluidos casinos, apuestas, etc. (excluidas loterías con fines benéficos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="04413B97" w14:textId="77777777" w:rsidR="00CD6759" w:rsidRPr="008A6F04" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
+          <w:p w14:paraId="04413B97" w14:textId="77777777" w:rsidR="00CD6759" w:rsidRPr="007756CC" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si más de un 20% de sus ingresos anuales</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75731CCA" w14:textId="5597BEFC" w:rsidR="00CD6759" w:rsidRPr="008A6F04" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
+          <w:p w14:paraId="75731CCA" w14:textId="5597BEFC" w:rsidR="00CD6759" w:rsidRPr="007756CC" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>proceden de los juegos de azar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5C246D2A" w14:textId="3986AD0D" w:rsidR="00CD6759" w:rsidRPr="008A6F04" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
+          <w:p w14:paraId="5C246D2A" w14:textId="3986AD0D" w:rsidR="00CD6759" w:rsidRPr="007756CC" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="184"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si es propietaria en más de un 20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA9ADF3" w14:textId="77777777" w:rsidR="00CD6759" w:rsidRPr="008A6F04" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
+          <w:p w14:paraId="7EA9ADF3" w14:textId="77777777" w:rsidR="00CD6759" w:rsidRPr="007756CC" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si la empresa matriz es la propietaria de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C7CC0CA" w14:textId="4E834880" w:rsidR="00CD6759" w:rsidRPr="008A6F04" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
+          <w:p w14:paraId="7C7CC0CA" w14:textId="4E834880" w:rsidR="00CD6759" w:rsidRPr="007756CC" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="191"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>más de un 20% del posible asociado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="58FD1219" w14:textId="1D812ED8" w:rsidR="00CD6759" w:rsidRPr="008A6F04" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
+          <w:p w14:paraId="58FD1219" w14:textId="1D812ED8" w:rsidR="00CD6759" w:rsidRPr="007756CC" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>N. a.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A84046" w:rsidRPr="008A6F04" w14:paraId="69ACCBEF" w14:textId="77777777" w:rsidTr="002C5234">
+      <w:tr w:rsidR="00A84046" w:rsidRPr="007756CC" w14:paraId="69ACCBEF" w14:textId="77777777" w:rsidTr="002C5234">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="275" w:type="dxa"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="586DA7A0" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="008A6F04" w:rsidRDefault="00A84046" w:rsidP="00A84046">
+          <w:p w14:paraId="586DA7A0" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="007756CC" w:rsidRDefault="00A84046" w:rsidP="00A84046">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49EE51D6" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="008A6F04" w:rsidRDefault="00A84046" w:rsidP="00A84046">
+          <w:p w14:paraId="49EE51D6" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="007756CC" w:rsidRDefault="00A84046" w:rsidP="00A84046">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Tipo de </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56C66CA9" w14:textId="2562154D" w:rsidR="00A84046" w:rsidRPr="008A6F04" w:rsidRDefault="00A84046" w:rsidP="00A84046">
+          <w:p w14:paraId="56C66CA9" w14:textId="2562154D" w:rsidR="00A84046" w:rsidRPr="007756CC" w:rsidRDefault="00A84046" w:rsidP="00A84046">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>participación</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15437B25" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="008A6F04" w:rsidRDefault="00A84046" w:rsidP="00A84046">
+          <w:p w14:paraId="15437B25" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="007756CC" w:rsidRDefault="00A84046" w:rsidP="00A84046">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:spacing w:before="147"/>
               <w:ind w:right="636"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58D7F58F" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="008A6F04" w:rsidRDefault="00A84046" w:rsidP="00A84046">
+          <w:p w14:paraId="58D7F58F" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="007756CC" w:rsidRDefault="00A84046" w:rsidP="00A84046">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:spacing w:before="147"/>
               <w:ind w:right="636"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6FF454D9" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="008A6F04" w:rsidRDefault="00A84046">
+          <w:p w14:paraId="6FF454D9" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="007756CC" w:rsidRDefault="00A84046">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Criterios</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36F00B86" w14:textId="77777777" w:rsidR="00D530E2" w:rsidRPr="008A6F04" w:rsidRDefault="00A84046" w:rsidP="00A84046">
+          <w:p w14:paraId="36F00B86" w14:textId="77777777" w:rsidR="00D530E2" w:rsidRPr="007756CC" w:rsidRDefault="00A84046" w:rsidP="00A84046">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>de exclusión</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01C47980" w14:textId="6CC558EF" w:rsidR="00A84046" w:rsidRPr="008A6F04" w:rsidRDefault="00A84046" w:rsidP="00A84046">
+          <w:p w14:paraId="01C47980" w14:textId="6CC558EF" w:rsidR="00A84046" w:rsidRPr="007756CC" w:rsidRDefault="00A84046" w:rsidP="00A84046">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>del PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6975C4D7" w14:textId="315D6DF3" w:rsidR="00A84046" w:rsidRPr="008A6F04" w:rsidRDefault="00A84046" w:rsidP="00D530E2">
+          <w:p w14:paraId="6975C4D7" w14:textId="315D6DF3" w:rsidR="00A84046" w:rsidRPr="007756CC" w:rsidRDefault="00A84046" w:rsidP="00D530E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los criterios de exclusión afectan directamente al posible asociado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="660D65CA" w14:textId="684FC80F" w:rsidR="00A84046" w:rsidRPr="008A6F04" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
+          <w:p w14:paraId="660D65CA" w14:textId="684FC80F" w:rsidR="00A84046" w:rsidRPr="007756CC" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los criterios de exclusión afectan indirectamente al posible asociado a través de una empresa subsidiaria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="57BADDE9" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="008A6F04" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
+          <w:p w14:paraId="57BADDE9" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="007756CC" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1036"/>
               </w:tabs>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los criterios de exclusión afectan indirectamente al posible asociado a través de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B06E6A1" w14:textId="36E01427" w:rsidR="00A84046" w:rsidRPr="008A6F04" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
+          <w:p w14:paraId="2B06E6A1" w14:textId="36E01427" w:rsidR="00A84046" w:rsidRPr="007756CC" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>la empresa matriz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4403672B" w14:textId="38EE009A" w:rsidR="00A84046" w:rsidRPr="008A6F04" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
+          <w:p w14:paraId="4403672B" w14:textId="38EE009A" w:rsidR="00A84046" w:rsidRPr="007756CC" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16" w:hanging="38"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los criterios de exclusión afectan indirectamente a través de la cadena de distribución o suministro</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> del posible</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42CA65B6" w14:textId="6967E096" w:rsidR="00A84046" w:rsidRPr="008A6F04" w:rsidRDefault="00D530E2" w:rsidP="00D530E2">
+          <w:p w14:paraId="42CA65B6" w14:textId="6967E096" w:rsidR="00A84046" w:rsidRPr="007756CC" w:rsidRDefault="00D530E2" w:rsidP="00D530E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>asociado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0094312B" w:rsidRPr="008A6F04" w14:paraId="760A6270" w14:textId="77777777" w:rsidTr="002C5234">
+      <w:tr w:rsidR="0094312B" w:rsidRPr="007756CC" w14:paraId="760A6270" w14:textId="77777777" w:rsidTr="002C5234">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="275" w:type="dxa"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63DC8636" w14:textId="0B830DE3" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="63DC8636" w14:textId="0B830DE3" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E15B5CA" w14:textId="3DB8676D" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="1E15B5CA" w14:textId="3DB8676D" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Implicación en violaciones sistemáticas o graves de los derechos humanos o complicidad con ellas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="41EBB6A3" w14:textId="38D578CB" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="41EBB6A3" w14:textId="38D578CB" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:footnoteReference w:id="12"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0ACA6429" w14:textId="2733AFF5" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="00C1681B">
+          <w:p w14:paraId="0ACA6429" w14:textId="2733AFF5" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="00C1681B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si el posible asociado posee</w:t>
             </w:r>
-            <w:r w:rsidR="00C1681B">
+            <w:r w:rsidR="00C1681B" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>más de un 20% de la subsidiaria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="74D41D74" w14:textId="77777777" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="74D41D74" w14:textId="77777777" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si la empresa matriz es la propietaria de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11711D50" w14:textId="087AF1DE" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="11711D50" w14:textId="087AF1DE" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>más de un 20% del posible asociado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7E442E" w14:textId="6F9D7589" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="3B7E442E" w14:textId="6F9D7589" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Se debe extremar la precaución y remitir la decisión a la sede si en la cadena de suministro o distribución del posible asociado existen abusos sistemáticos y manifiestos de los derechos humanos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0094312B" w:rsidRPr="008A6F04" w14:paraId="2575B9A9" w14:textId="77777777" w:rsidTr="002C5234">
+      <w:tr w:rsidR="0094312B" w:rsidRPr="007756CC" w14:paraId="2575B9A9" w14:textId="77777777" w:rsidTr="002C5234">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="275" w:type="dxa"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F3FF166" w14:textId="32142813" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="0F3FF166" w14:textId="32142813" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="231C8363" w14:textId="087A5149" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="231C8363" w14:textId="087A5149" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Uso del trabajo forzoso u obligatorio o tolerancia con dicho uso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="17E942B0" w14:textId="4651DE46" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="17E942B0" w14:textId="4651DE46" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB0059E" w14:textId="5584679A" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="00C1681B">
+          <w:p w14:paraId="6AB0059E" w14:textId="5584679A" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="00C1681B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si el posible asociado posee</w:t>
             </w:r>
-            <w:r w:rsidR="00C1681B">
+            <w:r w:rsidR="00C1681B" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>más de un 20% de la subsidiaria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="25F78188" w14:textId="77777777" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="25F78188" w14:textId="77777777" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si la empresa matriz es la propietaria de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DD47AA0" w14:textId="23310DFB" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="7DD47AA0" w14:textId="23310DFB" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>más de un 20% del posible asociado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5B715278" w14:textId="2BF22C47" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="5B715278" w14:textId="2BF22C47" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Se debe extremar la precaución y remitir la decisión a la sede si en la cadena de suministro o distribución del posible asociado existen abusos sistemáticos y manifiestos de los derechos humanos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0094312B" w:rsidRPr="008A6F04" w14:paraId="4B94070C" w14:textId="77777777" w:rsidTr="002C5234">
+      <w:tr w:rsidR="0094312B" w:rsidRPr="007756CC" w14:paraId="4B94070C" w14:textId="77777777" w:rsidTr="002C5234">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="275" w:type="dxa"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="476" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F87E361" w14:textId="3BFD66CE" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="5F87E361" w14:textId="3BFD66CE" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B2AD92D" w14:textId="3570DABC" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="7B2AD92D" w14:textId="3570DABC" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Uso del trabajo infantil o tolerancia con dicho uso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="35DA847E" w14:textId="269B5812" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="35DA847E" w14:textId="269B5812" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1B19940B" w14:textId="0A1E0BEE" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="00C1681B">
+          <w:p w14:paraId="1B19940B" w14:textId="0A1E0BEE" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="00C1681B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si el posible asociado posee</w:t>
             </w:r>
-            <w:r w:rsidR="00C1681B">
+            <w:r w:rsidR="00C1681B" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>más de un 20% de la subsidiaria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="306E778D" w14:textId="77777777" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="306E778D" w14:textId="77777777" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se colabora si la empresa matriz es la propietaria de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F511B4D" w14:textId="18ED1AB7" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="3F511B4D" w14:textId="18ED1AB7" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>más de un 20% del posible asociado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="25912062" w14:textId="5B26A4B0" w:rsidR="0094312B" w:rsidRPr="008A6F04" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="25912062" w14:textId="5B26A4B0" w:rsidR="0094312B" w:rsidRPr="007756CC" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Se debe extremar la precaución y remitir la decisión a la sede si en la cadena de suministro o distribución del posible asociado existen abusos sistemáticos y manifiestos de los derechos humanos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24CC2CA0" w14:textId="0391CD6D" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="006E4085">
+    <w:p w14:paraId="24CC2CA0" w14:textId="0391CD6D" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="006E4085">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc158211752"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Sectores de alto riesgo</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="26A2EA4E" w14:textId="5515F67B" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="4E063A27" w:rsidP="00E36DAD">
+    <w:p w14:paraId="26A2EA4E" w14:textId="5515F67B" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="4E063A27" w:rsidP="00E36DAD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="113"/>
         <w:ind w:left="280" w:right="635"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Además de los sectores industriales señalados en los criterios de exclusión anteriores, se han definido una serie de sectores de “alto riesgo”, en los que se considera que existen controversias apreciables en un grado particularmente elevado o en los que la adhesión a los principios fundamentales de sostenibilidad empresarial se considera más difícil o ha sido históricamente más débil. Estos sectores se enumeran en la tabla 2. La implicación en estos sectores de “alto riesgo” hace que el riesgo de la asociación aumente automáticamente al menos a moderado y, en el caso de las industrias extractivas, a alto</w:t>
       </w:r>
-      <w:r w:rsidR="00FB3BC3" w:rsidRPr="008A6F04">
+      <w:r w:rsidR="00FB3BC3" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidR="006D5B84">
+      <w:r w:rsidR="006D5B84" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Este nivel de riesgo determina el nivel de aseguramiento de la calidad al que se someterá una asociación y en qué nivel ha de tomarse la decisión de establecerla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38021616" w14:textId="77777777" w:rsidR="004F47A4" w:rsidRPr="008A6F04" w:rsidRDefault="004F47A4" w:rsidP="006E4085">
+    <w:p w14:paraId="38021616" w14:textId="77777777" w:rsidR="004F47A4" w:rsidRPr="007756CC" w:rsidRDefault="004F47A4" w:rsidP="006E4085">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="274"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="375CEA16" w14:textId="4D6F0AE7" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="009B1A6D" w:rsidP="006E4085">
+    <w:p w14:paraId="375CEA16" w14:textId="4D6F0AE7" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="009B1A6D" w:rsidP="006E4085">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="274"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>TABLA 2: Sectores de alto riesgo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028D2FDA" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="009B1A6D" w:rsidP="009B1A6D">
+    <w:p w14:paraId="028D2FDA" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="009B1A6D" w:rsidP="009B1A6D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="309" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9270"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w14:paraId="5B820788" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="007756CC" w14:paraId="5B820788" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="962"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D717A36" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="049F42A6" w:rsidP="00F745B3">
+          <w:p w14:paraId="7D717A36" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="049F42A6" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Petróleo y gas</w:t>
             </w:r>
-            <w:r w:rsidR="009B1A6D" w:rsidRPr="008A6F04">
+            <w:r w:rsidR="009B1A6D" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:footnoteReference w:id="14"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="056A566B" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="056A566B" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Extracción de petróleo y gas (incluidas las arenas bituminosas); fabricación de productos derivados del petróleo; transporte por oleoducto.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w14:paraId="731ECB06" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="007756CC" w14:paraId="731ECB06" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2667E33F" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="049F42A6" w:rsidP="00F745B3">
+          <w:p w14:paraId="2667E33F" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="049F42A6" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Metales y minería</w:t>
             </w:r>
-            <w:r w:rsidR="009B1A6D" w:rsidRPr="008A6F04">
+            <w:r w:rsidR="009B1A6D" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:footnoteReference w:id="15"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A859E82" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="7A859E82" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="107" w:right="95"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
-              <w:t>Minería (incluidos carbón, diamantes y otras piedras preciosas y semipreciosas, metales, uranio, etc.), fabricación de productos básicos de hierro, acero, metales no ferrosos, metales preciosos; fundición de metales; tratamiento y revestimiento de metales; explotación de canteras.</w:t>
+              <w:t>Minería (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007756CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t>incluidos carbón</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007756CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t>, diamantes y otras piedras preciosas y semipreciosas, metales, uranio, etc.), fabricación de productos básicos de hierro, acero, metales no ferrosos, metales preciosos; fundición de metales; tratamiento y revestimiento de metales; explotación de canteras.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w14:paraId="5170C611" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="007756CC" w14:paraId="5170C611" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F5F914C" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="049F42A6" w:rsidP="00F745B3">
+          <w:p w14:paraId="7F5F914C" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="049F42A6" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Servicios públicos</w:t>
             </w:r>
-            <w:r w:rsidR="009B1A6D" w:rsidRPr="008A6F04">
+            <w:r w:rsidR="009B1A6D" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:footnoteReference w:id="16"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10561503" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="10561503" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="107" w:right="94"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Producción de energía eléctrica a partir de grandes presas, centrales nucleares, centrales de combustibles fósiles (p. ej., gas y carbón); transporte y distribución de energía eléctrica; captación, tratamiento y suministro de agua; alcantarillado; tratamiento y eliminación de residuos; recuperación de materiales (reciclaje).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w14:paraId="0FD72574" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="007756CC" w14:paraId="0FD72574" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6B59EE" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="6E6B59EE" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Grandes infraestructuras</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="276604E9" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="276604E9" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Construcción de edificios, carreteras, ferrocarriles, proyectos de ingeniería civil; construcción o modernización de grandes presas, centrales nucleares u oleoductos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w14:paraId="61FEA285" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="007756CC" w14:paraId="61FEA285" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="981"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC49F91" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="4BC49F91" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Agricultura y pesca</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="512A6201" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="512A6201" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Cultivos, incluido el aceite de palma u otros grandes monocultivos (p. ej., cultivos energéticos para biocombustibles); ganadería, pesca; acuicultura.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w14:paraId="1F91A520" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="007756CC" w14:paraId="1F91A520" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="798"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00ADA036" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="00ADA036" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Madera, pasta y papel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FE7ED91" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="1FE7ED91" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Producción de madera; tala; aserrado y cepillado de madera; producción de pulpa y papel.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w14:paraId="253626B0" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="007756CC" w14:paraId="253626B0" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31788C9D" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="31788C9D" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Alcohol</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78B725E8" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="78B725E8" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
               <w:ind w:left="107" w:right="93"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Fabricantes de bebidas alcohólicas, distribuidores mayoristas e importadores que comercian única y exclusivamente con bebidas alcohólicas o cuyos ingresos principales proceden del comercio de estas. Además, el “sector del alcohol” incluye las asociaciones u otras entidades que representen o estén financiadas en gran medida por cualquiera de las anteriores, así como los cabilderos del sector.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w14:paraId="3AFC7BEC" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="007756CC" w14:paraId="3AFC7BEC" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2976F14D" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="2976F14D" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Productos químicos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5313D5C3" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="5313D5C3" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Fabricación de productos químicos básicos, productos farmacéuticos, productos petroquímicos, productos agroquímicos, pesticidas, fertilizantes, plásticos, pinturas, barnices, revestimientos, detergentes y artículos de tocador.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w14:paraId="1E865677" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="007756CC" w14:paraId="1E865677" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="032ADDA9" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="032ADDA9" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Ropa, juguetes y electrónica de consumo</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> (los riesgos se derivan sobre todo de problemas en la cadena de suministro).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w14:paraId="50D66358" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="007756CC" w14:paraId="50D66358" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22AFE44F" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="008A6F04" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="22AFE44F" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="007756CC" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Comida rápida, bebidas de alto contenido en azúcar y refrescos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7427F533" w14:textId="17B1563A" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="00760896">
+    <w:p w14:paraId="7427F533" w14:textId="17B1563A" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="00760896">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:spacing w:before="480"/>
         <w:ind w:left="1008" w:hanging="374"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc158211753"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Controversias en la evaluación de la diligencia debida</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="7FEA8C8E" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="00FB3BC3">
+    <w:p w14:paraId="7FEA8C8E" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="00FB3BC3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AB2EC80" w14:textId="470623B4" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="009B1A6D" w:rsidP="00FB3BC3">
+    <w:p w14:paraId="2AB2EC80" w14:textId="470623B4" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="009B1A6D" w:rsidP="00FB3BC3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Además del sector y los criterios de exclusión, un elemento fundamental del análisis de riesgos será recopilar información sobre el desempeño ambiental, social y de gobernanza (ASG) del posible asociado, para detectar si la entidad ha protagonizado alguna controversia de peso. Los hechos indicativos de controversias también determinarán el nivel de riesgo y el grado de aseguramiento de la calidad al que está sujeta una asociación, así como en qué nivel debe tomarse la decisión sobre si se debe colaborar o no con una empresa. En la tabla 3 se indican los ámbitos de posibles controversias.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDD95FA" w14:textId="77777777" w:rsidR="004F47A4" w:rsidRPr="008A6F04" w:rsidRDefault="004F47A4" w:rsidP="00FB3BC3">
+    <w:p w14:paraId="2FDD95FA" w14:textId="77777777" w:rsidR="004F47A4" w:rsidRPr="007756CC" w:rsidRDefault="004F47A4" w:rsidP="00FB3BC3">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E10FF55" w14:textId="5D0F5285" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00760896" w:rsidP="00FB3BC3">
+    <w:p w14:paraId="5E10FF55" w14:textId="5D0F5285" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00760896" w:rsidP="00FB3BC3">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>TABLA 3: Ámbitos de posibles controversias</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D20384B" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="00FB3BC3">
+    <w:p w14:paraId="4D20384B" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="00FB3BC3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="7295"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w14:paraId="63EC79E7" w14:textId="77777777" w:rsidTr="004511DB">
+      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w14:paraId="63EC79E7" w14:textId="77777777" w:rsidTr="004511DB">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="681C7BF8" w14:textId="520295B0" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="681C7BF8" w14:textId="520295B0" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1684"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="252" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Esferas de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27CCDA6C" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="27CCDA6C" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20" w:line="233" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>evaluación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="78E42857" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="78E42857" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20" w:line="252" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Ejemplos de aspectos en los que debemos fijarnos (lo que incluye verificar si existen sistemas de políticas o gestión)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w14:paraId="07D2B82B" w14:textId="77777777" w:rsidTr="00723BB5">
+      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w14:paraId="07D2B82B" w14:textId="77777777" w:rsidTr="00723BB5">
         <w:trPr>
           <w:trHeight w:val="2102"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="020D8D21" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="020D8D21" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="107" w:right="762"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Liderazgo responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEBE847" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="5CEBE847" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="262" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Solvencia financiera</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="613ADBF6" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="613ADBF6" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="239"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Compromiso general con la sostenibilidad (p. ej., participación en el Pacto Mundial de las Naciones Unidas, acreditaciones relacionadas con la sostenibilidad, inclusión en índices de sostenibilidad, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A1559FD" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="2A1559FD" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="266" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Reconocimiento positivo de la marca</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="102A0EC9" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="102A0EC9" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Posición líder en el mercado</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3886009F" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="3886009F" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="254" w:lineRule="exact"/>
               <w:ind w:right="1179"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Trayectoria de compromiso con el desarrollo y la participación comunitaria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w14:paraId="506D2F32" w14:textId="77777777" w:rsidTr="00BF7696">
+      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w14:paraId="506D2F32" w14:textId="77777777" w:rsidTr="00BF7696">
         <w:trPr>
           <w:trHeight w:val="677"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39F00C62" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="39F00C62" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20" w:line="247" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Derechos humanos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4917DF5F" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="4917DF5F" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Evitar causar o contribuir a causar efectos negativos en materia de derechos humanos a través de las actividades empresariales</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33E11C33" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="33E11C33" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="268" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Complicidad en casos de vulneraciones de los derechos humanos, incluso en las cadenas de suministro</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E039E74" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="5E039E74" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Respetar los derechos de los pueblos indígenas cuando proceda</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BE29E62" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="4BE29E62" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="195"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Derechos e igualdad de oportunidades para todos los empleados, sin distinción por razón de raza, color, edad, género, orientación sexual, </w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>religión o estado civil</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FE2F210" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="4FE2F210" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="256" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Cuestiones de salud y seguridad en el lugar de trabajo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w14:paraId="041654FD" w14:textId="77777777" w:rsidTr="00723BB5">
+      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w14:paraId="041654FD" w14:textId="77777777" w:rsidTr="00723BB5">
         <w:trPr>
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07B873C6" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="07B873C6" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20" w:line="247" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Trabajo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3E27E7" w14:textId="2E3817AA" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="4A3E27E7" w14:textId="2E3817AA" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="261" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Discriminación en el trabajo</w:t>
             </w:r>
-            <w:r w:rsidR="00B93DE9" w:rsidRPr="008A6F04">
+            <w:r w:rsidR="00B93DE9" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:footnoteReference w:id="17"/>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:position w:val="8"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D8DB2DE" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="4D8DB2DE" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Libertad de asociación y derecho a la negociación colectiva</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5013C258" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="5013C258" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Salud y seguridad en el lugar de trabajo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21137FB0" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="21137FB0" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="256" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Condiciones laborales</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w14:paraId="0458B79F" w14:textId="77777777" w:rsidTr="00723BB5">
+      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w14:paraId="0458B79F" w14:textId="77777777" w:rsidTr="00723BB5">
         <w:trPr>
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67C71D6A" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="67C71D6A" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20" w:line="247" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Comunidades</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC04B7D" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="5CC04B7D" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="261" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Salud y seguridad de las comunidades</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="581CEE66" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="581CEE66" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Impacto en los medios de subsistencia</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68F29FC9" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="68F29FC9" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Participación local</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EE8CEF7" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="3EE8CEF7" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="256" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Discriminación social</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w14:paraId="14EF704F" w14:textId="77777777" w:rsidTr="00723BB5">
+      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w14:paraId="14EF704F" w14:textId="77777777" w:rsidTr="00723BB5">
         <w:trPr>
           <w:trHeight w:val="1343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A88F2BA" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="5A88F2BA" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20" w:line="247" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Medio ambiente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52D4AA9A" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="52D4AA9A" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="262" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Contaminación (incluido el cambio climático)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43A1B867" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="43A1B867" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Impacto sobre los ecosistemas y paisajes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E2C14D2" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="2E2C14D2" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Sobreexplotación de los recursos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C27881D" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="6C27881D" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Gestión de residuos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="439DB9D8" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="439DB9D8" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="256" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Malos tratos a los animales</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w14:paraId="394DEB24" w14:textId="77777777" w:rsidTr="00723BB5">
+      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w14:paraId="394DEB24" w14:textId="77777777" w:rsidTr="00723BB5">
         <w:trPr>
           <w:trHeight w:val="805"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40B43C33" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="40B43C33" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20" w:line="247" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Gobernanza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D763E87" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="5D763E87" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="261" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Corrupción</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C499E42" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="1C499E42" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Fraude</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F48FBF4" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="4F48FBF4" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="256" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Evasión de impuestos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DF69F66" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="3DF69F66" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="256" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Corrientes financieras ilícitas, incluidos el blanqueo de dinero y la financiación del terrorismo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w14:paraId="40338B4C" w14:textId="77777777" w:rsidTr="00723BB5">
+      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w14:paraId="40338B4C" w14:textId="77777777" w:rsidTr="00723BB5">
         <w:trPr>
           <w:trHeight w:val="1060"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D428ACF" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="7D428ACF" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20" w:line="247" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Relacionadas con los productos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD41305" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="7CD41305" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="261" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Seguridad de los productos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EEA8F57" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="6EEA8F57" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Productos o servicios controvertidos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3789E56E" w14:textId="0B6F8194" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="3789E56E" w14:textId="0B6F8194" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="254" w:lineRule="exact"/>
               <w:ind w:right="166"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Comercialización de sucedáneos de la leche materna contraria al Código Internacional de Comercialización de Sucedáneos de la Leche Materna de la OMS</w:t>
             </w:r>
-            <w:r w:rsidR="00B93DE9" w:rsidRPr="008A6F04">
+            <w:r w:rsidR="00B93DE9" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:footnoteReference w:id="18"/>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:position w:val="8"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w14:paraId="5558D1C5" w14:textId="77777777" w:rsidTr="00723BB5">
+      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w14:paraId="5558D1C5" w14:textId="77777777" w:rsidTr="00723BB5">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1473B063" w14:textId="51947DDE" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="1473B063" w14:textId="51947DDE" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1683"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="107" w:right="95"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Propiedad o gestión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35428E46" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="008A6F04" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="35428E46" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="007756CC" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="254" w:lineRule="exact"/>
               <w:ind w:right="907"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Controversias relacionadas con las personas propietarias o gestoras del posible asociado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6AB4D24B" w14:textId="77777777" w:rsidR="00B93DE9" w:rsidRPr="008A6F04" w:rsidRDefault="00B93DE9" w:rsidP="001228A5">
+    <w:p w14:paraId="6AB4D24B" w14:textId="77777777" w:rsidR="00B93DE9" w:rsidRPr="007756CC" w:rsidRDefault="00B93DE9" w:rsidP="001228A5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FE924DC" w14:textId="77777777" w:rsidR="00B93DE9" w:rsidRPr="008A6F04" w:rsidRDefault="00B93DE9" w:rsidP="001228A5">
+    <w:p w14:paraId="7FE924DC" w14:textId="77777777" w:rsidR="00B93DE9" w:rsidRPr="007756CC" w:rsidRDefault="00B93DE9" w:rsidP="001228A5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2CA9" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
-[...5 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId21"/>
+    <w:p w14:paraId="24CC2CA9" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidSect="001E407F">
+          <w:footerReference w:type="default" r:id="rId17"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1560" w:right="800" w:bottom="990" w:left="1160" w:header="450" w:footer="637" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2CCB" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2CCB" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc158211754"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Procedimiento para llevar a cabo la diligencia debida</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="24CC2CCC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2CCC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:spacing w:before="242"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc158211755"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>¿Cuándo debe llevarse a cabo la diligencia debida?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="24CC2CCD" w14:textId="7DBF8A8D" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00AD73AA">
+    <w:p w14:paraId="24CC2CCD" w14:textId="7DBF8A8D" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00AD73AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="274" w:right="635"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El PNUD se compromete a esmerarse por establecer asociaciones basadas en aquellas prioridades de desarrollo en las que las entidades del sector privado puedan contribuir a su labor. Dicho esmero consiste en detectar y exponer posibles oportunidades de colaboración con el sector privado y, a partir de ello, buscar a los asociados del sector privado más adecuados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2CD4" w14:textId="515677DB" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00636D07" w:rsidP="00AD73AA">
+    <w:p w14:paraId="24CC2CD4" w14:textId="515677DB" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00636D07" w:rsidP="00AD73AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="274" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Es menester procurar que estas actividades sean eficientes y estén en consonancia con el apetito de riesgo del PNUD. La diligencia debida debe llevarse a cabo lo antes posible en el proceso de interacción con el sector privado, que a su vez habrá de reducirse al mínimo antes de que se examine la información sobre los criterios de exclusión, el riesgo del sector y las posibles controversias. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2CD5" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00AD73AA">
+    <w:p w14:paraId="24CC2CD5" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00AD73AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="274" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>En aras de la transparencia y para que los posibles asociados sepan a qué atenerse, es importante dejarles claro al inicio de las conversaciones que el PNUD lleva a cabo un proceso de diligencia debida respecto a sus asociados del sector privado y que la asociación no podrá establecerse hasta que finalice dicho proceso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2CD6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239" w:rsidP="00AD73AA">
+    <w:p w14:paraId="24CC2CD6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239" w:rsidP="00AD73AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="75"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59F39F0A" w14:textId="11B78DF1" w:rsidR="009E0891" w:rsidRPr="008A6F04" w:rsidRDefault="009E0891" w:rsidP="008A57BD">
+    <w:p w14:paraId="59F39F0A" w14:textId="11B78DF1" w:rsidR="009E0891" w:rsidRPr="007756CC" w:rsidRDefault="009E0891" w:rsidP="008A57BD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc158211756"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Vías de diligencia debida</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="3EA93EC6" w14:textId="77777777" w:rsidR="00815585" w:rsidRPr="008A6F04" w:rsidRDefault="009E0891" w:rsidP="00815585">
+    <w:p w14:paraId="3A12F47F" w14:textId="77777777" w:rsidR="007756CC" w:rsidRPr="007756CC" w:rsidRDefault="009E0891" w:rsidP="007756CC">
       <w:pPr>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008A6F04">
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El proceso de diligencia debida puede seguir tres vías: básica, estándar y mejorada. Se optará por una de ellas en función de dos aspectos: el tipo de acuerdo jurídico que se proponga y el tipo de entidad del sector privado de que se trate, tal y como se expone en la tabla 4 que se muestra a continuación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A2BCCC" w14:textId="10EBBC73" w:rsidR="00815585" w:rsidRPr="008A6F04" w:rsidRDefault="00815585" w:rsidP="00815585">
+    <w:p w14:paraId="7CAD3A3A" w14:textId="77777777" w:rsidR="007756CC" w:rsidRPr="007756CC" w:rsidRDefault="007756CC" w:rsidP="007756CC">
       <w:pPr>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008A6F04">
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C46A1B" w14:textId="0869CF59" w:rsidR="007756CC" w:rsidRPr="007756CC" w:rsidRDefault="007756CC" w:rsidP="007756CC">
+      <w:pPr>
+        <w:ind w:left="270"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>TABLA 4: Selección de una vía para el proceso de diligencia debida</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF57881" w14:textId="77777777" w:rsidR="000F537B" w:rsidRPr="008A6F04" w:rsidRDefault="000F537B" w:rsidP="0062267C">
-[...10 lines deleted...]
-    <w:p w14:paraId="7086D1EC" w14:textId="0DDBF5B0" w:rsidR="40B2D287" w:rsidRPr="008A6F04" w:rsidRDefault="40B2D287">
+    <w:p w14:paraId="7086D1EC" w14:textId="0DDBF5B0" w:rsidR="40B2D287" w:rsidRPr="007756CC" w:rsidRDefault="40B2D287">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpX="355" w:tblpY="8043"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpX="265" w:tblpY="8377"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="4479" w:type="pct"/>
+        <w:tblW w:w="4660" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3775"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1441"/>
-        <w:gridCol w:w="2158"/>
+        <w:gridCol w:w="2518"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA242F" w:rsidRPr="008A6F04" w14:paraId="7BD4049B" w14:textId="77777777" w:rsidTr="00222DAB">
+      <w:tr w:rsidR="00CA242F" w:rsidRPr="007756CC" w14:paraId="7BD4049B" w14:textId="77777777" w:rsidTr="007756CC">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2120" w:type="pct"/>
+            <w:tcW w:w="2037" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56B93322" w14:textId="1DB87E2C" w:rsidR="00CA242F" w:rsidRPr="008A6F04" w:rsidRDefault="00CA242F" w:rsidP="00222DAB">
+          <w:p w14:paraId="56B93322" w14:textId="1DB87E2C" w:rsidR="00CA242F" w:rsidRPr="007756CC" w:rsidRDefault="00CA242F" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Tipo de acuerdo jurídico </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="pct"/>
+            <w:tcW w:w="2963" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19EB882E" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="008A6F04" w:rsidRDefault="00CA242F" w:rsidP="00222DAB">
+          <w:p w14:paraId="19EB882E" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="007756CC" w:rsidRDefault="00CA242F" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Tipo de entidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA242F" w:rsidRPr="008A6F04" w14:paraId="41072D6A" w14:textId="77777777" w:rsidTr="00222DAB">
+      <w:tr w:rsidR="00CA242F" w:rsidRPr="007756CC" w14:paraId="41072D6A" w14:textId="77777777" w:rsidTr="007756CC">
         <w:trPr>
           <w:trHeight w:val="799"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2120" w:type="pct"/>
+            <w:tcW w:w="2037" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC19B7B" w14:textId="38FB397F" w:rsidR="00CA242F" w:rsidRPr="008A6F04" w:rsidRDefault="00CA242F" w:rsidP="00222DAB">
+          <w:p w14:paraId="0FC19B7B" w14:textId="38FB397F" w:rsidR="00CA242F" w:rsidRPr="007756CC" w:rsidRDefault="00CA242F" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="859" w:type="pct"/>
+            <w:tcW w:w="826" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11768A30" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="008A6F04" w:rsidRDefault="00CA242F" w:rsidP="00222DAB">
+          <w:p w14:paraId="11768A30" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="007756CC" w:rsidRDefault="00CA242F" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Asociaciones, coaliciones y alianzas empresariales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="809" w:type="pct"/>
+            <w:tcW w:w="778" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA01860" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="008A6F04" w:rsidRDefault="00CA242F" w:rsidP="00222DAB">
+          <w:p w14:paraId="0BA01860" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="007756CC" w:rsidRDefault="00CA242F" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Instituciones académicas con ánimo de lucro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="pct"/>
+            <w:tcW w:w="1359" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17D3D28D" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="008A6F04" w:rsidRDefault="00CA242F" w:rsidP="00222DAB">
+          <w:p w14:paraId="17D3D28D" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="007756CC" w:rsidRDefault="00CA242F" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Fundaciones empresariales /</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34411D20" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="008A6F04" w:rsidRDefault="00CA242F" w:rsidP="00222DAB">
+          <w:p w14:paraId="34411D20" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="007756CC" w:rsidRDefault="00CA242F" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Empresas comerciales y con ánimo de lucro de cualquier tamaño / Empresas estatales</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A7127" w:rsidRPr="008A6F04" w14:paraId="2D6BB47C" w14:textId="77777777" w:rsidTr="00222DAB">
+      <w:tr w:rsidR="000A7127" w:rsidRPr="007756CC" w14:paraId="2D6BB47C" w14:textId="77777777" w:rsidTr="007756CC">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2120" w:type="pct"/>
+            <w:tcW w:w="2037" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B661EB6" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="008A6F04" w:rsidRDefault="000A7127" w:rsidP="00222DAB">
+          <w:p w14:paraId="4B661EB6" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="007756CC" w:rsidRDefault="000A7127" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Acuerdo no financiero*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="859" w:type="pct"/>
+            <w:tcW w:w="826" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B518D7" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="008A6F04" w:rsidRDefault="000A7127" w:rsidP="00222DAB">
+          <w:p w14:paraId="27B518D7" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="007756CC" w:rsidRDefault="000A7127" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Básica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="809" w:type="pct"/>
+            <w:tcW w:w="778" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6986B915" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="008A6F04" w:rsidRDefault="000A7127" w:rsidP="00222DAB">
+          <w:p w14:paraId="6986B915" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="007756CC" w:rsidRDefault="000A7127" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Básica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="pct"/>
+            <w:tcW w:w="1359" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="707757AE" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="008A6F04" w:rsidRDefault="000A7127" w:rsidP="00222DAB">
+          <w:p w14:paraId="707757AE" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="007756CC" w:rsidRDefault="000A7127" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Mejorada</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A7127" w:rsidRPr="008A6F04" w14:paraId="5C89708F" w14:textId="77777777" w:rsidTr="00222DAB">
+      <w:tr w:rsidR="000A7127" w:rsidRPr="007756CC" w14:paraId="5C89708F" w14:textId="77777777" w:rsidTr="007756CC">
         <w:trPr>
           <w:trHeight w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2120" w:type="pct"/>
+            <w:tcW w:w="2037" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17F7BFB5" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="008A6F04" w:rsidRDefault="000A7127" w:rsidP="00222DAB">
+          <w:p w14:paraId="17F7BFB5" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="007756CC" w:rsidRDefault="000A7127" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Acuerdo financiero inferior o igual a 150.000 USD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="859" w:type="pct"/>
+            <w:tcW w:w="826" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1682413F" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="008A6F04" w:rsidRDefault="000A7127" w:rsidP="00222DAB">
+          <w:p w14:paraId="1682413F" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="007756CC" w:rsidRDefault="000A7127" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Básica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="809" w:type="pct"/>
+            <w:tcW w:w="778" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0DD419" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="008A6F04" w:rsidRDefault="000A7127" w:rsidP="00222DAB">
+          <w:p w14:paraId="1E0DD419" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="007756CC" w:rsidRDefault="000A7127" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Básica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="pct"/>
+            <w:tcW w:w="1359" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="138E7E21" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="008A6F04" w:rsidRDefault="000A7127" w:rsidP="00222DAB">
+          <w:p w14:paraId="138E7E21" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="007756CC" w:rsidRDefault="000A7127" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Mejorada</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A7127" w:rsidRPr="008A6F04" w14:paraId="708B9BCF" w14:textId="77777777" w:rsidTr="00222DAB">
+      <w:tr w:rsidR="000A7127" w:rsidRPr="007756CC" w14:paraId="708B9BCF" w14:textId="77777777" w:rsidTr="007756CC">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2120" w:type="pct"/>
+            <w:tcW w:w="2037" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FAFFD1C" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="008A6F04" w:rsidRDefault="000A7127" w:rsidP="00222DAB">
+          <w:p w14:paraId="1FAFFD1C" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="007756CC" w:rsidRDefault="000A7127" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Acuerdo financiero superior a 150.000 USD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="859" w:type="pct"/>
+            <w:tcW w:w="826" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8DE8DF" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="008A6F04" w:rsidRDefault="000A7127" w:rsidP="00222DAB">
+          <w:p w14:paraId="3D8DE8DF" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="007756CC" w:rsidRDefault="000A7127" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Estándar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="809" w:type="pct"/>
+            <w:tcW w:w="778" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="082B9AB7" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="008A6F04" w:rsidRDefault="000A7127" w:rsidP="00222DAB">
+          <w:p w14:paraId="082B9AB7" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="007756CC" w:rsidRDefault="000A7127" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Estándar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1212" w:type="pct"/>
+            <w:tcW w:w="1359" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BDB20F2" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="008A6F04" w:rsidRDefault="000A7127" w:rsidP="00222DAB">
+          <w:p w14:paraId="0BDB20F2" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="007756CC" w:rsidRDefault="000A7127" w:rsidP="007756CC">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Mejorada</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B8CB873" w14:textId="77777777" w:rsidR="00827ACC" w:rsidRPr="008A6F04" w:rsidRDefault="00CF5ADE" w:rsidP="00827ACC">
+    <w:p w14:paraId="6B8CB873" w14:textId="58FF9CB6" w:rsidR="00827ACC" w:rsidRPr="007756CC" w:rsidRDefault="00CF5ADE" w:rsidP="00827ACC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="113"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La vía de diligencia debida determina qué secciones de la Herramienta de evaluación de riesgos deben cumplimentarse, como se indica en la tabla 5. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574B8C12" w14:textId="2537DFAD" w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w:rsidRDefault="00CE3F1E" w:rsidP="00827ACC">
+    <w:p w14:paraId="574B8C12" w14:textId="2537DFAD" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00827ACC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="113"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
         <w:t>TABLA 5: Aplicación del procedimiento de diligencia debida a la Herramienta de evaluación de riesgos</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="662E81DB" w14:textId="77777777" w:rsidR="007756CC" w:rsidRPr="007756CC" w:rsidRDefault="007756CC" w:rsidP="00827ACC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="113"/>
+        <w:ind w:left="280" w:right="634"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="4449" w:type="pct"/>
-        <w:tblInd w:w="421" w:type="dxa"/>
+        <w:tblInd w:w="265" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3714"/>
         <w:gridCol w:w="1711"/>
         <w:gridCol w:w="1711"/>
         <w:gridCol w:w="1709"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w14:paraId="05EBEBAE" w14:textId="77777777" w:rsidTr="00775C53">
+      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w14:paraId="05EBEBAE" w14:textId="77777777" w:rsidTr="007756CC">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcW w:w="2099" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="399938E3" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="399938E3" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Secciones de la Herramienta de evaluación de riesgos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="462824C5" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="462824C5" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Básica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D177E46" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="0D177E46" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Estándar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="966" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5953FBB3" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="5953FBB3" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Mejorada</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w14:paraId="095AAECA" w14:textId="77777777" w:rsidTr="00775C53">
+      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w14:paraId="095AAECA" w14:textId="77777777" w:rsidTr="007756CC">
         <w:trPr>
           <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcW w:w="2099" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46BD2A08" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="46BD2A08" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>1 – Recopilar información, incluso sobre los sectores de alto riesgo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62025B1B" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="62025B1B" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6E11B9" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="0F6E11B9" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="966" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CAAA3CD" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007756CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES" w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w14:paraId="277FD8F3" w14:textId="77777777" w:rsidTr="007756CC">
+        <w:trPr>
+          <w:trHeight w:val="361"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2099" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F04183" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007756CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES" w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t>2 – Criterios de exclusión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CAAA3CD" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="7A0E3F63" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>S</w:t>
-            </w:r>
-[...31 lines deleted...]
-              <w:t>2 – Criterios de exclusión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0E3F63" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="0FA2C276" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="966" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="720AE854" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007756CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES" w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w14:paraId="1268A813" w14:textId="77777777" w:rsidTr="007756CC">
+        <w:trPr>
+          <w:trHeight w:val="361"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2099" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB2B49F" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007756CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES" w:bidi="es-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3 – Controversias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA2C276" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="58C82980" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="720AE854" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="11ED0984" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES" w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="966" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D92C3A6" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w14:paraId="1268A813" w14:textId="77777777" w:rsidTr="00775C53">
+      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w14:paraId="492379A1" w14:textId="77777777" w:rsidTr="007756CC">
         <w:trPr>
-          <w:trHeight w:val="361"/>
+          <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcW w:w="2099" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB2B49F" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="5404A28A" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008A6F04">
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
-              <w:t>3 – Controversias</w:t>
+              <w:t>4(a) – Compromiso ambiental, social y de gobernanza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58C82980" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="50DC6678" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
-              <w:t>S</w:t>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11ED0984" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="3253D75F" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
+              <w:t>NO o SÍ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007756CC">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES" w:bidi="es-ES"/>
+              </w:rPr>
+              <w:footnoteReference w:id="19"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="966" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="557A1FD1" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007756CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES" w:bidi="es-ES"/>
+              </w:rPr>
               <w:t>S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w14:paraId="043229AD" w14:textId="77777777" w:rsidTr="007756CC">
+        <w:trPr>
+          <w:trHeight w:val="338"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2099" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FDF41F" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007756CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES" w:bidi="es-ES"/>
+              </w:rPr>
+              <w:t>4(b) – Riesgos y beneficios de la asociación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D92C3A6" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="598B32E9" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
-              <w:t>S</w:t>
-[...34 lines deleted...]
-              <w:t>4(a) – Compromiso ambiental, social y de gobernanza</w:t>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50DC6678" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="4C2CF2FB" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
-              <w:t>N</w:t>
+              <w:t>NO o SÍ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007756CC">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES" w:bidi="es-ES"/>
+              </w:rPr>
+              <w:footnoteReference w:id="20"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="966" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3253D75F" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="008A6F04" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="737254F5" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="007756CC" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
-[...151 lines deleted...]
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4CD745A1" w14:textId="77777777" w:rsidR="00815585" w:rsidRPr="008A6F04" w:rsidRDefault="00815585" w:rsidP="00815585">
+    <w:p w14:paraId="4CD745A1" w14:textId="77777777" w:rsidR="00815585" w:rsidRPr="007756CC" w:rsidRDefault="00815585" w:rsidP="00815585">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:spacing w:before="81"/>
         <w:ind w:left="1005" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D32" w14:textId="121F10E1" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D32" w14:textId="121F10E1" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:spacing w:before="81"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc158211757"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>¿Quién se ocupa del proceso de diligencia debida?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="24CC2D33" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D33" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="147"/>
         <w:ind w:left="280" w:right="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Deben seguirse el procedimiento general y los pasos descritos en el gráfico 1 para llevar a cabo el proceso de diligencia debida de un posible asociado del sector privado. Para llevar a cabo el proceso de diligencia debida, debe utilizarse la “Herramienta de evaluación de riesgos para asociados del sector privado” del PNUD. Consulte la Herramienta de evaluación de riesgos y las correspondientes Directrices de la Herramienta de evaluación de riesgos para ver los pormenores del proceso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D34" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D34" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D35" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D35" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="637"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
-[...7 lines deleted...]
-    <w:p w14:paraId="75B6A0A3" w14:textId="77777777" w:rsidR="00DD18F1" w:rsidRPr="008A6F04" w:rsidRDefault="00DD18F1">
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Proyecto o del programa de la dependencia que inicie la asociación es el responsable de cumplimentar lo dispuesto en la Herramienta de evaluación de riesgos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B6A0A3" w14:textId="77777777" w:rsidR="00DD18F1" w:rsidRPr="007756CC" w:rsidRDefault="00DD18F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="637"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1454CD8F" w14:textId="4DB5A006" w:rsidR="00DD18F1" w:rsidRPr="008A6F04" w:rsidRDefault="00DD18F1" w:rsidP="008D7C63">
+    <w:p w14:paraId="1454CD8F" w14:textId="4DB5A006" w:rsidR="00DD18F1" w:rsidRPr="007756CC" w:rsidRDefault="00DD18F1" w:rsidP="008D7C63">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El PNUD se servirá del proceso de diligencia debida aplicado a todos los posibles asociados que ya hayan sido examinados por otras organizaciones de las Naciones Unidas en los últimos dos años y únicamente llevará a cabo otro complementario respecto a los criterios que tal vez no se hayan contemplado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D36" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D36" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="445376FE" w14:textId="40BDD004" w:rsidR="000076B7" w:rsidRPr="008A6F04" w:rsidRDefault="000076B7">
+    <w:p w14:paraId="445376FE" w14:textId="40BDD004" w:rsidR="000076B7" w:rsidRPr="007756CC" w:rsidRDefault="000076B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Cualquiera de los mecanismos de aseguramiento de la calidad que se describen en la sección 4.5 puede proporcionar orientación para llevar a cabo el proceso de diligencia debida. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D3A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239" w:rsidP="008D7C63">
+    <w:p w14:paraId="24CC2D3A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239" w:rsidP="008D7C63">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="188396EF" w14:textId="7247644C" w:rsidR="00167985" w:rsidRPr="008A6F04" w:rsidRDefault="00167985" w:rsidP="008D7C63">
+    <w:p w14:paraId="188396EF" w14:textId="7247644C" w:rsidR="00167985" w:rsidRPr="007756CC" w:rsidRDefault="00167985" w:rsidP="008D7C63">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
           <w:tab w:val="left" w:pos="9810"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc158211758"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Niveles de riesgo</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="0B420AFF" w14:textId="77777777" w:rsidR="00167985" w:rsidRPr="008A6F04" w:rsidRDefault="00167985" w:rsidP="00167985">
+    <w:p w14:paraId="0B420AFF" w14:textId="77777777" w:rsidR="00167985" w:rsidRPr="007756CC" w:rsidRDefault="00167985" w:rsidP="00167985">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FAC86A4" w14:textId="1CF5629E" w:rsidR="00167985" w:rsidRPr="008A6F04" w:rsidRDefault="00A34C16" w:rsidP="00167985">
+    <w:p w14:paraId="7FAC86A4" w14:textId="1CF5629E" w:rsidR="00167985" w:rsidRPr="007756CC" w:rsidRDefault="00A34C16" w:rsidP="00167985">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="637"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>La finalización del proceso de diligencia debida indicará el nivel de riesgo que entraña cada posible asociado. Este nivel de riesgo determinará el grado de aseguramiento de la calidad que debe efectuarse respecto al propio proceso de diligencia debida, y también el nivel en el que ha de tomarse la decisión de colaborar con la entidad. Esta política especifica cuatro niveles de riesgo, con arreglo a la política de ERM del PNUD:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B62FA7" w14:textId="649C5C4C" w:rsidR="00167985" w:rsidRPr="008A6F04" w:rsidRDefault="4BA52721" w:rsidP="00C6409C">
+    <w:p w14:paraId="18B62FA7" w14:textId="649C5C4C" w:rsidR="00167985" w:rsidRPr="007756CC" w:rsidRDefault="4BA52721" w:rsidP="00C6409C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Riesgo alto:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> participación en sectores de la economía o prácticas empresariales incompatibles con la visión, la misión y los valores del PNUD, o entidades del sector privado que violan las resoluciones de las Naciones Unidas o están incluidas en las listas de no elegibilidad de las Naciones Unidas. Se alcanza cuando la evaluación de riesgos encuentra pruebas de correspondencia directa con criterios de exclusión o participación en el sector extractivo</w:t>
       </w:r>
-      <w:r w:rsidR="00167985" w:rsidRPr="008A6F04">
+      <w:r w:rsidR="00167985" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="21"/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204EC6B4" w14:textId="327DF316" w:rsidR="00167985" w:rsidRPr="008A6F04" w:rsidRDefault="00D30CDB" w:rsidP="00CB0D14">
+    <w:p w14:paraId="204EC6B4" w14:textId="327DF316" w:rsidR="00167985" w:rsidRPr="007756CC" w:rsidRDefault="00D30CDB" w:rsidP="00CB0D14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Riesgo sustancial:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> entidades del sector privado de las que no se tiene constancia que participen de forma </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>directa</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> en actividades relacionadas con los criterios de exclusión, pero sí de que han suscitado controversias o participado en un sector de riesgo alto. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0929A13D" w14:textId="4BC8D587" w:rsidR="00167985" w:rsidRPr="008A6F04" w:rsidRDefault="00167985" w:rsidP="00775C53">
+    <w:p w14:paraId="0929A13D" w14:textId="4BC8D587" w:rsidR="00167985" w:rsidRPr="007756CC" w:rsidRDefault="00167985" w:rsidP="00775C53">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Riesgo moderado:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> entidades del sector privado de las que no se tiene constancia que participen (de forma directa o indirecta) en actividades relacionadas con los criterios de exclusión, ni de que hayan suscitado controversias apreciables, pero que están vinculadas a un sector de riesgo alto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1B5D54" w14:textId="418E532D" w:rsidR="00167985" w:rsidRPr="008A6F04" w:rsidRDefault="00167985" w:rsidP="00775C53">
+    <w:p w14:paraId="1D1B5D54" w14:textId="418E532D" w:rsidR="00167985" w:rsidRPr="007756CC" w:rsidRDefault="00167985" w:rsidP="00775C53">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Riesgo bajo:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
-[...15 lines deleted...]
-    <w:p w14:paraId="662CCB01" w14:textId="77777777" w:rsidR="000F537B" w:rsidRPr="008A6F04" w:rsidRDefault="000F537B" w:rsidP="000F537B">
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asociados de los que no se tiene constancia que participen en actividades relacionadas con los criterios de exclusión, ni de que hayan suscitado controversias o estén vinculados a sectores de riesgo alto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662CCB01" w14:textId="77777777" w:rsidR="000F537B" w:rsidRPr="007756CC" w:rsidRDefault="000F537B" w:rsidP="000F537B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:ind w:left="1000" w:right="897" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="118E7310" w14:textId="77777777" w:rsidR="00A222ED" w:rsidRPr="008A6F04" w:rsidRDefault="00A222ED" w:rsidP="000F537B">
+    <w:p w14:paraId="118E7310" w14:textId="77777777" w:rsidR="00A222ED" w:rsidRPr="007756CC" w:rsidRDefault="00A222ED" w:rsidP="000F537B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:ind w:left="1000" w:right="897" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0766FCB9" w14:textId="6996D89F" w:rsidR="00062F36" w:rsidRPr="008A6F04" w:rsidRDefault="008D22F9" w:rsidP="00062F36">
+    <w:p w14:paraId="0766FCB9" w14:textId="6996D89F" w:rsidR="00062F36" w:rsidRPr="007756CC" w:rsidRDefault="008D22F9" w:rsidP="00062F36">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc158211759"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Asesoramiento y aseguramiento de la calidad de la diligencia debida</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FA0294" w14:textId="77777777" w:rsidR="00062F36" w:rsidRPr="008A6F04" w:rsidRDefault="00062F36" w:rsidP="00062F36">
+    <w:p w14:paraId="14FA0294" w14:textId="77777777" w:rsidR="00062F36" w:rsidRPr="007756CC" w:rsidRDefault="00062F36" w:rsidP="00062F36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5641922D" w14:textId="147B8352" w:rsidR="00062F36" w:rsidRPr="008A6F04" w:rsidRDefault="00062F36" w:rsidP="00062F36">
+    <w:p w14:paraId="5641922D" w14:textId="147B8352" w:rsidR="00062F36" w:rsidRPr="007756CC" w:rsidRDefault="00062F36" w:rsidP="00062F36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El PNUD dispone de un mecanismo de aseguramiento de la calidad del proceso de diligencia debida de las asociaciones con el sector privado para que dicho proceso se lleve a cabo de manera coherente y con un elevado nivel de calidad, y para que el riesgo de establecer asociaciones inadecuadas se gestione de acuerdo con la declaración de apetito de riesgo del PNUD. Ello está en consonancia con el modelo de “tres líneas de defensa” del PNUD, en el que la “segunda línea” proporciona apoyo técnico interno y supervisión, a través de la aplicación de la Política de PSDD y la RAT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15EB200A" w14:textId="6169A3C6" w:rsidR="00167985" w:rsidRPr="008A6F04" w:rsidRDefault="00167985" w:rsidP="00167985">
+    <w:p w14:paraId="15EB200A" w14:textId="6169A3C6" w:rsidR="00167985" w:rsidRPr="007756CC" w:rsidRDefault="00167985" w:rsidP="00167985">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="147"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Este proceso de análisis de segunda línea tiene dos objetivos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7838E623" w14:textId="76E6F9DE" w:rsidR="00167985" w:rsidRPr="008A6F04" w:rsidRDefault="00167985" w:rsidP="00C75534">
+    <w:p w14:paraId="7838E623" w14:textId="76E6F9DE" w:rsidR="00167985" w:rsidRPr="007756CC" w:rsidRDefault="00167985" w:rsidP="00C75534">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Garantizar que se ha seguido el proceso de diligencia debida adecuado, incluidas la recopilación de pruebas y su documentación en la RAT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9F169C" w14:textId="194BF4FA" w:rsidR="00167985" w:rsidRPr="008A6F04" w:rsidRDefault="4BA52721" w:rsidP="00167985">
+    <w:p w14:paraId="2D9F169C" w14:textId="194BF4FA" w:rsidR="00167985" w:rsidRPr="007756CC" w:rsidRDefault="4BA52721" w:rsidP="00167985">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="147"/>
         <w:ind w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Apoyar al responsable de la toma de decisiones asesorándolo a partir de la evaluación de los riesgos y los beneficios que se hayan detectado, y la importancia de las pruebas de la RAT para formular la decisión</w:t>
       </w:r>
-      <w:r w:rsidR="00167985" w:rsidRPr="008A6F04">
+      <w:r w:rsidR="00167985" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="22"/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FBFC687" w14:textId="48DBB4F1" w:rsidR="00167985" w:rsidRPr="008A6F04" w:rsidRDefault="00C03DE6" w:rsidP="007D1939">
+    <w:p w14:paraId="3FBFC687" w14:textId="48DBB4F1" w:rsidR="00167985" w:rsidRPr="007756CC" w:rsidRDefault="00C03DE6" w:rsidP="007D1939">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="147"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>En la tabla 6 se indica quién presta este asesoramiento y se ocupa del aseguramiento de la calidad, en función de los niveles de riesgo descritos en la sección 4.4. Existen puntos focales y comités de asesoramiento en las oficinas en los países, las oficinas regionales y la sede.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C919AD8" w14:textId="41262DF2" w:rsidR="00062F36" w:rsidRPr="008A6F04" w:rsidRDefault="00062F36" w:rsidP="00062F36">
-[...6 lines deleted...]
-    <w:p w14:paraId="446A20A6" w14:textId="003F8778" w:rsidR="00C03DE6" w:rsidRPr="008A6F04" w:rsidRDefault="00C03DE6" w:rsidP="00C03DE6">
+    <w:p w14:paraId="2C919AD8" w14:textId="41262DF2" w:rsidR="00062F36" w:rsidRPr="007756CC" w:rsidRDefault="00062F36" w:rsidP="00062F36">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="446A20A6" w14:textId="003F8778" w:rsidR="00C03DE6" w:rsidRPr="007756CC" w:rsidRDefault="00C03DE6" w:rsidP="00C03DE6">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>TABLA 6: Responsabilidades en materia de asesoramiento y aseguramiento de la calidad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BD8151" w14:textId="77777777" w:rsidR="00C03DE6" w:rsidRPr="008A6F04" w:rsidRDefault="00C03DE6" w:rsidP="00062F36">
+    <w:p w14:paraId="70BD8151" w14:textId="77777777" w:rsidR="00C03DE6" w:rsidRPr="007756CC" w:rsidRDefault="00C03DE6" w:rsidP="00062F36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="4494" w:type="pct"/>
         <w:tblInd w:w="355" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="2260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C6409C" w:rsidRPr="008A6F04" w14:paraId="52E1AD61" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="00C6409C" w:rsidRPr="007756CC" w14:paraId="52E1AD61" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1209" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B19EEA9" w14:textId="08BBDB99" w:rsidR="00C6409C" w:rsidRPr="008A6F04" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="4B19EEA9" w14:textId="08BBDB99" w:rsidR="00C6409C" w:rsidRPr="007756CC" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Dependencia iniciadora</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3791" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE5B1C5" w14:textId="14DD273E" w:rsidR="00C6409C" w:rsidRPr="008A6F04" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="3CE5B1C5" w14:textId="14DD273E" w:rsidR="00C6409C" w:rsidRPr="007756CC" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Aseguramiento de la calidad / Asesoramiento sobre riesgos por nivel de riesgo</w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:footnoteReference w:id="23"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6409C" w:rsidRPr="008A6F04" w14:paraId="017096D4" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="00C6409C" w:rsidRPr="007756CC" w14:paraId="017096D4" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1209" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F89B26A" w14:textId="1F2717F0" w:rsidR="00C6409C" w:rsidRPr="008A6F04" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="3F89B26A" w14:textId="1F2717F0" w:rsidR="00C6409C" w:rsidRPr="007756CC" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="208E7376" w14:textId="050BB2B0" w:rsidR="00C6409C" w:rsidRPr="008A6F04" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="208E7376" w14:textId="050BB2B0" w:rsidR="00C6409C" w:rsidRPr="007756CC" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Riesgo bajo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F03F60" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="008A6F04" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="13F03F60" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="007756CC" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Riesgo de moderado a sustancial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1265" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02BC009F" w14:textId="5DA8CCE8" w:rsidR="00C6409C" w:rsidRPr="008A6F04" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="02BC009F" w14:textId="5DA8CCE8" w:rsidR="00C6409C" w:rsidRPr="007756CC" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Riesgo alto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6409C" w:rsidRPr="008A6F04" w14:paraId="3AE6DDAF" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="00C6409C" w:rsidRPr="007756CC" w14:paraId="3AE6DDAF" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1209" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5756E5EF" w14:textId="06D7B4B6" w:rsidR="00C6409C" w:rsidRPr="008A6F04" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="5756E5EF" w14:textId="06D7B4B6" w:rsidR="00C6409C" w:rsidRPr="007756CC" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Aseguramiento de la calidad / Asesoramiento sobre riesgos a escala nacional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BBFE506" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="008A6F04" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="3BBFE506" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="007756CC" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Punto Focal de la PSDD de la oficina en el país</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC1F0CB" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="008A6F04" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="4BC1F0CB" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="007756CC" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Comité de PSDD de la oficina en el país</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1265" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3F7EE0" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="008A6F04" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="6A3F7EE0" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="007756CC" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Comité de PSDD regional</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6409C" w:rsidRPr="008A6F04" w14:paraId="5A7E35B7" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="00C6409C" w:rsidRPr="007756CC" w14:paraId="5A7E35B7" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1209" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7CE817" w14:textId="14DE6B62" w:rsidR="00C6409C" w:rsidRPr="008A6F04" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="2E7CE817" w14:textId="14DE6B62" w:rsidR="00C6409C" w:rsidRPr="007756CC" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Aseguramiento de la calidad / Asesoramiento sobre riesgos de la oficina regional </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08E090AD" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="008A6F04" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="08E090AD" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="007756CC" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Punto Focal de la PSDD de la oficina regional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A1AF9EA" w14:textId="2FC9D313" w:rsidR="00C6409C" w:rsidRPr="008A6F04" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="2A1AF9EA" w14:textId="2FC9D313" w:rsidR="00C6409C" w:rsidRPr="007756CC" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Comité de PSDD regional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1265" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67F26145" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="008A6F04" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="67F26145" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="007756CC" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Comité de PSDD entre oficinas de la sede</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6409C" w:rsidRPr="008A6F04" w14:paraId="19C48615" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="00C6409C" w:rsidRPr="007756CC" w14:paraId="19C48615" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1209" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5305DF2D" w14:textId="7BA6F235" w:rsidR="00C6409C" w:rsidRPr="008A6F04" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="5305DF2D" w14:textId="7BA6F235" w:rsidR="00C6409C" w:rsidRPr="007756CC" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Aseguramiento de la calidad / Asesoramiento sobre riesgos de la oficina central</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="234F96B1" w14:textId="70DD9483" w:rsidR="00C6409C" w:rsidRPr="008A6F04" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="234F96B1" w14:textId="70DD9483" w:rsidR="00C6409C" w:rsidRPr="007756CC" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Punto Focal de la PSDD de la oficina central</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54D9DF" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="008A6F04" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="3F54D9DF" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="007756CC" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Comité de PSDD entre oficinas de la sede</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1265" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3537041F" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="008A6F04" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="3537041F" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="007756CC" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Comité de PSDD entre oficinas de la sede</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="413D0F3B" w14:textId="0C61E44C" w:rsidR="000F537B" w:rsidRPr="008A6F04" w:rsidRDefault="009F569B" w:rsidP="00B93DE9">
+    <w:p w14:paraId="413D0F3B" w14:textId="0C61E44C" w:rsidR="000F537B" w:rsidRPr="007756CC" w:rsidRDefault="009F569B" w:rsidP="00B93DE9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7733"/>
         </w:tabs>
         <w:spacing w:before="147"/>
         <w:ind w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D3B" w14:textId="18B35845" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D3B" w14:textId="18B35845" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc158211760"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Adopción de decisiones</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="24CC2D3C" w14:textId="2F734382" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D3C" w14:textId="2F734382" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="147"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
-[...15 lines deleted...]
-    <w:p w14:paraId="24CC2D3D" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>La decisión de establecer o no una colaboración con un asociado se tomará en función del proceso de diligencia debida que se haya finalizado, incluido, en su caso, un análisis de los riesgos o beneficios que acarrea. El análisis de riesgos y beneficios muestra si el equilibrio entre los riesgos y los beneficios previstos está en consonancia con la tolerancia al riesgo del PNUD. Por lo general, el PNUD puede estar dispuesto a asumir mayores riesgos si los beneficios de la asociación son claramente mayores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CC2D3D" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D3E" w14:textId="601B1DFD" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D3E" w14:textId="601B1DFD" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Es imprescindible que exista una separación entre el personal que participa directamente en el desarrollo de la relación y en la formulación de una recomendación sobre si se debe o no establecer dicha relación, y el que toma la decisión definitiva. También es importante que la toma de decisiones, al igual que las responsabilidades en materia de aseguramiento de la calidad, se ajuste al nivel de riesgo y esté en consonancia con la política de ERM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5102FBAE" w14:textId="77777777" w:rsidR="008D22F9" w:rsidRPr="008A6F04" w:rsidRDefault="008D22F9">
+    <w:p w14:paraId="5102FBAE" w14:textId="77777777" w:rsidR="008D22F9" w:rsidRPr="007756CC" w:rsidRDefault="008D22F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B5A5465" w14:textId="2A9BE3C7" w:rsidR="008D22F9" w:rsidRPr="008A6F04" w:rsidRDefault="008D22F9">
+    <w:p w14:paraId="0B5A5465" w14:textId="2A9BE3C7" w:rsidR="008D22F9" w:rsidRPr="007756CC" w:rsidRDefault="008D22F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La tabla 7 muestra dónde recae la responsabilidad de la toma de decisiones en la organización, de acuerdo con el nivel de riesgo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E24A340" w14:textId="68BD0EE4" w:rsidR="008D22F9" w:rsidRPr="008A6F04" w:rsidRDefault="008D22F9">
+    <w:p w14:paraId="5E24A340" w14:textId="68BD0EE4" w:rsidR="008D22F9" w:rsidRPr="007756CC" w:rsidRDefault="008D22F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DDE76B4" w14:textId="7C0A1ED0" w:rsidR="007D1939" w:rsidRPr="008A6F04" w:rsidRDefault="007D1939" w:rsidP="007D1939">
+    <w:p w14:paraId="2DDE76B4" w14:textId="7C0A1ED0" w:rsidR="007D1939" w:rsidRPr="007756CC" w:rsidRDefault="007D1939" w:rsidP="007D1939">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>TABLA 7: Responsabilidades en materia de adopción de decisiones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F11FC3" w14:textId="77777777" w:rsidR="007D1939" w:rsidRPr="008A6F04" w:rsidRDefault="007D1939">
+    <w:p w14:paraId="37F11FC3" w14:textId="77777777" w:rsidR="007D1939" w:rsidRPr="007756CC" w:rsidRDefault="007D1939">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="4527" w:type="pct"/>
         <w:tblInd w:w="355" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="2574"/>
         <w:gridCol w:w="2646"/>
         <w:gridCol w:w="2340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0046210B" w:rsidRPr="008A6F04" w14:paraId="3F40D880" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="0046210B" w:rsidRPr="007756CC" w14:paraId="3F40D880" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="361"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="66149C16" w14:textId="3C39A9BB" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="66149C16" w14:textId="3C39A9BB" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-109"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Nivel de riesgo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="01B0739C" w14:textId="180EAD1F" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="007D4069" w:rsidP="00C6409C">
+          <w:p w14:paraId="01B0739C" w14:textId="180EAD1F" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="007D4069" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Explicación del nivel de riesgo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB4EB9B" w14:textId="3F5074BD" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="3FB4EB9B" w14:textId="3F5074BD" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Nivel en el que debe tomarse la decisión</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABF7D91" w14:textId="0C9B53A6" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="1ABF7D91" w14:textId="0C9B53A6" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Notas explicativas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046210B" w:rsidRPr="008A6F04" w14:paraId="0AB03DD7" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="0046210B" w:rsidRPr="007756CC" w14:paraId="0AB03DD7" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="944"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="35BE8283" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="35BE8283" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Riesgo bajo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68A1B786" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="68A1B786" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3962FDCA" w14:textId="50FC7ACD" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="3962FDCA" w14:textId="50FC7ACD" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Asociados de los que no se tiene constancia que participen en actividades relacionadas con los criterios de exclusión, ni de que hayan suscitado controversias o estén vinculados a sectores de riesgo alto.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F0A8B04" w14:textId="694FE722" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="1F0A8B04" w14:textId="694FE722" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Representante Residente a escala nacional</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7283CB2D" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="7283CB2D" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Directores de oficina a escala regional y mundial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45167C6D" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="45167C6D" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>La decisión se toma en el nivel de la dependencia iniciadora</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046210B" w:rsidRPr="008A6F04" w14:paraId="3C39D0F2" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="0046210B" w:rsidRPr="007756CC" w14:paraId="3C39D0F2" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="1169"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="26410539" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="26410539" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Riesgo moderado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4368CC15" w14:textId="0BE5C9B2" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="007D4069" w:rsidP="00C6409C">
+          <w:p w14:paraId="4368CC15" w14:textId="0BE5C9B2" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="007D4069" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Asociados de los que no se tiene constancia que participen (de forma directa o indirecta) en actividades relacionadas con los criterios de exclusión, ni de que hayan suscitado controversias, pero que están vinculados a un sector de riesgo alto.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27722450" w14:textId="5AF4FF01" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="27722450" w14:textId="5AF4FF01" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Directores de oficina a escala nacional, regional y mundial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60E7EB46" w14:textId="2C4F5431" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="60E7EB46" w14:textId="2C4F5431" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Las decisiones relativas a colaboraciones de la oficina en el país con un sector de riesgo alto deben elevarse a los directores de las oficinas regionales. Se envía la RAT al Comité de Riesgos en todos los casos, para que este tenga constancia.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046210B" w:rsidRPr="008A6F04" w14:paraId="16BF6994" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="0046210B" w:rsidRPr="007756CC" w14:paraId="16BF6994" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="935"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="111198B4" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="111198B4" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Riesgo sustancial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F7BBE77" w14:textId="74E95718" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="4F7BBE77" w14:textId="74E95718" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
-              <w:t>Asociados de los que no se tiene constancia que participen de forma directa en actividades relacionadas con los criterios de exclusión, pero sí de que han suscitado controversias o participado en un sector de riesgo alto.</w:t>
+              <w:t xml:space="preserve">Asociados de los que no se tiene constancia que participen de forma directa en actividades relacionadas con los criterios de exclusión, pero sí de que han suscitado controversias o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007756CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES" w:bidi="es-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>participado en un sector de riesgo alto.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B1BDB20" w14:textId="266A1A32" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="6B1BDB20" w14:textId="266A1A32" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Directores de oficina </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26B23B22" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="26B23B22" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E935F65" w14:textId="13860AB5" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="1E935F65" w14:textId="13860AB5" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
-              <w:t>Las decisiones relativas a colaboraciones de la oficina en el país con un sector de riesgo alto deben elevarse a los directores de las oficinas regionales. Se envía la RAT al Comité de Riesgos en todos los casos, para que este tenga constancia.</w:t>
+              <w:t xml:space="preserve">Las decisiones relativas a colaboraciones de la oficina en el país con un sector de riesgo alto deben elevarse a los directores de las oficinas regionales. Se envía la RAT al Comité de Riesgos en todos los </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007756CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="es-ES" w:bidi="es-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>casos, para que este tenga constancia.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046210B" w:rsidRPr="008A6F04" w14:paraId="1DE4A59E" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="0046210B" w:rsidRPr="007756CC" w14:paraId="1DE4A59E" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="48421BF8" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="48421BF8" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Riesgo alto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="078C3180" w14:textId="2EB5291C" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="6ABADEC7" w:rsidP="00C6409C">
+          <w:p w14:paraId="078C3180" w14:textId="2EB5291C" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="6ABADEC7" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asociados que participan en actividades contempladas en los </w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="0046210B" w:rsidRPr="008A6F04">
+              <w:t>Asociados que participan en actividades contempladas en los criterios de exclusión, o cuando existen pruebas directas de participación en industrias extractivas</w:t>
+            </w:r>
+            <w:r w:rsidR="0046210B" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:footnoteReference w:id="24"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="pct"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B37E4B1" w14:textId="5946ADF3" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="2B37E4B1" w14:textId="5946ADF3" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Comité de Riesgos Institucionales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4D2DD9" w14:textId="02821B9A" w:rsidR="0046210B" w:rsidRPr="008A6F04" w:rsidRDefault="16840C13" w:rsidP="00C6409C">
+          <w:p w14:paraId="1A4D2DD9" w14:textId="02821B9A" w:rsidR="0046210B" w:rsidRPr="007756CC" w:rsidRDefault="16840C13" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Siempre que realicen actividades contempladas en los </w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="0046210B" w:rsidRPr="008A6F04">
+              <w:t>Siempre que realicen actividades contempladas en los criterios de exclusión o vinculadas al sector extractivo</w:t>
+            </w:r>
+            <w:r w:rsidR="0046210B" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:footnoteReference w:id="25"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6818BCCF" w14:textId="77777777" w:rsidR="008D22F9" w:rsidRPr="008A6F04" w:rsidRDefault="008D22F9">
+    <w:p w14:paraId="6818BCCF" w14:textId="77777777" w:rsidR="008D22F9" w:rsidRPr="007756CC" w:rsidRDefault="008D22F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D3F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D3F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54CBD62C" w14:textId="2CD2CEDF" w:rsidR="009A538D" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="54CBD62C" w14:textId="2CD2CEDF" w:rsidR="009A538D" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Deben remitirse al Comité de Riesgos Institucionales todas las decisiones relativas a asociaciones con entidades del sector privado que participen en industrias extractivas o a las que afecten directamente criterios de exclusión. Deberá notificarse al Comité de Riesgos Institucionales la participación del posible asociado en un sector de alto riesgo (de los indicados en la pág. 6, excluidas las industrias extractivas). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0B94A2" w14:textId="77777777" w:rsidR="009A538D" w:rsidRPr="008A6F04" w:rsidRDefault="009A538D">
+    <w:p w14:paraId="6C0B94A2" w14:textId="77777777" w:rsidR="009A538D" w:rsidRPr="007756CC" w:rsidRDefault="009A538D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52B54D98" w14:textId="22EB1FE4" w:rsidR="005A7342" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="52B54D98" w14:textId="22EB1FE4" w:rsidR="005A7342" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Todos los posibles asociados deben presentar la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00AD5F69" w:rsidRPr="008A6F04">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00AD5F69" w:rsidRPr="007756CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>autocertificación de lucha contra el blanqueo de dinero y la financiación del terrorismo</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EF5606">
+      <w:r w:rsidR="00EF5606" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en inglés)</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, en la que confirmen que la información que han remitido es exhaustiva y correcta, que ninguna organización internacional los ha sancionado, que cumplirán las leyes y reglamentos pertinentes en relación con la lucha contra el blanqueo de dinero y la financiación del terrorismo, y que informarán al PNUD de inmediato si se vulneraran los términos de la certificación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D4E" w14:textId="44D64367" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00D13A23">
+    <w:p w14:paraId="24CC2D4E" w14:textId="44D64367" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00D13A23">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
           <w:tab w:val="left" w:pos="7095"/>
         </w:tabs>
         <w:spacing w:before="182" w:line="364" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc158211761"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Seguimiento de la asociación, gestión de riesgos y presentación de informes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6147CAF3" w14:textId="295688B8" w:rsidR="006E0247" w:rsidRPr="008A6F04" w:rsidRDefault="006E0247" w:rsidP="006E0247">
+    <w:p w14:paraId="6147CAF3" w14:textId="295688B8" w:rsidR="006E0247" w:rsidRPr="007756CC" w:rsidRDefault="006E0247" w:rsidP="006E0247">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>La frecuencia del seguimiento de las asociaciones también se determinará en función del nivel de riesgo. El iniciador de la asociación o gestor de la relación hará el seguimiento con estas periodicidades:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A41AA3D" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="008A6F04" w:rsidRDefault="006E0247" w:rsidP="006E0247">
+    <w:p w14:paraId="1A41AA3D" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="007756CC" w:rsidRDefault="006E0247" w:rsidP="006E0247">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2246"/>
         <w:gridCol w:w="1790"/>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="1890"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E0247" w:rsidRPr="008A6F04" w14:paraId="767D26A1" w14:textId="77777777" w:rsidTr="00983380">
+      <w:tr w:rsidR="006E0247" w:rsidRPr="007756CC" w14:paraId="767D26A1" w14:textId="77777777" w:rsidTr="00983380">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="642CB775" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="008A6F04" w:rsidRDefault="006E0247" w:rsidP="00F745B3">
+          <w:p w14:paraId="642CB775" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="007756CC" w:rsidRDefault="006E0247" w:rsidP="00F745B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Seguimiento basado en la gravedad del riesgo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2286E06B" w14:textId="0FD873D7" w:rsidR="006E0247" w:rsidRPr="008A6F04" w:rsidRDefault="006E0247" w:rsidP="00983380">
+          <w:p w14:paraId="2286E06B" w14:textId="0FD873D7" w:rsidR="006E0247" w:rsidRPr="007756CC" w:rsidRDefault="006E0247" w:rsidP="00983380">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Riesgo bajo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B5C2557" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="008A6F04" w:rsidRDefault="006E0247" w:rsidP="00983380">
+          <w:p w14:paraId="2B5C2557" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="007756CC" w:rsidRDefault="006E0247" w:rsidP="00983380">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Riesgo de moderado a sustancial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0911447D" w14:textId="7DE0C456" w:rsidR="006E0247" w:rsidRPr="008A6F04" w:rsidRDefault="006E0247" w:rsidP="00983380">
+          <w:p w14:paraId="0911447D" w14:textId="7DE0C456" w:rsidR="006E0247" w:rsidRPr="007756CC" w:rsidRDefault="006E0247" w:rsidP="00983380">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Riesgo alto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E0247" w:rsidRPr="008A6F04" w14:paraId="7217068D" w14:textId="77777777" w:rsidTr="00983380">
+      <w:tr w:rsidR="006E0247" w:rsidRPr="007756CC" w14:paraId="7217068D" w14:textId="77777777" w:rsidTr="00983380">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3FE9AC" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="008A6F04" w:rsidRDefault="006E0247" w:rsidP="00F745B3">
+          <w:p w14:paraId="3A3FE9AC" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="007756CC" w:rsidRDefault="006E0247" w:rsidP="00F745B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Frecuencia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40F436A3" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="008A6F04" w:rsidRDefault="006E0247" w:rsidP="00983380">
+          <w:p w14:paraId="40F436A3" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="007756CC" w:rsidRDefault="006E0247" w:rsidP="00983380">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Anual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73E0EC2B" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="008A6F04" w:rsidRDefault="006E0247" w:rsidP="00983380">
+          <w:p w14:paraId="73E0EC2B" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="007756CC" w:rsidRDefault="006E0247" w:rsidP="00983380">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Semestral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16D12F7A" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="008A6F04" w:rsidRDefault="006E0247" w:rsidP="00983380">
+          <w:p w14:paraId="16D12F7A" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="007756CC" w:rsidRDefault="006E0247" w:rsidP="00983380">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Trimestral</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78634801" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="008A6F04" w:rsidRDefault="006E0247" w:rsidP="006E0247">
+    <w:p w14:paraId="78634801" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="007756CC" w:rsidRDefault="006E0247" w:rsidP="006E0247">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66307EAC" w14:textId="5AD84188" w:rsidR="006E0247" w:rsidRPr="008A6F04" w:rsidRDefault="006E0247" w:rsidP="001F6E77">
+    <w:p w14:paraId="66307EAC" w14:textId="5AD84188" w:rsidR="006E0247" w:rsidRPr="007756CC" w:rsidRDefault="006E0247" w:rsidP="001F6E77">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
           <w:tab w:val="left" w:pos="7095"/>
         </w:tabs>
         <w:spacing w:before="182" w:line="364" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc158211762"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Verificaciones esporádicas del proceso de diligencia debida</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="4A8B0B0F" w14:textId="5F929EFF" w:rsidR="002453AF" w:rsidRPr="008A6F04" w:rsidRDefault="00FF66FE" w:rsidP="002453AF">
+    <w:p w14:paraId="4A8B0B0F" w14:textId="5F929EFF" w:rsidR="002453AF" w:rsidRPr="007756CC" w:rsidRDefault="00FF66FE" w:rsidP="002453AF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Se llevarán a cabo verificaciones esporádicas del proceso de diligencia debida cada dos años, como parte de la “tercera línea” de defensa del PNUD. Validarán que el proceso de diligencia debida se lleve a cabo de acuerdo con la política y las orientaciones correspondientes, y que el necesario seguimiento de los mecanismos de evaluación y tratamiento del riesgo de los asociados funcione. Las oficinas regionales harán verificaciones esporádicas de los procesos de diligencia debida que hayan hecho las oficinas en los países. El Grupo de Eficacia de la BPPS organizará una evaluación independiente del cumplimiento de la política de diligencia debida para las oficinas regionales y centrales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1F05A1" w14:textId="7E593EA3" w:rsidR="000F537B" w:rsidRPr="008A6F04" w:rsidRDefault="000F537B" w:rsidP="000F537B">
+    <w:p w14:paraId="0C1F05A1" w14:textId="7E593EA3" w:rsidR="000F537B" w:rsidRPr="007756CC" w:rsidRDefault="000F537B" w:rsidP="000F537B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
           <w:tab w:val="left" w:pos="7095"/>
         </w:tabs>
         <w:spacing w:before="182" w:line="364" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc158211763"/>
-      <w:r w:rsidRPr="008A6F04">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Situaciones de crisis</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="7DB9B228" w14:textId="678398AD" w:rsidR="000F537B" w:rsidRPr="008A6F04" w:rsidRDefault="000F537B" w:rsidP="000F537B">
+    <w:p w14:paraId="7DB9B228" w14:textId="678398AD" w:rsidR="000F537B" w:rsidRPr="007756CC" w:rsidRDefault="000F537B" w:rsidP="000F537B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>En situaciones de crisis, el aseguramiento de la calidad del proceso de diligencia debida y las decisiones sobre qué asociaciones se deben establecer con el sector privado corresponden a la Junta de Crisis, con los mismos requisitos de seguimiento que los contextos que no son de crisis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA068A7" w14:textId="77777777" w:rsidR="00E547E8" w:rsidRPr="008A6F04" w:rsidRDefault="00E547E8">
+    <w:p w14:paraId="7AA068A7" w14:textId="77777777" w:rsidR="00E547E8" w:rsidRPr="007756CC" w:rsidRDefault="00E547E8">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D52" w14:textId="5024FADD" w:rsidR="005A7342" w:rsidRPr="008A6F04" w:rsidRDefault="005A7342">
+    <w:p w14:paraId="24CC2D52" w14:textId="5024FADD" w:rsidR="005A7342" w:rsidRPr="007756CC" w:rsidRDefault="005A7342">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:sectPr w:rsidR="005A7342" w:rsidRPr="008A6F04" w:rsidSect="001E407F">
-          <w:footerReference w:type="default" r:id="rId23"/>
+        <w:sectPr w:rsidR="005A7342" w:rsidRPr="007756CC" w:rsidSect="001E407F">
+          <w:footerReference w:type="default" r:id="rId19"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1170" w:right="800" w:bottom="630" w:left="1160" w:header="450" w:footer="445" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D53" w14:textId="4889740B" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D53" w14:textId="4889740B" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D54" w14:textId="5DDECBB8" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00EE56C9" w:rsidP="00EE56C9">
+    <w:p w14:paraId="24CC2D54" w14:textId="5DDECBB8" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00EE56C9" w:rsidP="00EE56C9">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>GRÁFICO 1 Política del PNUD de Diligencia Debida</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D55" w14:textId="16EA8DDB" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D55" w14:textId="16EA8DDB" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FB20DB6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
-[...12 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId24"/>
+    <w:p w14:paraId="5FB20DB6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24CC2D56" w14:textId="281B0E18" w:rsidR="0072299D" w:rsidRPr="007756CC" w:rsidRDefault="0072299D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0072299D" w:rsidRPr="007756CC" w:rsidSect="001E407F">
+          <w:footerReference w:type="default" r:id="rId20"/>
           <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
           <w:pgMar w:top="1350" w:right="720" w:bottom="1440" w:left="1340" w:header="360" w:footer="380" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>[Se desarrollará y añadirá a la política a su debido tiempo].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D57" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D57" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="80"/>
         <w:ind w:left="460" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc158211764"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Anexo 1: Principios rectores y tipos de asociaciones con el sector privado</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="24CC2D58" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D58" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:spacing w:before="243"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc158211765"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Definición de asociación</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="24CC2D59" w14:textId="5049676C" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D59" w14:textId="5049676C" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="112"/>
         <w:ind w:left="100" w:right="133"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El PNUD define las asociaciones como “acuerdos o convenios voluntarios y de colaboración entre el PNUD y el sector privado, así como potencialmente otras entidades, en los cuales todos los participantes convienen en trabajar juntos para lograr un propósito común o emprender una tarea concreta y compartir riesgos y responsabilidades, recursos y beneficios. No se considerará que ningún elemento de dichas asociaciones instituye a una de las partes como agente de la otra ni que crea ‘jurídicamente’ una asociación o empresa conjunta entre ambas. Ninguna de las partes está facultada para vincular a la otra, contratar en nombre de la otra o hacer que la otra incurra en responsabilidad alguna”</w:t>
       </w:r>
-      <w:r w:rsidR="0089617F" w:rsidRPr="008A6F04">
+      <w:r w:rsidR="0089617F" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="26"/>
       </w:r>
-      <w:r w:rsidR="004778C7">
+      <w:r w:rsidR="004778C7" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D5A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D5A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D5B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D5B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc158211766"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Principios rectores de las asociaciones</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="24CC2D5C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+    <w:p w14:paraId="24CC2D5C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="008057D5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="147" w:after="120"/>
         <w:ind w:left="100" w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Las colaboraciones o asociaciones que entable el PNUD con el sector privado, independientemente del tipo de que se traten (en el anexo 1 se muestran ejemplos a título ilustrativo), deben guiarse por los principios que se exponen a continuación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D5E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D5E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D5F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+    <w:p w14:paraId="24CC2D5F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="008057D5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>TABLA 1: Principios rectores de las asociaciones</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9065" w:type="dxa"/>
         <w:tblInd w:w="110" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6660"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00474239" w:rsidRPr="008A6F04" w14:paraId="24CC2D63" w14:textId="77777777" w:rsidTr="008057D5">
+      <w:tr w:rsidR="00474239" w:rsidRPr="007756CC" w14:paraId="24CC2D63" w14:textId="77777777" w:rsidTr="008057D5">
         <w:trPr>
           <w:trHeight w:val="491"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D61" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D61" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Principios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D62" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D62" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Descripción</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474239" w:rsidRPr="008A6F04" w14:paraId="24CC2D67" w14:textId="77777777" w:rsidTr="008057D5">
+      <w:tr w:rsidR="00474239" w:rsidRPr="007756CC" w14:paraId="24CC2D67" w14:textId="77777777" w:rsidTr="008057D5">
         <w:trPr>
           <w:trHeight w:val="2224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D64" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D64" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Promover los objetivos del PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D65" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D65" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="97"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Las asociaciones deben estar orientadas a promover objetivos del PNUD, aun reconociendo que todas las partes deben obtener beneficios mutuos. Debe definirse claramente la finalidad de la asociación, así como el valor añadido (la adicionalidad) que aporta a la promoción de las prioridades estratégicas del PNUD.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24CC2D66" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D66" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="103"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>En aras de la continuidad de la participación y para potenciar la repercusión en materia de desarrollo, el PNUD trata de priorizar en su colaboración con el sector privado las esferas de pertinencia inmediata o próxima a los intereses principales de los asociados del sector privado.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474239" w:rsidRPr="008A6F04" w14:paraId="24CC2D6A" w14:textId="77777777" w:rsidTr="008057D5">
+      <w:tr w:rsidR="00474239" w:rsidRPr="007756CC" w14:paraId="24CC2D6A" w14:textId="77777777" w:rsidTr="008057D5">
         <w:trPr>
           <w:trHeight w:val="649"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D68" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D68" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Conservar la integridad, la independencia y la imparcialidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D69" w14:textId="5B9E4AC3" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D69" w14:textId="5B9E4AC3" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="102"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Las interacciones con el sector privado deben permitir al PNUD seguir siendo neutral y conservar su integridad, independencia e imparcialidad.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474239" w:rsidRPr="008A6F04" w14:paraId="24CC2D6D" w14:textId="77777777" w:rsidTr="008057D5">
+      <w:tr w:rsidR="00474239" w:rsidRPr="007756CC" w14:paraId="24CC2D6D" w14:textId="77777777" w:rsidTr="008057D5">
         <w:trPr>
           <w:trHeight w:val="1711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D6B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D6B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Velar por la transparencia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D6C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D6C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="99"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>El PNUD es una organización pública y la cooperación con el sector privado debe ser transparente, para lo cual debe haber información sobre la finalidad y el alcance de las colaboraciones a disposición del público. Impulsar estructuras de gobernanza responsables y transparentes, establecer objetivos cuantificables y disponer de un marco sólido de seguimiento y revisión también refuerza la transparencia de las asociaciones. En el sitio web del PNUD debe proporcionarse toda la información pertinente sobre las asociaciones.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474239" w:rsidRPr="008A6F04" w14:paraId="24CC2D71" w14:textId="77777777" w:rsidTr="008057D5">
+      <w:tr w:rsidR="00474239" w:rsidRPr="007756CC" w14:paraId="24CC2D71" w14:textId="77777777" w:rsidTr="008057D5">
         <w:trPr>
           <w:trHeight w:val="880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D6E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D6E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Evitar la exclusividad y las ventajas indebidas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D70" w14:textId="670F001B" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="0013545C" w:rsidP="00BB6E91">
+          <w:p w14:paraId="24CC2D70" w14:textId="670F001B" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="0013545C" w:rsidP="00BB6E91">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="99"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">El PNUD no otorga exclusividad, ventajas indebidas ni respaldo implícito a ninguna organización, producto o servicio del sector privado, ya que ello podría tener consecuencias indeseadas, como la distorsión del mercado y la exclusión de otros actores económicos. Todas las organizaciones del sector privado tienen las mismas oportunidades de </w:t>
             </w:r>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>proponer modalidades de cooperación con el PNUD, que coopera con cualquier asociado del sector privado, también con los que sean competidores de otros que ya colaboren con el PNUD.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474239" w:rsidRPr="008A6F04" w14:paraId="24CC2D7C" w14:textId="77777777" w:rsidTr="008057D5">
+      <w:tr w:rsidR="00474239" w:rsidRPr="007756CC" w14:paraId="24CC2D7C" w14:textId="77777777" w:rsidTr="008057D5">
         <w:trPr>
           <w:trHeight w:val="997"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D7A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D7A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="251" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Eficacia en función de los costos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D7B" w14:textId="49845348" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D7B" w14:textId="49845348" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="99"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Las modalidades de colaboración deben implantarse de tal modo que la carga administrativa y financiera que impongan al PNUD y a sus asociados sean las mínimas, es decir, en principio deben ser recíprocas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474239" w:rsidRPr="008A6F04" w14:paraId="24CC2D81" w14:textId="77777777" w:rsidTr="00B37718">
+      <w:tr w:rsidR="00474239" w:rsidRPr="007756CC" w14:paraId="24CC2D81" w14:textId="77777777" w:rsidTr="00B37718">
         <w:trPr>
           <w:trHeight w:val="2449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D7D" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2D7D" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="87"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Especificar claramente las funciones y responsabilidades y distribuir los riesgos y beneficios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D7E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D7E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="98"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Al margen del tipo de interacción que tenga el PNUD con una entidad del sector privado, es imprescindible que quede bien claro qué beneficios espera obtener cada asociado y que se acepte distribuir los riesgos.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24CC2D7F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D7F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="102"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Cuando una modalidad de cooperación tenga implicaciones financieras para el PNUD, debe suscribirse un acuerdo formal por escrito entre el PNUD y el asociado del sector privado.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24CC2D80" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D80" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="101"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Para que la asociación funcione como es debido, deben detallarse y comprenderse claramente las funciones y responsabilidades de los asociados, lo que ha de reflejarse en el acuerdo que se suscriba.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24CC2D82" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D82" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D83" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D83" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D84" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D84" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:spacing w:before="101"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc158211767"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Tipos de interacción</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="24CC2D85" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D85" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="148"/>
         <w:ind w:left="100" w:right="133"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El PNUD es consciente de que hace falta innovar en la cooperación con el sector privado y alienta la creatividad y la flexibilidad a la hora de concebir modalidades de colaboración que sirvan para aprovechar los diversos activos que este sector puede aportar al desarrollo y ayudar a obtener resultados eficaces y sostenibles al respecto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D86" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D86" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D87" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D87" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Cuando una modalidad de cooperación tenga implicaciones financieras para el PNUD, debe suscribirse un acuerdo formal por escrito entre el PNUD y el asociado del sector privado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D88" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D88" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D89" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D89" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>En la siguiente tabla se indican ejemplos de interacciones de diversos tipos. Cabe señalar que las asociaciones específicas pueden incluir una combinación de dos o más de ellas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D8A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D8A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D8B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D8B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008A6F04">
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>En el anexo 2 figuran ejemplos más precisos de estos tipos de colaboración.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D8C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
-      <w:pPr>
+    <w:p w14:paraId="63B97B63" w14:textId="77777777" w:rsidR="007756CC" w:rsidRPr="007756CC" w:rsidRDefault="007756CC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidSect="001E407F">
-[...7 lines deleted...]
-    <w:p w14:paraId="24CC2D8D" w14:textId="4366E029" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24CC2D8D" w14:textId="4366E029" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>TABLA 2: Tipos de interacción</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F97D8C" w14:textId="77777777" w:rsidR="00AC60AE" w:rsidRPr="008A6F04" w:rsidRDefault="00AC60AE">
+    <w:p w14:paraId="38F97D8C" w14:textId="77777777" w:rsidR="00AC60AE" w:rsidRPr="007756CC" w:rsidRDefault="00AC60AE">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="218" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2110"/>
         <w:gridCol w:w="3318"/>
         <w:gridCol w:w="3483"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00474239" w:rsidRPr="008A6F04" w14:paraId="24CC2D91" w14:textId="77777777" w:rsidTr="00B37718">
+      <w:tr w:rsidR="00474239" w:rsidRPr="007756CC" w14:paraId="24CC2D91" w14:textId="77777777" w:rsidTr="00B37718">
         <w:trPr>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D8E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2D8E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="243" w:right="233"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Tipo de asociación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D8F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2D8F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="1252" w:right="1245"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Objetivo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3483" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D90" w14:textId="4715C53F" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00483CDF">
+          <w:p w14:paraId="24CC2D90" w14:textId="4715C53F" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="135" w:right="129"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Instrumentos del PNUD suscritos con el sector privado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474239" w:rsidRPr="008A6F04" w14:paraId="24CC2D95" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="00474239" w:rsidRPr="007756CC" w14:paraId="24CC2D95" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE4F0"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D92" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2D92" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="753" w:right="86" w:hanging="641"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Promoción y diálogo sobre políticas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D93" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2D93" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="107" w:right="104"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Influir en el sector privado y alentarlo para que cambie la forma de hacer negocios adoptando enfoques más responsables y sostenibles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D51D528" w14:textId="293CDBE1" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="3D51D528" w14:textId="293CDBE1" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Memorando de entendimiento</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24CC2D94" w14:textId="521107B4" w:rsidR="00A945EF" w:rsidRPr="008A6F04" w:rsidRDefault="00A945EF" w:rsidP="00483CDF">
+          <w:p w14:paraId="24CC2D94" w14:textId="521107B4" w:rsidR="00A945EF" w:rsidRPr="007756CC" w:rsidRDefault="00A945EF" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Canje de cartas (no financieras o financieras)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474239" w:rsidRPr="008A6F04" w14:paraId="24CC2D9C" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="00474239" w:rsidRPr="007756CC" w14:paraId="24CC2D9C" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE4F0"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D96" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2D96" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="484" w:right="459" w:firstLine="158"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Movilización de recursos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D97" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2D97" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="107" w:right="297"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Movilizar recursos financieros y en especie del sector privado en apoyo de los programas y proyectos del PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C3BC321" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="2C3BC321" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Acuerdos de financiación (por valor de 100.000 USD o más)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BB99EDC" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="0BB99EDC" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Acuerdos a título gratuito</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B10178A" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="6B10178A" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Acuerdo de contribución (a título gratuito + acuerdo de financiación)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6363FD1F" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="6363FD1F" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Acuerdo de pequeña contribución financiera (de menos de 100.000 USD)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DF26EFF" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="0DF26EFF" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Canje de cartas (menos de 100.000 USD)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2898F339" w14:textId="139FACB9" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00C95F83" w:rsidP="00483CDF">
+          <w:p w14:paraId="2898F339" w14:textId="139FACB9" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00C95F83" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Financiación paralela</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05190111" w14:textId="18ED364A" w:rsidR="00A945EF" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="05190111" w14:textId="18ED364A" w:rsidR="00A945EF" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Acuerdo de servicios de desarrollo</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24CC2D9B" w14:textId="7049F7AB" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00C95F83" w:rsidP="00483CDF">
+          <w:p w14:paraId="24CC2D9B" w14:textId="7049F7AB" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00C95F83" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Préstamo de personal no reembolsable </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B39" w:rsidRPr="008A6F04" w14:paraId="24CC2DA1" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="00566B39" w:rsidRPr="007756CC" w14:paraId="24CC2DA1" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE4F0"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D9D" w14:textId="60AF3F4C" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2D9D" w14:textId="60AF3F4C" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="243" w:right="233"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Promoción de la innovación (promociones con recompensa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D9E" w14:textId="3E1C4144" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2D9E" w14:textId="3E1C4144" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="107" w:right="119"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Las promociones de la innovación son procesos que las dependencias institucionales (oficinas en los países) organizan para solicitar ideas y soluciones innovadoras —ofreciendo una recompensa— a fin de hacer frente a las dificultades relativas al desarrollo que no pueden obtenerse a través de convocatorias tradicionales.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2DA0" w14:textId="2560AC3C" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="24CC2DA0" w14:textId="2560AC3C" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Acuerdo de promoción de la innovación</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B39" w:rsidRPr="008A6F04" w14:paraId="24CC2DA8" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="00566B39" w:rsidRPr="007756CC" w14:paraId="24CC2DA8" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE4F0"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2DA2" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2DA2" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="240" w:right="233"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Potenciación de la actividad principal para favorecer los mercados inclusivos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2DA3" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2DA3" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="107" w:right="310"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Aprovechar los principales puntos fuertes que tiene el sector privado en su actividad principal (experiencia, servicios, tecnología, etc.) para implantar o promover modelos de negocio inclusivos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67CA2DFD" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="67CA2DFD" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Memorando de entendimiento</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="525322D1" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="525322D1" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Asistencia técnica</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A6B98F2" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="5A6B98F2" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Acuerdos de financiación (por valor de 100.000 USD o más)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CD760C4" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="6CD760C4" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Acuerdos a título gratuito</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DA82BC7" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="1DA82BC7" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Acuerdo de contribución (a título gratuito + acuerdo de financiación)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57A42C69" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="57A42C69" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Acuerdo de pequeña contribución financiera (de menos de 100.000 USD)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24CC2DA7" w14:textId="158110DB" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="24CC2DA7" w14:textId="158110DB" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
-              <w:t>Canje de cartas (menos de 100.000 USD)</w:t>
+              <w:t xml:space="preserve">Canje de cartas (menos de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007756CC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:bidi="es-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>100.000 USD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B39" w:rsidRPr="008A6F04" w14:paraId="24CC2DAE" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="00566B39" w:rsidRPr="007756CC" w14:paraId="24CC2DAE" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1759"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE4F0"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2DA9" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00E14C69">
+          <w:p w14:paraId="24CC2DA9" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00E14C69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="510" w:hanging="221"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Asociaciones transformadoras</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2DAA" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2DAA" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="107" w:right="487"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Asociaciones de distintas partes interesadas multidimensionales que aprovechan las competencias básicas de cada asociado y se establecen para abordar un problema sistémico a gran escala.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="431E2C69" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="431E2C69" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Memorando de entendimiento</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="779A8E16" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="779A8E16" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Acuerdos de costos compartidos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24CC2DAD" w14:textId="431DFDFB" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="24CC2DAD" w14:textId="431DFDFB" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Declaración de intención</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B39" w:rsidRPr="008A6F04" w14:paraId="05CE217A" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="00566B39" w:rsidRPr="007756CC" w14:paraId="05CE217A" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1759"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE4F0"/>
           </w:tcPr>
-          <w:p w14:paraId="382792C9" w14:textId="6BA0CC53" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00B37718">
+          <w:p w14:paraId="382792C9" w14:textId="6BA0CC53" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="510" w:right="263" w:hanging="221"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Parte responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61370B2D" w14:textId="12CB8517" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00B37718">
+          <w:p w14:paraId="61370B2D" w14:textId="12CB8517" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="107" w:right="487"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los pagos basados en el desempeño responden a un tipo de acuerdo entre el PNUD y una parte responsable para transferir los fondos tras comprobarse que se ha alcanzado un resultado de desarrollo cuantificable convenido. No se conceden anticipos y los pagos se hacen únicamente tras verificarse que se han alcanzado los resultados convenidos. Este enfoque ofrece un mayor incentivo a las partes responsables para lograr resultados.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61BB12BE" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="6899F39D" w:rsidP="00483CDF">
+          <w:p w14:paraId="61BB12BE" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="6899F39D" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Acuerdo con la parte responsable</w:t>
             </w:r>
-            <w:r w:rsidR="00566B39" w:rsidRPr="008A6F04">
+            <w:r w:rsidR="00566B39" w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:footnoteReference w:id="27"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17B4953E" w14:textId="60CADD4F" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="17B4953E" w14:textId="60CADD4F" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Acuerdo de pago por resultados</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B39" w:rsidRPr="008A6F04" w14:paraId="5671D217" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="00566B39" w:rsidRPr="007756CC" w14:paraId="5671D217" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1759"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE4F0"/>
           </w:tcPr>
-          <w:p w14:paraId="1E747F6B" w14:textId="49B49ABD" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00566B39" w:rsidP="00E14C69">
+          <w:p w14:paraId="1E747F6B" w14:textId="49B49ABD" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00566B39" w:rsidP="00E14C69">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="510" w:hanging="221"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Microfinanciación colectiva</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7648E2A4" w14:textId="55AD6140" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00F966C7" w:rsidP="00B37718">
+          <w:p w14:paraId="7648E2A4" w14:textId="55AD6140" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00F966C7" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="107" w:right="487"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Plataforma Classy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="652BA550" w14:textId="31DB1C32" w:rsidR="00566B39" w:rsidRPr="008A6F04" w:rsidRDefault="00FD5440" w:rsidP="00483CDF">
+          <w:p w14:paraId="652BA550" w14:textId="31DB1C32" w:rsidR="00566B39" w:rsidRPr="007756CC" w:rsidRDefault="00FD5440" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="282" w:right="129"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A6F04">
+            <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
               <w:t>No se ha firmado ningún acuerdo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24CC2DB0" w14:textId="2BF51E93" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="003F7D0D">
+    <w:p w14:paraId="24CC2DB0" w14:textId="2BF51E93" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="003F7D0D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="008A6F04">
+      <w:r w:rsidR="005F2731" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Más información al respecto en el anexo 2: Tipos de interacción con el sector privado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166B09EB" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
-[...20 lines deleted...]
-    <w:p w14:paraId="6B21C108" w14:textId="7479DB05" w:rsidR="00055397" w:rsidRPr="008A6F04" w:rsidRDefault="00055397" w:rsidP="00055397">
+    <w:p w14:paraId="166B09EB" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EBB6C9B" w14:textId="77777777" w:rsidR="00055397" w:rsidRPr="007756CC" w:rsidRDefault="00055397" w:rsidP="00055397">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12542E9F" w14:textId="77777777" w:rsidR="007756CC" w:rsidRPr="007756CC" w:rsidRDefault="007756CC" w:rsidP="00055397">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="394B2E0C" w14:textId="77777777" w:rsidR="00055397" w:rsidRPr="007756CC" w:rsidRDefault="00055397" w:rsidP="00055397">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B21C108" w14:textId="7479DB05" w:rsidR="00055397" w:rsidRPr="007756CC" w:rsidRDefault="00055397" w:rsidP="00055397">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7193"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DB2" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="003F7D0D">
+    <w:p w14:paraId="24CC2DB2" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="003F7D0D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="82"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc158211768"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Anexo 2: Tipos de interacción con el sector privado</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="24CC2DB3" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DB3" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:id="25" w:name="_Toc158211769"/>
-    <w:p w14:paraId="24CC2DB4" w14:textId="6FCE7F6C" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00D07A1D">
+    <w:p w14:paraId="24CC2DB4" w14:textId="6FCE7F6C" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00D07A1D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="372"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:bookmarkStart w:id="25" w:name="_Toc158211769"/>
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CC2E48" wp14:editId="35C4C3FE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3562350</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>146860</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3295291" cy="3786997"/>
                 <wp:effectExtent l="0" t="0" r="635" b="4445"/>
                 <wp:wrapNone/>
                 <wp:docPr id="34" name="Group 34"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3295291" cy="3786997"/>
                           <a:chOff x="5611" y="84"/>
                           <a:chExt cx="4877" cy="4981"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="35" name="Picture 23"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26">
+                          <a:blip r:embed="rId21">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5611" y="84"/>
                             <a:ext cx="4877" cy="4981"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="36" name="Picture 22"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27">
+                          <a:blip r:embed="rId22">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5671" y="113"/>
                             <a:ext cx="4757" cy="4860"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
@@ -16597,80 +16682,80 @@
                               <w:pPr>
                                 <w:spacing w:before="114"/>
                                 <w:ind w:left="142" w:right="138"/>
                                 <w:jc w:val="both"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:lang w:bidi="es-ES"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">El PNUD puso en marcha el </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:lang w:bidi="es-ES"/>
                                 </w:rPr>
                                 <w:t>Mecanismo Africano para unos Mercados Inclusivos (AFIM)</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:lang w:bidi="es-ES"/>
                                 </w:rPr>
                                 <w:t>, que propicia el diálogo y la colaboración entre los sectores público y privado sobre cuestiones prioritarias del continente, como las cadenas de valor agroalimentarias. El AFIM sirve de plataforma para coordinar las actividades de crecimiento inclusivo entre las Naciones Unidas, los gobiernos, las comunidades económicas regionales y el sector privado. A través de talleres e intervenciones específicas, el AFIM facilita el intercambio de conocimientos, acceso a financiación y la difusión de las mejores prácticas para el desarrollo de mercados inclusivos, haciendo hincapié en la creación de oportunidades para los grupos de bajos ingresos y marginados.</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="24CC2E7B" w14:textId="2F7DAFCE" w:rsidR="00474239" w:rsidRDefault="005F2731">
+                            <w:p w14:paraId="24CC2E7B" w14:textId="16235B84" w:rsidR="00474239" w:rsidRDefault="005F2731">
                               <w:pPr>
                                 <w:spacing w:before="120"/>
                                 <w:ind w:left="142" w:right="138"/>
                                 <w:jc w:val="both"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:lang w:bidi="es-ES"/>
                                 </w:rPr>
                                 <w:t>En 2011, el AFIM medió para la adopción de la “</w:t>
                               </w:r>
-                              <w:hyperlink r:id="rId28">
+                              <w:hyperlink r:id="rId23">
                                 <w:r>
                                   <w:rPr>
                                     <w:color w:val="6C8AA9"/>
                                     <w:u w:val="single" w:color="6C8AA9"/>
                                     <w:lang w:bidi="es-ES"/>
                                   </w:rPr>
                                   <w:t>Declaración de</w:t>
                                 </w:r>
                               </w:hyperlink>
                               <w:r>
                                 <w:rPr>
                                   <w:color w:val="6C8AA9"/>
                                   <w:lang w:bidi="es-ES"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
-                              <w:hyperlink r:id="rId29">
+                              <w:hyperlink r:id="rId24">
                                 <w:r>
                                   <w:rPr>
                                     <w:color w:val="6C8AA9"/>
                                     <w:u w:val="single" w:color="6C8AA9"/>
                                     <w:lang w:bidi="es-ES"/>
                                   </w:rPr>
                                   <w:t>Johannesburgo</w:t>
                                 </w:r>
                               </w:hyperlink>
                               <w:r w:rsidR="00827631">
                                 <w:rPr>
                                   <w:color w:val="6C8AA9"/>
                                   <w:u w:val="single" w:color="6C8AA9"/>
                                   <w:lang w:bidi="es-ES"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> (en inglés)</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:lang w:bidi="es-ES"/>
                                 </w:rPr>
                                 <w:t>”, primera declaración conjunta de los sectores público y privado sobre la agroindustria, la alimentación y la nutrición.</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
@@ -16692,54 +16777,54 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="24CC2E48" id="Group 34" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:280.5pt;margin-top:11.55pt;width:259.45pt;height:298.2pt;z-index:251658240;mso-position-horizontal-relative:page" coordorigin="5611,84" coordsize="4877,4981" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCTI/f3bAMAAGUKAAAOAAAAZHJzL2Uyb0RvYy54bWzcVllu2zAQ/S/QOxD8&#10;b2Q7jhchdpEmbVCgS9DlABRFSUQpkiVpy+npO0NKjhMX3VAUaAPEGG6jN49vhnP+dNcqshXOS6NX&#10;dHwyokRobkqp6xX9+OHFkwUlPjBdMmW0WNFb4enT9eNH553NxcQ0RpXCEXCifd7ZFW1CsHmWed6I&#10;lvkTY4WGxcq4lgUYujorHevAe6uyyWg0yzrjSusMF97D7FVapOvov6oED2+ryotA1IoCthB/Xfwt&#10;8Ddbn7O8dsw2kvcw2G+gaJnU8NG9qysWGNk4eeSqldwZb6pwwk2bmaqSXMQYIJrx6EE0185sbIyl&#10;zrva7mkCah/w9Ntu+ZvttbPv7Y1L6MF8ZfgnD7xkna3zw3Uc12kzKbrXpoT7ZJtgYuC7yrXoAkIi&#10;u8jv7Z5fsQuEw+TpZHk2WY4p4bB2Ol/Mlst5ugHewDXhubPZGNZheTEdVp73p6eL+TwdnS4XY1zN&#10;WJ4+G6H20NbnVvIc/nu6wDqi68eyglNh4wTtnbQ/5aNl7tPGPoGbtSzIQioZbqNKgSEEpbc3kiPT&#10;OABmbxyRJTBxRolmLbAJy/hVMjnF8IZd6QzDmOLdEG0uG6ZrceEtCBzSDs4PU86ZrhGs9DiNHN33&#10;Eof3cBRK2hdSKbw8tPuIIUceaOwbpCX9Xhm+aYUOKSGdUBC80b6R1lPictEWAqJ0L8sIiOXe8XeA&#10;G8CBHZwIvEGzAhD9PFzsfiEivgOJ4XiQ6w8VeKSkQYXf0RFw7Hy4FqYlaABowBnlzbavPCIGZMMW&#10;xKwNUjfQjLh6xgHmPyjE2ZEQJ/+lEGNUf0+I81TSxuOY1izfK3F+NlS0xSy+RfuKdiezP6LEzsLz&#10;6ofchtFRdv/SC/K+YVZAXqDbgzoGwaQ69gEjfGZ2ZBJTvt+GrwwJO5jH2hSzPz0236leB0fT534y&#10;9/8q5SxXmnQruhxPpykuo2Q5FFXv6uJSObJl0INMl/OrZxf94+UPt7UyQCekZAtv3wj/cBPLsZY/&#10;12W0A5Mq2aATpaHUID2p6qAVdsUONqJZmPIW2HYGihj0PdChgdEY94WSDrqdFfWfNwzfN/VSgxiw&#10;NRoMNxjFYDDN4eiKBkqSeRlSC7WxTtYNeE7Xqc0FtAOVjIXyDkWPE/QXrdjLgHWvWTocx1133eH6&#10;KwAAAP//AwBQSwMECgAAAAAAAAAhAJFwfb6aDgAAmg4AABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBu&#10;Z4lQTkcNChoKAAAADUlIRFIAAAMyAAAB9QgGAAAALUfLCAAAAAZiS0dEAP8A/wD/oL2nkwAAAAlw&#10;SFlzAAAOxAAADsQBlSsOGwAADjpJREFUeJzt3T9vndUBwOHjxnYDVYRaG0LYQAglS8XAyNAhUhaG&#10;sDFnZGKArwIb3wD8EVhYYAhEahACKVEWLooCmZo4f+zbofeFt+YGCE1Qf+3zSNZ5fd5zr6/Hn855&#10;7bFcLsfPfX344Yfj7NmzAwAA4HHZ3t4eb7311vjqq69+tk+mr835i7/99tvx5ZdfjitXrmxMc599&#10;9tnGN998M8YYf5gt3TgyAgAA/BbLMcY4PDxcXr58eXzwwQfjmWeeWY4xxpNPPnl4+vTpcfr06XH8&#10;+PHl/EUby+Vy7O/vj/39/fHxxx9vvP/++2Nvb28eLVPsbK2Zm9YJGgAA4GFMYXK4Gg9m9+6NMcbJ&#10;kyfvX7hwYVy4cGGcPHny4Pjx42Nra2s5xipk9vb2xt7e3vj88883FovFuHHjhpABAAAep18Mma2t&#10;rfvPPffcOHXq1Dh37tzB+fPnx8svv7wcYxUki8ViXLx4cVy+fHkKkvmRsydW459mc8ePrJuHjKgB&#10;AADWWa65ngJmf3bv1hhj3Lt379a1a9fGtWvXxu3bt5fXr18fL7zwwuEYY2x+/fXXG9evXx93794d&#10;48cdlvnuyxQwf16Nf39UvwUAAMDKX2fX0+bI/Wni0qVLB5cuXRpjtYOzef78+fH999+Pmzdv/n4f&#10;EQAA4D+w+cUXX8y/X3e0bDpGduJ3+UQAAMD/o3lvTMfMbq2Z2xjjX8Gy7vmWdQ/7bz+iDwgAAHDU&#10;H2fX06Mu6/4FzE9uAAAAJGw+YP6XdmkAAAAepXW7Lw/868gPCpk5f04ZAAD4r2KXBQAAyBEyAABA&#10;jpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QA&#10;AIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBH&#10;yAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAA&#10;QI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNk&#10;AACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAg&#10;R8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIA&#10;AECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAj&#10;ZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAA&#10;IEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEy&#10;AABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQ&#10;I2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkA&#10;ACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgR&#10;MgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAA&#10;kCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZ&#10;AAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADI&#10;ETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwA&#10;AJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQI&#10;GQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAA&#10;yBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQM&#10;AACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADk&#10;CBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYA&#10;AMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKE&#10;DAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA&#10;5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIG&#10;AADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAABy&#10;hAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMA&#10;AOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlC&#10;BgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAA&#10;coQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCED&#10;AADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5&#10;QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEA&#10;AHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwh&#10;AwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAA&#10;OUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpAB&#10;AAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAc&#10;IQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAA&#10;ADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6Q&#10;AQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACA&#10;HCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gA&#10;AAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECO&#10;kAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAA&#10;gBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfI&#10;AAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABA&#10;jpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QA&#10;AIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkbP6KNcsj&#10;IwAAwKO2XHO9bm6M8etC5qi/jTH+srp+YjUem93f+A3vCQAA/O+bx8jhatxfjTcf5o0eFDKHs+uD&#10;1XhvNnd3NU5H04QMAADwS9aFzNQW8944OLLmJzbH+u2ag9ncndV468jr5j/UszYAAMDDOBoy/5jd&#10;m3Zp5l0yrV+OIUAAAICgo0fLpsqZb+tMOzHz6Jl2abZW4/w4maNlAADAOutOg91fjbdn96YGuTub&#10;+7djZhuvvvrqWCwWY7FYjFu3bq175mWKle01c9M68QIAADyMKWTWbabcPTKO3d3dg1OnTo2nnnrq&#10;cIwxjl28eHEcO3ZsXLlyZdy4cWMKkvnuy7Ej4/x6WidkAACA3+Jo0Izx47MxPzwjc+7cueXbb789&#10;3nnnneUbb7wxNnd2dsZrr702XnzxxfHJJ58cfvTRR+PTTz+dv/H0hvdncwIGAAB4FNaFzOHRue3t&#10;7eWJEyfGzs7OGGP1jMyZM2fGmTNnxksvvTR2d3fHzs7O4dWrV8fVq1fHnTt3pljxDzEBAIDH7umn&#10;n14+//zz49lnn/2hQV555ZWxu7v7w5qN5fKnffLdd9+Nd999d7z33ntjsVhMIWP3BQAAeOzOnj27&#10;fPPNN8frr7/+wM2UfwKpvkZc+HUj5AAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAsOLkW80MAADN&#10;DAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAAAnoAAAKICAYAAADn&#10;8FceAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAMbUlEQVR4nO3dsU1E&#10;URAEwQWNweWfHiYx4H6iQCe1qiLAbM3n3n58//w+BwBAzr5er3f/DQAA/IPPd/8BAAD8D6EHABAl&#10;9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBEzVkMAIAmix4AQJTQAwCIEnoAAFFCDwAgaufXGAAA&#10;SRY9AIAooQcAECX0AACihB4AQJTQAwCIcgINACDKogcAECX0AACihB4AQJTQAwCIEnoAAFFCDwAg&#10;SugBAEQJPQCAKKEHABDlMgYAQJRFDwAgamfSAwBIsugBAEQJPQCAKKEHABAl9AAAooQeAECU0AMA&#10;iBJ6AABRQg8AIEroAQBEuXULABBl0QMAiBJ6AABRQg8AIEroAQBECT0AgKidn90CACRZ9AAAooQe&#10;AECU0AMAiBJ6AABRTqABAERZ9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgCihBwAQJfQA&#10;AKKEHgBAlBNoAABRO6UHAJDk0y0AQJTQAwCIEnoAAFFCDwAgSugBAEQJPQCAKKEHABAl9AAAolzG&#10;AACIsugBAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiNp5XwUAIMmiBwAQJfQAAKKEHgBAlNADAIgS&#10;egAAUfOjWwCAJoseAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgCihBwAQJfQAAKKEHgBAlMsYAABR&#10;Fj0AgKidSQ8AIMmiBwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK6AEARAk9AIAoJ9AAAKIsegAA&#10;UUIPACBK6AEARAk9AIAooQcAECX0AACihB4AQNTOQ3oAAEkWPQCAKKEHABAl9AAAoty6BQCIsugB&#10;AEQJPQCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgCgn0AAAonZKDwAgyadb&#10;AIAooQcAECX0AACihB4AQJTQAwCIEnoAAFFCDwAgSugBAES5jAEAEGXRAwCIEnoAAFFCDwAgSugB&#10;AEQJPQCAKKEHABAl9AAAonYe0gMASLLoAQBECT0AgCihBwAQ5dYtAECURQ8AIEroAQBECT0AgCih&#10;BwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK6AEARDmBBgAQtVN6AABJPt0CAEQJPQCAKKEHABAl&#10;9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBEOYEGABBl0QMAiBJ6AABRQg8AIEroAQBECT0AgCih&#10;BwAQJfQAAKJ2HtIDAEiy6AEARLmMAQAQZdEDAIgSegAAUUIPACBK6AEARAk9AIAooQcAECX0AACi&#10;hB4AQJTQAwCIEnoAAFFCDwAgyq1bAIAoix4AQJTQAwCI2vl2CwCQZNEDAIgSegAAUUIPACBK6AEA&#10;RAk9AIAooQcAECX0AACinEADAIiy6AEARAk9AIAooQcAECX0AACihB4AQJTQAwCIEnoAAFE7D+kB&#10;ACRZ9AAAooQeAECUE2gAAFEWPQCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBECT0A&#10;gCihBwAQJfQAAKLcugUAiLLoAQBE7Ux6AABJFj0AgCihBwAQJfQAAKKEHgBAlNADAIgSegAAUUIP&#10;ACBK6AEARDmBBgAQZdEDAIgSegAAUUIPACBK6AEARAk9AIAooQcAECX0AACihB4AQNTOi8kAAEku&#10;YwAARPl0CwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK6AEARAk9AIAooQcAECX0AACihB4AQJRb&#10;twAAURY9AIAooQcAELXz7RYAIMmiBwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK6AEARDmBBgAQ&#10;ZdEDAIgSegAAUUIPACBK6AEARAk9AIAooQcAECX0AACihB4AQNTOi8kAAEkWPQCAKCfQAACiLHoA&#10;AFFCDwAgSugBAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABRLmMAAERZ9AAAooQeAECU0AMA&#10;iBJ6AABRQg8AIGrnZ7cAAEkWPQCAKKEHABAl9AAAooQeAECU0AMAiHLrFgAgyqIHABAl9AAAooQe&#10;AECU0AMAiBJ6AABRQg8AIEroAQBECT0AgCihBwAQtXMaAwAgyQk0AIAon24BAKKEHgBAlNADAIgS&#10;egAAUUIPACBK6AEARAk9AIAooQcAECX0AACihB4AQJQTaAAAURY9AIAooQcAECX0AACihB4AQNTO&#10;rzEAAJIsegAAUUIPACBK6AEARAk9AIAooQcAECX0AACi3LoFAIiy6AEARAk9AIAooQcAECX0AACi&#10;hB4AQJTQAwCIEnoAAFFCDwAgaufFZACAJJcxAACifLoFAIgSegAAUUIPACBK6AEARAk9AIAooQcA&#10;ECX0AACihB4AQJTQAwCIEnoAAFFOoAEARFn0AACihB4AQJTQAwCIEnoAAFE7v8YAAEiy6AEARAk9&#10;AIAooQcAECX0AACihB4AQJTQAwCIcusWACDKogcAECX0AACihB4AQJTQAwCIEnoAAFFCDwAgSugB&#10;AEQJPQCAqJ0XkwEAkix6AABRTqABAERZ9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgCih&#10;BwAQJfQAAKJcxgAAiLLoAQBECT0AgCihBwAQJfQAAKKEHgBA1M7PbgEAkix6AABRQg8AIEroAQBE&#10;CT0AgCgn0AAAoix6AABRQg8AIEroAQBECT0AgCihBwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK&#10;6AEARO1x7BYAIMmiBwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK6AEARM0zegAATRY9AIAooQcA&#10;ECX0AACihB4AQJTQAwCI2vnZLQBAkkUPACDKO3oAAFEWPQCAKKEHABAl9AAAooQeAECU0AMAiBJ6&#10;AABRQg8AIMo7egAAURY9AIAooQcAELXz7RYAIMmiBwAQJfQAAKKEHgBAlNADAIjyjh4AQJRFDwAg&#10;SugBAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiNrjIT0AgCSLHgBAlNADAIgSegAAUUIPACBK6AEA&#10;RAk9AIAooQcAEDXP6AEANFn0AACihB4AQJTQAwCIEnoAAFFCDwAgaudntwAASRY9AIAo7+gBAERZ&#10;9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgCihBwAQJfQAAKJcxgAAiNopPQCAJJ9uAQCi&#10;hB4AQJTQAwCIEnoAAFFCDwAgSugBAER5Rw8AIMqiBwAQJfQAAKKEHgBAlNADAIgSegAAUTs/uwUA&#10;SLLoAQBEeUcPACDKogcAECX0AACihB4AQJTQAwCIEnoAAFFCDwAgSugBAER5Rw8AIMqiBwAQJfQA&#10;AKKEHgBA1M4/6QEAJFn0AACihB4AQJTQAwCI8o4eAECURQ8AIEroAQBECT0AgCihBwAQJfQAAKKE&#10;HgBAlNADAIjyjh4AQNRO6QEAJPl0CwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACDKO3oAAFEWPQCA&#10;KKEHABAl9AAAooQeAECU0AMAiNr52S0AQJJFDwAgyjt6AABRFj0AgCihBwAQJfQAAKKEHgBAlNAD&#10;AIgSegAAUUIPACDKO3oAAFEWPQCAKKEHABAl9AAAonb+SQ8AIMmiBwAQJfQAAKKEHgBAlHf0AACi&#10;LHoAAFFCDwAgSugBAEQJPQCAKKEHABAl9AAAooQeAECUd/QAAKJ2Sg8AIMmnWwCAKKEHABAl9AAA&#10;ooQeAECU0AMAiBJ6AABR3tEDAIiy6AEARAk9AIAooQcAECX0AACihB4AQJTQAwCI2nlfBQAgyTt6&#10;AABRPt0CAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABR3tEDAIiy6AEARAk9AIAooQcAELXz&#10;T3oAAEkWPQCAKKEHABAl9AAAooQeAECUB5MBAKIsegAAUUIPACBK6AEARAk9AIAooQcAECX0AACi&#10;hB4AQNQeD+kBACRZ9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgKh5Rg8AoMmiBwAQJfQA&#10;AKKEHgBAlNADAIgSegAAUTs/uwUASLLoAQBEeUcPACDKogcAECX0AACihB4AQJTQAwCIEnoAAFFC&#10;DwAgSugBAER5Rw8AIMqiBwAQJfQAAKJ2vt0CACRZ9AAAooQeAECU0AMAiBJ6AABR3tEDAIiy6AEA&#10;RAk9AIAooQcAECX0AACihB4AQJTQAwCIEnoAAFFCDwAg6g9pjHNFJVX2bwAAAABJRU5ErkJgglBL&#10;AwQUAAYACAAAACEAM3LBEeIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBSE74X+h+UV&#10;equbVZI2MRsRaXuSgloo3p7ZZxLM7obsmsR/3/XUHocZZr7JV5Nu2UC9a6yRIGYRMDKlVY2pJHwf&#10;Pl7egDmPRmFrDUm4kYNV8fiQY6bsaHY07H3FQolxGUqove8yzl1Zk0Y3sx2Z4J1tr9EH2Vdc9TiG&#10;ct3yeRQlXGNjwkKNHW1qKi/7q5bwOeK4Xoj3YXs5b27HQ/z1sxUk5fPTtF4C8zT5vzDc8QM6FIHp&#10;ZK9GOdZKiBMRvngJ84UAdg9Er2kK7CQhEWkMvMj5/w/FLwAAAP//AwBQSwMEFAAGAAgAAAAhAC5s&#10;8ADFAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sOYe7btD0s&#10;spj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8HrZfKxC5&#10;IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuyb9tvme4Z&#10;MDwwxc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O3b+DfHju&#10;cAMAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;ADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCTI/f3bAMAAGUKAAAOAAAAAAAAAAAAAAAA&#10;ADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQCRcH2+mg4AAJoOAAAUAAAAAAAAAAAA&#10;AAAAANIFAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQCw4uRbzQwAAM0MAAAU&#10;AAAAAAAAAAAAAAAAAJ4UAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQAzcsER&#10;4gAAAAsBAAAPAAAAAAAAAAAAAAAAAJ0hAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEA&#10;LmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAACsIgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BL&#10;BQYAAAAABwAHAL4BAACoIwAAAAA=&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 23" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:5611;top:84;width:4877;height:4981;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/8dmUxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8JA&#10;FITvJv6HzTPhJlsBDVQWghLBgx6gJuLtpftsq923ZXcp9d+zJCYcJzPzTWY670wtWnK+sqzgrp+A&#10;IM6trrhQ8JG93I5B+ICssbZMCv7Iw3x2fTXFVNsjb6jdhkJECPsUFZQhNKmUPi/JoO/bhjh639YZ&#10;DFG6QmqHxwg3tRwkyYM0WHFcKLGh55Ly3+3BKHh6G/mvfbtbZ5/u/Ye0zXaryVKp3k23eAQRqAuX&#10;8H/7VSsY3sP5S/wBcnYCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA//HZlMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId30" o:title=""/>
+                  <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 22" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:5671;top:113;width:4757;height:4860;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/V5nyxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dSsNA&#10;FITvC77DcoTe2Y0WosZui0hLA73ojz7AMXtMgtmzYfc0jW/vCkIvh5n5hlmsRtepgUJsPRu4n2Wg&#10;iCtvW64NfLxv7p5ARUG22HkmAz8UYbW8mSywsP7CRxpOUqsE4ViggUakL7SOVUMO48z3xMn78sGh&#10;JBlqbQNeEtx1+iHLcu2w5bTQYE9vDVXfp7MzQEP5uAnDen8o889nsfvddi47Y6a34+sLKKFRruH/&#10;dmkNzHP4+5J+gF7+AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP9XmfLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId31" o:title=""/>
+                  <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Text Box 21" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:5671;top:113;width:4757;height:4860;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDxvVN1wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredGMFLamriCAUIlWTQq+P7GsSmn0bdlcT/31XEDwOM/MNs9oMphVXcr6xrGA2TUAQ&#10;l1Y3XCn4LvaTdxA+IGtsLZOCG3nYrF9GK0y17flM1zxUIkLYp6igDqFLpfRlTQb91HbE0fu1zmCI&#10;0lVSO+wj3LTyLUkW0mDDcaHGjnY1lX/5xSjIssP+5+arrD+aYue/3CnX7Ump8euw/QARaAjP8KP9&#10;qRXMl3D/En+AXP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8b1TdcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="#497dba" strokeweight=".72pt">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="24CC2E79" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="191"/>
                           <w:ind w:left="142"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:b/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:u w:val="thick"/>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t>Estudio de caso: promoción y diálogo sobre políticas</w:t>
                         </w:r>
@@ -16748,803 +16833,808 @@
                         <w:pPr>
                           <w:spacing w:before="114"/>
                           <w:ind w:left="142" w:right="138"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t xml:space="preserve">El PNUD puso en marcha el </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t>Mecanismo Africano para unos Mercados Inclusivos (AFIM)</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t>, que propicia el diálogo y la colaboración entre los sectores público y privado sobre cuestiones prioritarias del continente, como las cadenas de valor agroalimentarias. El AFIM sirve de plataforma para coordinar las actividades de crecimiento inclusivo entre las Naciones Unidas, los gobiernos, las comunidades económicas regionales y el sector privado. A través de talleres e intervenciones específicas, el AFIM facilita el intercambio de conocimientos, acceso a financiación y la difusión de las mejores prácticas para el desarrollo de mercados inclusivos, haciendo hincapié en la creación de oportunidades para los grupos de bajos ingresos y marginados.</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="24CC2E7B" w14:textId="2F7DAFCE" w:rsidR="00474239" w:rsidRDefault="005F2731">
+                      <w:p w14:paraId="24CC2E7B" w14:textId="16235B84" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="120"/>
                           <w:ind w:left="142" w:right="138"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t>En 2011, el AFIM medió para la adopción de la “</w:t>
                         </w:r>
-                        <w:hyperlink r:id="rId32">
+                        <w:hyperlink r:id="rId27">
                           <w:r>
                             <w:rPr>
                               <w:color w:val="6C8AA9"/>
                               <w:u w:val="single" w:color="6C8AA9"/>
                               <w:lang w:bidi="es-ES"/>
                             </w:rPr>
                             <w:t>Declaración de</w:t>
                           </w:r>
                         </w:hyperlink>
                         <w:r>
                           <w:rPr>
                             <w:color w:val="6C8AA9"/>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:hyperlink r:id="rId33">
+                        <w:hyperlink r:id="rId28">
                           <w:r>
                             <w:rPr>
                               <w:color w:val="6C8AA9"/>
                               <w:u w:val="single" w:color="6C8AA9"/>
                               <w:lang w:bidi="es-ES"/>
                             </w:rPr>
                             <w:t>Johannesburgo</w:t>
                           </w:r>
                         </w:hyperlink>
                         <w:r w:rsidR="00827631">
                           <w:rPr>
                             <w:color w:val="6C8AA9"/>
                             <w:u w:val="single" w:color="6C8AA9"/>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> (en inglés)</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t>”, primera declaración conjunta de los sectores público y privado sobre la agroindustria, la alimentación y la nutrición.</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="008A6F04">
+      <w:r w:rsidR="005F2731" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="3"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Promoción y diálogo sobre políticas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="24CC2DB5" w14:textId="3EF59E81" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DB5" w14:textId="3EF59E81" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="115"/>
         <w:ind w:left="100" w:right="5201"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El PNUD recurre a la </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>promoción</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y la </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>sensibilización</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> para tratar de influir en el sector privado y alentarlo a adoptar unos enfoques más sostenibles y responsables en su labor, y a desarrollar modelos empresariales inclusivos que contribuyan a la reducción de la pobreza.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DB6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DB6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DB7" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DB7" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="5203"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>El PNUD reconoce asimismo el papel que desempeña el sector privado a la hora de ayudar a configurar las políticas, influir en la toma de decisiones e interactuar con dirigentes a fin de generar oportunidades y mejorar la vida de muchos pobres del mundo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DB8" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DB8" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DB9" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DB9" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="5200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>En este tipo de asociación, el PNUD actuará principalmente como facilitador e intermediario del diálogo público-privado y de los mecanismos de cooperación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DBA" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DBA" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DBB" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DBB" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Para lograrlo, el PNUD puede:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DBC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DBC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Organizar </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>plataformas de colaboración</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DBD" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DBD" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="820" w:right="134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>diálogos público-privados</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> destinados a catalizar e incentivar soluciones e inversiones sostenibles del sector privado y a crear mercados sostenibles e inclusivos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DBE" w14:textId="6A8F5D6B" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DBE" w14:textId="6A8F5D6B" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="139"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Respaldar </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>campañas temáticas</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> cuyo objetivo sea informar al público en general sobre una cuestión concreta indispensable para el desarrollo humano sostenible, los ODS y su marco sucesor posterior a 2015;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DBF" w14:textId="393A0EC7" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DBF" w14:textId="393A0EC7" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Asesorar a los gobiernos para que adopten </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>una regulación y estrategias más adecuadas</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> a fin de incluir los ODS en los planes nacionales de desarrollo, al tiempo que se implica al sector privado en el diálogo social para promover la transparencia y un entorno más favorable al sector privado;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DC0" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DC0" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="135"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Desempeñar un papel de liderazgo en la </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>realización de estudios pertinentes</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> sobre el desarrollo y la participación del sector privado, la elaboración de informes mundiales, regionales y nacionales y herramientas orientadas a la adopción de medidas, la coordinación de soluciones, etc.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DC1" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DC1" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:spacing w:line="269" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Promover el </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>establecimiento de redes</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y el intercambio de conocimientos a escala local, regional y mundial.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DC2" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DC2" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DC3" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00C226E3">
+    <w:p w14:paraId="24CC2DC3" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00C226E3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="372"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc158211770"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="3"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Movilización de recursos</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="24CC2DC4" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DC4" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="115"/>
         <w:ind w:left="100" w:right="137"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Este tipo de asociaciones tiene como objetivo </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>movilizar recursos financieros</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>en especie</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del sector privado para apoyar los programas, proyectos y otros tipos de colaboraciones del PNUD indicados en la presente Política. El sector privado puede aportar los siguientes recursos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DC5" w14:textId="3162982A" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DC5" w14:textId="3162982A" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="953"/>
         </w:tabs>
         <w:spacing w:line="267" w:lineRule="exact"/>
         <w:ind w:left="952" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Recursos financieros:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> donaciones en efectivo, financiación o cofinanciación de proyectos concretos del PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DC6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DC6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="953"/>
         </w:tabs>
         <w:spacing w:line="269" w:lineRule="exact"/>
         <w:ind w:left="952" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Contribuciones en especie</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DC7" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DC7" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1247" w:right="137"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Servicios a título gratuito</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
-[...7 lines deleted...]
-    <w:p w14:paraId="24CC2DCA" w14:textId="53D16EBE" w:rsidR="00474239" w:rsidRDefault="005F2731" w:rsidP="00DC72CA">
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: el personal del sector privado dona su tiempo, conocimientos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>y experiencia profesional a los proyectos y programas del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CC2DCA" w14:textId="53D16EBE" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00DC72CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1247" w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Productos a título gratuito</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>: productos para reforzar los proyectos del PNUD, cubriendo los costos de utilización de dichos productos en el proyecto.</w:t>
       </w:r>
-      <w:r w:rsidR="004B5EF6">
+      <w:r w:rsidR="004B5EF6" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Para obtener información sobre los criterios que deben tenerse en cuenta a la hora de aceptar contribuciones a título gratuito, consúltense las Políticas y Procedimientos de Operaciones y Programas del sector privado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382D6442" w14:textId="77777777" w:rsidR="004970A6" w:rsidRPr="008A6F04" w:rsidRDefault="004970A6" w:rsidP="00DC72CA">
+    <w:p w14:paraId="382D6442" w14:textId="77777777" w:rsidR="004970A6" w:rsidRPr="007756CC" w:rsidRDefault="004970A6" w:rsidP="00DC72CA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1247" w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DCB" w14:textId="2E10D652" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DCB" w14:textId="3B7CC670" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="008A39DC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CC2E49" wp14:editId="5C9052EA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CC2E49" wp14:editId="02B3A10D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>3559810</wp:posOffset>
+                  <wp:posOffset>3375660</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5667</wp:posOffset>
+                  <wp:posOffset>172720</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3093720" cy="3127375"/>
+                <wp:extent cx="3276600" cy="3127375"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapNone/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="21446"/>
+                    <wp:lineTo x="21474" y="21446"/>
+                    <wp:lineTo x="21474" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
                 <wp:docPr id="30" name="Group 30"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3093720" cy="3127375"/>
+                          <a:ext cx="3276600" cy="3127375"/>
                           <a:chOff x="5546" y="112"/>
                           <a:chExt cx="4872" cy="4925"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="31" name="Picture 19"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34">
+                          <a:blip r:embed="rId29">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5546" y="112"/>
                             <a:ext cx="4872" cy="4925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="32" name="Picture 18"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35">
+                          <a:blip r:embed="rId30">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5606" y="141"/>
                             <a:ext cx="4752" cy="4805"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
@@ -17643,56 +17733,56 @@
                                   <w:lang w:bidi="es-ES"/>
                                 </w:rPr>
                                 <w:t>El proyecto aspira a lograr que las comunidades disfruten de un mejor acceso al agua potable salubre y ofrecer a la vez iniciativas que promuevan el uso sostenible del agua con fines industriales y domésticos.</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="24CC2E49" id="Group 30" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:280.3pt;margin-top:.45pt;width:243.6pt;height:246.25pt;z-index:251658242;mso-position-horizontal-relative:page" coordorigin="5546,112" coordsize="4872,4925" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCQ5XfKcQMAAG4KAAAOAAAAZHJzL2Uyb0RvYy54bWzcVttu2zgQfV9g/4Hg&#10;eyPfEttC5CJN2qBAtw16+QCKoiSiFMklacvp1+8MKTlOUvQSLALsBogxvI3OHJ4ZzvnLfafITjgv&#10;jS7o9GRCidDcVFI3Bf3y+c2LFSU+MF0xZbQo6K3w9OXmzz/Oe5uLmWmNqoQj4ET7vLcFbUOweZZ5&#10;3oqO+RNjhYbF2riOBRi6Jqsc68F7p7LZZHKW9cZV1hkuvIfZq7RIN9F/XQsePtS1F4GoggK2EH9d&#10;/C3xN9ucs7xxzLaSDzDYE1B0TGr46MHVFQuMbJ185KqT3Blv6nDCTZeZupZcxBggmunkQTTXzmxt&#10;jKXJ+8YeaAJqH/D0ZLf8/e7a2U/2xiX0YL4z/KsHXrLeNvnxOo6btJmU/V+mgvtk22Bi4PvadegC&#10;QiL7yO/tgV+xD4TD5Hyyni9ncA0c1ubT2XK+PE03wFu4Jjx3ero4owSWp9PZuPR6OL5YLWfp7GI9&#10;iwczlqfvRqwDts25lTyH/4EvsB7x9XNdwamwdYIOTrpf8tEx93VrX8DVWhZkKZUMt1GmQBGC0rsb&#10;yZFqHAC1N47ICqmgRLMO6IRl/CqZrjH4cVc6wzCmeDlEm8uW6UZceAsKB7Lg/DjlnOlbwSqP03iN&#10;973E4T0cpZL2jVQKbw/tIWJIkgci+w5pScBXhm87oUPKSCcUBG+0b6X1lLhcdKWAKN3bKgJiuXf8&#10;I+COueeDE4G3+PEaQAzzcLGHhYj4DiSG40GvP5XgYymNOvyBkIBk58O1MB1BA1AD0ChwtnvnETJA&#10;G7cgaG2Qu5FnBDZQDjj/g0qEBHugxNX/UolDcXkmJZ5NhqK2GDLgoMTl6VjSVpP7Je1OZv+KEnsL&#10;D6wfkxtGj9L7t96QTy2zAvIC3R4Vsvkon88Y4SuzJ9Ml6mfYhu8MCXuYx+KE6ePTc/OD8nV0NPn5&#10;teR/XspZrjTpC7qeLhYpLqNkNVZV75ryUjmyY9CFLNbLq1cXsTJD+MfbOhmgF1KyK+hqgn+4ieVY&#10;zF/rKtqBSZVsKENKx0fax3KYuAn7ch+flKgzpK401S2Q7gzUMnh5oVUDozXuGyU9tD0F9X9vGb5z&#10;6q0GTWCPNBpuNMrRYJrD0YIGSpJ5GVIvtbVONi14TreqzQX0BbWM9fIOxQAXZBit2NSAda9rOh7H&#10;XXdt4uYfAAAA//8DAFBLAwQKAAAAAAAAACEAiXq1ooIOAACCDgAAFAAAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5niVBORw0KGgoAAAANSUhEUgAAAzEAAAHvCAYAAABkPVH2AAAABmJLR0QA/wD/AP+gvaeT&#10;AAAACXBIWXMAAA7EAAAOxAGVKw4bAAAOIklEQVR4nO3dPW9dZbqA4ccnXwSNQBonKC5BCOFmKGgp&#10;TpU0SEBHnZISwV+Bjl+AZP4BDQ0UxNKJBEIokAKMoohUwzgZJ/sU7M2sMQ4fMzCae+a6JOtZftfa&#10;29vlrXcte1ar1fzU13vvvTeXL18eAACA38P58+fn9ddfn88///wn22TzdXr54m+++WY+/fTTuXHj&#10;xtZm7dq1a1tfffXVzMz/LC7dOjYBAAB+rdXMzNHR0er69evz7rvvzsWLF1czM48++uiD3d3defbZ&#10;Z+fcuXOr5Yu2VqvVHB4ezuHh4XzwwQdb77zzzuzt7S2D5cyxOTNzaj0314kZAADgl1odm0eLc3+d&#10;mbl06dLR1atX5+rVq/PEE0/cf+SRR+bMmTOrmXXE7O3tzd7e3uzv728dHBzM7du3RQwAAPB7+dmI&#10;OXv27NHOzs7s7OzMlStX7r/yyivz3HPPrWbm+9vJDg4O5tq1a3P9+vVNjCyD5fx6PrpYe2Q9N7ej&#10;LSNG0AAAAMetTji+v553F+f+PDNz7969v9y8eXNu3rw5h4eHq1u3bs1TTz31YGbm9GeffbZ169at&#10;uXv37szfdlaWEbOJlz+u5//9Vr8FAADAzPxpcbzZFPlhd2Z/f/9of39/Zub7iHn55Zfnzp07c+fO&#10;nX/dRwQAAPgHnf7kk0+W32+q59RibXPr2B/+JZ8IAAD4b/PY4vhwPc+csLY18/0zLSc9z7J8sH/z&#10;3MvZ3+gDAgAALC1bYxMvJ/2Llx+dAAAA+Ld3+iHrP7c7AwAA8Fs5adfloX8B+WERs+RPJgMAAP82&#10;7K4AAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEA&#10;AECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAi&#10;YgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAA&#10;IEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBEx&#10;AABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQ&#10;ImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgA&#10;ACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgR&#10;MQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAA&#10;kCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgY&#10;AAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABI&#10;ETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwA&#10;AJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSI&#10;GAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAA&#10;SBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQM&#10;AACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACk&#10;iBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYA&#10;AEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACki&#10;BgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAA&#10;UkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBED&#10;AACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAAp&#10;IgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEA&#10;AFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQR&#10;AwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAA&#10;KSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogB&#10;AABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAU&#10;EQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAA&#10;ACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqI&#10;AQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACA&#10;FBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQA&#10;AAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECK&#10;iAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAA&#10;gBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXE&#10;AAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABA&#10;iogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIA&#10;AIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBF&#10;xAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAA&#10;QIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJi&#10;AACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAg&#10;RcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEA&#10;AECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACDl9EPWVyccr066EAAA4J/0c/3xdy3ysIj5Kf87&#10;M39cH59fz1OL81v/wHsCAAD/2ZYh8mA9D9fzzq95o1+yE3N/Pf+6WLu3npvb0UQMAADwU06KmE1X&#10;LFvj/rFrfuT0nLxNc3+xdnc9vzv2uuUP9WwNAADwSx2PmD8vzm12Z5ZNsrl+NSM+AACAmOO3k20K&#10;Z7mds9mBWQbPZnfmzHoubyFzOxkAAHDcSXeAHa3nXxbnNv1xb7H2d7eWbb3wwgtzcHAwBwcH8913&#10;3530jMsmVM6esLa5TrgAAAC/1CZiTtpEuXdszoULF+7v7OzM448//mBm5tTHH388p06dmhs3bszt&#10;27c3MbLcdTl1bC6PN9eJGAAA4Nc6HjMzf3sW5odnYq5cubJ644035s0331y9+uqrc3p7e3tefPHF&#10;efrpp+fDDz988P77789HH320fOPNGx4t1sQLAADwzzopYh4cXzt37tzqsccem+3t7ZlZPxOzu7s7&#10;u7u788wzz8yFCxdme3v7wRdffDFffvnlHB4ebkLFP7sEAAB+VxcvXlw9+eSTc+nSpR/64/nnn/8h&#10;YGZmtlarH7fJt99+O2+//fa89dZb8/XXX28ixq4LAADwu7p8+fLqtddem5deeumhmyj/D3nyRmX4&#10;dwBqAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQD+KouXrAwAAKwMAAAUAAAAZHJzL21lZGlhL2lt&#10;YWdlMi5wbmeJUE5HDQoaCgAAAA1JSERSAAACeQAAAoEIBgAAACvIvdUAAAAGYktHRAD/AP8A/6C9&#10;p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAAAxMSURBVHic7d3BTQRBEATBPlT+m8QPDzDhvtiwOIGE&#10;lIqwgGeqlpt+fX59PwcAQMrr/fOIPACAmI///gMAAPh7Ig8AIEjkAQAEiTwAgCCRBwAQJPIAAIJE&#10;HgBA0DySBwDQY8kDAAgSeQAAQSIPACBI5AEABIk8AICgnZ/XAgDkWPIAAIJEHgBAkMgDAAgSeQAA&#10;Qc6aAQAEWfIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJCzZgAA&#10;QTuVBwCQ43MtAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAhyuxYA&#10;IMiSBwAQJPIAAIJEHgBAkMgDAAja+eUFAECOJQ8AIEjkAQAEiTwAgCCRBwAQ5OIFAECQJQ8AIEjk&#10;AQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABDlrBgAQtFN5AAA5PtcCAASJ&#10;PACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEOWsGABBkyQMACBJ5AABBIg8AIEjk&#10;AQAEiTwAgCCRBwAQtPOGCgBAjiUPACBI5AEABIk8AIAgkQcAEOR2LQBAkCUPACBI5AEABIk8AIAg&#10;kQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAAQ5awYAELRTeQAAOT7XAgAEiTwAgCCRBwAQ&#10;JPIAAIJEHgBAkMgDAAgSeQAAQSIPACDIxQsAgCBLHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AICg&#10;nTdUAAByLHkAAEEiDwAgSOQBAAQ5awYAEGTJAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAA&#10;gkQeAECQyAMACBJ5AABBIg8AIGiP47UAADmWPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8A&#10;IEjkAQAEiTwAgCCRBwAQNFfNAAB6LHkAAEEiDwAgSOQBAASJPACAIJEHABC08/NaAIAcSx4AQJDI&#10;AwAIEnkAAEEuXgAABFnyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQe&#10;AECQs2YAAEE7lQcAkONzLQBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJCz&#10;ZgAAQZY8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgaOehPACAHEseAECQixcAAEGWPACA&#10;IJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ5KwZAECQJQ8AIEjkAQAE&#10;iTwAgKCdf8oDAMix5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIctYMACDIkgcAECTyAACCRB4A&#10;QJDIAwAIEnkAAEEiDwAgSOQBAASJPACAoJ3XkAEAcix5AABBIg8AIMjtWgCAIEseAECQyAMACBJ5&#10;AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAhy1gwAIMiSBwAQJPIAAIJEHgBA0M4/&#10;5QEA5FjyAACCRB4AQJDIAwAIEnkAAEEiDwAgyMULAIAgSx4AQJDIAwAIEnkAAEEiDwAgSOQBAASJ&#10;PACAIJEHABAk8gAAgkQeAEDQzskLAIAcZ80AAIJ8rgUACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ&#10;JPIAAIJEHgBAkMgDAAgSeQAAQSIPACDI7VoAgCBLHgBAkMgDAAja+V4LAJBjyQMACBJ5AABBIg8A&#10;IEjkAQAEiTwAgCCRBwAQJPIAAIKcNQMACLLkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAA&#10;QTsP5QEA5FjyAACCXLwAAAiy5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQB&#10;AASJPACAIGfNAACCLHkAAEEiDwAgSOQBAATt/FMeAECOJQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJE&#10;HgBAkMgDAAhyuxYAIMiSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AICgndeQAQBy&#10;LHkAAEHOmgEABFnyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQ&#10;s2YAAEGWPACAIJEHABAk8gAAgnb+KQ8AIMeSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQS5eAAAEWfIA&#10;AIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNDOXTMAgBy3awEAgnyu&#10;BQAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBzpoBAARZ8gAAgkQe&#10;AECQyAMACNr5pzwAgBxLHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgZ80AAIIseQAAQSIPACBI&#10;5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEF7nLwAAMix5AEABIk8AIAgkQcAECTyAACC&#10;RB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAoLlqBgDQY8kDAAgSeQAAQSIPACBI5AEABO388gIA&#10;IMeSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQc6aAQAEWfIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEA&#10;BIk8AIAgkQcAECTyAACC9jh5AQCQY8kDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4A&#10;QJDIAwAImoMXAAA9ljwAgCCRBwAQJPIAAIJEHgBA0M4vLwAAcvy6FgAgyOdaAIAgkQcAECTyAACC&#10;RB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIBcvAACC3K4FAAjyuRYAIEjkAQAEiTwAgCCRBwAQ&#10;5Ne1AABBljwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABO28hgwAkOPiBQBAkM+1&#10;AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAII8oQIAEGTJAwAIEnkAAEEiDwAgSOQBAATt/PICACDH&#10;kgcAECTyAACCRB4AQJDHkAEAgix5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAII8oQIAEGTJAwAI&#10;2pnyAAByLHkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgjyGDAAQZMkDAAgSeQAAQSIPACBI5AEA&#10;BLldCwAQZMkDAAjyhAoAQJAlDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBHkMG&#10;AAiy5AEABIk8AIAgkQcAELTzT3kAADmWPACAIJEHABDkCRUAgCBLHgBAkMgDAAgSeQAAQSIPACBI&#10;5AEABIk8AIAgkQcAECTyAACC9ngNGQAgx5IHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIGheUAEA&#10;6LHkAQAEiTwAgCCRBwAQJPIAAIJEHgBA0M7PawEAcix5AABBIg8AIMhjyAAAQZY8AIAgkQcAECTy&#10;AACCRB4AQJDIAwAIEnkAAEGeUAEACLLkAQAEiTwAgCCRBwAQtPNPeQAAOZY8AIAgkQcAECTyAACC&#10;RB4AQJDHkAEAgix5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAII8oQIAELRTeQAAOT7XAgAEiTwA&#10;gCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQR5DBgAIsuQBAASJPACAIJEHABAk8gAAgnZ+eQEAkGPJ&#10;AwAI8oQKAECQJQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQR5DBgAIsuQBAASJ&#10;PACAoJ3vtQAAOZY8AIAgkQcAECTyAACCPKECABBkyQMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ&#10;JPIAAIJEHgBA0B6vIQMA5FjyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAATNCyoAAD2WPACAIJEH&#10;ABAk8gAAgkQeAEDQzi8vAAByLHkAAEEiDwAgSOQBAAR5DBkAIMiSBwAQJPIAAIJEHgBAkMgDAAgS&#10;eQAAQSIPACDIEyoAAEGWPACAIJEHABAk8gAAgnb+KQ8AIMeSBwAQJPIAAIJEHgBAkMgDAAjyGDIA&#10;QJAlDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBvw+CdoZe5eSzAAAAAElFTkSu&#10;QmCCUEsDBBQABgAIAAAAIQD1z9jj4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITv&#10;gv9heYI3uxubRhvzUkpRT0WwFcTbNnlNQrNvQ3abpP/e7UmPwwwz32SrybRioN41lhGimQJBXNiy&#10;4Qrha//28AzCec2lbi0TwoUcrPLbm0ynpR35k4adr0QoYZdqhNr7LpXSFTUZ7Wa2Iw7e0fZG+yD7&#10;Spa9HkO5aeWjUok0uuGwUOuONjUVp93ZILyPelzPo9dhezpuLj/7xcf3NiLE+7tp/QLC0+T/wnDF&#10;D+iQB6aDPXPpRIuwSFQSoghLEFdbxU/hygEhXs5jkHkm/z/IfwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AC5s8ADFAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sOYe7b&#10;tD0sspj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8HrZf&#10;KxC5IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuyb9tv&#10;me4ZMDwwxc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O3b+D&#10;fHjucAMAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCQ5XfKcQMAAG4KAAAOAAAAAAAAAAAA&#10;AAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQCJerWigg4AAIIOAAAUAAAAAAAA&#10;AAAAAAAAANcFAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQD+KouXrAwAAKwM&#10;AAAUAAAAAAAAAAAAAAAAAIsUAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQD1&#10;z9jj4AAAAAkBAAAPAAAAAAAAAAAAAAAAAGkhAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAA&#10;ACEALmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAAB2IgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c1BLBQYAAAAABwAHAL4BAAByIwAAAAA=&#10;">
+              <v:group w14:anchorId="24CC2E49" id="Group 30" o:spid="_x0000_s1030" style="position:absolute;margin-left:265.8pt;margin-top:13.6pt;width:258pt;height:246.25pt;z-index:251658242;mso-position-horizontal-relative:page" coordorigin="5546,112" coordsize="4872,4925" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBtUSuQbwMAAG4KAAAOAAAAZHJzL2Uyb0RvYy54bWzcVttu2zAMfR+wfxD0&#10;vjpJ0yQ16gxduxUDdil2+QBZlm1hsqRJSpzu60dKdpq2w24YBmwFGlA3+vDokOLZ012nyFY4L40u&#10;6PRoQonQ3FRSNwX9+OHFkxUlPjBdMWW0KOiN8PTp+vGjs97mYmZaoyrhCDjRPu9tQdsQbJ5lnrei&#10;Y/7IWKFhsTauYwGGrskqx3rw3qlsNpksst64yjrDhfcwe5kW6Tr6r2vBw9u69iIQVVDAFuKvi78l&#10;/mbrM5Y3jtlW8gEG+w0UHZMaPrp3dckCIxsnH7jqJHfGmzoccdNlpq4lFzEGiGY6uRfNlTMbG2Np&#10;8r6xe5qA2ns8/bZb/mZ75ex7e+0SejBfGf7JAy9Zb5v8cB3HTdpMyv61qeA+2SaYGPiudh26gJDI&#10;LvJ7s+dX7ALhMHk8Wy4WE7gGDmvH09nyeHmSboC3cE147uRkvqAElqfT2bj0fDg+Xy1n6ez8dBYP&#10;ZixP341YB2zrMyt5Dv8DX2A94OvHuoJTYeMEHZx0P+WjY+7Txj6Bq7UsyFIqGW6iTIEiBKW315Ij&#10;1TgAaq8dkRVSQYlmHdAJy/hVMj3F4Mdd6QzDmOLlEG0uWqYbce4tKBzIgvPjlHOmbwWrPE7jNd71&#10;Eod3cJRK2hdSKbw9tIeIIUnuiewbpCUBXxq+6YQOKSOdUBC80b6V1lPictGVAqJ0L6sIiOXe8XeA&#10;O+aeD04E3uLHawAxzMPF7hci4luQGI4Hvf5Qgg+lNOrwO0ICkp0PV8J0BA1ADUCjwNn2lUfIAG3c&#10;gqC1Qe5GnhHYQDng/AeVCAl2T4mr/1KJQ3H5S0pcTIaiNh8yYK/E5clY0laTuyXtVmZ/RIm9hQfW&#10;j8kNowfp/UtvyPuWWQF5gW4PCtnxKJ8PGOEzsyPTJepn2IbvDAk7mMfihOnj03PznfJ1cDT5+bnk&#10;/7uUs1xp0hf0dDqfp7iMktVYVb1rygvlyJZBFzI/XV4+O4+VGcI/3NbJAL2Qkl1BVxP8w00sx2L+&#10;XFfRDkyqZEMZUjo+0j6Ww8RN2JW7+KREnSF1palugHRnoJbBywutGhitcV8o6aHtKaj/vGH4zqmX&#10;GjSBPdJouNEoR4NpDkcLGihJ5kVIvdTGOtm04Dndqjbn0BfUMtbLWxQDXJBhtGJTA9adrulwHHfd&#10;tonrrwAAAP//AwBQSwMECgAAAAAAAAAhAIl6taKCDgAAgg4AABQAAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LnBuZ4lQTkcNChoKAAAADUlIRFIAAAMxAAAB7wgGAAAAZD1R9gAAAAZiS0dEAP8A/wD/oL2nkwAA&#10;AAlwSFlzAAAOxAAADsQBlSsOGwAADiJJREFUeJzt3T1vXWW6gOHHJ18EjUAaJyguQQjhZihoKU6V&#10;NEhAR52SEsFfgY5fgGT+AQ0NFMTSiQRCKJACjKKIVMM4GSf7FOzNrDEOHzMwmnvmuiTrWX7X2tvb&#10;5a13LXtWq9X81Nd77703ly9fHgAAgN/D+fPn5/XXX5/PP//8J9tk83V6+eJvvvlmPv3007lx48bW&#10;Zu3atWtbX3311czM/ywu3To2AQAAfq3VzMzR0dHq+vXr8+67787FixdXMzOPPvrog93d3Xn22Wfn&#10;3Llzq+WLtlar1RweHs7h4eF88MEHW++8887s7e0tg+XMsTkzc2o9N9eJGQAA4JdaHZtHi3N/nZm5&#10;dOnS0dWrV+fq1avzxBNP3H/kkUfmzJkzq5l1xOzt7c3e3t7s7+9vHRwczO3bt0UMAADwe/nZiDl7&#10;9uzRzs7O7OzszJUrV+6/8sor89xzz61m5vvbyQ4ODubatWtz/fr1TYwsg+X8ej66WHtkPTe3oy0j&#10;RtAAAADHrU44vr+edxfn/jwzc+/evb/cvHlzbt68OYeHh6tbt27NU0899WBm5vRnn322devWrbl7&#10;9+7M33ZWlhGziZc/ruf//Va/BQAAwMz8aXG82RT5YXdmf3//aH9/f2bm+4h5+eWX586dO3Pnzp1/&#10;3UcEAAD4B53+5JNPlt9vqufUYm1z69gf/iWfCAAA+G/z2OL4cD3PnLC2NfP9My0nPc+yfLB/89zL&#10;2d/oAwIAACwtW2MTLyf9i5cfnQAAAPi3d/oh6z+3OwMAAPBbOWnX5aF/AflhEbPkTyYDAAD/Nuyu&#10;AAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABA&#10;iogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIA&#10;AIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBF&#10;xAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAA&#10;QIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJi&#10;AACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAg&#10;RcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEA&#10;AECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAi&#10;YgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAA&#10;IEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBEx&#10;AABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQ&#10;ImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgA&#10;ACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgR&#10;MQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAA&#10;kCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgY&#10;AAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABI&#10;ETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwA&#10;AJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSI&#10;GAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAA&#10;SBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQM&#10;AACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACk&#10;iBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYA&#10;AEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACki&#10;BgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAA&#10;UkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBED&#10;AACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAAp&#10;IgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEA&#10;AFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQR&#10;AwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAA&#10;KSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogB&#10;AABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAU&#10;EQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAA&#10;ACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqI&#10;AQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACA&#10;FBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQA&#10;AAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECK&#10;iAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAA&#10;gBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXE&#10;AAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABA&#10;iogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAg5fRD1lcnHK9OuhAAAOCf9HP98Xct8rCI+Sn/OzN/&#10;XB+fX89Ti/Nb/8B7AgAA/9mWIfJgPQ/X886veaNfshNzfz3/uli7t56b29FEDAAA8FNOiphNVyxb&#10;4/6xa37k9Jy8TXN/sXZ3Pb879rrlD/VsDQAA8Esdj5g/L85tdmeWTbK5fjUjPgAAgJjjt5NtCme5&#10;nbPZgVkGz2Z35sx6Lm8hczsZAABw3El3gB2t518W5zb9cW+x9ne3lm298MILc3BwMAcHB/Pdd9+d&#10;9IzLJlTOnrC2uU64AAAAv9QmYk7aRLl3bM6FCxfu7+zszOOPP/5gZubUxx9/PKdOnZobN27M7du3&#10;NzGy3HU5dWwujzfXiRgAAODXOh4zM397FuaHZ2KuXLmyeuONN+bNN99cvfrqq3N6e3t7XnzxxXn6&#10;6afnww8/fPD+++/PRx99tHzjzRseLdbECwAA8M86KWIeHF87d+7c6rHHHpvt7e2ZWT8Ts7u7O7u7&#10;u/PMM8/MhQsXZnt7+8EXX3wxX3755RweHm5CxT+7BAAAflcXL15cPfnkk3Pp0qUf+uP555//IWBm&#10;ZrZWqx+3ybfffjtvv/32vPXWW/P1119vIsauCwAA8Lu6fPny6rXXXpuXXnrpoZso/w958kZl+HcA&#10;agAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEA/iqLl6wMAACsDAAAFAAAAGRycy9tZWRpYS9pbWFn&#10;ZTIucG5niVBORw0KGgoAAAANSUhEUgAAAnkAAAKBCAYAAAAryL3VAAAABmJLR0QA/wD/AP+gvaeT&#10;AAAACXBIWXMAAA7EAAAOxAGVKw4bAAAMTElEQVR4nO3dwU0EQRAEwT5U/pvEDw8w4b7YsDiBhJSK&#10;sIBnqpabfn1+fT8HAEDK6/3ziDwAgJiP//4DAAD4eyIPACBI5AEABIk8AIAgkQcAECTyAACCRB4A&#10;QNA8kgcA0GPJAwAIEnkAAEEiDwAgSOQBAASJPACAoJ2f1wIA5FjyAACCRB4AQJDIAwAIEnkAAEHO&#10;mgEABFnyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQs2YAAEE7&#10;lQcAkONzLQBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIcrsWACDI&#10;kgcAECTyAACCRB4AQJDIAwAI2vnlBQBAjiUPACBI5AEABIk8AIAgkQcAEOTiBQBAkCUPACBI5AEA&#10;BIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAAQ5awYAELRTeQAAOT7XAgAEiTwA&#10;gCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABDlrBgAQZMkDAAgSeQAAQSIPACBI5AEA&#10;BIk8AIAgkQcAELTzhgoAQI4lDwAgSOQBAASJPACAIJEHABDkdi0AQJAlDwAgSOQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEOWsGABC0U3kAADk+1wIABIk8AIAgkQcAECTy&#10;AACCRB4AQJDIAwAIEnkAAEEiDwAgyMULAIAgSx4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAoJ03&#10;VAAAcix5AABBIg8AIEjkAQAEOWsGABBkyQMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJE&#10;HgBAkMgDAAgSeQAAQSIPACBoj+O1AAA5ljwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI&#10;5AEABIk8AIAgkQcAEDRXzQAAeix5AABBIg8AIEjkAQAEiTwAgCCRBwAQtPPzWgCAHEseAECQyAMA&#10;CBJ5AABBLl4AAARZ8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA&#10;kLNmAABBO5UHAJDjcy0AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQs2YA&#10;AEGWPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIGjnoTwAgBxLHgBAkIsXAABBljwAgCCR&#10;BwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAEOSsGQBAkCUPACBI5AEABIk8&#10;AICgnX/KAwDIseQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACHLWDAAgyJIHABAk8gAAgkQeAECQ&#10;yAMACBJ5AABBIg8AIEjkAQAEiTwAgKCd15ABAHIseQAAQSIPACDI7VoAgCBLHgBAkMgDAAgSeQAA&#10;QSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIctYMACDIkgcAECTyAACCRB4AQNDOP+UB&#10;AORY8gAAgkQeAECQyAMACBJ5AABBIg8AIMjFCwCAIEseAECQyAMACBJ5AABBIg8AIEjkAQAEiTwA&#10;gCCRBwAQJPIAAIJEHgBA0M7JCwCAHGfNAACCfK4FAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTy&#10;AACCRB4AQJDIAwAIEnkAAEEiDwAgyO1aAIAgSx4AQJDIAwAI2vleCwCQY8kDAAgSeQAAQSIPACBI&#10;5AEABIk8AIAgkQcAECTyAACCnDUDAAiy5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEE7&#10;D+UBAORY8gAAgly8AAAIsuQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAE&#10;iTwAgCBnzQAAgix5AABBIg8AIEjkAQAE7fxTHgBAjiUPACBI5AEABIk8AIAgkQcAECTyAACCRB4A&#10;QJDIAwAIcrsWACDIkgcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAoJ3XkAEAcix5&#10;AABBzpoBAARZ8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkLNm&#10;AABBljwAgCCRBwAQJPIAAIJ2/ikPACDHkgcAECTyAACCRB4AQJDIAwAIEnkAAEEuXgAABFnyAACC&#10;RB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAEDQzl0zAIAct2sBAIJ8rgUA&#10;CBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQc6aAQAEWfIAAIJEHgBA&#10;kMgDAAja+ac8AIAcSx4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIGfNAACCLHkAAEEiDwAgSOQB&#10;AASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBe5y8AADIseQBAASJPACAIJEHABAk8gAAgkQe&#10;AECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgKC5agYA0GPJAwAIEnkAAEEiDwAgSOQBAATt/PICACDH&#10;kgcAECTyAACCRB4AQJDIAwAIEnkAAEHOmgEABFnyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJ&#10;PACAIJEHABAk8gAAgvY4eQEAkGPJAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQ&#10;yAMACJqDFwAAPZY8AIAgkQcAECTyAACCRB4AQNDOLy8AAHL8uhYAIMjnWgCAIJEHABAk8gAAgkQe&#10;AECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCAXLwAAgtyuBQAI8rkWACBI5AEABIk8AIAgkQcAEOTX&#10;tQAAQZY8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAATtvIYMAJDj4gUAQJDPtQAA&#10;QSIPACBI5AEABIk8AIAgkQcAECTyAACCPKECABBkyQMACBJ5AABBIg8AIEjkAQAE7fzyAgAgx5IH&#10;ABAk8gAAgkQeAECQx5ABAIIseQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCPKECABBkyQMACNqZ&#10;8gAAcix5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAII8hgwAEGTJAwAIEnkAAEEiDwAgSOQBAAS5&#10;XQsAEGTJAwAI8oQKAECQJQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQR5DBgAI&#10;suQBAASJPACAIJEHABC08095AAA5ljwAgCCRBwAQ5AkVAIAgSx4AQJDIAwAIEnkAAEEiDwAgSOQB&#10;AASJPACAIJEHABAk8gAAgvZ4DRkAIMeSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBoXlABAOix&#10;5AEABIk8AIAgkQcAECTyAACCRB4AQNDOz2sBAHIseQAAQSIPACDIY8gAAEGWPACAIJEHABAk8gAA&#10;gkQeAECQyAMACBJ5AABBnlABAAiy5AEABIk8AIAgkQcAELTzT3kAADmWPACAIJEHABAk8gAAgkQe&#10;AECQx5ABAIIseQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCPKECABC0U3kAADk+1wIABIk8AIAg&#10;kQcAECTyAACCRB4AQJDIAwAIEnkAAEEeQwYACLLkAQAEiTwAgCCRBwAQJPIAAIJ2fnkBAJBjyQMA&#10;CPKECgBAkCUPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEeQwYACLLkAQAEiTwA&#10;gKCd77UAADmWPACAIJEHABAk8gAAgjyhAgAQZMkDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTy&#10;AACCRB4AQNAeryEDAORY8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEzQsqAAA9ljwAgCCRBwAQ&#10;JPIAAIJEHgBA0M4vLwAAcix5AABBIg8AIEjkAQAEeQwZACDIkgcAECTyAACCRB4AQJDIAwAIEnkA&#10;AEEiDwAgyBMqAABBljwAgCCRBwAQJPIAAIJ2/ikPACDHkgcAECTyAACCRB4AQJDIAwAI8hgyAECQ&#10;JQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQb8PgnaGXuXkswAAAABJRU5ErkJg&#10;glBLAwQUAAYACAAAACEAH9q4kuEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8&#10;Q2QkbixNx1YoTadpAk4TEhsS4ua1XlutSaoma7u3xzvB0f4//f6crSbTioF63zirQc0iEGQLVza2&#10;0vC1f3t4AuED2hJbZ0nDhTys8tubDNPSjfaThl2oBJdYn6KGOoQuldIXNRn0M9eR5ezoeoOBx76S&#10;ZY8jl5tWxlG0lAYbyxdq7GhTU3HanY2G9xHH9Vy9DtvTcXP52S8+vreKtL6/m9YvIAJN4Q+Gqz6r&#10;Q85OB3e2pRethsVcLRnVECcxiCsQPSa8OXCknhOQeSb//5D/AgAA//8DAFBLAwQUAAYACAAAACEA&#10;LmzwAMUAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8kMGKwjAQhu8L+w5h7tu0&#10;PSyymPYigldxH2BIpmmwmYQkir69gWVBQfDmcWb4v/9j1uPFL+JMKbvACrqmBUGsg3FsFfwetl8r&#10;ELkgG1wCk4IrZRiHz4/1nhYsNZRnF7OoFM4K5lLij5RZz+QxNyES18sUksdSx2RlRH1ES7Jv22+Z&#10;7hkwPDDFzihIO9ODOFxjbX7NDtPkNG2CPnni8qRCOl+7KxCTpaLAk3H4t+ybyBbkc4fuPQ7dv4N8&#10;eO5wAwAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG1RK5BvAwAAbgoAAA4AAAAAAAAAAAAA&#10;AAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAIl6taKCDgAAgg4AABQAAAAAAAAA&#10;AAAAAAAA1QUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAAAAAAAAAhAP4qi5esDAAArAwA&#10;ABQAAAAAAAAAAAAAAAAAiRQAAGRycy9tZWRpYS9pbWFnZTIucG5nUEsBAi0AFAAGAAgAAAAhAB/a&#10;uJLhAAAACwEAAA8AAAAAAAAAAAAAAAAAZyEAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAA&#10;IQAubPAAxQAAAKUBAAAZAAAAAAAAAAAAAAAAAHUiAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxz&#10;UEsFBgAAAAAHAAcAvgEAAHEjAAAAAA==&#10;">
                 <v:shape id="Picture 19" o:spid="_x0000_s1031" type="#_x0000_t75" style="position:absolute;left:5546;top:112;width:4872;height:4925;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBRODepwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvRTempUh0FRso9mpS74/sM5s2+zZmNyb9991CocdhZr5hdofJtuJOvW8cK1ivEhDE&#10;ldMN1wo+yrflBoQPyBpbx6Tgmzwc9rOHHWbajXymexFqESHsM1RgQugyKX1lyKJfuY44elfXWwxR&#10;9rXUPY4RbluZJsmLtNhwXDDYUW6o+ioGq4CasHnMz6f0uSyG9Obs5+t4KZVazKfjFkSgKfyH/9rv&#10;WsHTGn6/xB8g9z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUTg3qcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId36" o:title=""/>
+                  <v:imagedata r:id="rId31" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 18" o:spid="_x0000_s1032" type="#_x0000_t75" style="position:absolute;left:5606;top:141;width:4752;height:4805;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAr2rDxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq9FLPRhiCpq4ho2muN2Osj+0xis29Ddpuk/75bKHgcZuYbZr2dTCsG6l1jWcEiikEQ&#10;l1Y3XCk4F8f5CoTzyBpby6TghxxsN7OHNWbajvxBw8lXIkDYZaig9r7LpHRlTQZdZDvi4F1tb9AH&#10;2VdS9zgGuGnlMo5TabDhsFBjR/uayq/Tt1FwOCb+M3ELU104b4a3W16kz7lST4/T7hWEp8nfw//t&#10;d63gZQl/X8IPkJtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACvasPHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId37" o:title=""/>
+                  <v:imagedata r:id="rId32" o:title=""/>
                 </v:shape>
                 <v:shape id="Text Box 17" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:5606;top:141;width:4752;height:4805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOhlV2wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfB/6HcAXf1lSFMTqjiCAIHc61wl4vzV1bltyUJLP13y+DwR4P55zvcDa7yRpxIx96xwqWWQ6C&#10;uHG651bBtT4+PoMIEVmjcUwK7hRgt509bLDQbuR3ulWxFQnCoUAFXYxDIWVoOrIYMjcQJ+/TeYsx&#10;Sd9K7XFMcGvkKs+fpMWe00KHAx06ar6qb6ugLF+PH/fQluObrQ/h7C+VNhelFvNp/wIi0hT/w3/t&#10;k1awXsPvl/QD5PYHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjoZVdsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="#497dba" strokeweight=".72pt">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="24CC2E7C" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="191"/>
                           <w:ind w:left="145"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:b/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:u w:val="thick"/>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t>Estudio de caso: movilización de recursos</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="24CC2E7D" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="114"/>
@@ -17713,176 +17803,177 @@
                           <w:t>Cada gota cuenta</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t>” es una iniciativa de asociación regional del PNUD con contribuciones financieras de Coca-Cola en Europa y la CEI que se puso en marcha en 2006. Pretende aumentar el acceso al agua potable salubre, facilitar el uso de tecnologías industriales respetuosas con el medio ambiente y promover una gestión responsable de los recursos hídricos mediante actividades de divulgación y sensibilización.</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="24CC2E7E" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="122" w:line="242" w:lineRule="auto"/>
                           <w:ind w:left="145" w:right="141"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t>El proyecto aspira a lograr que las comunidades disfruten de un mejor acceso al agua potable salubre y ofrecer a la vez iniciativas que promuevan el uso sostenible del agua con fines industriales y domésticos.</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <w10:wrap anchorx="page"/>
+                <w10:wrap type="through" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="008A6F04">
+    </w:p>
+    <w:p w14:paraId="24CC2DCC" w14:textId="39318309" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="100" w:right="5266"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Los recursos del sector privado pueden movilizarse a través de dos modelos: la filantropía tradicional y la filantropía social corporativa. Los modelos filantrópicos tradicionales tienen como objetivo principal generar un beneficio social, sin apenas consideración por la rentabilidad o el rendimiento financiero, ni tampoco conexiones con su actividad principal empresarial. Por otro lado, mediante la filantropía social corporativa, las empresas hacen que las actividades benéficas (p. ej., donaciones, programas de voluntariado) estén en sintonía con una cuestión o causa social relacionada con sus objetivos empresariales (es decir, adaptan los objetivos sociales a sus objetivos económicos).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DCD" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DCD" w14:textId="5D7B19BB" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="008A39DC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CC2E4A" wp14:editId="08639C59">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CC2E4A" wp14:editId="7566E675">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>3565896</wp:posOffset>
+                  <wp:posOffset>3390900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>26545</wp:posOffset>
+                  <wp:posOffset>163195</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3093720" cy="4106904"/>
-[...1 lines deleted...]
-                <wp:wrapNone/>
+                <wp:extent cx="3268980" cy="3931920"/>
+                <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+                <wp:wrapThrough wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="21453"/>
+                    <wp:lineTo x="21524" y="21453"/>
+                    <wp:lineTo x="21524" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapThrough>
                 <wp:docPr id="26" name="Group 26"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3093720" cy="4106904"/>
+                          <a:ext cx="3268980" cy="3931920"/>
                           <a:chOff x="5546" y="29"/>
                           <a:chExt cx="4872" cy="5897"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="27" name="Picture 15"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38">
+                          <a:blip r:embed="rId33">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5546" y="29"/>
                             <a:ext cx="4872" cy="5897"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="28" name="Picture 14"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39">
+                          <a:blip r:embed="rId34">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5606" y="58"/>
                             <a:ext cx="4752" cy="5777"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
@@ -17988,56 +18079,56 @@
                                   <w:lang w:bidi="es-ES"/>
                                 </w:rPr>
                                 <w:t>Los beneficiarios también pueden acceder a una cuenta corriente de teléfono móvil, un método más seguro para guardar efectivo y que reduce asimismo los costos de las transacciones financieras, mejora la capacidad de ahorro de los usuarios y ayuda a incorporar a más personas al sector financiero formal.</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="24CC2E4A" id="Group 26" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:280.8pt;margin-top:2.1pt;width:243.6pt;height:323.4pt;z-index:251658241;mso-position-horizontal-relative:page" coordorigin="5546,29" coordsize="4872,5897" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCRmQ5PcwMAAGoKAAAOAAAAZHJzL2Uyb0RvYy54bWzcVutu0zAU/o/EO1j+&#10;z5J27dpGS9HYYELiMnF5AMdxEovENrbbdDw959hJ126ImxASVGp0fDv+zufPx+f86a5ryVZYJ7XK&#10;6eQkpUQorkup6px+/PDiyZIS55kqWauVyOmtcPTp+vGj895kYqob3ZbCEnCiXNabnDbemyxJHG9E&#10;x9yJNkLBYKVtxzw0bZ2UlvXgvWuTaZqeJb22pbGaC+eg9yoO0nXwX1WC+7dV5YQnbU4Bmw9fG74F&#10;fpP1Octqy0wj+QCD/QaKjkkFm+5dXTHPyMbKB646ya12uvInXHeJrirJRYgBopmk96K5tnpjQix1&#10;1tdmTxNQe4+n33bL32yvrXlvbmxED+YrzT854CXpTZ0djmO7jpNJ0b/WJZwn23gdAt9VtkMXEBLZ&#10;BX5v9/yKnSccOk/T1eliCsfAYWw2Sc9W6SyeAG/gmHDdfD47owSGp6tx5PmwerZcTOPS+XK1wNGE&#10;ZXHbAHWAtj43kmfwH+gC6wFdP5YVrPIbK+jgpPspHx2znzbmCZysYV4WspX+NqgUGEJQansjOTKN&#10;DWD2xhJZQqgLShTrgE0Yxl3JZI7hjbPiGoYxhbMhSl82TNXiwhkQOFw7WD92Wav7RrDSYTdydOwl&#10;NI9wFK00L2Tb4uGhPUQMd+Sexr5BWtTvleabTigfL6QVLQSvlWukcZTYTHSFgCjtyzIAYpmz/B3g&#10;BnBgeys8b9CsAMTQDwe7HwiI70BiOA7k+kMFPlDSqMLv6Ag4ts5fC90RNAA04AzyZttXDhEDsnEK&#10;YlYaqRtpRlwD4wDzHxQiJOt7Qgz381hC/4EQpzG3/CUhnqUxpc2Xcdu9EBfzMaEtFscJ7U5lf0SI&#10;vYHX1Y1XG1oPLvcvPSDvG2YEXAt0e5DGVqN6PmCEz/SOTE4x4mEaPjLE76AfU1O4/PGt+U7yOlga&#10;/fzc1f+rjLOsVaTP6Woym8WwdCvLMaU6WxeXrSVbBhXIbLW4enYR0jJkuMNpnfRQB7Wyy+kyxV+U&#10;Cmby56oMqdIz2UYbklCrINEgOzHnoOV3xS6+JyPphS5vgXOrIZPBqwtlGhiNtl8o6aHkyan7vGH4&#10;yLUvFUgC66PRsKNRjAZTHJbm1FMSzUsf66iNsbJuwHM8VKUvoCaoZMiWiCuiGOCCCoMVChqwjiqm&#10;w3aYdVcirr8CAAD//wMAUEsDBAoAAAAAAAAAIQBliifmiRAAAIkQAAAUAAAAZHJzL21lZGlhL2lt&#10;YWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAADMQAAAlEIBgAAAHUVOW4AAAAGYktHRAD/AP8A/6C9&#10;p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAABApSURBVHic7d09b1xVAoDhY+LECauNtOsAThkJIdys&#10;kChptgoUSKGlhJISwV+Bjj9AYf4BDQ00JpKLCKGAIoGjKCI0650E27PFzsDFTEL4COLdfR5pdK7P&#10;vXM9Ll+dc8djPp+PB70++OCDcfny5QEAAPAonDt3brz55pvj888/f2CbLF/r0zffvHlzXLt2bVy/&#10;fn1tObe7u7v21VdfjTHGY5NL106MAAAAv9R8jDEODw/ne3t74/333x9PPvnkfIwxHn/88eNnn312&#10;bG9vj42Njfn0TWvz+XzMZrMxm83GRx99tPbee++NnZ2dabAsQ+f0irnldWIGAAB4WMsoOV6MR5Nz&#10;340xxtbW1uHrr78+XnvttfHUU08dnT17dpw+fXo+xiJidnZ2xs7Ozvj000/X9vf3x+3bt0UMAADw&#10;qPxsxJw5c+Zwa2trXLx4cbz00ktHr7zyynjuuefmYyxiZH9/f+zu7o69vb1ljEy3mZ1bjH+ZzJ09&#10;cd00YgQNAABw0nzF8TJeZpNzB2OMce/evYMbN26MGzdujNlsNr9169a4dOnS8RhjrH/22Wdrt27d&#10;Gnfv3h3jh5WV6arLMl7+thj3fq+/AgAAYIzxj8nxclHkcDlx9erVo6tXr46xWLlZv3Llyrhz5874&#10;9ttv/7iPCAAA8CutX7t2bfrzqu1ky61jf/1DPhEAAPD/Ztoay61lByvm1sb4b6ysep5l1YP9Z36n&#10;DwgAADC1MTk++SViY5x47n56AgAA4E9v/T7zP7c6AwAA8Ht5bMXxfb8B+X4RM+UrkwEAgD8NqysA&#10;AECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAi&#10;YgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAA&#10;IEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBEx&#10;AABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQ&#10;ImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgA&#10;ACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgR&#10;MQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAA&#10;kCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgY&#10;AAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABI&#10;ETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwA&#10;AJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSI&#10;GAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAA&#10;SBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQM&#10;AACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACk&#10;iBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYA&#10;AEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACki&#10;BgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAA&#10;UkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBED&#10;AACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAAp&#10;IgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEA&#10;AFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQR&#10;AwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAA&#10;KSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogB&#10;AABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAU&#10;EQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAA&#10;ACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqI&#10;AQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACA&#10;FBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQA&#10;AAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECK&#10;iAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAA&#10;gBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXE&#10;AAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABA&#10;iogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIA&#10;AIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBF&#10;xAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAA&#10;QIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJi&#10;AACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAg&#10;RcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEA&#10;AECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAi&#10;YgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAA&#10;IEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBEx&#10;AABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQ&#10;ImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgA&#10;ACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgR&#10;MQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAA&#10;kCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgY&#10;AAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABI&#10;ETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwA&#10;AJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUtbvMz9fcTxfdSEAAMBv9HP9&#10;8aMWuV/EPMg/xxh/XxyfW4ynJufXfsU9AQCA/23TEDlejLPFeOeX3OhhVmKOFuN3k7l7i3G5HU3E&#10;AAAAD7IqYpZdMW2NoxPX/MT6WL1MczSZu7sYD068b/pLPVsDAAA8rJMR86/JueXqzLRJltfPxxAf&#10;AABAzMntZMvCmS7nLFdgpsGzXJ05vRinW8hsJwMAAE5atQPscDH+e3Ju2R/3JnM/2lq29sILL4yb&#10;N2+O/f39cXBwsOoZl2WonFkxt7xOuAAAAA9rGTGrFlHunRjHhQsXji5evDjOnz9/PMYYp3Z3d8ep&#10;U6fG9evXx+3bt5cxMl11OXVinB4vrxMxAADAL3UyZsb44VmY75+JefHFF+dvvfXWePvtt+evvvrq&#10;WN/c3Bwvv/zyePrpp8fHH398/OGHH45PPvlkeuPlDQ8nc+IFAAD4rVZFzPHJuY2Njfn58+fH5ubm&#10;GGPxTMz29vbY3t4ezzzzzLhw4cLY3Nw8/uKLL8aXX345ZrPZMlT8s0sAAOCReuKJJ+aXLl0aW1tb&#10;3/fH888//33AjDHG2nz+0zb55ptvxrvvvjveeeed8fXXXy8jxqoLAADwSF2+fHn+xhtvjCtXrtx3&#10;EeU/vZRILPTXWksAAAAASUVORK5CYIJQSwMECgAAAAAAAAAhACPz/yYYDwAAGA8AABQAAABkcnMv&#10;bWVkaWEvaW1hZ2UyLnBuZ4lQTkcNChoKAAAADUlIRFIAAAJ5AAADAggGAAAAFZvQFwAAAAZiS0dE&#10;AP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAADrhJREFUeJzt3cGNoEAQBMG+Vflv5X3X&#10;BtYJJKRUhAU8UwXM/Pv/+zwHAEDKz9cPAADA+0QeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCR&#10;BwAQJPIAAIJEHgBA0NxpBgDQY8kDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAELRzhgoAQI4lDwAg&#10;SOQBAASJPACAIJEHABAk8gAAgubnWgCAHkseAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ&#10;JPIAAIJEHgBAkMgDAAgSeQAAQe6uBQAIsuQBAATtTHkAADmWPACAIJEHABAk8gAAgkQeAECQyAMA&#10;CBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA0J6vnwAAgNdZ8gAAgkQeAECQyAMACBJ5&#10;AABBIg8AIEjkAQAE7ZyhAgCQY8kDAAgSeQAAQSIPACBI5AEABLm7FgAgyJIHABAk8gAAgkQeAECQ&#10;yAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAja8/UTAADwOkseAEDQzpQH&#10;AJBjyQMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBorq4F&#10;AOix5AEABIk8AIAgkQcAECTyAACCRB4AQNDO77UAADmWPACAIJEHABAk8gAAgkQeAECQyAMACBJ5&#10;AABBc4IKAECPJQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8&#10;AIAgkQcAELTn6ycAAOB1ljwAgKCdKQ8AIMeSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEA&#10;BIk8AIAgkQcAECTyAACCRB4AQNBcXQsA0GPJAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAA&#10;gnYOygMAyLHkAQAEiTwAgCCRBwAQ5O5aAIAgSx4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAE7fn6CQAAeJ0lDwAgaGfKAwDIseQBAASJPACA&#10;IJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEubsWACDIkgcAECTyAACCRB4AQJDIAwAI&#10;EnkAAEEiDwAgSOQBAASJPACAIJEHABC0c+UFAECOJQ8AIEjkAQAEiTwAgKD5JA8AoMeSBwAQJPIA&#10;AIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAI2vP1EwAA8DpL&#10;HgBAkMgDAAjaeV8LAJBjyQMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgS&#10;eQAAQXOrGQBAjyUPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEE7pyEDAORY8gAA&#10;gkQeAECQyAMACJpP8gAAeix5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAA&#10;QSIPACBI5AEABLm7FgAgyJIHABAk8gAAgkQeAEDQzkd5AAA5ljwAgCCRBwAQJPIAAIJEHgBAkMgD&#10;AAgSeQAAQSIPACBI5AEABIk8AIAgkQcAEDS3mgEA9FjyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQB&#10;AASJPACAIJEHABC0cxoyAECOJQ8AIEjkAQAEiTwAgKD5JA8AoMeSBwAQJPIAAIJEHgBAkMgDAAgS&#10;eQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJC7awEAgix5AABBIg8AIEjkAQAE7XyUBwCQ&#10;Y8kDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNCchQwA0GPJAwAIEnkAAEEiDwAg&#10;SOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBO/eaAQDkWPIAAIJEHgBAkMgDAAiaT/IA&#10;AHoseQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAAS5uxYA&#10;IMiSBwAQJPIAAIJEHgBA0M5HeQAAOZY8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQB&#10;AATNWcgAAD2WPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQtHOv&#10;GQBAjrtrAQCCvK4FAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEi&#10;DwAgSOQBAASJPACAIJEHABC05+snAADgdZY8AIAgkQcAECTyAACCdj7KAwDIseQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIGjOQgYA6LHkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgD&#10;AAgSeQAAQSIPACBI5AEABIk8AICgnXvNAABy3F0LABDkdS0AQJDIAwAIEnkAAEEiDwAgSOQBAASJ&#10;PACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAE7fn6CQAAeJ0lDwAgSOQBAASJPACA&#10;IJEHABC08+cFAECOJQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAiaY/IAAHoseQAAQSIP&#10;ACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAATtXF4LAJBjyQMACJoh&#10;DwCgx5IHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgD&#10;AAja8/UTAADwOkseAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgKCdM1QAAHIseQAAQSIPACBI5AEA&#10;BIk8AIAgd9cCAARZ8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA&#10;kMgDAAgSeQAAQbvn60cAAOBtljwAgKAZ8gAAeix5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJE&#10;HgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AICgPV8/AQAAr7PkAQAEiTwAgCCRBwAQJPIAAIJ2/rwA&#10;AMix5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIcnctAECQJQ8AIEjkAQAEiTwAgCCRBwAQJPIA&#10;AIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAELR7vn4EAADeZskDAAiaIQ8AoMeSBwAQ&#10;JPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAghyEDAARZ8gAAgkQeAECQyAMACBJ5AABB&#10;O39eAADkWPIAAIJEHgBAkMgDAAhyGDIAQJAlDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMA&#10;CBJ5AABBIg8AIMiNFwAAQZY8AICgnSkPACDHkgcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQB&#10;AAS58QIAIMiSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABO1xUB4AQI4lDwAgSOQBAASJ&#10;PACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEza1mAAA9ljwAgCCRBwAQJPIAAIJE&#10;HgBA0M6fFwAAOZY8AIAgkQcAECTyAACCHIYMABBkyQMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ&#10;JPIAAIJEHgBAkMgDAAgSeQAAQa41AwAI2qk8AIAcr2sBAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEA&#10;BDknDwAgyJIHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgKCd05ABAHIseQAAQa41&#10;AwAIsuQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIMhhyAAAQZY8AIAgkQcAECTy&#10;AACCRB4AQNDOnxcAADmWPACAIJEHABAk8gAAghyGDAAQZMkDAAgSeQAAQSIPACBI5AEABIk8AIAg&#10;kQcAECTyAACCRB4AQJDIAwAIcuMFAEDQTuUBAOR4XQsAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAg&#10;SOQBAASJPACAIDdeAAAEWfIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AICgnYPyAAByLHkA&#10;AEFuvAAACLLkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACDIYcgAAEGWPACAIJEH&#10;ABAk8gAAgnY+ygMAyLHkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkBsvAACCLHkAAEEiDwAgSOQBAASJ&#10;PACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBe1x5AQCQY8kDAAgSeQAAQSIPACBI5AEABIk8AIAg&#10;kQcAECTyAACCRB4AQJDIAwAImgsvAAB6LHkAAEEiDwAgSOQBAASJPACAIJEHABC083stAECOJQ8A&#10;IEjkAQAEOQwZACDIkgcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIIchAwAEWfIA&#10;AIJEHgBAkMgDAAja+SgPACDHkgcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgyLVmAABBljwAgCCR&#10;BwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBoj4PyAAByLHkAAEEiDwAgSOQBAASJPACAIJEHABAk&#10;8gAAgkQeAECQyAMACBJ5AABBIg8AIGhuNQMA6LHkAQAEiTwAgCCRBwAQJPIAAIJEHgBA0M7vtQAA&#10;OZY8AIAgkQcAEOQwZACAIEseAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA&#10;kMgDAAhyrRkAQNBO5QEA5HhdCwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACDIOXkAAEGWPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ9Afz7nQ3XP/SwwAAAABJRU5E&#10;rkJgglBLAwQUAAYACAAAACEAENzfPeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE&#10;74X+g9hAb42kNDbBsRxCaHsKhSaF0ptibWwTa2UsxXb+vsqpPQ4zzLzJN5Nt2YC9bxwpkHMBDKl0&#10;pqFKwdfx7XkFzAdNRreOUMENPWyKx4dcZ8aN9InDIVQslpDPtII6hC7j3Jc1Wu3nrkOK3tn1Voco&#10;+4qbXo+x3LZ8IUTKrW4oLtS6w12N5eVwtQreRz1uX+TrsL+cd7efY/LxvZeo1NNs2q6BBZzCXxju&#10;+BEdish0clcynrUKklSmMapguQB298VyFb+cFKSJFMCLnP+/UPwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAubPAAxQAAAKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7yQwYrCMBCG7wv7DmHu&#10;27Q9LLKY9iKCV3EfYEimabCZhCSKvr2BZUFB8OZxZvi//2PW48Uv4kwpu8AKuqYFQayDcWwV/B62&#10;XysQuSAbXAKTgitlGIfPj/WeFiw1lGcXs6gUzgrmUuKPlFnP5DE3IRLXyxSSx1LHZGVEfURLsm/b&#10;b5nuGTA8MMXOKEg704M4XGNtfs0O0+Q0bYI+eeLypEI6X7srEJOlosCTcfi37JvIFuRzh+49Dt2/&#10;g3x47nADAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkZkOT3MDAABqCgAADgAAAAAAAAAA&#10;AAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAZYon5okQAACJEAAAFAAAAAAA&#10;AAAAAAAAAADZBQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEAI/P/JhgPAAAY&#10;DwAAFAAAAAAAAAAAAAAAAACUFgAAZHJzL21lZGlhL2ltYWdlMi5wbmdQSwECLQAUAAYACAAAACEA&#10;ENzfPeAAAAAKAQAADwAAAAAAAAAAAAAAAADeJQAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgA&#10;AAAhAC5s8ADFAAAApQEAABkAAAAAAAAAAAAAAAAA6yYAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJl&#10;bHNQSwUGAAAAAAcABwC+AQAA5ycAAAAA&#10;">
+              <v:group w14:anchorId="24CC2E4A" id="Group 26" o:spid="_x0000_s1034" style="position:absolute;margin-left:267pt;margin-top:12.85pt;width:257.4pt;height:309.6pt;z-index:251658241;mso-position-horizontal-relative:page" coordorigin="5546,29" coordsize="4872,5897" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDISnPZcwMAAGoKAAAOAAAAZHJzL2Uyb0RvYy54bWzcVttu2zgQfV9g/4Hg&#10;eyPbsWNbiFykSRsU6LZBLx9AUZRElCK5JG05/fqdISXHSYpegkWA3QAxhrfRmTOHwzl/ue8U2Qnn&#10;pdEFnZ5MKBGam0rqpqBfPr95saLEB6YrpowWBb0Vnr7c/PnHeW9zMTOtUZVwBJxon/e2oG0INs8y&#10;z1vRMX9irNCwWBvXsQBD12SVYz1471Q2m0zOst64yjrDhfcwe5UW6Sb6r2vBw4e69iIQVVDAFuKv&#10;i78l/mabc5Y3jtlW8gEGewKKjkkNHz24umKBka2Tj1x1kjvjTR1OuOkyU9eSixgDRDOdPIjm2pmt&#10;jbE0ed/YA01A7QOenuyWv99dO/vJ3riEHsx3hn/1wEvW2yY/XsdxkzaTsv/LVJBPtg0mBr6vXYcu&#10;ICSyj/zeHvgV+0A4TJ7OzlbrFaSBw9rp+nS6ng0Z4C2kCc8tFvMzSmB5tk654e3r4fR8tZylo4vV&#10;eomrGcvTZyPUAdrm3Eqew/9AF1iP6Pq5rOBU2DpBByfdL/nomPu6tS8gs5YFWUolw21UKTCEoPTu&#10;RnJkGgfA7I0jsoJQl5Ro1gGbsIxfJdMFhjfuSmcYxhRzQ7S5bJluxIW3IHC4dnB+nHLO9K1glcdp&#10;5Oi+lzi8h6NU0r6RSmHy0B4ihjvyQGPfIS3p98rwbSd0SBfSCQXBG+1baT0lLhddKSBK97aKgFju&#10;Hf8IuAEc2MGJwFs0awAxzENiDwsR8R1IDMeDXH+qwEdKGlX4Ax0Bx86Ha2E6ggaABpxR3mz3ziNi&#10;QDZuQczaIHUjzYhrYBxg/geFCMX6gRDn/0shzjCqZxPi2SSVtMUqffYgxOViLGjL5f2Cdqeyf0WI&#10;vYXX1Y9XG0aPLvdvPSCfWmYFXAt0e1TG1qN6PmOEr8yeTE8x4mEbPjIk7GEeS1PkP701PyheR0eT&#10;n1+7+s/KOMuVJn1B19P5PIVllKzGkupdU14qR3YMOpD5enn16gI5wQp3vK2TAfogJbuCrib4l6SC&#10;lfy1rqJaA5Mq2XBYafCB7KSag1bYl/v0noykl6a6Bc6dgUoGry60aWC0xn2jpIeWp6D+7y3DR069&#10;1SAJ7I9Gw41GORpMczha0EBJMi9D6qO21smmBc8pqdpcQE9Qy1gtEVdCMcAFFUYrNjSRhqH5wo7p&#10;eBx33bWIm38AAAD//wMAUEsDBAoAAAAAAAAAIQBliifmiRAAAIkQAAAUAAAAZHJzL21lZGlhL2lt&#10;YWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAADMQAAAlEIBgAAAHUVOW4AAAAGYktHRAD/AP8A/6C9&#10;p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAABApSURBVHic7d09b1xVAoDhY+LECauNtOsAThkJIdys&#10;kChptgoUSKGlhJISwV+Bjj9AYf4BDQ00JpKLCKGAIoGjKCI0650E27PFzsDFTEL4COLdfR5pdK7P&#10;vXM9Ll+dc8djPp+PB70++OCDcfny5QEAAPAonDt3brz55pvj888/f2CbLF/r0zffvHlzXLt2bVy/&#10;fn1tObe7u7v21VdfjTHGY5NL106MAAAAv9R8jDEODw/ne3t74/333x9PPvnkfIwxHn/88eNnn312&#10;bG9vj42Njfn0TWvz+XzMZrMxm83GRx99tPbee++NnZ2dabAsQ+f0irnldWIGAAB4WMsoOV6MR5Nz&#10;340xxtbW1uHrr78+XnvttfHUU08dnT17dpw+fXo+xiJidnZ2xs7Ozvj000/X9vf3x+3bt0UMAADw&#10;qPxsxJw5c+Zwa2trXLx4cbz00ktHr7zyynjuuefmYyxiZH9/f+zu7o69vb1ljEy3mZ1bjH+ZzJ09&#10;cd00YgQNAABw0nzF8TJeZpNzB2OMce/evYMbN26MGzdujNlsNr9169a4dOnS8RhjrH/22Wdrt27d&#10;Gnfv3h3jh5WV6arLMl7+thj3fq+/AgAAYIzxj8nxclHkcDlx9erVo6tXr46xWLlZv3Llyrhz5874&#10;9ttv/7iPCAAA8CutX7t2bfrzqu1ky61jf/1DPhEAAPD/Ztoay61lByvm1sb4b6ysep5l1YP9Z36n&#10;DwgAADC1MTk++SViY5x47n56AgAA4E9v/T7zP7c6AwAA8Ht5bMXxfb8B+X4RM+UrkwEAgD8NqysA&#10;AECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAi&#10;YgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAA&#10;IEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBEx&#10;AABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQ&#10;ImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgA&#10;ACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgR&#10;MQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAA&#10;kCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgY&#10;AAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABI&#10;ETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwA&#10;AJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSI&#10;GAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAA&#10;SBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQM&#10;AACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACk&#10;iBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYA&#10;AEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACki&#10;BgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAA&#10;UkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBED&#10;AACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAAp&#10;IgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEA&#10;AFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQR&#10;AwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAA&#10;KSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogB&#10;AABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAU&#10;EQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAA&#10;ACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqI&#10;AQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACA&#10;FBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQA&#10;AAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECK&#10;iAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAA&#10;gBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXE&#10;AAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABA&#10;iogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIA&#10;AIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBF&#10;xAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAA&#10;QIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJi&#10;AACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAg&#10;RcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEA&#10;AECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAi&#10;YgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAA&#10;IEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBEx&#10;AABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQ&#10;ImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgA&#10;ACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgR&#10;MQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAA&#10;kCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgY&#10;AAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABI&#10;ETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwA&#10;AJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUtbvMz9fcTxfdSEAAMBv9HP9&#10;8aMWuV/EPMg/xxh/XxyfW4ynJufXfsU9AQCA/23TEDlejLPFeOeX3OhhVmKOFuN3k7l7i3G5HU3E&#10;AAAAD7IqYpZdMW2NoxPX/MT6WL1MczSZu7sYD068b/pLPVsDAAA8rJMR86/JueXqzLRJltfPxxAf&#10;AABAzMntZMvCmS7nLFdgpsGzXJ05vRinW8hsJwMAAE5atQPscDH+e3Ju2R/3JnM/2lq29sILL4yb&#10;N2+O/f39cXBwsOoZl2WonFkxt7xOuAAAAA9rGTGrFlHunRjHhQsXji5evDjOnz9/PMYYp3Z3d8ep&#10;U6fG9evXx+3bt5cxMl11OXVinB4vrxMxAADAL3UyZsb44VmY75+JefHFF+dvvfXWePvtt+evvvrq&#10;WN/c3Bwvv/zyePrpp8fHH398/OGHH45PPvlkeuPlDQ8nc+IFAAD4rVZFzPHJuY2Njfn58+fH5ubm&#10;GGPxTMz29vbY3t4ezzzzzLhw4cLY3Nw8/uKLL8aXX345ZrPZMlT8s0sAAOCReuKJJ+aXLl0aW1tb&#10;3/fH888//33AjDHG2nz+0zb55ptvxrvvvjveeeed8fXXXy8jxqoLAADwSF2+fHn+xhtvjCtXrtx3&#10;EeU/vZRILPTXWksAAAAASUVORK5CYIJQSwMECgAAAAAAAAAhACPz/yYYDwAAGA8AABQAAABkcnMv&#10;bWVkaWEvaW1hZ2UyLnBuZ4lQTkcNChoKAAAADUlIRFIAAAJ5AAADAggGAAAAFZvQFwAAAAZiS0dE&#10;AP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAADrhJREFUeJzt3cGNoEAQBMG+Vflv5X3X&#10;BtYJJKRUhAU8UwXM/Pv/+zwHAEDKz9cPAADA+0QeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCR&#10;BwAQJPIAAIJEHgBA0NxpBgDQY8kDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAELRzhgoAQI4lDwAg&#10;SOQBAASJPACAIJEHABAk8gAAgubnWgCAHkseAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ&#10;JPIAAIJEHgBAkMgDAAgSeQAAQe6uBQAIsuQBAATtTHkAADmWPACAIJEHABAk8gAAgkQeAECQyAMA&#10;CBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA0J6vnwAAgNdZ8gAAgkQeAECQyAMACBJ5&#10;AABBIg8AIEjkAQAE7ZyhAgCQY8kDAAgSeQAAQSIPACBI5AEABLm7FgAgyJIHABAk8gAAgkQeAECQ&#10;yAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAja8/UTAADwOkseAEDQzpQH&#10;AJBjyQMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBorq4F&#10;AOix5AEABIk8AIAgkQcAECTyAACCRB4AQNDO77UAADmWPACAIJEHABAk8gAAgkQeAECQyAMACBJ5&#10;AABBc4IKAECPJQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8&#10;AIAgkQcAELTn6ycAAOB1ljwAgKCdKQ8AIMeSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEA&#10;BIk8AIAgkQcAECTyAACCRB4AQNBcXQsA0GPJAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAA&#10;gnYOygMAyLHkAQAEiTwAgCCRBwAQ5O5aAIAgSx4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAE7fn6CQAAeJ0lDwAgaGfKAwDIseQBAASJPACA&#10;IJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEubsWACDIkgcAECTyAACCRB4AQJDIAwAI&#10;EnkAAEEiDwAgSOQBAASJPACAIJEHABC0c+UFAECOJQ8AIEjkAQAEiTwAgKD5JA8AoMeSBwAQJPIA&#10;AIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAI2vP1EwAA8DpL&#10;HgBAkMgDAAjaeV8LAJBjyQMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgS&#10;eQAAQXOrGQBAjyUPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEE7pyEDAORY8gAA&#10;gkQeAECQyAMACJpP8gAAeix5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAA&#10;QSIPACBI5AEABLm7FgAgyJIHABAk8gAAgkQeAEDQzkd5AAA5ljwAgCCRBwAQJPIAAIJEHgBAkMgD&#10;AAgSeQAAQSIPACBI5AEABIk8AIAgkQcAEDS3mgEA9FjyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQB&#10;AASJPACAIJEHABC0cxoyAECOJQ8AIEjkAQAEiTwAgKD5JA8AoMeSBwAQJPIAAIJEHgBAkMgDAAgS&#10;eQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJC7awEAgix5AABBIg8AIEjkAQAE7XyUBwCQ&#10;Y8kDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNCchQwA0GPJAwAIEnkAAEEiDwAg&#10;SOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBO/eaAQDkWPIAAIJEHgBAkMgDAAiaT/IA&#10;AHoseQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAAS5uxYA&#10;IMiSBwAQJPIAAIJEHgBA0M5HeQAAOZY8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQB&#10;AATNWcgAAD2WPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQtHOv&#10;GQBAjrtrAQCCvK4FAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEi&#10;DwAgSOQBAASJPACAIJEHABC05+snAADgdZY8AIAgkQcAECTyAACCdj7KAwDIseQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIGjOQgYA6LHkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgD&#10;AAgSeQAAQSIPACBI5AEABIk8AICgnXvNAABy3F0LABDkdS0AQJDIAwAIEnkAAEEiDwAgSOQBAASJ&#10;PACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAE7fn6CQAAeJ0lDwAgSOQBAASJPACA&#10;IJEHABC08+cFAECOJQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAiaY/IAAHoseQAAQSIP&#10;ACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAATtXF4LAJBjyQMACJoh&#10;DwCgx5IHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgD&#10;AAja8/UTAADwOkseAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgKCdM1QAAHIseQAAQSIPACBI5AEA&#10;BIk8AIAgd9cCAARZ8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA&#10;kMgDAAgSeQAAQbvn60cAAOBtljwAgKAZ8gAAeix5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJE&#10;HgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AICgPV8/AQAAr7PkAQAEiTwAgCCRBwAQJPIAAIJ2/rwA&#10;AMix5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIcnctAECQJQ8AIEjkAQAEiTwAgCCRBwAQJPIA&#10;AIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAELR7vn4EAADeZskDAAiaIQ8AoMeSBwAQ&#10;JPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAghyEDAARZ8gAAgkQeAECQyAMACBJ5AABB&#10;O39eAADkWPIAAIJEHgBAkMgDAAhyGDIAQJAlDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMA&#10;CBJ5AABBIg8AIMiNFwAAQZY8AICgnSkPACDHkgcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQB&#10;AAS58QIAIMiSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABO1xUB4AQI4lDwAgSOQBAASJ&#10;PACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEza1mAAA9ljwAgCCRBwAQJPIAAIJE&#10;HgBA0M6fFwAAOZY8AIAgkQcAECTyAACCHIYMABBkyQMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ&#10;JPIAAIJEHgBAkMgDAAgSeQAAQa41AwAI2qk8AIAcr2sBAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEA&#10;BDknDwAgyJIHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgKCd05ABAHIseQAAQa41&#10;AwAIsuQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIMhhyAAAQZY8AIAgkQcAECTy&#10;AACCRB4AQNDOnxcAADmWPACAIJEHABAk8gAAghyGDAAQZMkDAAgSeQAAQSIPACBI5AEABIk8AIAg&#10;kQcAECTyAACCRB4AQJDIAwAIcuMFAEDQTuUBAOR4XQsAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAg&#10;SOQBAASJPACAIDdeAAAEWfIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AICgnYPyAAByLHkA&#10;AEFuvAAACLLkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACDIYcgAAEGWPACAIJEH&#10;ABAk8gAAgnY+ygMAyLHkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkBsvAACCLHkAAEEiDwAgSOQBAASJ&#10;PACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBe1x5AQCQY8kDAAgSeQAAQSIPACBI5AEABIk8AIAg&#10;kQcAECTyAACCRB4AQJDIAwAImgsvAAB6LHkAAEEiDwAgSOQBAASJPACAIJEHABC083stAECOJQ8A&#10;IEjkAQAEOQwZACDIkgcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIIchAwAEWfIA&#10;AIJEHgBAkMgDAAja+SgPACDHkgcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgyLVmAABBljwAgCCR&#10;BwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBoj4PyAAByLHkAAEEiDwAgSOQBAASJPACAIJEHABAk&#10;8gAAgkQeAECQyAMACBJ5AABBIg8AIGhuNQMA6LHkAQAEiTwAgCCRBwAQJPIAAIJEHgBA0M7vtQAA&#10;OZY8AIAgkQcAEOQwZACAIEseAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA&#10;kMgDAAhyrRkAQNBO5QEA5HhdCwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACDIOXkAAEGWPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ9Afz7nQ3XP/SwwAAAABJRU5E&#10;rkJgglBLAwQUAAYACAAAACEAmKJk1+IAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQW+CQBCF&#10;7036HzbTpLe6oGAtZTDGtD0Zk2oT422EEYjsLmFXwH/f9dQeJ/Py3vely1E1oufO1kYjhJMABOvc&#10;FLUuEX72ny8LENaRLqgxmhFubGGZPT6klBRm0N/c71wpfIm2CSFUzrWJlDavWJGdmJa1/51Np8j5&#10;sytl0dHgy1Ujp0Ewl4pq7RcqanldcX7ZXRXC10DDahZ+9JvLeX077uPtYRMy4vPTuHoH4Xh0f2G4&#10;43t0yDzTyVx1YUWDEM8i7+IQpvEriHsgiBZe5oQwj6I3kFkq/ztkvwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAC5s8ADFAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sO&#10;Ye7btD0sspj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8&#10;HrZfKxC5IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuy&#10;b9tvme4ZMDwwxc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O&#10;3b+DfHjucAMAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDISnPZcwMAAGoKAAAOAAAAAAAA&#10;AAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQBliifmiRAAAIkQAAAUAAAA&#10;AAAAAAAAAAAAANkFAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQAj8/8mGA8A&#10;ABgPAAAUAAAAAAAAAAAAAAAAAJQWAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAA&#10;IQCYomTX4gAAAAsBAAAPAAAAAAAAAAAAAAAAAN4lAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYA&#10;CAAAACEALmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAADtJgAAZHJzL19yZWxzL2Uyb0RvYy54bWwu&#10;cmVsc1BLBQYAAAAABwAHAL4BAADpJwAAAAA=&#10;">
                 <v:shape id="Picture 15" o:spid="_x0000_s1035" type="#_x0000_t75" style="position:absolute;left:5546;top:29;width:4872;height:5897;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCw/VFHwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcBb2zqb1YpVqLLoguHgh/jzAoTltis1JabLa9emNIHg5zMw3zKIYbCuu1PvGsYIsSUEQ&#10;l043XCs4nzbjGQgfkDW2jknBP3kolh+jBeba3fhA12OoRYSwz1GBCaHLpfSlIYs+cR1x9CrXWwxR&#10;9rXUPd4i3LZykqbf0mLDccFgRz+Gysvxzyqo2HD2Wx8qybuZ21umdbiTUl+fw2oOItAQ3uFXe6sV&#10;TKbw/BJ/gFw+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALD9UUfBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId40" o:title=""/>
+                  <v:imagedata r:id="rId35" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 14" o:spid="_x0000_s1036" type="#_x0000_t75" style="position:absolute;left:5606;top:58;width:4752;height:5777;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCSS2FgwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHgRTasgUo2y7FoQRER3Dx6HZmzLNpOSRFv/vTkIHh/ve7XpTSPu5HxtWUE6SUAQF1bX&#10;XCr4+83HCxA+IGtsLJOCB3nYrD8GK8y07fhE93MoRQxhn6GCKoQ2k9IXFRn0E9sSR+5qncEQoSul&#10;dtjFcNPIaZLMpcGaY0OFLX1XVPyfb0bBIc270+NnO9oe9zOXp8WF+5tVavjZfy1BBOrDW/xy77SC&#10;aRwbv8QfINdPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJJLYWDBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId41" o:title=""/>
+                  <v:imagedata r:id="rId36" o:title=""/>
                 </v:shape>
                 <v:shape id="Text Box 13" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:5606;top:58;width:4752;height:5777;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqt/RBwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva6oH2a1GEUEQKupWweujebbF5qUk0dZ/bxYW9jjMzDfMYtWbRjzJ+dqygsk4AUFc&#10;WF1zqeBy3n5+gfABWWNjmRS8yMNqOfhYYKptxz/0zEMpIoR9igqqENpUSl9UZNCPbUscvZt1BkOU&#10;rpTaYRfhppHTJJlJgzXHhQpb2lRU3POHUZBl++315cusO5rzxh/cKdfNSanRsF/PQQTqw3/4r73T&#10;Cqbf8Psl/gC5fAMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBqt/RBwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" strokecolor="#497dba" strokeweight=".72pt">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="24CC2E7F" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="191"/>
                           <w:ind w:left="145"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:b/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:u w:val="thick"/>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t>Estudio de caso: innovaciones</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="24CC2E80" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="115"/>
@@ -18065,508 +18156,576 @@
                           <w:t>La iniciativa de transferencia en efectivo por teléfono móvil</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t>, puesta en marcha a través de una colaboración entre el Gobierno de Haití y Digicel, una de las mayores compañías de telefonía móvil haitianas, está ayudando a impulsar la inclusión financiera en un país en el que casi dos tercios de la población dispone de acceso a teléfonos móviles, pero solo el 10% tiene una cuenta bancaria.</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="24CC2E82" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="118" w:line="242" w:lineRule="auto"/>
                           <w:ind w:left="145" w:right="138"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t>Los beneficiarios también pueden acceder a una cuenta corriente de teléfono móvil, un método más seguro para guardar efectivo y que reduce asimismo los costos de las transacciones financieras, mejora la capacidad de ahorro de los usuarios y ayuda a incorporar a más personas al sector financiero formal.</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <w10:wrap anchorx="page"/>
+                <w10:wrap type="through" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="008A6F04">
+    </w:p>
+    <w:p w14:paraId="24CC2DCE" w14:textId="07F1ACB4" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00C226E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="372"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc158211771"/>
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="9"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Innovaciones</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="24CC2DCF" w14:textId="67AAFC3A" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="004970A6">
+    <w:p w14:paraId="24CC2DCF" w14:textId="67AAFC3A" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="004970A6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="5265"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
-[...21 lines deleted...]
-    <w:p w14:paraId="24CC2DD0" w14:textId="4D33CB5D" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="004970A6">
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Las asociaciones para la innovación pretenden elaborar e implantar soluciones innovadoras para promover los objetivos del PNUD de un desarrollo sostenible e inclusivo. En este tipo de asociación, las empresas y otros actores pertinentes exploran productos, servicios</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CC2DD0" w14:textId="4D33CB5D" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="004970A6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="5265"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>y procesos innovadores centrados en los pobres con el fin de suministrar bienes, servicios y modelos indispensables a las comunidades desfavorecidas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DD1" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DD1" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DD2" w14:textId="186AF8AF" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DD2" w14:textId="186AF8AF" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="007756CC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="100" w:right="5265"/>
+        <w:ind w:left="100" w:right="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mediante este tipo de asociación, el PNUD trata de coordinar esfuerzos y promover la colaboración entre actores fundamentales del sector privado, el mundo académico y la sociedad civil para diseñar y explorar formas novedosas de empoderar a los pobres y plantear soluciones a las dificultades que surgen en el ámbito local. Los productos, servicios y procesos innovadores que se conciban a través de este tipo de asociaciones deben responder a las necesidades de los usuarios y adecuarse al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>conciban a través de este tipo de asociaciones deben responder a las necesidades de los usuarios y adecuarse al contexto. Tienen que partir de experiencias anteriores, demostrar que producen un cambio positivo en las condiciones de vida de los grupos desfavorecidos, crear un entorno más propicio y favorable a las mejoras, y ser viables y poder reproducirse a largo plazo.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="24CC2DD3" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+        <w:t>contexto. Tienen que partir de experiencias anteriores, demostrar que producen un cambio positivo en las condiciones de vida de los grupos desfavorecidos, crear un entorno más propicio y favorable a las mejoras, y ser viables y poder reproducirse a largo plazo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CC2DD3" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DD5" w14:textId="0401890F" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DD5" w14:textId="0401890F" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="100" w:right="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Los productos y servicios nuevos e innovadores, centrados en los pobres, pueden aportar soluciones ingeniosas y</w:t>
       </w:r>
-      <w:r w:rsidR="004970A6">
+      <w:r w:rsidR="004970A6" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>mejorar la calidad de vida, además de generar un importante crecimiento económico y crear numerosos empleos, promover el emprendimiento a pequeña escala, reforzar las cadenas de suministro, etc. Por lo tanto, en aras del éxito de la innovación, este tipo de asociaciones podría tomar elementos de la promoción, la actividad central, la movilización de recursos, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DD7" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DD7" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="75" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Para lograrlo, el PNUD puede:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DD8" w14:textId="0CD70288" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DD8" w14:textId="0CD70288" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="139"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Detectar los problemas </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>que enfrentan las comunidades locales y que perjudican su desarrollo y el acceso a una mejor calidad de vida, y averiguar cuáles son los principales actores del proceso de desarrollo, como las comunidades, las empresas, las instituciones técnicas pertinentes, los grupos de la sociedad civil, etc., y conectarlos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DD9" w14:textId="3308832C" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DD9" w14:textId="3975B7E6" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Participar en las </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>comunidades de conocimiento e innovación (CCI)</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y promoverlas</w:t>
       </w:r>
-      <w:r w:rsidR="0089617F" w:rsidRPr="008A6F04">
+      <w:r w:rsidR="0089617F" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="28"/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>. El PNUD puede establecer programas de investigación, mejorar el intercambio de datos y fomentar los debates y el acceso recíproco a la información;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DDA" w14:textId="2D689F86" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DDA" w14:textId="5580A7DE" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="135"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Apoyar </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>proyectos piloto</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de innovación, que los mercados o los cambios en las políticas puedan ampliar;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DDB" w14:textId="3B4E47F1" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DDB" w14:textId="50274FD0" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Apoyar la creación de “</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>laboratorios de innovación</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>”, que son espacios físicos que posibilitan la colaboración entre el sector privado, el mundo académico y la sociedad civil;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DDC" w14:textId="17A4E3B0" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DDC" w14:textId="17A4E3B0" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Facilitar </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>capital circulante</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> para iniciativas de investigación y desarrollo (I+D).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DDD" w14:textId="2BBF8937" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="000D7021">
+    <w:p w14:paraId="24CC2DDD" w14:textId="43FBE7D3" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+    </w:p>
+    <w:p w14:paraId="24CC2DDE" w14:textId="2C5102D7" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="007756CC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="9"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc158211772"/>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="9"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Potenciación de la actividad principal para favorecer los mercados inclusivos</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="24CC2DDF" w14:textId="7DB84541" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="007756CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Las operaciones y las cadenas de valor de la</w:t>
+      </w:r>
+      <w:r w:rsidR="008A39DC" w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>actividad principal pueden crear valor común implicando a los pobres y beneficiándolos como productores y asociados comerciales en la cadena de suministro y distribución, como empleados en el lugar de trabajo y como consumidores en el mercado. En ese sentido, promueven modelos de negocio inclusivos que contribuyen al desarrollo de mercados inclusivos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CC2DE2" w14:textId="612C49B3" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="007756CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">La actividad principal tiende a centrarse en </w:t>
+      </w:r>
+      <w:r w:rsidR="008A39DC" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CC2E4B" wp14:editId="449E8C11">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CC2E4B" wp14:editId="63898F9B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>3467818</wp:posOffset>
+                  <wp:posOffset>3520440</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>81088</wp:posOffset>
+                  <wp:posOffset>63500</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3683479" cy="3233108"/>
-[...1 lines deleted...]
-                <wp:wrapNone/>
+                <wp:extent cx="3573780" cy="3233108"/>
+                <wp:effectExtent l="0" t="0" r="7620" b="5715"/>
+                <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="22" name="Group 22"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3683479" cy="3233108"/>
+                          <a:ext cx="3573780" cy="3233108"/>
                           <a:chOff x="5546" y="183"/>
                           <a:chExt cx="4872" cy="6183"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="23" name="Picture 11"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42">
+                          <a:blip r:embed="rId37">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5546" y="183"/>
                             <a:ext cx="4872" cy="6183"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="24" name="Picture 10"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43">
+                          <a:blip r:embed="rId38">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5606" y="211"/>
                             <a:ext cx="4752" cy="6063"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
@@ -18678,56 +18837,56 @@
                                   <w:lang w:bidi="es-ES"/>
                                 </w:rPr>
                                 <w:t>El PNUD ha trasladado también el programa a El Salvador, Colombia, Honduras y Sudáfrica.</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="24CC2E4B" id="Group 22" o:spid="_x0000_s1038" style="position:absolute;margin-left:273.05pt;margin-top:6.4pt;width:290.05pt;height:254.6pt;z-index:251658243;mso-position-horizontal-relative:page" coordorigin="5546,183" coordsize="4872,6183" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCoP80FcgMAAG0KAAAOAAAAZHJzL2Uyb0RvYy54bWzcVutO2zAU/j9p72D5&#10;P6Q3SolIEXchsQ0N9gCO4yQWju3ZblP29Du2k1LoxBiakLZKjY5vx9/5/Pn4HB6tGoGWzFiuZIaH&#10;uwOMmKSq4LLK8Le7i50ZRtYRWRChJMvwA7P4aP7xw2GrUzZStRIFMwicSJu2OsO1czpNEktr1hC7&#10;qzSTMFgq0xAHTVMlhSEteG9EMhoMpkmrTKGNosxa6D2Lg3ge/Jclo+5LWVrmkMgwYHPha8I3999k&#10;fkjSyhBdc9rBIG9A0RAuYdO1qzPiCFoYvuWq4dQoq0q3S1WTqLLklIUYIJrh4Fk0l0YtdIilSttK&#10;r2kCap/x9Ga39PPy0uhbfWMiejCvFb23wEvS6irdHPftKk5GeftJFXCeZOFUCHxVmsa7gJDQKvD7&#10;sOaXrRyi0DmezsaT/QOMKIyNR+PxcDCLJ0BrOCa/bm9vMsUIhoezcT903i2fzPZHce20G01IGvcN&#10;WDts80PNaQr/ji+wtvj6va5glVsYhjsnzat8NMTcL/QOHK0mjudccPcQZAoUeVByecOpp9o3gNob&#10;g3iR4dEYI0kaoBOG/a5oOPTB97PiGuJjCoeDpDqtiazYsdWgcCAL1vddxqi2ZqSwvtsf41MvofkE&#10;Ry64vuBC+NPzdhcxXJJnIvsFaVHAZ4ouGiZdvJGGCQheSVtzbTEyKWtyBlGaqyIAIqk19CvgDnfP&#10;OsMcrf3mJYDo+uFg1wMB8SNIH44Fvf5WgttS6nX4gpCAZGPdJVMN8gagBqBB4GR5bT1kgNZP8aCl&#10;8tz1PHtgHeWA8x9U4mRLiSFHPtXQf6DEUUwu76TE6SAmtVG81yRdK3F/r09pg2lIeOuU9iizv6LE&#10;VsMDa/vLDa2t6/1Hb8htTTSDe+HdbiSyvV4+dz7CE7VCB57obpZ/ZpBbQbfPTf722PjavJC9NpZG&#10;P6+7++/LOEmFRG2GD4aTSYxLCV70SdWaKj8VBi0JFCGTg/2zk+OQmCH8zWkNd1AKCd5keDbwvyhR&#10;n8vPZRGSpSNcRBtkImR4o23IhpEbt8pX4UUJUvLU5ap4ANKNglQG9Q9UamDUyvzAqIWqJ8P2+4L4&#10;Z05cSZCEL5F6w/RG3htEUliaYYdRNE9dLKUW2vCqBs/xVKU6hrKg5CFdPqLo4IIKgxVqGrCeFE2b&#10;7TDrsUqc/wQAAP//AwBQSwMECgAAAAAAAAAhADvVtigmEQAAJhEAABQAAABkcnMvbWVkaWEvaW1h&#10;Z2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAMxAAACbQgGAAAABq3+uAAAAAZiS0dEAP8A/wD/oL2n&#10;kwAAAAlwSFlzAAAOxAAADsQBlSsOGwAAEMZJREFUeJzt3T1vXWW6gOHHky+CRiCNExSXIIRwMxS0&#10;FKdKGqSIjjolJYK/Ah2/AMn8AxoaKIilEwkkUCAFGEURqYZxMk72KdibWWMcPmZgNPec65KsZ/ld&#10;a29vl7fetexZrVbzU1/vvffeXL58eQAAAH4P58+fn9dff30+//zzn2yTzdfp5Yu/+eab+fTTT+fm&#10;zZtbm7Xr169vffXVVzMzf1hcunVsAgAA/FqrmZmjo6PVjRs35t13352LFy+uZmYef/zxh7u7u/P8&#10;88/PuXPnVssXba1Wqzk8PJzDw8P54IMPtt55553Z29tbBsuZY3Nm5tR6bq4TMwAAwC+1OjaPFuf+&#10;NjNz6dKlo2vXrs21a9fmqaeeevDYY4/NmTNnVjPriNnb25u9vb3Z39/fOjg4mDt37ogYAADg9/Kz&#10;EXP27NmjnZ2d2dnZmStXrjx45ZVX5oUXXljNzPe3kx0cHMz169fnxo0bmxhZBsv59Xx8sfbYem5u&#10;R1tGjKABAACOW51w/GA97y3O/WVm5v79+3+9devW3Lp1aw4PD1e3b9+eZ5555uHMzOnPPvts6/bt&#10;23Pv3r2Zv++sLCNmEy9/Ws///a1+CwAAgJn58+J4synyw+7M/v7+0f7+/szM9xFz9erVuXv37ty9&#10;e/ff9xEBAAD+Sac/+eST5feb6jm1WNvcOvbHf8snAgAA/r95YnF8uJ5nTljbmvn+mZaTnmdZPti/&#10;ee7l7G/0AQEAAJaWrbGJl5P+xcuPTgAAAPzHO/2I9Z/bnQEAAPitnLTr8si/gPyoiFnyJ5MBAID/&#10;GHZXAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgY&#10;AAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABI&#10;ETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwA&#10;AJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSI&#10;GAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAA&#10;SBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQM&#10;AACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACk&#10;iBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYA&#10;AEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACki&#10;BgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAA&#10;UkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBED&#10;AACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAAp&#10;IgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEA&#10;AFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQR&#10;AwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAA&#10;KSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogB&#10;AABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAU&#10;EQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAA&#10;ACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqI&#10;AQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACA&#10;FBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQA&#10;AAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECK&#10;iAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAA&#10;gBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXE&#10;AAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABA&#10;iogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIA&#10;AIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBF&#10;xAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAA&#10;QIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJi&#10;AACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAg&#10;RcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEA&#10;AECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAi&#10;YgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAA&#10;IEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBEx&#10;AABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQ&#10;ImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgA&#10;ACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgR&#10;MQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAA&#10;kCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgY&#10;AAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABI&#10;ETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwA&#10;AJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSI&#10;GAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAA&#10;SBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQM&#10;AACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACk&#10;iBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYA&#10;AEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAEDK6Uesr044Xp10IQAAwL/o5/rjH1rkURHzU/5nZv60Pj6/&#10;nqcW57f+ifcEAAD+uy1D5OF6Hq7n3V/zRr9kJ+bBev5tsXZ/PTe3o4kYAADgp5wUMZuuWLbGg2PX&#10;/MjpOXmb5sFi7d56fnfsdcsf6tkaAADglzoeMX9ZnNv0x7JJNtevZsQHAAAQc/x2sk3hLLdzNjsw&#10;y+DZ1NGZ9VzeQuZ2MgAA4LiT7gA7Ws+/Ls5tdmXuL9b+4dayrZdeemkODg7m4OBgvvvuu5OecdmE&#10;ytkT1jbXCRcAAOCX2kTMSZso94/NuXDhwoOdnZ158sknH87MnPr444/n1KlTc/Pmzblz584mRpa7&#10;LqeOzeXx5joRAwAA/FrHY2bm78/C/PBMzJUrV1ZvvPHGvPnmm6tXX311Tm9vb8/LL788zz777Hz4&#10;4YcP33///fnoo4+Wb7x5w6PFmngBAAD+VSdFzMPja+fOnVs98cQTs729PTPrZ2J2d3dnd3d3nnvu&#10;ublw4cJsb28//OKLL+bLL7+cw8PDTaj4Z5cAAMDv6uLFi6unn356Ll269EN/vPjiiz8EzMzM1mr1&#10;4zb59ttv5+2335633nprvv76603E2HUBAAB+V5cvX1699tprc/Xq1UduovwfppdHYWrWrcwAAAAA&#10;SUVORK5CYIJQSwMECgAAAAAAAAAhAERQecfSDwAA0g8AABQAAABkcnMvbWVkaWEvaW1hZ2UyLnBu&#10;Z4lQTkcNChoKAAAADUlIRFIAAAJ5AAADKAgGAAAAs6z2RwAAAAZiS0dEAP8A/wD/oL2nkwAAAAlw&#10;SFlzAAAOxAAADsQBlSsOGwAAD3JJREFUeJzt3cGNoEAQBMG+Vflv5X3XBtYJJKRUhAU8UwXM/Pv/&#10;+zwHAEDKz9cPAADA+0QeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgD&#10;AAiai2sBAHoseQAAQSIPACBI5AEABIk8AIAgkQcAELTzey0AQI4lDwAgSOQBAASJPACAIJEHABAk&#10;8gAAgkQeAEDQnKACANBjyQMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgS&#10;eQAAQSIPACBI5AEABO35+gkAAHidJQ8AIGhnygMAyLHkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgD&#10;AAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACC9nz9BAAAvM6SBwAQJPIAAIJEHgBAkMgDAAgS&#10;eQAAQSIPACBo5wwVAIAcSx4AQJDIAwAIEnkAAEEiDwAgSOQBAATNz7UAAD2WPACAIJEHABAk8gAA&#10;gkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAja8/UTAADwup3K&#10;AwDI8boWACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAoLm6&#10;FgCgx5IHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAE7RyUBwCQY8kDAAgSeQAAQSIPACBI&#10;5AEABIk8AIAgkQcAEDQnqAAA9FjyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk&#10;8gAAgkQeAECQyAMACBJ5AABBIg8AIGjP108AAMDrLHkAAEE7Ux4AQI4lDwAgSOQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgKC5uhYAoMeSBwAQJPIAAIJEHgBAkMgD&#10;AAgSeQAAQSIPACBI5AEABIk8AICgndOQAQByLHkAAEEiDwAgSOQBAATNJ3kAAD2WPACAIJEHABAk&#10;8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQXu+&#10;fgIAAF63U3kAADle1wIABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACA&#10;IJEHABA0V9cCAPRY8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJ2rrwA&#10;AMix5AEABIk8AIAgkQcAEDSf5AEA9FjyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBe75+AgAAXmfJAwAIEnkAAEE772sBAHIseQAAQSIPACBI5AEA&#10;BIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAATN1bUAAD2WPACAIJEHABAk8gAA&#10;gkQeAECQyAMACBJ5AABBIg8AIEjkAQAE7ZyGDACQY8kDAAgSeQAAQSIPACBoPskDAOix5AEABIk8&#10;AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgvZ8/QQAALzO&#10;kgcAECTyAACCRB4AQNDOR3kAADmWPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAE&#10;iTwAgCCRBwAQNLeaAQD0WPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACC&#10;RB4AQNDOvWYAADmWPACAIJEHABAk8gAAguaTPACAHkseAECQyAMACBJ5AABBIg8AIEjkAQAEiTwA&#10;gCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBoz9dPAADA6yx5AABBIg8AIEjkAQAE7XyUBwCQ&#10;Y8kDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNCchQwA0GPJAwAIEnkAAEEiDwAg&#10;SOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBO/eaAQDkWPIAAIJEHgBAkMgDAAiaT/IA&#10;AHoseQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACA&#10;oD1fPwEAAK+z5AEABIk8AIAgkQcAELTzUR4AQI4lDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQ&#10;yAMACBJ5AABBIg8AIGguvAAA6LHkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI&#10;5AEABIk8AIAgkQcAELRzeS0AQM40HgBAj9e1AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA&#10;kMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACC9nz9BAAAvM6SBwAQJPIAAIJEHgBA0M5H&#10;eQAAOZY8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAATNWcgAAD2WPACAIJEHABAk&#10;8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJ2Lq8FAMiZxgMA6PG6FgAg&#10;SOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIL2&#10;fP0EAAC8zpIHABAk8gAAgkQeAECQyAMACNr58wIAIMeSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIP&#10;ACBI5AEABIk8AIAgkQcAECTyAACC5lYzAIAeSx4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBO5fXAgDkTOMBAPR4XQsAECTyAACCRB4AQJDIAwAIEnkAAEEi&#10;DwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBe75+AgAAXmfJAwAIEnkAAEEiDwAg&#10;SOQBAASJPACAoJ3fawEAcix5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAILmBBUAgB5LHgBAkMgD&#10;AAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgaPd8/QgAALzN&#10;kgcAEDRDHgBAjyUPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJ&#10;PACAIJEHABC05+snAADgdZY8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEE7Z6gAAORY8gAAgkQe&#10;AECQyAMACBJ5AABBIg8AIGh+rgUA6LHkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIP&#10;ACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNDu+foRAAB42zQeAECP17UAAEEiDwAgSOQBAASJPACA&#10;IJEHABAk8gAAgkQeAECQyAMACHIYMgBAkCUPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNDOGSoA&#10;ADmWPACAIJEHABAk8gAAglxrBgAQZMkDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4A&#10;QJDDkAEAgix5AABBIg8AIGjnfS0AQI4lDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACHKt&#10;GQBAkCUPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEF7nIYMAJBjyQMACBJ5AABB&#10;Ig8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBorq4FAOix5AEABIk8AIAg&#10;kQcAECTyAACCRB4AQNDO77UAADmWPACAIJEHABAk8gAAgtx4AQAQZMkDAAgSeQAAQSIPACBI5AEA&#10;BIk8AIAgkQcAECTyAACCRB4AQJDIAwAIcuMFAECQJQ8AIGhnygMAyLHkAQAEiTwAgCCRBwAQJPIA&#10;AIJEHgBAkMgDAAgSeQAAQW68AAAIsuQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8A&#10;IGjnNGQAgBw3XgAABHldCwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAEOTG&#10;CwCAIEseAECQyAMACBJ5AABBIg8AIGjnzwsAgBxLHgBAkMgDAAgSeQAAQSIPACDIjRcAAEGWPACA&#10;IJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCA3XgAABO1UHgBAjte1AABBIg8A&#10;IEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAhy4wUAQJAlDwAgSOQBAASJPACAIJEHABAk8gAA&#10;gkQeAECQyAMACNo5KA8AIMeSBwAQ5MYLAIAgSx4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACHKtGQBAkCUPACBI5AEABIk8AICgnY/yAAByLHkAAEEiDwAgSOQBAASJ&#10;PACAIIchAwAEWfIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNAe&#10;95oBAORY8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQNGchAwD0WPIAAIJEHgBA&#10;kMgDAAgSeQAAQSIPACBI5AEABIk8AICgnYPyAAByLHkAAEEiDwAgyLVmAABBljwAgCCRBwAQJPIA&#10;AIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgN14AAARZ8gAAgkQeAECQyAMACNr5KA8AIMeS&#10;BwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACDItWYAAEGWPACAIJEHABAk8gAAgkQeAECQyAMACBJ5&#10;AABBIg8AIEjkAQAE7XEaMgBAjiUPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEi&#10;DwAgSOQBAATNrWYAAD2WPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBO2eoAADkWPIAAIIchgwA&#10;EGTJAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBrjUDAAiy5AEA&#10;BIk8AICgnfe1AAA5ljwAgCCRBwAQJPIAAIJEHgBAkMgDAAhyGDIAQJAlDwAgSOQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ9Ac+KnSD1s/CZgAAAABJRU5E&#10;rkJgglBLAwQUAAYACAAAACEAfyf4UN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF&#10;74L/YRnBm91ktUFiNqUU9VQEW0G8TbPTJDS7G7LbJP33Tk96HN7Hm+8Vq9l2YqQhtN5pSBcJCHKV&#10;N62rNXzt3x6eQYSIzmDnHWm4UIBVeXtTYG785D5p3MVacIkLOWpoYuxzKUPVkMWw8D05zo5+sBj5&#10;HGppBpy43HZSJUkmLbaOPzTY06ah6rQ7Ww3vE07rx/R13J6Om8vPfvnxvU1J6/u7ef0CItIc/2C4&#10;6rM6lOx08Gdngug0LJ+ylFEOFE+4AqnKFIgDR0olIMtC/t9Q/gIAAP//AwBQSwMEFAAGAAgAAAAh&#10;AC5s8ADFAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sOYe7b&#10;tD0sspj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8HrZf&#10;KxC5IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuyb9tv&#10;me4ZMDwwxc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O3b+D&#10;fHjucAMAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCoP80FcgMAAG0KAAAOAAAAAAAAAAAA&#10;AAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQA71bYoJhEAACYRAAAUAAAAAAAA&#10;AAAAAAAAANgFAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQBEUHnH0g8AANIP&#10;AAAUAAAAAAAAAAAAAAAAADAXAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQB/&#10;J/hQ3wAAAAsBAAAPAAAAAAAAAAAAAAAAADQnAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAA&#10;ACEALmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAABAKAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c1BLBQYAAAAABwAHAL4BAAA8KQAAAAA=&#10;">
+              <v:group w14:anchorId="24CC2E4B" id="Group 22" o:spid="_x0000_s1038" style="position:absolute;margin-left:277.2pt;margin-top:5pt;width:281.4pt;height:254.6pt;z-index:251658243;mso-position-horizontal-relative:page" coordorigin="5546,183" coordsize="4872,6183" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDp9ictcwMAAG0KAAAOAAAAZHJzL2Uyb0RvYy54bWzcVllu2zAQ/S/QOxD8&#10;b+TdjhC5SOMkCJC2QZcDUBQlEaVIlqQtp6fvkJQcOy66BEWANkCM4TZ68+ZxOGevt41AG2YsVzLD&#10;w5MBRkxSVXBZZfjzp6tXC4ysI7IgQkmW4Xtm8evlyxdnrU7ZSNVKFMwgcCJt2uoM187pNEksrVlD&#10;7InSTMJiqUxDHAxNlRSGtOC9EcloMJglrTKFNooya2F2FRfxMvgvS0bd+7K0zCGRYcDmwq8Jv7n/&#10;TZZnJK0M0TWnHQzyBBQN4RI+unO1Io6gteFHrhpOjbKqdCdUNYkqS05ZiAGiGQ4eRXNt1FqHWKq0&#10;rfSOJqD2EU9Pdkvfba6N/qjvTEQP5q2iXyzwkrS6SvfX/biKm1HevlUF5JOsnQqBb0vTeBcQEtoG&#10;fu93/LKtQxQmx9P5eL6ANFBYG4/G4+FgETNAa0iTPzedTmYYwfJwMe6XLrvjk8V8FM/OutWEpPG7&#10;AWuHbXmmOU3hv+MLrCO+fq0rOOXWhuHOSfNbPhpivqz1K0itJo7nXHB3H2QKFHlQcnPHqafaD4Da&#10;O4N4keHRGCNJGqATlv1X0XDog+93xTPExxSSg6S6qIms2LnVoHAgC873U8aotmaksH7ap/HQSxge&#10;4MgF11dcCJ89b3cRwyV5JLIfkBYFvFJ03TDp4o00TEDwStqaa4uRSVmTM4jS3BQBEEmtoR8Ad7h7&#10;1hnmaO0/XgKIbh4Su1sIiB9A+nAs6PWXEjyWUq/DnwgJSDbWXTPVIG8AagAaBE42t9ZDBmj9Fg9a&#10;Ks9dz7MH1lEOOP9BJU6OlBhq5KGG/gMljmJxeSYlzgaxqI3ivSbpTonzaV/SBrNQ8HYl7UFmf0WJ&#10;rYYH1vaXG0ZH1/uP3pCPNdEM7oV3u1fIpr18PvkI36gtOvVEd7v8M4PcFqZ9bfK3x8bX5ifVa+9o&#10;9PN7d/95GSepkKjN8OlwMolxKcGLvqhaU+UXwqANgSZkcjpfvTkPhRnC39/WcAetkOBNhhcD/xcl&#10;6mv5pSxCsXSEi2iDTIQMb7QN1TBy47b5NrwoQUqeulwV90C6UVDK4OGFTg2MWplvGLXQ9WTYfl0T&#10;/8yJGwmS8C1Sb5jeyHuDSApHM+wwiuaFi63UWhte1eA5ZlWqc2gLSh7K5QOKDi6oMFihpwHroGna&#10;H4ddD13i8jsAAAD//wMAUEsDBAoAAAAAAAAAIQA71bYoJhEAACYRAAAUAAAAZHJzL21lZGlhL2lt&#10;YWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAADMQAAAm0IBgAAAAat/rgAAAAGYktHRAD/AP8A/6C9&#10;p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAABDGSURBVHic7d09b11luoDhx5MvgkYgjRMUlyCEcDMU&#10;tBSnShqkiI46JSWCvwIdvwDJ/AMaGiiIpRMJJFAgBRhFEamGcTJO9inYm1ljHD5mYDT3nOuSrGf5&#10;XWtvb5e33rXsWa1W81Nf77333ly+fHkAAAB+D+fPn5/XX399Pv/8859sk83X6eWLv/nmm/n000/n&#10;5s2bW5u169evb3311VczM39YXLp1bAIAAPxaq5mZo6Oj1Y0bN+bdd9+dixcvrmZmHn/88Ye7u7vz&#10;/PPPz7lz51bLF22tVqs5PDycw8PD+eCDD7beeeed2dvbWwbLmWNzZubUem6uEzMAAMAvtTo2jxbn&#10;/jYzc+nSpaNr167NtWvX5qmnnnrw2GOPzZkzZ1Yz64jZ29ubvb292d/f3zo4OJg7d+6IGAAA4Pfy&#10;sxFz9uzZo52dndnZ2ZkrV648eOWVV+aFF15Yzcz3t5MdHBzM9evX58aNG5sYWQbL+fV8fLH22Hpu&#10;bkdbRoygAQAAjludcPxgPe8tzv1lZub+/ft/vXXr1ty6dWsODw9Xt2/fnmeeeebhzMzpzz77bOv2&#10;7dtz7969mb/vrCwjZhMvf1rP//2tfgsAAICZ+fPieLMp8sPuzP7+/tH+/v7MzPcRc/Xq1bl79+7c&#10;vXv33/cRAQAA/kmnP/nkk+X3m+o5tVjb3Dr2x3/LJwIAAP6/eWJxfLieZ05Y25r5/pmWk55nWT7Y&#10;v3nu5exv9AEBAACWlq2xiZeT/sXLj04AAAD8xzv9iPWf250BAAD4rZy06/LIv4D8qIhZ8ieTAQCA&#10;/xh2VwAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSI&#10;GAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAA&#10;SBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQM&#10;AACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACk&#10;iBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYA&#10;AEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACki&#10;BgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAA&#10;UkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBED&#10;AACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAAp&#10;IgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEA&#10;AFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQR&#10;AwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAA&#10;KSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogB&#10;AABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAU&#10;EQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAA&#10;ACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqI&#10;AQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACA&#10;FBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQA&#10;AAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECK&#10;iAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAA&#10;gBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXE&#10;AAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABA&#10;iogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIA&#10;AIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBF&#10;xAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAA&#10;QIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJi&#10;AACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAg&#10;RcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEA&#10;AECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAi&#10;YgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAA&#10;IEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBEx&#10;AABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQ&#10;ImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgA&#10;ACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgR&#10;MQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAA&#10;kCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgY&#10;AAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABI&#10;ETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwA&#10;AJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSI&#10;GAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAA&#10;SBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQM&#10;AACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACk&#10;iBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYA&#10;AEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACki&#10;BgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAA&#10;UkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBED&#10;AACkiBgAACBFxAAAACkiBgAASBExAABAyulHrK9OOF6ddCEAAMC/6Of64x9a5FER81P+Z2b+tD4+&#10;v56nFue3/on3BAAA/rstQ+Theh6u591f80a/ZCfmwXr+bbF2fz03t6OJGAAA4KecFDGbrli2xoNj&#10;1/zI6Tl5m+bBYu3een537HXLH+rZGgAA4Jc6HjF/WZzb9MeySTbXr2bEBwAAEHP8drJN4Sy3czY7&#10;MMvg2dTRmfVc3kLmdjIAAOC4k+4AO1rPvy7ObXZl7i/W/uHWsq2XXnppDg4O5uDgYL777ruTnnHZ&#10;hMrZE9Y21wkXAADgl9pEzEmbKPePzblw4cKDnZ2defLJJx/OzJz6+OOP59SpU3Pz5s25c+fOJkaW&#10;uy6njs3l8eY6EQMAAPxax2Nm5u/PwvzwTMyVK1dWb7zxxrz55purV199dU5vb2/Pyy+/PM8+++x8&#10;+OGHD99///356KOPlm+8ecOjxZp4AQAA/lUnRczD42vnzp1bPfHEE7O9vT0z62didnd3Z3d3d557&#10;7rm5cOHCbG9vP/ziiy/myy+/nMPDw02o+GeXAADA7+rixYurp59+ei5duvRDf7z44os/BMzMzNZq&#10;9eM2+fbbb+ftt9+et956a77++utNxNh1AQAAfleXL19evfbaa3P16tVHbqL8H6aXR2Fq1q3MAAAA&#10;AElFTkSuQmCCUEsDBAoAAAAAAAAAIQBEUHnH0g8AANIPAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5w&#10;bmeJUE5HDQoaCgAAAA1JSERSAAACeQAAAygIBgAAALOs9kcAAAAGYktHRAD/AP8A/6C9p5MAAAAJ&#10;cEhZcwAADsQAAA7EAZUrDhsAAA9ySURBVHic7d3BjaBAEATBvlX5b+V91wbWCSSkVIQFPFMFzPz7&#10;//s8BwBAys/XDwAAwPtEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDI&#10;AwAImotrAQB6LHkAAEEiDwAgSOQBAASJPACAIJEHABC083stAECOJQ8AIEjkAQAEiTwAgCCRBwAQ&#10;JPIAAIJEHgBA0JygAgDQY8kDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAI&#10;EnkAAEEiDwAgSOQBAATt+foJAAB4nSUPACBoZ8oDAMix5AEABIk8AIAgkQcAECTyAACCRB4AQJDI&#10;AwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgvZ8/QQAALzOkgcAECTyAACCRB4AQJDIAwAI&#10;EnkAAEEiDwAgaOcMFQCAHEseAECQyAMACBJ5AABBIg8AIEjkAQAEzc+1AAA9ljwAgCCRBwAQJPIA&#10;AIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAI2vP1EwAA8Lqd&#10;ygMAyPG6FgAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgKC5&#10;uhYAoMeSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABO0clAcAkGPJAwAIEnkAAEEiDwAg&#10;SOQBAASJPACAIJEHABA0J6gAAPRY8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ&#10;JPIAAIJEHgBAkMgDAAgSeQAAQSIPACBoz9dPAADA6yx5AABBO1MeAECOJQ8AIEjkAQAEiTwAgCCR&#10;BwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AICguboWAKDHkgcAECTyAACCRB4AQJDI&#10;AwAIEnkAAEEiDwAgSOQBAASJPACAoJ3TkAEAcix5AABBIg8AIEjkAQAEzSd5AAA9ljwAgCCRBwAQ&#10;JPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEF7&#10;vn4CAABet1N5AAA5XtcCAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwA&#10;gCCRBwAQNFfXAgD0WPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCdq68&#10;AADIseQBAASJPACAIJEHABA0n+QBAPRY8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCR&#10;BwAQJPIAAIJEHgBAkMgDAAgSeQAAQXu+fgIAAF5nyQMACBJ5AABBO+9rAQByLHkAAEEiDwAgSOQB&#10;AASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEzdW1AAA9ljwAgCCRBwAQJPIA&#10;AIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABO2chgwAkGPJAwAIEnkAAEEiDwAgaD7JAwDoseQBAASJ&#10;PACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIL2fP0EAAC8&#10;zpIHABAk8gAAgkQeAEDQzkd5AAA5ljwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEA&#10;BIk8AIAgkQcAEDS3mgEA9FjyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAA&#10;gkQeAEDQzr1mAAA5ljwAgCCRBwAQJPIAAILmkzwAgB5LHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8&#10;AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgaM/XTwAAwOsseQAAQSIPACBI5AEABO18lAcA&#10;kGPJAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAEDQnIUMANBjyQMACBJ5AABBIg8A&#10;IEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQTv3mgEA5FjyAACCRB4AQJDIAwAImk/y&#10;AAB6LHkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwA&#10;gKA9Xz8BAACvs+QBAASJPACAIJEHABC081EeAECOJQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA&#10;kMgDAAgSeQAAQSIPACBoLrwAAOix5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAg&#10;SOQBAASJPACAIJEHABC0c3ktAEDONB4AQI/XtQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4A&#10;QJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgvZ8/QQAALzOkgcAECTyAACCRB4AQNDO&#10;R3kAADmWPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEzVnIAAA9ljwAgCCRBwAQ&#10;JPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCdi6vBQDImcYDAOjxuhYA&#10;IEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACC&#10;9nz9BAAAvM6SBwAQJPIAAIJEHgBAkMgDAAja+fMCACDHkgcAECTyAACCRB4AQJDIAwAIEnkAAEEi&#10;DwAgSOQBAASJPACAIJEHABAk8gAAguZWMwCAHkseAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCR&#10;BwAQJPIAAIJEHgBAkMgDAAgSeQAAQTuX1wIA5EzjAQD0eF0LABAk8gAAgkQeAECQyAMACBJ5AABB&#10;Ig8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQXu+fgIAAF5nyQMACBJ5AABBIg8A&#10;IEjkAQAEiTwAgKCd32sBAHIseQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACC5gQVAIAeSx4AQJDI&#10;AwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIGj3fP0IAAC8&#10;zZIHABA0Qx4AQI8lDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAE&#10;iTwAgCCRBwAQtOfrJwAA4HWWPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBO2eoAADkWPIAAIJE&#10;HgBAkMgDAAgSeQAAQSIPACBofq4FAOix5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEi&#10;DwAgSOQBAASJPACAIJEHABAk8gAAgkQeAEDQ7vn6EQAAeNs0HgBAj9e1AABBIg8AIEjkAQAEiTwA&#10;gCCRBwAQJPIAAIJEHgBAkMgDAAhyGDIAQJAlDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAEDQzhkq&#10;AAA5ljwAgCCRBwAQJPIAAIJcawYAEGTJAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQe&#10;AECQw5ABAIIseQAAQSIPACBo530tAECOJQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAhy&#10;rRkAQJAlDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBe5yGDACQY8kDAAgSeQAA&#10;QSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgaK6uBQDoseQBAASJPACA&#10;IJEHABAk8gAAgkQeAEDQzu+1AAA5ljwAgCCRBwAQJPIAAILceAEAEGTJAwAIEnkAAEEiDwAgSOQB&#10;AASJPACAIJEHABAk8gAAgkQeAECQyAMACHLjBQBAkCUPACBoZ8oDAMix5AEABIk8AIAgkQcAECTy&#10;AACCRB4AQJDIAwAIEnkAAEFuvAAACLLkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIP&#10;ACBo5zRkAIAcN14AAAR5XQsAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABDk&#10;xgsAgCBLHgBAkMgDAAgSeQAAQSIPACBo588LAIAcSx4AQJDIAwAIEnkAAEEiDwAgyI0XAABBljwA&#10;gCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgN14AAATtVB4AQI7XtQAAQSIP&#10;ACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIcuMFAECQJQ8AIEjkAQAEiTwAgCCRBwAQJPIA&#10;AIJEHgBAkMgDAAjaOSgPACDHkgcAEOTGCwCAIEseAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCR&#10;BwAQJPIAAIJEHgBAkMgDAAhyrRkAQJAlDwAgSOQBAASJPACAoJ2P8gAAcix5AABBIg8AIEjkAQAE&#10;iTwAgCCHIQMABFnyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAEDQ&#10;HveaAQDkWPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAEDRnIQMA9FjyAACCRB4A&#10;QJDIAwAIEnkAAEEiDwAgSOQBAASJPACAoJ2D8gAAcix5AABBIg8AIMi1ZgAAQZY8AIAgkQcAECTy&#10;AACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIDdeAAAEWfIAAIJEHgBAkMgDAAja+SgPACDH&#10;kgcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgyLVmAABBljwAgCCRBwAQJPIAAIJEHgBAkMgDAAgS&#10;eQAAQSIPACBI5AEABO1xGjIAQI4lDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABB&#10;Ig8AIEjkAQAEza1mAAA9ljwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQTtnqAAA5FjyAACCHIYM&#10;ABBkyQMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQa41AwAIsuQB&#10;AASJPACAoJ33tQAAOZY8AIAgkQcAECTyAACCRB4AQJDIAwAIchgyAECQJQ8AIEjkAQAEiTwAgCCR&#10;BwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAEPQHPip0g9bPwmYAAAAASUVO&#10;RK5CYIJQSwMEFAAGAAgAAAAhAGUgKNTgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQ&#10;he+C/2EZwZvdbGy0xmxKKeqpCLaC9DZNpklodjdkt0n6752e9Di8jzffy5aTacVAvW+c1aBmEQiy&#10;hSsbW2n43r0/LED4gLbE1lnScCEPy/z2JsO0dKP9omEbKsEl1qeooQ6hS6X0RU0G/cx1ZDk7ut5g&#10;4LOvZNnjyOWmlXEUPUmDjeUPNXa0rqk4bc9Gw8eI4+pRvQ2b03F92e+Sz5+NIq3v76bVK4hAU/iD&#10;4arP6pCz08GdbelFqyFJ5nNGOYh40xVQ6jkGceBIvcQg80z+35D/AgAA//8DAFBLAwQUAAYACAAA&#10;ACEALmzwAMUAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8kMGKwjAQhu8L+w5h&#10;7tu0PSyymPYigldxH2BIpmmwmYQkir69gWVBQfDmcWb4v/9j1uPFL+JMKbvACrqmBUGsg3FsFfwe&#10;tl8rELkgG1wCk4IrZRiHz4/1nhYsNZRnF7OoFM4K5lLij5RZz+QxNyES18sUksdSx2RlRH1ES7Jv&#10;22+Z7hkwPDDFzihIO9ODOFxjbX7NDtPkNG2CPnni8qRCOl+7KxCTpaLAk3H4t+ybyBbkc4fuPQ7d&#10;v4N8eO5wAwAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOn2Jy1zAwAAbQoAAA4AAAAAAAAA&#10;AAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhADvVtigmEQAAJhEAABQAAAAA&#10;AAAAAAAAAAAA2QUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAAAAAAAAAhAERQecfSDwAA&#10;0g8AABQAAAAAAAAAAAAAAAAAMRcAAGRycy9tZWRpYS9pbWFnZTIucG5nUEsBAi0AFAAGAAgAAAAh&#10;AGUgKNTgAAAACwEAAA8AAAAAAAAAAAAAAAAANScAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAI&#10;AAAAIQAubPAAxQAAAKUBAAAZAAAAAAAAAAAAAAAAAEIoAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5y&#10;ZWxzUEsFBgAAAAAHAAcAvgEAAD4pAAAAAA==&#10;">
                 <v:shape id="Picture 11" o:spid="_x0000_s1039" type="#_x0000_t75" style="position:absolute;left:5546;top:183;width:4872;height:6183;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQv7dWxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIXealYrRVejSNmCl7b4B9TbY/O6u7h5WZJUYz99UxA8DjPzG2a2iKYVZ3K+saxg0M9A&#10;EJdWN1wp2G3fn8cgfEDW2FomBVfysJj3HmaYa3vhNZ03oRIJwj5HBXUIXS6lL2sy6Pu2I07et3UG&#10;Q5KuktrhJcFNK4dZ9ioNNpwWauzorabytPkxCkauOOwzP/DFKU6OH7/F+utzFZV6eozLKYhAMdzD&#10;t/ZKKxi+wP+X9APk/A8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQv7dWxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-                  <v:imagedata r:id="rId44" o:title=""/>
+                  <v:imagedata r:id="rId39" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 10" o:spid="_x0000_s1040" type="#_x0000_t75" style="position:absolute;left:5606;top:211;width:4752;height:6063;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBeuASexAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPGEvoql/EKlGEUHc26IuqLdn82yrzUtpslr99EZY8DjMzG+Y6bw2hbhR5XLLCnrdCARx&#10;YnXOqYLf3aozBuE8ssbCMil4kIP5rNmYYqztnTd02/pUBAi7GBVk3pexlC7JyKDr2pI4eGdbGfRB&#10;VqnUFd4D3BSyH0UjaTDnsJBhScuMkuv2zyj4uV6KcpcP9sfj06wfp5M9tBdDpb5a9WICwlPtP+H/&#10;9rdW0B/C+0v4AXL2AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF64BJ7EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId45" o:title=""/>
+                  <v:imagedata r:id="rId40" o:title=""/>
                 </v:shape>
                 <v:shape id="Text Box 9" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:5606;top:211;width:4752;height:6063;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDr+v5EwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva6rgslSjiCAIFXWr4PXRPNti81KSaOu/NwsLexxm5htmsepNI57kfG1ZwWScgCAu&#10;rK65VHA5bz+/QfiArLGxTApe5GG1HHwsMNW24x965qEUEcI+RQVVCG0qpS8qMujHtiWO3s06gyFK&#10;V0rtsItw08hpknxJgzXHhQpb2lRU3POHUZBl++315cusO5rzxh/cKdfNSanRsF/PQQTqw3/4r73T&#10;CqYz+P0Sf4BcvgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDr+v5EwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" strokecolor="#497dba" strokeweight=".72pt">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="24CC2E83" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="191"/>
                           <w:ind w:left="145" w:right="140"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:b/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:u w:val="thick"/>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t>Estudio de caso: potenciación de la actividad principal para favorecer los mercados inclusivos</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="24CC2E84" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="116"/>
@@ -18761,594 +18920,523 @@
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t>En cuatro años se ha logrado poner en contacto a 461 pymes con 56 empresas líderes. El programa ha creado un portal web en el que figuran 4.200 empresas. Hubo un aumento medio del 15% de las ventas por cadena de suministro y la que más puestos de trabajo creó fue la agroindustria (amaranto), con un incremento del empleo del 42%.</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="24CC2E86" w14:textId="0DA089C2" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="121" w:line="244" w:lineRule="auto"/>
                           <w:ind w:left="145" w:right="145"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t>El PNUD ha trasladado también el programa a El Salvador, Colombia, Honduras y Sudáfrica.</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <w10:wrap anchorx="page"/>
+                <w10:wrap type="square" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...69 lines deleted...]
-    <w:p w14:paraId="24CC2DE2" w14:textId="392384F3" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="0013545C">
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mejoras en toda la cadena de valor o en niveles esenciales (como el productor) para optimizar los resultados de desarrollo y la gestión de los aspectos ambientales, sociales y de gobernanza de las empresas. En este tipo de asociación, el PNUD tiene un acuerdo con una o más empresas y otros actores del desarrollo para desempeñar determinadas actividades que pueden ayudar a implantar modelos empresariales más inclusivos en esas empresas. Dichas actividades pueden incluir, por ejemplo, la mejora de la capacidad de suministro de los productores locales y las pymes, la mejora de la capacidad de los productores para cumplir las normas del sector o la transferencia de los conocimientos y las competencias pertinentes para hacer más eficientes los procesos de producción. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666CB25A" w14:textId="77777777" w:rsidR="0013545C" w:rsidRPr="007756CC" w:rsidRDefault="0013545C" w:rsidP="0013545C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="5310"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
-[...25 lines deleted...]
-    <w:p w14:paraId="24CC2DE4" w14:textId="2A677AB7" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="0013545C">
+    </w:p>
+    <w:p w14:paraId="24CC2DE4" w14:textId="2A677AB7" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="0013545C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3926"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Estos modelos de negocio inclusivos se basan en las políticas, la investigación y la promoción (es decir, en asociaciones orientadas a la promoción y al diálogo sobre políticas). La aplicación práctica de estos modelos se basa en asociaciones con otras organizaciones que aportan recursos financieros y capacidades especializadas (es decir, movilización de recursos).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747576B5" w14:textId="77777777" w:rsidR="0013545C" w:rsidRPr="008A6F04" w:rsidRDefault="0013545C" w:rsidP="00BB7CAB">
+    <w:p w14:paraId="747576B5" w14:textId="77777777" w:rsidR="0013545C" w:rsidRPr="007756CC" w:rsidRDefault="0013545C" w:rsidP="00BB7CAB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DE7" w14:textId="1D161D79" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00BB7CAB">
+    <w:p w14:paraId="24CC2DE7" w14:textId="1D161D79" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00BB7CAB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">En este tipo de asociaciones, el PNUD puede: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DEC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DEC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:spacing w:before="74"/>
         <w:ind w:right="134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Apoyar la aplicación de </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>modelos de producción y comercio responsables</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> que procuren reducir los impactos ambientales negativos y, al mismo tiempo, aumentar los beneficios económicos y sociales de la producción;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DED" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DED" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Apoyar la ejecución de </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>programas conjuntos de creación de capacidades</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> que mejoren la capacidad de suministro y permitan a los actores del mercado local y a las pymes acceder a nuevas oportunidades comerciales y de información;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DEE" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DEE" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="133"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Facilitar la </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>integración de los productores pobres y otros actores del mercado en los principales sectores económicos y cadenas de valor</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> en todas las regiones geográficas, mediante la creación de </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>plataformas y redes</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> que favorezcan que los grupos de proveedores locales establezcan vínculos comerciales sostenibles con posibles compradores;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DEF" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DEF" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Apoyar el desarrollo y la implantación de </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>productos y servicios</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> que beneficien a los consumidores con bajos ingresos y desfavorecidos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DF0" w14:textId="73030900" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DF0" w14:textId="73030900" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="139"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Promover el </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>acceso a financiación y a capital circulante</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> para los productores pobres y otros actores del mercado en cadenas de valor fundamentales. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DF1" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DF1" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DF2" w14:textId="7666BBE2" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DF2" w14:textId="7666BBE2" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="135"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
-[...7 lines deleted...]
-    <w:p w14:paraId="24CC2DF3" w14:textId="192A5CC4" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD pretende fortalecer su relación con el sector financiero para explorar el uso de formas innovadoras de financiación para el desarrollo. Estos mecanismos se apartan de los enfoques tradicionales de movilización de financiación del desarrollo y también van más allá de los enfoques de gasto tradicionales. Para ello, el PNUD estudiará cómo puede utilizar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>mejor instrumentos financieros</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como los fondos de promoción, las garantías de crédito, los bonos, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CC2DF3" w14:textId="192A5CC4" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DF4" w14:textId="32F099D9" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00550446">
+    <w:p w14:paraId="24CC2DF4" w14:textId="32F099D9" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00550446">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="372"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc158211773"/>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="9"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Asociaciones transformadoras</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="24CC2DF5" w14:textId="11D52A9F" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00BB7CAB">
+    <w:p w14:paraId="24CC2DF5" w14:textId="11D52A9F" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00BB7CAB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="115"/>
         <w:ind w:left="100" w:right="5130"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las asociaciones transformadoras implican la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">para reestructurar las reglas del juego y hacer que los mercados funcionen, lo que provoca </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00354C74" w:rsidRPr="008A6F04">
+        <w:t xml:space="preserve">participación de distintas partes interesadas para reestructurar las reglas del juego y hacer que los mercados funcionen, lo que provoca </w:t>
+      </w:r>
+      <w:r w:rsidR="00354C74" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CC2E4D" wp14:editId="06E46C22">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3674745</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2743</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3104459" cy="4917057"/>
                 <wp:effectExtent l="0" t="0" r="1270" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Group 16"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3104459" cy="4917057"/>
                           <a:chOff x="5546" y="57"/>
                           <a:chExt cx="4872" cy="6833"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="19" name="Picture 6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46">
+                          <a:blip r:embed="rId41">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5546" y="57"/>
                             <a:ext cx="4872" cy="6833"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="20" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47">
+                          <a:blip r:embed="rId42">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5606" y="86"/>
                             <a:ext cx="4752" cy="6713"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
@@ -19486,54 +19574,54 @@
                                 <w:t>La consecución del acceso universal a servicios energéticos modernos entraña beneficios transformadores: iluminación para las escuelas, centros de atención de la salud funcionales, bombas para el agua y el saneamiento, un aire más limpio en los espacios cerrados, procesamiento más rápido de los alimentos y más oportunidades de generación de ingresos, entre otros.</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="24CC2E4D" id="Group 16" o:spid="_x0000_s1042" style="position:absolute;left:0;text-align:left;margin-left:289.35pt;margin-top:.2pt;width:244.45pt;height:387.15pt;z-index:251658244;mso-position-horizontal-relative:page" coordorigin="5546,57" coordsize="4872,6833" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCBAQE6dgMAAGcKAAAOAAAAZHJzL2Uyb0RvYy54bWzcVttu2zgQfS/QfyD4&#10;nsh25EuEyEGatEGB7jbo5QMoipKISiRL0pazX78zpGTHSdFmg8UC2wAxhpcZnTk8HM7F5a5ryVZY&#10;J7XK6fR0QolQXJdS1Tn9+uXdyYoS55kqWauVyOm9cPRy/frVRW8yMdONbkthCQRRLutNThvvTZYk&#10;jjeiY+5UG6FgsdK2Yx6Gtk5Ky3qI3rXJbDJZJL22pbGaC+dg9iYu0nWIX1WC+49V5YQnbU4Bmw+/&#10;NvwW+JusL1hWW2YayQcY7AUoOiYVfHQf6oZ5RjZWPgnVSW6105U/5bpLdFVJLkIOkM108iibW6s3&#10;JuRSZ31t9jQBtY94enFY/uf21prP5s5G9GB+0PybA16S3tTZw3Uc13EzKfo/dAnnyTZeh8R3le0w&#10;BKREdoHf+z2/YucJh8mz6SRN5+eUcFhLz6fLyXwZT4A3cEzoN5+nC0pg+bDydvBOV8tZdF2szs7Q&#10;L2FZ/GyAOkBbXxjJM/gf6ALrCV2/lhV4+Y0VdAjSPStGx+y3jTmBkzXMy0K20t8HlQJDCEpt7yRH&#10;pnEAzN5ZIku4NcCIYh2wCcv4VbLA7MZN0YVhSuFoiNLXDVO1uHIG9A3+4D5OWav7RrDS4TRSdBwl&#10;DI9gFK0072Tb4tmhPSQMV+SRxH7AWZTvjeabTigf76MVLeSulWukcZTYTHSFgCTt+zIAYpmz/BPg&#10;BnBgeys8b9CsAMQwD+e6XwiIDyAxHQdq/aUAnwhpFOFPZAQcW+dvhe4IGgAacAZ1s+0Hh4gB2bgF&#10;MSuN1I00I66BcYD5/9PhDArksQ7nv6UOZ5jVf6bDxSQWtFW41Czb63A5H8vZcnpczg4i+1d02Bt4&#10;W914s2H05G7/o+fjc8OMgFuBYQ9F7GxfxL5ghm/0jqTI87ALXxjidzCNhSnQHx+an5SuB64xzvMu&#10;/rMIDxrYvx8vJ5xlrSJ9Ts+naRrT0q0sx4LqbF1ct5ZsGbQf6fny5s1VKMogvofbOumhCWpll9PV&#10;BP+iQLGOv1VlEKtnso02gG4VlBlkJ1YctPyu2IXHZE96oct74NxqqGNwsaFHA6PR9i9Keuh3cuq+&#10;bxi+cO17BYrA5mg07GgUo8EUB9ecekqiee1jE7UxVtYNRI6HqvQVNASVDLUScUUUA1wQYbBCNwPW&#10;Ubv0cBx2HfrD9d8AAAD//wMAUEsDBAoAAAAAAAAAIQA0LKUmaRIAAGkSAAAUAAAAZHJzL21lZGlh&#10;L2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAADMQAAAq4IBgAAAJHRkqIAAAAGYktHRAD/AP8A&#10;/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAABIJSURBVHic7d2/blxVAsDh410nThQtaDeOmDYS&#10;ErhZIVFBtVVEgyCPEEpKHgY68gBIhDegoUrlSJYIEgIUCTT8EaFZxw62Z4udYS9mEgJLEL/d75Os&#10;c3PumfGk/OmcOx6LxWI87Oe9994bV65cGQAAAI/D+fPnxxtvvDE+/vjjh7bJ6mdz+uL5fD4+/PDD&#10;8cknn2ys5nZ3dzc+//zzMcb402TpxqkRAADgl1qMMcbR0dFib29vvPPOO+PSpUuLMca4cOHCybPP&#10;Pjt2dnbG1tbWYvqijcViMe7duzcODg7GBx98sHH9+vVx48aNabCsQufMmrnVOjEDAAA8qlWUnCzH&#10;48m978cYYzabHV27dm289tpr46mnnjo+d+7cOHPmzGKMZcS8++6748aNG2N3d3djPp+Pb775RsQA&#10;AACPy89GzNmzZ49ms9mYzWbjpZdeOr569ep47rnnFmMsY2Q+n4/d3d2xt7e3ipHpMbPzy/HCZO7c&#10;qXXTiBE0AADAaYs116t4OZjc2x9jjPv37+/fuXNn3LlzZxweHi6++uqrcfny5ZMxxti8ffv2xpdf&#10;fjkODw/H+M/OynTXZRUvf12Oe7/V/wIAAGCM8ffJ9WpT5Gg1cevWreNbt26Nsdy52Xz11VfH3bt3&#10;x3fffff7fUQAAIBfafOjjz6a/nvdcbLV0bG//C6fCAAA+H8zbY3V0bL9NXMbY/w7VtY9z7Luwf6z&#10;v9EHBAAAmNqaXJ/+ErExTj13P70BAADwh7f5gPmf250BAAD4rfxpzfUDvwH5QREz5SuTAQCAPwy7&#10;KwAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAA&#10;kCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgY&#10;AAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABI&#10;ETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwA&#10;AJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSI&#10;GAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAA&#10;SBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQM&#10;AACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACk&#10;iBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYA&#10;AEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACki&#10;BgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAA&#10;UkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBED&#10;AACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAAp&#10;IgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEA&#10;AFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQR&#10;AwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAA&#10;KSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogB&#10;AABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAU&#10;EQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAA&#10;ACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqI&#10;AQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACA&#10;FBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQA&#10;AAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECK&#10;iAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAA&#10;gBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXE&#10;AAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABA&#10;iogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIA&#10;AIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBF&#10;xAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAA&#10;QIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJi&#10;AACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAg&#10;RcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEA&#10;AECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAi&#10;YgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAA&#10;IEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBEx&#10;AABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQ&#10;ImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgA&#10;ACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgR&#10;MQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAA&#10;kCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgY&#10;AAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABI&#10;ETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwA&#10;AJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSI&#10;GAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAA&#10;SBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQM&#10;AACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACk&#10;iBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYA&#10;AEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACki&#10;BgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAA&#10;UkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBED&#10;AACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAAp&#10;IgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEA&#10;AFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACmbD5hfrLlerFsIAADwX/q5/vhRizwoYh7mH2OM&#10;vy2vzy/HP0/ub/yK9wQAAP63TUPkZDkeLMe7v+SNHmUn5ng5fj+Zu78cV8fRRAwAAPAw6yJm1RXT&#10;1jg+teYnNsf6bZrjydzhctw/9brpL/VsDQAA8KhOR8w/J/dWuzPTJlmtX4whPgAAgJjTx8lWhTPd&#10;zlntwEyDZ7U7c2Y5To+QOU4GAACctu4E2NFyvDe5t+qP+5O5Hx0t23jxxRfHfD4f8/l87O/vr3vG&#10;ZRUqZ9fMrdYJFwAA4FGtImbdJsr9U+PY3t4+ns1m44knnjgZY4yNr7/+erz99tvj+vXr4/bt2yIG&#10;AAB43H5RxFy9evX42rVr44UXXjgZY4zN7e3t8fLLL4+nn3563Lx58+T9998fN2/enP6C1RsfTeZW&#10;sSNeAACAX+t0zEyvf5jb2tpaPPnkk2N7e3uMsXwmZmdnZ+zs7IxnnnlmbG9vj4sXL558+umn47PP&#10;PhsHBwerUPHHLgEAgMfq0qVLi8uXL4/ZbPZDfzz//PPj4sWLP6zZWCx+2ibffvvteOutt8abb745&#10;vvjii1XE2HUBAAAeqytXrixef/318corrzxwE+VfmeZJR2HKKQUAAAAASUVORK5CYIJQSwMECgAA&#10;AAAAAAAhAAY+IsZ0EQAAdBEAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ4lQTkcNChoKAAAADUlI&#10;RFIAAAJ5AAADfwgGAAAAoifOCAAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsO&#10;GwAAERRJREFUeJzt3cupGDEABEHZHpx/kL6+GOQkBAtNVQQ6NrMf/fr3c+8BACDl99cHAADgPZEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA0O7XJwAA4DlL&#10;HgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AICgHf9QAQDIseQBAASJPACAIJEHABAk8gAAgkQeAECQ&#10;yAMACBJ5AABB85s8AIAeSx4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQ&#10;yAMACBJ5AABBIg8AIEjkAQAE7X59AgAAnrPkAQAE7ZjyAAByLHkAAEEiDwAgSOQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA0O7XJwAA4DlL&#10;HgBAkMgDAAgSeQAAQSIPACBI5AEABO34vBYAIMeSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI&#10;5AEABM1v8gAAeix5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI&#10;5AEABIk8AIAgkQcAECTyAACCdr8+AQAAz1nyAACCdkx5AAA5ljwAgCCRBwAQJPIAAIJEHgBAkMgD&#10;AAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNDu1ycAAOA5Sx4AQJDIAwAIEnkAAEEi&#10;DwAgSOQBAASJPACAIJEHABAk8gAAgnb8DRkAIMeSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBo&#10;/qACANBjyQMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI&#10;5AEABIk8AIAgkQcAELT79QkAAHjOkgcAELRjygMAyLHkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgD&#10;AAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNDu1ycAAOA5Sx4AQJDIAwAIEnkAAEEi&#10;DwAgSOQBAASJPACAIJEHABAk8gAAgnb8DRkAIMeSBwAQJPIAAIJEHgBAkMgDAAia7y4AAHoseQAA&#10;QSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk&#10;8gAAgkQeAEDQ7tcnAADgOUseAEDQjikPACDHkgcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQB&#10;AASJPACAIJEHABAk8gAAgkQeAECQyAMACNr9+gQAADxnyQMACBJ5AABBIg8AIEjkAQAEiTwAgCCR&#10;BwAQJPIAAIJEHgBAkMgDAAgSeQAAQTvuNQMAyLHkAQAEiTwAgCCRBwAQNK/kAQD0WPIAAIJEHgBA&#10;kMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJ&#10;PACAoN2vTwAAwHOWPACAoB1THgBAjiUPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkA&#10;AEEiDwAgSOQBAASJPACAIJEHABAk8gAAgna/PgEAAM9Z8gAAgkQeAECQyAMACBJ5AABBIg8AIEjk&#10;AQAEiTwAgCCRBwAQJPIAAIJ2XHkBAJBjyQMACBJ5AABBIg8AIGheyQMA6LHkAQAEiTwAgCCRBwAQ&#10;JPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAI2v36BAAA&#10;PGfJAwAIEnkAAEEiDwAgSOQBAATt+PICACDHkgcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQB&#10;AASJPACAIJEHABAk8gAAgkQeAEDQXF0LANBjyQMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIA&#10;AIJEHgBAkMgDAAjaceUFAECOJQ8AIEjkAQAEiTwAgCCRBwAQNN9dAAD0WPIAAIJEHgBAkMgDAAgS&#10;eQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAATtfn0CAACe&#10;s+QBAASJPACAIJEHABC046U8AIAcSx4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAA&#10;gkQeAECQyAMACJpbzQAAeix5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAA&#10;QSIPACBI5AEABO24vBYAIMeSBwAQJPIAAIJEHgBA0LySBwDQY8kDAAgSeQAAQSIPACBI5AEABIk8&#10;AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAoN2vTwAAwHOWPACAIJEHABAk&#10;8gAAgkQeAECQyAMACNrxeS0AQI4lDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABB&#10;Ig8AIGguvAAA6LHkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAg&#10;kQcAECTyAACCRB4AQNDO/foIAAC8No0HANDjcS0AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQtPv1CQAAeM6SBwAQJPIAAIJE&#10;HgBA0I6X8gAAcix5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBo&#10;bjUDAOix5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk&#10;8gAAgnbu10cAAOC1aTwAgB6PawEAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIA&#10;AIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AICg3a9PAADAc5Y8AIAgkQcAECTyAACCRB4AQJDI&#10;AwAI2vF5LQBAjiUPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgaC68AADo&#10;seQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJE&#10;HgBA0M79+ggAALw2jQcA0ONxLQBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4A&#10;QJDIAwAIEnkAAEEiDwAgSOQBAASJPACAoN2vTwAAwHOWPACAIJEHABAk8gAAgkQeAECQyAMACBJ5&#10;AABBIg8AIGjHj/IAAHIseQAAQSIPACBI5AEABIk8AIAgkQcAEDQf1wIA9FjyAACCRB4AQJDIAwAI&#10;EnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgKCd&#10;+/URAAB4zZIHABA0Qx4AQI8lDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8A&#10;IEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA0O7XJwAA4DlLHgBAkMgDAAgSeQAAQSIPACBI5AEABO34&#10;vBYAIMeSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABM1v8gAAeix5AABBIg8AIEjkAQAE&#10;iTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCdu7XRwAA&#10;4LVpPACAHo9rAQCCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQa80A&#10;AIIseQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNCOH+UBAORY8gAAgkQeAECQyAMACHJ3&#10;LQBAkCUPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAAS51gwAIMiS&#10;BwAQtGPKAwDIseQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEubsWACDI&#10;kgcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABC068oLAIAcSx4AQJDIAwAI&#10;EnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBc3UtAECPJQ8AIEjkAQAE&#10;iTwAgCCRBwAQJPIAAIJ2fF4LAJBjyQMACBJ5AABBIg8AIMiNFwAAQZY8AIAgkQcAECTyAACCRB4A&#10;QJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgtxdCwAQtKPyAAByPK4FAAgSeQAAQSIP&#10;ACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJAbLwAAgix5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIA&#10;AIJEHgBAkMgDAAgSeQAAQSIPACBox71mAAA57q4FAAjyuBYAIEjkAQAEiTwAgCCRBwAQJPIAAIJE&#10;HgBAkMgDAAgSeQAAQSIPACBI5AEABLnWDAAgyJIHABAk8gAAgkQeAECQyAMACNrx5QUAQI4lDwAg&#10;SOQBAASJPACAIJEHABAk8gAAgkQeAECQu2sBAIIseQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACC&#10;RB4AQJDIAwAIEnkAAEEiDwAgyLVmAABBOyoPACDH41oAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAA&#10;QSIPACBI5AEABIk8AIAgkQcAEOTuWgCAIEseAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ&#10;tONHeQAAOX6GDAAQ5HEtAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgD&#10;AAgSeQAAQe6uBQAIsuQBAASJPACAIJEHABAk8gAAgnZ8eQEAkGPJAwAIEnkAAEEiDwAgSOQBAASJ&#10;PACAINeaAQAEWfIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDI&#10;AwAI2nV5LQBAjiUPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAATN&#10;rWYAAD2WPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAE7fgbMgBAjiUPACBI5AEA&#10;BLm7FgAgyJIHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ5MYLAIAgSx4A&#10;QJDIAwAIEnkAAEE7XsoDAMix5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEHurgUACLLk&#10;AQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABO268gIAIMeSBwAQJPIAAIJE&#10;HgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNBcXQsA0GPJAwAIEnkAAEEi&#10;DwAgSOQBAASJPACAIJEHABAk8gAAgnb8KA8AIMeSBwAQ5MYLAIAgSx4AQJDIAwAIEnkAAEEiDwAg&#10;SOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABB7q4FAAiy5AEABIk8AICgHc9rAQByLHkA&#10;AEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQa80AAIIseQAAQSIPACBI5AEABIk8AIAgkQcA&#10;ECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAATtj8wDAMjZ3319BAAAXvsPFlZ1RK24/QoAAAAA&#10;SUVORK5CYIJQSwMEFAAGAAgAAAAhAOBm8RPgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AUhO+C/2F5gje7ibbZEvNSSlFPRbAVxNs2eU1Cs29Ddpuk/97tyR6HGWa+yVaTacVAvWssI8Sz&#10;CARxYcuGK4Tv/fvTEoTzmkvdWiaECzlY5fd3mU5LO/IXDTtfiVDCLtUItfddKqUrajLazWxHHLyj&#10;7Y32QfaVLHs9hnLTyucoSqTRDYeFWne0qak47c4G4WPU4/olfhu2p+Pm8rtffP5sY0J8fJjWryA8&#10;Tf4/DFf8gA55YDrYM5dOtAgLtVQhijAHcbWjRCUgDghKzRXIPJO3D/I/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEALmzwAMUAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8kMGKwjAQhu8L&#10;+w5h7tu0PSyymPYigldxH2BIpmmwmYQkir69gWVBQfDmcWb4v/9j1uPFL+JMKbvACrqmBUGsg3Fs&#10;Ffwetl8rELkgG1wCk4IrZRiHz4/1nhYsNZRnF7OoFM4K5lLij5RZz+QxNyES18sUksdSx2RlRH1E&#10;S7Jv22+Z7hkwPDDFzihIO9ODOFxjbX7NDtPkNG2CPnni8qRCOl+7KxCTpaLAk3H4t+ybyBbkc4fu&#10;PQ7dv4N8eO5wAwAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIEBATp2AwAAZwoAAA4AAAAA&#10;AAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhADQspSZpEgAAaRIAABQA&#10;AAAAAAAAAAAAAAAA3AUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAAAAAAAAAhAAY+IsZ0&#10;EQAAdBEAABQAAAAAAAAAAAAAAAAAdxgAAGRycy9tZWRpYS9pbWFnZTIucG5nUEsBAi0AFAAGAAgA&#10;AAAhAOBm8RPgAAAACQEAAA8AAAAAAAAAAAAAAAAAHSoAAGRycy9kb3ducmV2LnhtbFBLAQItABQA&#10;BgAIAAAAIQAubPAAxQAAAKUBAAAZAAAAAAAAAAAAAAAAACorAABkcnMvX3JlbHMvZTJvRG9jLnht&#10;bC5yZWxzUEsFBgAAAAAHAAcAvgEAACYsAAAAAA==&#10;">
                 <v:shape id="Picture 6" o:spid="_x0000_s1043" type="#_x0000_t75" style="position:absolute;left:5546;top:57;width:4872;height:6833;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0FXKZwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7WdD2IW43iCgUPim4V9DjbjG3ZZlKaWOu/N4LgbR7vc2aLzlSipcaVlhV8DSMQxJnV&#10;JecKjofkcwLCeWSNlWVScCcHi3nvY4axtjf+pTb1uQgh7GJUUHhfx1K6rCCDbmhr4sBdbGPQB9jk&#10;Ujd4C+GmkqMoGkuDJYeGAmtaFZT9p1ejINf77XJ3/ovkT7qh5HRvk7O8KDXod8spCE+df4tf7rUO&#10;87/h+Us4QM4fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPQVcpnBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId48" o:title=""/>
+                  <v:imagedata r:id="rId43" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 5" o:spid="_x0000_s1044" type="#_x0000_t75" style="position:absolute;left:5606;top:86;width:4752;height:6713;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDosDgjwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LagIx&#10;FN0X/IdwC91IzeiiymgUlRZ06QO0u+vkOgmd3EyTVKd/3yyELg/nPVt0rhE3CtF6VjAcFCCIK68t&#10;1wqOh4/XCYiYkDU2nknBL0VYzHtPMyy1v/OObvtUixzCsUQFJqW2lDJWhhzGgW+JM3f1wWHKMNRS&#10;B7zncNfIUVG8SYeWc4PBltaGqq/9j1NwOQW7fN+Y5M/b72v/82zGdrtS6uW5W05BJOrSv/jh3mgF&#10;o7w+f8k/QM7/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOiwOCPBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId49" o:title=""/>
+                  <v:imagedata r:id="rId44" o:title=""/>
                 </v:shape>
                 <v:shape id="Text Box 4" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:5606;top:86;width:4752;height:6712;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDvbmKcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredGMFsamriCAUIlWTQq+P7GsSmn0bdlcT/31XEDwOM/MNs9oMphVXcr6xrGA2TUAQ&#10;l1Y3XCn4LvaTJQgfkDW2lknBjTxs1i+jFaba9nymax4qESHsU1RQh9ClUvqyJoN+ajvi6P1aZzBE&#10;6SqpHfYRblr5liQLabDhuFBjR7uayr/8YhRk2WH/c/NV1h9NsfNf7pTr9qTU+HXYfoAINIRn+NH+&#10;1Arm73D/En+AXP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA725inMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="#497dba" strokeweight=".72pt">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="24CC2E87" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="191"/>
                           <w:ind w:left="145"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:b/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:u w:val="thick"/>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t>Estudio de caso: asociaciones transformadoras</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="24CC2E88" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00A47FD6" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="115"/>
@@ -19597,832 +19685,694 @@
                           <w:t xml:space="preserve"> con el Banco Mundial, la sociedad civil, las empresas y otros organismos de las Naciones Unidas. Esta labor engloba la sensibilización, el apoyo a los comités nacionales de coordinación y la ayuda a los países a fin de elaborar planes de acción para el acceso universal a la energía.</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="24CC2E8A" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="121" w:line="242" w:lineRule="auto"/>
                           <w:ind w:left="145" w:right="136"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:lang w:bidi="es-ES"/>
                           </w:rPr>
                           <w:t>La consecución del acceso universal a servicios energéticos modernos entraña beneficios transformadores: iluminación para las escuelas, centros de atención de la salud funcionales, bombas para el agua y el saneamiento, un aire más limpio en los espacios cerrados, procesamiento más rápido de los alimentos y más oportunidades de generación de ingresos, entre otros.</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
-[...7 lines deleted...]
-    <w:p w14:paraId="24CC2DF6" w14:textId="74C3AD1D" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un cambio sistémico que beneficia a la sociedad en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>general,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> logra un entorno más propicio y establece normas globales. Para que se produzca este impacto sistémico se requiere un empeño coordinado de muy diversos actores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CC2DF6" w14:textId="74C3AD1D" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DF7" w14:textId="3DCD651B" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00BB7CAB">
+    <w:p w14:paraId="24CC2DF7" w14:textId="3DCD651B" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00BB7CAB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="5130"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Las asociaciones transformadoras tienen la capacidad de transformar las colaboraciones del PNUD, la sociedad civil, los gobiernos y otras partes interesadas con las empresas y favorecer así que los objetivos de desarrollo se consigan de forma rápida y sostenida. Las asociaciones transformadoras aprovechan además las competencias básicas de sus participantes y están concebidas para tener un impacto a gran escala y a largo plazo, por lo que pueden influir en todos los sectores y zonas geográficas, abordando objetivos tanto públicos como privados a través de cambios en las políticas, la estructura del mercado o las normas sociales. Como su repercusión es mayor, adoptarán elementos que hayan funcionado en otros tipos de asociaciones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3198B820" w14:textId="77777777" w:rsidR="00354C74" w:rsidRDefault="00354C74">
+    <w:p w14:paraId="3198B820" w14:textId="77777777" w:rsidR="00354C74" w:rsidRPr="007756CC" w:rsidRDefault="00354C74">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="75" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="050E6F34" w14:textId="77777777" w:rsidR="00354C74" w:rsidRDefault="00354C74">
+    <w:p w14:paraId="1CD2D7A8" w14:textId="77777777" w:rsidR="00354C74" w:rsidRPr="007756CC" w:rsidRDefault="00354C74" w:rsidP="007756CC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="75" w:line="252" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED508F2" w14:textId="77777777" w:rsidR="00354C74" w:rsidRPr="007756CC" w:rsidRDefault="00354C74">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="75" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D71D5DA" w14:textId="77777777" w:rsidR="00354C74" w:rsidRDefault="00354C74">
+    <w:p w14:paraId="24CC2DF9" w14:textId="1D4475A2" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="75" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:bidi="es-ES"/>
-[...49 lines deleted...]
-      <w:r w:rsidRPr="008A6F04">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Una asociación es transformadora cuando cumple los siguientes criterios:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DFA" w14:textId="41842019" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DFA" w14:textId="41842019" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Debe abordar o promover la resolución de un problema de índole sistémica</w:t>
       </w:r>
-      <w:r w:rsidR="00B93DE9" w:rsidRPr="008A6F04">
+      <w:r w:rsidR="00B93DE9" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="29"/>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:position w:val="7"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>. Este cambio puede lograrse mediante una aplicación eficaz de las normas existentes o la institución de otras nuevas, la corrección de un fallo del mercado, una modificación en las normas de comportamiento o una combinación de todo ello;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DFB" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DFB" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Implicar al conjunto de partes interesadas pertinente</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>. Las asociaciones que pretenden abordar problemas sistémicos a gran escala deben incluir a las partes interesadas pertinentes del sistema de las Naciones Unidas, los servicios públicos y privados, el mundo académico y la sociedad civil, ya sea como asociados principales o como asesores;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DFC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DFC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="139"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Aprovechar las competencias básicas de todos los asociados</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, como el poder de convocatoria, los recursos, la presencia local, la experiencia y los conocimientos técnicos o la red de distribución, etc., para encarar el problema sistémico en toda la cadena de valor;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DFD" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DFD" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Una asociación transformadora ofrece la </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>posibilidad de alcanzar una cierta dimensión y tener efectos duraderos</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
-[...15 lines deleted...]
-    <w:p w14:paraId="24CC2DFE" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>. Las intervenciones están concebidas para cambiar la dinámica del mercado y el comportamiento de los consumidores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CC2DFE" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DFF" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DFF" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Aunque las asociaciones transformadoras todavía no se han implantado ni desarrollado ampliamente, el PNUD tiene la capacidad de apoyar el cambio sistémico del siguiente modo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2E00" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
+    <w:p w14:paraId="24CC2E00" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="137"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Convocando a las empresas</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, la sociedad civil y los gobiernos para idear soluciones desde la base para los problemas sistémicos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2E01" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
+    <w:p w14:paraId="24CC2E01" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:spacing w:line="269" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Promoviendo iniciativas transformadoras e </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>instando a los principales actores</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> a atraer a más asociados;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2E02" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
+    <w:p w14:paraId="24CC2E02" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Apoyando el </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>fortalecimiento de los marcos normativos e institucionales</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, en consonancia con el tema o asunto concreto que se esté tratando;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2E03" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
+    <w:p w14:paraId="24CC2E03" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="137"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Ayudando a los </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>programas de creación de capacidades</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> y coordinando la transferencia de conocimientos y tecnología;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2E04" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
+    <w:p w14:paraId="24CC2E04" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Catalizando la financiación pública y privada</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A6F04">
+      <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> destinada a lograr una transformación del mercado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2E05" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E05" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E06" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="41494229" w14:textId="77777777" w:rsidR="007A1648" w:rsidRPr="007756CC" w:rsidRDefault="007A1648">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E07" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="58FF3619" w14:textId="77777777" w:rsidR="007A1648" w:rsidRPr="007756CC" w:rsidRDefault="007A1648">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E12" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="4CA9AB51" w14:textId="77777777" w:rsidR="00F43161" w:rsidRPr="007756CC" w:rsidRDefault="00F43161">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E13" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="32C1D62B" w14:textId="77777777" w:rsidR="00F43161" w:rsidRPr="007756CC" w:rsidRDefault="00F43161">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E14" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="69E84E46" w14:textId="77777777" w:rsidR="00F43161" w:rsidRPr="007756CC" w:rsidRDefault="00F43161">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E15" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
+    <w:p w14:paraId="4936EB08" w14:textId="77777777" w:rsidR="00F43161" w:rsidRPr="007756CC" w:rsidRDefault="00F43161">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E16" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="008A6F04" w:rsidRDefault="00474239">
-[...137 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2457ADE3" w14:textId="77777777" w:rsidR="008957DD" w:rsidRPr="007756CC" w:rsidRDefault="008957DD" w:rsidP="008957DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C00B49">
-        <w:rPr>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Disclaimer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C00B49">
-        <w:rPr>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B6B521" w14:textId="77777777" w:rsidR="008957DD" w:rsidRPr="00C00B49" w:rsidRDefault="008957DD" w:rsidP="008957DD">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="52B6B521" w14:textId="77777777" w:rsidR="008957DD" w:rsidRPr="007756CC" w:rsidRDefault="008957DD" w:rsidP="008957DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E22" w14:textId="34EAF9DC" w:rsidR="00474239" w:rsidRPr="008957DD" w:rsidRDefault="008957DD" w:rsidP="008957DD">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="24CC2E22" w14:textId="34EAF9DC" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="008957DD" w:rsidP="008957DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C00B49">
-        <w:rPr>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Descargo de responsabilidad</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C00B49">
-        <w:rPr>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>: esta es una traducción de un documento original en Inglés. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="00474239" w:rsidRPr="008957DD" w:rsidSect="001E407F">
+        <w:t xml:space="preserve">: esta es una traducción de un documento original en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidSect="001E407F">
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1340" w:right="1300" w:bottom="1440" w:left="1340" w:header="270" w:footer="1250" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F6F2D7D" w14:textId="77777777" w:rsidR="001E407F" w:rsidRDefault="001E407F">
+    <w:p w14:paraId="1F031540" w14:textId="77777777" w:rsidR="004D0975" w:rsidRDefault="004D0975">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="675CAB05" w14:textId="77777777" w:rsidR="001E407F" w:rsidRDefault="001E407F">
+    <w:p w14:paraId="0EED306E" w14:textId="77777777" w:rsidR="004D0975" w:rsidRDefault="004D0975">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1E5D0DB6" w14:textId="77777777" w:rsidR="001E407F" w:rsidRDefault="001E407F"/>
+    <w:p w14:paraId="7198381C" w14:textId="77777777" w:rsidR="004D0975" w:rsidRDefault="004D0975"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -20436,93 +20386,82 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="1850591044"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="6A72A555" w14:textId="78AE6ECF" w:rsidR="00964FC8" w:rsidRPr="00BA06AE" w:rsidRDefault="00964FC8" w:rsidP="00964FC8">
+      <w:p w14:paraId="6A72A555" w14:textId="169E506C" w:rsidR="00964FC8" w:rsidRPr="00BA06AE" w:rsidRDefault="00964FC8" w:rsidP="00964FC8">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve">Página </w:t>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
@@ -20584,694 +20523,803 @@
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
-          <w:t xml:space="preserve">                                             Fecha de entrada en vigor: 1/11/2023                </w:t>
+          <w:t xml:space="preserve">                                         Fecha de entrada en vigor: 1/11/2023                </w:t>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:tab/>
-          <w:t xml:space="preserve">Versión n.º: </w:t>
+          <w:t xml:space="preserve">Versión </w:t>
+        </w:r>
+        <w:r w:rsidR="007756CC">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>#</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve">: </w:t>
         </w:r>
         <w:r w:rsidR="003763A5">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="177EB96F" w14:textId="77777777" w:rsidR="00964FC8" w:rsidRDefault="00964FC8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...164 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
-      <w:id w:val="1326163210"/>
+      <w:id w:val="297345663"/>
       <w:docPartObj>
-        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:sdt>
-        <w:sdtPr>
+      <w:p w14:paraId="24CC2E4F" w14:textId="7523F220" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="007756CC" w:rsidP="007756CC">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:id w:val="-1171174209"/>
-[...117 lines deleted...]
-      </w:sdt>
+        </w:pPr>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Página </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>28</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve">                                         Fecha de entrada en vigor: 1/11/2023                </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:tab/>
+          <w:t xml:space="preserve">Versión </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>#</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve">: </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:id w:val="-1867909313"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="43B4EE28" w14:textId="77777777" w:rsidR="007756CC" w:rsidRDefault="007756CC" w:rsidP="007756CC">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+        </w:pPr>
+      </w:p>
+      <w:p w14:paraId="478C0211" w14:textId="613830CC" w:rsidR="007756CC" w:rsidRPr="00BA06AE" w:rsidRDefault="007756CC" w:rsidP="007756CC">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Página </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>28</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve">                                         Fecha de entrada en vigor: 1/11/2023                </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:tab/>
+          <w:t xml:space="preserve">Versión </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>#</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve">: </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="24CC2E51" w14:textId="0B322D10" w:rsidR="00474239" w:rsidRDefault="00474239">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:sz w:val="20"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
-      <w:id w:val="-1253588696"/>
+      <w:id w:val="-1551216126"/>
       <w:docPartObj>
-        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:sdt>
-        <w:sdtPr>
+      <w:p w14:paraId="3B00BBC3" w14:textId="51EAEF19" w:rsidR="007756CC" w:rsidRPr="00BA06AE" w:rsidRDefault="007756CC" w:rsidP="007756CC">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:id w:val="-1889492484"/>
-[...5 lines deleted...]
-        <w:sdtEndPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="20"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
           </w:rPr>
-        </w:sdtEndPr>
-[...96 lines deleted...]
-      </w:sdt>
+          <w:t xml:space="preserve">Página </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>28</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve">                                         </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve">                                </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Fecha de entrada en vigor: 1/11/2023           </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve">                                                    </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve">     </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:tab/>
+          <w:t xml:space="preserve">Versión </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>#</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve">: </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="24CC2E52" w14:textId="4184658E" w:rsidR="00474239" w:rsidRDefault="00474239" w:rsidP="0089617F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
-      <w:id w:val="-684583918"/>
+      <w:id w:val="651411242"/>
       <w:docPartObj>
-        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:sdt>
-        <w:sdtPr>
+      <w:p w14:paraId="06685EF2" w14:textId="77777777" w:rsidR="007756CC" w:rsidRPr="00BA06AE" w:rsidRDefault="007756CC" w:rsidP="007756CC">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:id w:val="-1705238520"/>
-[...103 lines deleted...]
-      </w:sdt>
+        </w:pPr>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Página </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>28</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve">                                         Fecha de entrada en vigor: 1/11/2023                </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:tab/>
+          <w:t xml:space="preserve">Versión </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>#</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BA06AE">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t xml:space="preserve">: </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:lang w:bidi="es-ES"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+      </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3B87396E" w14:textId="7649B34D" w:rsidR="00693E1F" w:rsidRPr="00827ACC" w:rsidRDefault="00693E1F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BC9D903" w14:textId="77777777" w:rsidR="001E407F" w:rsidRDefault="001E407F">
+    <w:p w14:paraId="039DD5C8" w14:textId="77777777" w:rsidR="004D0975" w:rsidRDefault="004D0975">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CB18BEE" w14:textId="77777777" w:rsidR="001E407F" w:rsidRDefault="001E407F">
+    <w:p w14:paraId="184497A5" w14:textId="77777777" w:rsidR="004D0975" w:rsidRDefault="004D0975">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="68C3DE4C" w14:textId="77777777" w:rsidR="001E407F" w:rsidRDefault="001E407F"/>
+    <w:p w14:paraId="634C9F1B" w14:textId="77777777" w:rsidR="004D0975" w:rsidRDefault="004D0975"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0C4448EB" w14:textId="0761B5DB" w:rsidR="418E8D3F" w:rsidRPr="001473C4" w:rsidRDefault="418E8D3F" w:rsidP="00155666">
+    <w:p w14:paraId="0C4448EB" w14:textId="32BC1173" w:rsidR="418E8D3F" w:rsidRPr="001473C4" w:rsidRDefault="418E8D3F" w:rsidP="00155666">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001473C4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001473C4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
@@ -21333,51 +21381,69 @@
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="18"/>
             <w:u w:val="single" w:color="6C8AA9"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>Directrices sobre la cooperación entre las Naciones Unidas y el sector privado</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F760F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:u w:val="single" w:color="6C8AA9"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en inglés)</w:t>
       </w:r>
       <w:r w:rsidRPr="001473C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> del Secretario General, en las que se basa, y está vinculada a las </w:t>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001473C4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Secretario General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001473C4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en las que se basa, y está vinculada a las </w:t>
       </w:r>
       <w:r w:rsidRPr="001473C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Políticas y Procedimientos de Operaciones y Programas</w:t>
       </w:r>
       <w:r w:rsidRPr="001473C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del sector privado. Cuando el personal del PNUD contemple la posibilidad de establecer una asociación con el sector privado, esta Política debe leerse junto con las </w:t>
       </w:r>
       <w:hyperlink r:id="rId3">
         <w:r w:rsidRPr="001473C4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="18"/>
@@ -22666,152 +22732,148 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067933">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00067933">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Se consideran cuestiones sistémicas los fallos fundamentales del mercado o de la gobernanza que únicamente pueden abordarse de manera integral; p. ej., para hacer frente a la malnutrición hay que intervenir en el suministro de alimentos, el saneamiento, la educación, etc.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="396EB342" w14:textId="6F370BB1" w:rsidR="00E532A0" w:rsidRDefault="007829A4" w:rsidP="00281BBD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="396EB342" w14:textId="319C6CC9" w:rsidR="00E532A0" w:rsidRDefault="007829A4" w:rsidP="00F2667E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5703"/>
       </w:tabs>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:lang w:bidi="es-ES"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
-    <w:r w:rsidR="00E532A0">
+    <w:r w:rsidR="007E0F97">
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="20"/>
-        <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F367D66" wp14:editId="69CC3BEC">
-          <wp:extent cx="470184" cy="725805"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="697E7339" wp14:editId="33172ED8">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1214016518" name="Picture 1214016518" descr="A blue square with white text&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="112220447" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="A blue square with white text&#10;&#10;Description automatically generated"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
-[...2 lines deleted...]
-                  <a:stretch/>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="475621" cy="734198"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="5555032B" w14:textId="77777777" w:rsidR="00B73B95" w:rsidRDefault="00B73B95">
+  <w:p w14:paraId="24F33FD6" w14:textId="77777777" w:rsidR="007756CC" w:rsidRDefault="007756CC" w:rsidP="00281BBD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5703"/>
+      </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DA527AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB862B12"/>
     <w:lvl w:ilvl="0" w:tplc="D1DC9D34">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="279" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7B7007FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="599" w:hanging="144"/>
@@ -24525,61 +24587,61 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6970" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7962" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="479D0B24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3160B4FC"/>
-    <w:lvl w:ilvl="0" w:tplc="B5BA116C">
+    <w:tmpl w:val="2488BFD8"/>
+    <w:lvl w:ilvl="0" w:tplc="4D5ACBCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="371" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria" w:hint="default"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C5BC345C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2312ABB4">
@@ -25230,50 +25292,136 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2515" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="28B8A6B2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2834" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68A31520"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C1ECE80"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F734DD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54A4B22A"/>
     <w:lvl w:ilvl="0" w:tplc="723A9596">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="36E0BF1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25350,51 +25498,51 @@
     <w:lvl w:ilvl="7" w:tplc="600E63BC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8BAA89F6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8157" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70A95F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86DE646C"/>
     <w:lvl w:ilvl="0" w:tplc="16C26BB6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="467" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="875E979A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1117" w:hanging="360"/>
       </w:pPr>
@@ -25466,84 +25614,84 @@
     <w:lvl w:ilvl="7" w:tplc="7828FE92">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5061" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B27485E0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5718" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="719E0759"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="53E6337C"/>
+    <w:tmpl w:val="8C82E2BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="365F91"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1005" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria" w:hint="default"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2011" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -25594,51 +25742,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6970" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7962" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71CE468B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="56EAA39C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1014" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1014" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
@@ -25715,51 +25863,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7268" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8161" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76A30B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F00224BE"/>
     <w:lvl w:ilvl="0" w:tplc="FEDA8010">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="467" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5F907088">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1117" w:hanging="360"/>
       </w:pPr>
@@ -25831,51 +25979,51 @@
     <w:lvl w:ilvl="7" w:tplc="762CECD6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5061" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8E2CA384">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5718" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7941775A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F184F126"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25944,51 +26092,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BED1127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94201120"/>
     <w:lvl w:ilvl="0" w:tplc="6C78BBCC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="282" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F5B8415A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="599" w:hanging="142"/>
       </w:pPr>
@@ -26060,51 +26208,51 @@
     <w:lvl w:ilvl="7" w:tplc="C848FAA6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2515" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5EEAAE56">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2834" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DBD1DF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59744F42"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26173,51 +26321,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E79341A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F398AB8C"/>
     <w:lvl w:ilvl="0" w:tplc="97EE31F4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="467" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E6A4D57C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1117" w:hanging="360"/>
       </w:pPr>
@@ -26302,134 +26450,137 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5718" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="902836214">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2073965850">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="78211605">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2040470562">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1264456610">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1597399234">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="712315470">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1988901448">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="418908782">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="548613118">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="265503188">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="429473096">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1744912958">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1892303685">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1487435167">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2018994088">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="742677532">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="737477717">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2037076183">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1400515423">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1532307171">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1688942008">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2098626370">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="753018662">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="578563100">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="342560592">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="382485684">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="676276326">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1423992345">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="901335324">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1545098231">
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -26442,50 +26593,51 @@
     <w:rsid w:val="00003197"/>
     <w:rsid w:val="000076B7"/>
     <w:rsid w:val="00010202"/>
     <w:rsid w:val="000102ED"/>
     <w:rsid w:val="000109C7"/>
     <w:rsid w:val="0001288A"/>
     <w:rsid w:val="00021131"/>
     <w:rsid w:val="00022310"/>
     <w:rsid w:val="00025C45"/>
     <w:rsid w:val="00027037"/>
     <w:rsid w:val="00027F32"/>
     <w:rsid w:val="00033B22"/>
     <w:rsid w:val="0003655B"/>
     <w:rsid w:val="000410B5"/>
     <w:rsid w:val="00041F08"/>
     <w:rsid w:val="000443E7"/>
     <w:rsid w:val="00045FCF"/>
     <w:rsid w:val="00050C33"/>
     <w:rsid w:val="000513BD"/>
     <w:rsid w:val="00052DE2"/>
     <w:rsid w:val="00054372"/>
     <w:rsid w:val="0005455A"/>
     <w:rsid w:val="00054EEA"/>
     <w:rsid w:val="00055397"/>
     <w:rsid w:val="000559B7"/>
+    <w:rsid w:val="000610FA"/>
     <w:rsid w:val="000614BF"/>
     <w:rsid w:val="00062F36"/>
     <w:rsid w:val="00067933"/>
     <w:rsid w:val="00067A9E"/>
     <w:rsid w:val="0007070B"/>
     <w:rsid w:val="00074471"/>
     <w:rsid w:val="00074692"/>
     <w:rsid w:val="0008437A"/>
     <w:rsid w:val="00092BF1"/>
     <w:rsid w:val="00093D61"/>
     <w:rsid w:val="00095067"/>
     <w:rsid w:val="00096BBA"/>
     <w:rsid w:val="000A6B94"/>
     <w:rsid w:val="000A7127"/>
     <w:rsid w:val="000B0411"/>
     <w:rsid w:val="000B1CB0"/>
     <w:rsid w:val="000B2D00"/>
     <w:rsid w:val="000B78AE"/>
     <w:rsid w:val="000C0CF3"/>
     <w:rsid w:val="000C2958"/>
     <w:rsid w:val="000C49DA"/>
     <w:rsid w:val="000C4CE3"/>
     <w:rsid w:val="000C525F"/>
     <w:rsid w:val="000C5E62"/>
     <w:rsid w:val="000D076D"/>
@@ -26564,50 +26716,51 @@
     <w:rsid w:val="00230F85"/>
     <w:rsid w:val="002338C1"/>
     <w:rsid w:val="00233F80"/>
     <w:rsid w:val="002401E5"/>
     <w:rsid w:val="0024384D"/>
     <w:rsid w:val="00243B8C"/>
     <w:rsid w:val="002447B2"/>
     <w:rsid w:val="002453AF"/>
     <w:rsid w:val="00250FA5"/>
     <w:rsid w:val="002577DA"/>
     <w:rsid w:val="00257828"/>
     <w:rsid w:val="00265553"/>
     <w:rsid w:val="00267BCB"/>
     <w:rsid w:val="00271647"/>
     <w:rsid w:val="002727B8"/>
     <w:rsid w:val="00277FB9"/>
     <w:rsid w:val="002817DD"/>
     <w:rsid w:val="00281BBD"/>
     <w:rsid w:val="0028246B"/>
     <w:rsid w:val="00283712"/>
     <w:rsid w:val="0028794F"/>
     <w:rsid w:val="00291FD0"/>
     <w:rsid w:val="00293B24"/>
     <w:rsid w:val="00295C4B"/>
     <w:rsid w:val="00295D0A"/>
+    <w:rsid w:val="002A0536"/>
     <w:rsid w:val="002A4F88"/>
     <w:rsid w:val="002B0E88"/>
     <w:rsid w:val="002B12DF"/>
     <w:rsid w:val="002B133A"/>
     <w:rsid w:val="002B52B6"/>
     <w:rsid w:val="002B6261"/>
     <w:rsid w:val="002C056C"/>
     <w:rsid w:val="002C1631"/>
     <w:rsid w:val="002C322C"/>
     <w:rsid w:val="002C37CA"/>
     <w:rsid w:val="002C4293"/>
     <w:rsid w:val="002C5234"/>
     <w:rsid w:val="002C526D"/>
     <w:rsid w:val="002D6F47"/>
     <w:rsid w:val="002D725F"/>
     <w:rsid w:val="002E0C64"/>
     <w:rsid w:val="002E183D"/>
     <w:rsid w:val="002E1925"/>
     <w:rsid w:val="002F3751"/>
     <w:rsid w:val="002F3ADE"/>
     <w:rsid w:val="002F3F80"/>
     <w:rsid w:val="002F6BDF"/>
     <w:rsid w:val="002F70D1"/>
     <w:rsid w:val="00305638"/>
     <w:rsid w:val="00306C3C"/>
@@ -26675,50 +26828,51 @@
     <w:rsid w:val="00457B7A"/>
     <w:rsid w:val="00461AF5"/>
     <w:rsid w:val="0046210B"/>
     <w:rsid w:val="00474239"/>
     <w:rsid w:val="00477380"/>
     <w:rsid w:val="004778C7"/>
     <w:rsid w:val="00483CDF"/>
     <w:rsid w:val="00490350"/>
     <w:rsid w:val="00492DFF"/>
     <w:rsid w:val="004967AD"/>
     <w:rsid w:val="004970A6"/>
     <w:rsid w:val="004A4602"/>
     <w:rsid w:val="004A4D72"/>
     <w:rsid w:val="004A59C1"/>
     <w:rsid w:val="004B1126"/>
     <w:rsid w:val="004B2C2C"/>
     <w:rsid w:val="004B4134"/>
     <w:rsid w:val="004B5EF6"/>
     <w:rsid w:val="004B5FC6"/>
     <w:rsid w:val="004B6A05"/>
     <w:rsid w:val="004B7C4F"/>
     <w:rsid w:val="004C001A"/>
     <w:rsid w:val="004C47E6"/>
     <w:rsid w:val="004C635D"/>
     <w:rsid w:val="004C70BB"/>
+    <w:rsid w:val="004D0975"/>
     <w:rsid w:val="004D285F"/>
     <w:rsid w:val="004D2C77"/>
     <w:rsid w:val="004D4AE9"/>
     <w:rsid w:val="004D66EC"/>
     <w:rsid w:val="004E226F"/>
     <w:rsid w:val="004E22F2"/>
     <w:rsid w:val="004F0691"/>
     <w:rsid w:val="004F47A4"/>
     <w:rsid w:val="004F5077"/>
     <w:rsid w:val="005130F0"/>
     <w:rsid w:val="00513F84"/>
     <w:rsid w:val="00514BCD"/>
     <w:rsid w:val="00515C7F"/>
     <w:rsid w:val="005216D4"/>
     <w:rsid w:val="00521720"/>
     <w:rsid w:val="00521D7D"/>
     <w:rsid w:val="005401E8"/>
     <w:rsid w:val="00545336"/>
     <w:rsid w:val="005456DA"/>
     <w:rsid w:val="00550446"/>
     <w:rsid w:val="005544C7"/>
     <w:rsid w:val="005558E6"/>
     <w:rsid w:val="0055697C"/>
     <w:rsid w:val="00561057"/>
     <w:rsid w:val="00566B39"/>
@@ -26762,156 +26916,162 @@
     <w:rsid w:val="00686DE4"/>
     <w:rsid w:val="00687011"/>
     <w:rsid w:val="00691C49"/>
     <w:rsid w:val="006932F1"/>
     <w:rsid w:val="00693E1F"/>
     <w:rsid w:val="00696890"/>
     <w:rsid w:val="00696B13"/>
     <w:rsid w:val="00697B15"/>
     <w:rsid w:val="00697CE4"/>
     <w:rsid w:val="006A1BB4"/>
     <w:rsid w:val="006A2A45"/>
     <w:rsid w:val="006A36AD"/>
     <w:rsid w:val="006B42C9"/>
     <w:rsid w:val="006B466F"/>
     <w:rsid w:val="006B5548"/>
     <w:rsid w:val="006B7E22"/>
     <w:rsid w:val="006C10D4"/>
     <w:rsid w:val="006C4E91"/>
     <w:rsid w:val="006D41A9"/>
     <w:rsid w:val="006D5222"/>
     <w:rsid w:val="006D5B00"/>
     <w:rsid w:val="006D5B84"/>
     <w:rsid w:val="006E0247"/>
     <w:rsid w:val="006E4085"/>
     <w:rsid w:val="006E568F"/>
+    <w:rsid w:val="006E5CC5"/>
     <w:rsid w:val="006E6E4D"/>
     <w:rsid w:val="00706D7C"/>
     <w:rsid w:val="00720794"/>
     <w:rsid w:val="00720C20"/>
     <w:rsid w:val="00721D3A"/>
     <w:rsid w:val="0072299D"/>
     <w:rsid w:val="00723BB5"/>
     <w:rsid w:val="0074255F"/>
     <w:rsid w:val="0074492D"/>
     <w:rsid w:val="00747432"/>
     <w:rsid w:val="00751B60"/>
     <w:rsid w:val="0075546A"/>
     <w:rsid w:val="00756587"/>
     <w:rsid w:val="00756B07"/>
     <w:rsid w:val="0075751A"/>
     <w:rsid w:val="00760896"/>
     <w:rsid w:val="0077237E"/>
+    <w:rsid w:val="007756CC"/>
     <w:rsid w:val="00775C53"/>
     <w:rsid w:val="007829A4"/>
     <w:rsid w:val="00791830"/>
     <w:rsid w:val="0079230F"/>
     <w:rsid w:val="00793E0B"/>
     <w:rsid w:val="007A0494"/>
     <w:rsid w:val="007A05BD"/>
     <w:rsid w:val="007A1595"/>
     <w:rsid w:val="007A1648"/>
     <w:rsid w:val="007A3A22"/>
     <w:rsid w:val="007A47D5"/>
     <w:rsid w:val="007B2A9A"/>
     <w:rsid w:val="007B6ABD"/>
     <w:rsid w:val="007B7B76"/>
     <w:rsid w:val="007C0F12"/>
     <w:rsid w:val="007C2388"/>
     <w:rsid w:val="007C2DAD"/>
     <w:rsid w:val="007C61CF"/>
     <w:rsid w:val="007D1939"/>
     <w:rsid w:val="007D2DA7"/>
     <w:rsid w:val="007D4069"/>
+    <w:rsid w:val="007E0F97"/>
     <w:rsid w:val="007E115B"/>
     <w:rsid w:val="007E4C16"/>
     <w:rsid w:val="007E5671"/>
     <w:rsid w:val="007E5CED"/>
     <w:rsid w:val="007E68F4"/>
     <w:rsid w:val="007F0D32"/>
     <w:rsid w:val="007F31FA"/>
     <w:rsid w:val="007F5AB1"/>
     <w:rsid w:val="00800745"/>
     <w:rsid w:val="008057D5"/>
     <w:rsid w:val="00806984"/>
     <w:rsid w:val="00812B87"/>
     <w:rsid w:val="0081540D"/>
     <w:rsid w:val="00815585"/>
     <w:rsid w:val="00820AF9"/>
     <w:rsid w:val="00821064"/>
     <w:rsid w:val="00821A43"/>
     <w:rsid w:val="0082452B"/>
     <w:rsid w:val="00824E8D"/>
     <w:rsid w:val="00827631"/>
     <w:rsid w:val="00827ACC"/>
     <w:rsid w:val="00831C6D"/>
     <w:rsid w:val="00831D50"/>
     <w:rsid w:val="00840912"/>
     <w:rsid w:val="00843BE0"/>
     <w:rsid w:val="00844FC3"/>
     <w:rsid w:val="008455E8"/>
     <w:rsid w:val="00847994"/>
     <w:rsid w:val="0086164E"/>
     <w:rsid w:val="00864176"/>
     <w:rsid w:val="008654E6"/>
     <w:rsid w:val="00866800"/>
     <w:rsid w:val="0086790A"/>
     <w:rsid w:val="00871871"/>
     <w:rsid w:val="00871F88"/>
     <w:rsid w:val="00872533"/>
     <w:rsid w:val="00885A27"/>
     <w:rsid w:val="008957DD"/>
     <w:rsid w:val="0089617F"/>
     <w:rsid w:val="008A3142"/>
+    <w:rsid w:val="008A39DC"/>
     <w:rsid w:val="008A3BF1"/>
     <w:rsid w:val="008A57BD"/>
     <w:rsid w:val="008A6F04"/>
     <w:rsid w:val="008A7EDE"/>
     <w:rsid w:val="008B347E"/>
     <w:rsid w:val="008B3E21"/>
     <w:rsid w:val="008C4C9E"/>
     <w:rsid w:val="008D22F9"/>
     <w:rsid w:val="008D7C63"/>
     <w:rsid w:val="008E2BFE"/>
     <w:rsid w:val="008E2E86"/>
     <w:rsid w:val="008E346F"/>
     <w:rsid w:val="008F0055"/>
+    <w:rsid w:val="008F0684"/>
     <w:rsid w:val="008F0FF6"/>
     <w:rsid w:val="008F2C98"/>
     <w:rsid w:val="008F463E"/>
     <w:rsid w:val="008F57AF"/>
     <w:rsid w:val="008F6812"/>
     <w:rsid w:val="00907718"/>
     <w:rsid w:val="0091081A"/>
     <w:rsid w:val="009132CF"/>
     <w:rsid w:val="00914007"/>
     <w:rsid w:val="00916C89"/>
     <w:rsid w:val="00917365"/>
     <w:rsid w:val="00920F53"/>
     <w:rsid w:val="0092662C"/>
     <w:rsid w:val="009360C4"/>
     <w:rsid w:val="009370F0"/>
+    <w:rsid w:val="00937282"/>
     <w:rsid w:val="009373B7"/>
     <w:rsid w:val="00940183"/>
     <w:rsid w:val="0094141A"/>
     <w:rsid w:val="0094312B"/>
     <w:rsid w:val="009441BB"/>
     <w:rsid w:val="00944819"/>
     <w:rsid w:val="009505C3"/>
     <w:rsid w:val="00950B47"/>
     <w:rsid w:val="00951A8D"/>
     <w:rsid w:val="00953B5B"/>
     <w:rsid w:val="00955E3E"/>
     <w:rsid w:val="009618E5"/>
     <w:rsid w:val="00964FC8"/>
     <w:rsid w:val="00966F83"/>
     <w:rsid w:val="00972377"/>
     <w:rsid w:val="00972B3A"/>
     <w:rsid w:val="009765CD"/>
     <w:rsid w:val="0098233A"/>
     <w:rsid w:val="00983380"/>
     <w:rsid w:val="00987066"/>
     <w:rsid w:val="009A0A6B"/>
     <w:rsid w:val="009A0AF5"/>
     <w:rsid w:val="009A1EEC"/>
     <w:rsid w:val="009A305F"/>
     <w:rsid w:val="009A538D"/>
@@ -26995,70 +27155,72 @@
     <w:rsid w:val="00AE6EAD"/>
     <w:rsid w:val="00AF0C31"/>
     <w:rsid w:val="00AF2E08"/>
     <w:rsid w:val="00AF3653"/>
     <w:rsid w:val="00B05CE8"/>
     <w:rsid w:val="00B0741F"/>
     <w:rsid w:val="00B07FA6"/>
     <w:rsid w:val="00B10FEA"/>
     <w:rsid w:val="00B14C18"/>
     <w:rsid w:val="00B22858"/>
     <w:rsid w:val="00B23959"/>
     <w:rsid w:val="00B304DE"/>
     <w:rsid w:val="00B34213"/>
     <w:rsid w:val="00B37718"/>
     <w:rsid w:val="00B4525E"/>
     <w:rsid w:val="00B466E8"/>
     <w:rsid w:val="00B469C2"/>
     <w:rsid w:val="00B500AA"/>
     <w:rsid w:val="00B522C7"/>
     <w:rsid w:val="00B53C44"/>
     <w:rsid w:val="00B54493"/>
     <w:rsid w:val="00B54C17"/>
     <w:rsid w:val="00B60ABB"/>
     <w:rsid w:val="00B654D3"/>
     <w:rsid w:val="00B71B06"/>
+    <w:rsid w:val="00B739EC"/>
     <w:rsid w:val="00B73B95"/>
     <w:rsid w:val="00B81D6D"/>
     <w:rsid w:val="00B871A3"/>
     <w:rsid w:val="00B92A36"/>
     <w:rsid w:val="00B92A59"/>
     <w:rsid w:val="00B934BC"/>
     <w:rsid w:val="00B93DE9"/>
     <w:rsid w:val="00B944FC"/>
     <w:rsid w:val="00B947EA"/>
     <w:rsid w:val="00BA06AE"/>
     <w:rsid w:val="00BB1869"/>
     <w:rsid w:val="00BB219D"/>
     <w:rsid w:val="00BB23C7"/>
     <w:rsid w:val="00BB2E97"/>
     <w:rsid w:val="00BB42BA"/>
     <w:rsid w:val="00BB4C59"/>
     <w:rsid w:val="00BB6E91"/>
     <w:rsid w:val="00BB763C"/>
     <w:rsid w:val="00BB7CAB"/>
     <w:rsid w:val="00BC27C7"/>
+    <w:rsid w:val="00BC3D3E"/>
     <w:rsid w:val="00BC4BA1"/>
     <w:rsid w:val="00BC5CCF"/>
     <w:rsid w:val="00BC6D07"/>
     <w:rsid w:val="00BD04CD"/>
     <w:rsid w:val="00BD239B"/>
     <w:rsid w:val="00BE18AE"/>
     <w:rsid w:val="00BE52C7"/>
     <w:rsid w:val="00BE64E5"/>
     <w:rsid w:val="00BF2DFA"/>
     <w:rsid w:val="00BF5745"/>
     <w:rsid w:val="00BF7696"/>
     <w:rsid w:val="00C008C6"/>
     <w:rsid w:val="00C02D2D"/>
     <w:rsid w:val="00C03DE6"/>
     <w:rsid w:val="00C049B5"/>
     <w:rsid w:val="00C06235"/>
     <w:rsid w:val="00C06507"/>
     <w:rsid w:val="00C0784F"/>
     <w:rsid w:val="00C12A43"/>
     <w:rsid w:val="00C1681B"/>
     <w:rsid w:val="00C226E3"/>
     <w:rsid w:val="00C32F9D"/>
     <w:rsid w:val="00C33FCB"/>
     <w:rsid w:val="00C37BA3"/>
     <w:rsid w:val="00C4359C"/>
@@ -27187,55 +27349,57 @@
     <w:rsid w:val="00E65FF9"/>
     <w:rsid w:val="00E6727C"/>
     <w:rsid w:val="00E67D27"/>
     <w:rsid w:val="00E74577"/>
     <w:rsid w:val="00E77580"/>
     <w:rsid w:val="00E80075"/>
     <w:rsid w:val="00E8690E"/>
     <w:rsid w:val="00E903A4"/>
     <w:rsid w:val="00EA36B0"/>
     <w:rsid w:val="00EB1010"/>
     <w:rsid w:val="00EB604F"/>
     <w:rsid w:val="00EC3101"/>
     <w:rsid w:val="00EC4BAB"/>
     <w:rsid w:val="00EE56C9"/>
     <w:rsid w:val="00EE5AB6"/>
     <w:rsid w:val="00EF5606"/>
     <w:rsid w:val="00F0389F"/>
     <w:rsid w:val="00F03DB2"/>
     <w:rsid w:val="00F055E1"/>
     <w:rsid w:val="00F05934"/>
     <w:rsid w:val="00F06418"/>
     <w:rsid w:val="00F17EA5"/>
     <w:rsid w:val="00F17FAB"/>
     <w:rsid w:val="00F20B9B"/>
     <w:rsid w:val="00F24B07"/>
+    <w:rsid w:val="00F2667E"/>
     <w:rsid w:val="00F26C36"/>
     <w:rsid w:val="00F2754D"/>
     <w:rsid w:val="00F3400B"/>
     <w:rsid w:val="00F34924"/>
     <w:rsid w:val="00F37A33"/>
+    <w:rsid w:val="00F42207"/>
     <w:rsid w:val="00F43161"/>
     <w:rsid w:val="00F50816"/>
     <w:rsid w:val="00F5149D"/>
     <w:rsid w:val="00F51ECF"/>
     <w:rsid w:val="00F52ACE"/>
     <w:rsid w:val="00F557DA"/>
     <w:rsid w:val="00F56716"/>
     <w:rsid w:val="00F57AD2"/>
     <w:rsid w:val="00F62337"/>
     <w:rsid w:val="00F65F73"/>
     <w:rsid w:val="00F67F76"/>
     <w:rsid w:val="00F700BC"/>
     <w:rsid w:val="00F72129"/>
     <w:rsid w:val="00F745B3"/>
     <w:rsid w:val="00F760F2"/>
     <w:rsid w:val="00F86512"/>
     <w:rsid w:val="00F910CA"/>
     <w:rsid w:val="00F92AB6"/>
     <w:rsid w:val="00F966C7"/>
     <w:rsid w:val="00FA26B7"/>
     <w:rsid w:val="00FA396F"/>
     <w:rsid w:val="00FA4B61"/>
     <w:rsid w:val="00FA5B4C"/>
     <w:rsid w:val="00FB21C4"/>
     <w:rsid w:val="00FB3BC3"/>
@@ -27314,59 +27478,59 @@
     <w:rsid w:val="7B2399FE"/>
     <w:rsid w:val="7B5476E9"/>
     <w:rsid w:val="7CE59951"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="24CC2B17"/>
   <w15:docId w15:val="{F03E301E-C440-4D1D-8C21-06D3A6B2DA97}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -28232,51 +28396,51 @@
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EE5AB6"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0072299D"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D265A5"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="92286998">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="271978561">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -28330,58 +28494,58 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1951474712">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/asociaciones-del-sector-privado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/sites/g/files/zskgke326/files/migration/africa/b394f7bedd8c3fab8a6d2d73e321a7cdff786749373dd8e05cdd3c6a59dccd9a.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/gestion-de-los-riesgos-institucionales-erm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/20606" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2020-03/Annex-1-UNSDG-Common-Approach-to-Due-Diligence.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/sites/g/files/zskgke326/files/migration/africa/b394f7bedd8c3fab8a6d2d73e321a7cdff786749373dd8e05cdd3c6a59dccd9a.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/asociaciones-del-sector-privado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2020-03/Annex-1-UNSDG-Common-Approach-to-Due-Diligence.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/20606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/asociaciones-del-sector-privado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un-documents.net/johannesburg-declaration.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/gestion-de-los-riesgos-institucionales-erm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un-documents.net/johannesburg-declaration.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/asociaciones-del-sector-privado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-integrado-del-gnuds-para-la-investigacion-prospectiva-y-la-debida-diligencia-para" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/asociaciones-del-sector-privado" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cites.org/esp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/ethics/assets/pdfs/Guidelines-on-Cooperation-with-the-Business-Sector.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undocs.org/Home/Mobile?FinalSymbol=DP%2F2021%2F2&amp;Language=E&amp;DeviceType=Desktop&amp;LangRequested=False" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/politica-de-lucha-contra-el-blanqueo-de-dinero-y-la-financiacion-del-terrorismo-del" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/seleccionar-partes-responsables-y-beneficiarios" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/RSCA/Know/extractives/Key%20Resources/A%20Practitioner%E2%80%99s%20Guide%20Web.pdf?CT=1681235115596&amp;OR=ItemsView" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/politica-de-lucha-contra-el-blanqueo-de-dinero-y-la-financiacion-del-terrorismo-del" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/es/publications/i/item/9241541601" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-integrado-del-gnuds-para-la-investigacion-prospectiva-y-la-debida-diligencia-para" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/asociaciones-del-sector-privado" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cites.org/esp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/ethics/assets/pdfs/Guidelines-on-Cooperation-with-the-Business-Sector.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.un.org/es/DP/2021/2" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/politica-de-lucha-contra-el-blanqueo-de-dinero-y-la-financiacion-del-terrorismo-del" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/seleccionar-partes-responsables-y-beneficiarios" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/RSCA/Know/extractives/Key%20Resources/A%20Practitioner%E2%80%99s%20Guide%20Web.pdf?CT=1681235115596&amp;OR=ItemsView" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/politica-de-lucha-contra-el-blanqueo-de-dinero-y-la-financiacion-del-terrorismo-del" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/es/publications/i/item/9241541601" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -28641,50 +28805,69 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF4E5EB98AFACA49B955F57620F5DD44" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="afa931511fda0be9a3c88c8975a79419">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd" xmlns:ns3="c26dc373-2944-4fff-a656-1635ba5514b5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c63902e4c29edcf8227613901e0ec2b9" ns2:_="" ns3:_="">
     <xsd:import namespace="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <xsd:import namespace="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -28869,143 +29052,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4542312A-36BB-4B68-84A7-90CC1C93DFFE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C247A094-73FD-4F2C-9708-6401F1EC6B83}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99419666-06AD-4DB5-8191-F854FB42DBAC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{760772E2-16E0-4724-BEDD-241D05F25D76}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>28</Pages>
-[...1 lines deleted...]
-  <Characters>52756</Characters>
+  <Pages>29</Pages>
+  <Words>9252</Words>
+  <Characters>52740</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>439</Lines>
   <Paragraphs>123</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>61888</CharactersWithSpaces>
+  <CharactersWithSpaces>61869</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tom</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2015-03-19T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">