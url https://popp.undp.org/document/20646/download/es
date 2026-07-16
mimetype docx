--- v1 (2026-05-03)
+++ v2 (2026-07-16)
@@ -93,50 +93,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="365F91"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Índice</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-2037264299"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="043B02B5" w14:textId="6B44DA7F" w:rsidR="004967AD" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="719"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007756CC">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:lang w:bidi="es-ES"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
@@ -2872,71 +2873,51 @@
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
             <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="9"/>
                 <w:lang w:bidi="es-ES"/>
               </w:rPr>
-              <w:t>Asociaciones transformad</w:t>
-[...19 lines deleted...]
-              <w:t>ras</w:t>
+              <w:t>Asociaciones transformadoras</w:t>
             </w:r>
             <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc158211773 \h </w:instrText>
             </w:r>
@@ -4390,67 +4371,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>La Decisión de la Junta Ejecutiva del PNUD de 2020</w:t>
       </w:r>
       <w:r w:rsidR="005F2731" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> acogió con beneplácito los buenos resultados del PNUD respecto de la movilización de recursos y alentó al PNUD a ampliar la base de contribuyentes, de conformidad con el Pacto de Financiación del </w:t>
-[...15 lines deleted...]
-        <w:t>, entre otras cosas mediante la superación de los obstáculos jurídicos y de otra índole para mejorar su cooperación con el sector privado. La presente Política de Diligencia Debida y Asociación con el Sector Privado, complementada por su Herramienta de evaluación de riesgos y las Directrices de la Herramienta de evaluación de riesgos (2023), tiene por objeto fortalecer la capacidad de gestión de riesgos del PNUD para trabajar con el sector privado</w:t>
+        <w:t xml:space="preserve"> acogió con beneplácito los buenos resultados del PNUD respecto de la movilización de recursos y alentó al PNUD a ampliar la base de contribuyentes, de conformidad con el Pacto de Financiación del Secretario General, entre otras cosas mediante la superación de los obstáculos jurídicos y de otra índole para mejorar su cooperación con el sector privado. La presente Política de Diligencia Debida y Asociación con el Sector Privado, complementada por su Herramienta de evaluación de riesgos y las Directrices de la Herramienta de evaluación de riesgos (2023), tiene por objeto fortalecer la capacidad de gestión de riesgos del PNUD para trabajar con el sector privado</w:t>
       </w:r>
       <w:r w:rsidR="00FA396F" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00E04BD1" w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2B52" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00AB661E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="280" w:right="635"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4574,77 +4539,107 @@
         </w:rPr>
         <w:t xml:space="preserve">La responsabilidad de la toma de decisiones está vinculada a los cuatro niveles de riesgo indicados en la RAT y el papel de los responsables de la toma de decisiones está claramente especificado: los directores de las oficinas centrales y regionales tendrán un mayor peso y se ocuparán de todas las decisiones relativas a las asociaciones de riesgo moderado y sustancial. Se informará de todas las posibles asociaciones que vayan a establecerse cuyo nivel de riesgo sea moderado o superior al Comité de Riesgos y este será quien decida acerca de todas las de riesgo elevado. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BE11B6" w14:textId="3119EB13" w:rsidR="00F03DB2" w:rsidRPr="007756CC" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">La frecuencia del seguimiento de los riesgos vinculados a las asociaciones se determinará en función de los cuatro niveles de riesgo y será al menos anual. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B1A2CB" w14:textId="105DC10C" w:rsidR="00F03DB2" w:rsidRPr="007756CC" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="01B1A2CB" w14:textId="5659E60D" w:rsidR="00F03DB2" w:rsidRPr="007756CC" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Se introducirán verificaciones esporádicas del proceso de diligencia debida como parte de la “tercera línea de defensa”, a fin de disponer de un mecanismo independiente que revisa el funcionamiento de los propios controles de la dirección (la primera línea) y su seguimiento (la </w:t>
       </w:r>
       <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">segunda). Las oficinas regionales harán verificaciones esporádicas de la diligencia debida de las OP y el Grupo de Eficacia de la BPPS organizará una evaluación independiente del cumplimiento del proceso de diligencia debida a escala mundial. Dichas verificaciones esporádicas validarán que el proceso de diligencia debida se lleve a cabo de acuerdo con la política y las orientaciones correspondientes, y que el necesario seguimiento de los mecanismos de evaluación y tratamiento del riesgo de los asociados funcione. </w:t>
+        <w:t xml:space="preserve">segunda). </w:t>
+      </w:r>
+      <w:r w:rsidR="0028087F" w:rsidRPr="0028087F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las Oficinas Regionales realizarán verificaciones puntuales de la diligencia debida de las oficinas de país, y el BPPS / </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0028087F" w:rsidRPr="0028087F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Hub</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0028087F" w:rsidRPr="0028087F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Calidad e Impacto organizará una evaluación independiente de la conformidad con el proceso de diligencia debida a nivel global.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dichas verificaciones esporádicas validarán que el proceso de diligencia debida se lleve a cabo de acuerdo con la política y las orientaciones correspondientes, y que el necesario seguimiento de los mecanismos de evaluación y tratamiento del riesgo de los asociados funcione. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="221133ED" w14:textId="50EFE7D2" w:rsidR="00F03DB2" w:rsidRPr="007756CC" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Actualmente se está analizando cuál debe ser la relación del PNUD con el sector extractivo. Esta política y sus correspondientes herramientas se actualizarán para reflejar cualquier implicación derivada de ulteriores decisiones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C353EA1" w14:textId="77777777" w:rsidR="002E1925" w:rsidRPr="007756CC" w:rsidRDefault="002E1925" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
@@ -7815,58 +7810,59 @@
           <w:p w14:paraId="57BADDE9" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="007756CC" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1036"/>
               </w:tabs>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>Los criterios de exclusión afectan indirectamente al posible asociado a través de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B06E6A1" w14:textId="36E01427" w:rsidR="00A84046" w:rsidRPr="007756CC" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
+          <w:p w14:paraId="2B06E6A1" w14:textId="36E01427" w:rsidR="00A84046" w:rsidRPr="00A917DB" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007756CC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="es-ES" w:bidi="es-ES"/>
               </w:rPr>
               <w:t>la empresa matriz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4403672B" w14:textId="38EE009A" w:rsidR="00A84046" w:rsidRPr="007756CC" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16" w:hanging="38"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -14404,65 +14400,88 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
           <w:tab w:val="left" w:pos="7095"/>
         </w:tabs>
         <w:spacing w:before="182" w:line="364" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc158211762"/>
       <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Verificaciones esporádicas del proceso de diligencia debida</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="4A8B0B0F" w14:textId="5F929EFF" w:rsidR="002453AF" w:rsidRPr="007756CC" w:rsidRDefault="00FF66FE" w:rsidP="002453AF">
+    <w:p w14:paraId="4A8B0B0F" w14:textId="6AAD0920" w:rsidR="002453AF" w:rsidRPr="007756CC" w:rsidRDefault="00FF66FE" w:rsidP="002453AF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:t>Se llevarán a cabo verificaciones esporádicas del proceso de diligencia debida cada dos años, como parte de la “tercera línea” de defensa del PNUD. Validarán que el proceso de diligencia debida se lleve a cabo de acuerdo con la política y las orientaciones correspondientes, y que el necesario seguimiento de los mecanismos de evaluación y tratamiento del riesgo de los asociados funcione. Las oficinas regionales harán verificaciones esporádicas de los procesos de diligencia debida que hayan hecho las oficinas en los países. El Grupo de Eficacia de la BPPS organizará una evaluación independiente del cumplimiento de la política de diligencia debida para las oficinas regionales y centrales.</w:t>
+        <w:t xml:space="preserve">Se llevarán a cabo verificaciones esporádicas del proceso de diligencia debida cada dos años, como parte de la “tercera línea” de defensa del PNUD. Validarán que el proceso de diligencia debida se lleve a cabo de acuerdo con la política y las orientaciones correspondientes, y que el necesario seguimiento de los mecanismos de evaluación y tratamiento del riesgo de los asociados funcione. Las oficinas regionales harán verificaciones esporádicas de los procesos de diligencia debida que hayan hecho las oficinas en los países. </w:t>
+      </w:r>
+      <w:r w:rsidR="0028087F" w:rsidRPr="0028087F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El BPPS / </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0028087F" w:rsidRPr="0028087F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Hub</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0028087F" w:rsidRPr="0028087F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Calidad e Impacto organizará una evaluación independiente de la conformidad con la política de diligencia debida para los Burós Regionales y Centrales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1F05A1" w14:textId="7E593EA3" w:rsidR="000F537B" w:rsidRPr="007756CC" w:rsidRDefault="000F537B" w:rsidP="000F537B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
           <w:tab w:val="left" w:pos="7095"/>
         </w:tabs>
         <w:spacing w:before="182" w:line="364" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc158211763"/>
       <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -16471,65 +16490,65 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc158211768"/>
       <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Anexo 2: Tipos de interacción con el sector privado</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="24CC2DB3" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:bookmarkStart w:id="25" w:name="_Toc158211769"/>
     <w:p w14:paraId="24CC2DB4" w14:textId="6FCE7F6C" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00D07A1D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="372"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc158211769"/>
       <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CC2E48" wp14:editId="35C4C3FE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3562350</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>146860</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3295291" cy="3786997"/>
                 <wp:effectExtent l="0" t="0" r="635" b="4445"/>
                 <wp:wrapNone/>
                 <wp:docPr id="34" name="Group 34"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -19227,67 +19246,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DF1" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC2DF2" w14:textId="7666BBE2" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="135"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">El PNUD pretende fortalecer su relación con el sector financiero para explorar el uso de formas innovadoras de financiación para el desarrollo. Estos mecanismos se apartan de los enfoques tradicionales de movilización de financiación del desarrollo y también van más allá de los enfoques de gasto tradicionales. Para ello, el PNUD estudiará cómo puede utilizar </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> como los fondos de promoción, las garantías de crédito, los bonos, etc.</w:t>
+        <w:t>El PNUD pretende fortalecer su relación con el sector financiero para explorar el uso de formas innovadoras de financiación para el desarrollo. Estos mecanismos se apartan de los enfoques tradicionales de movilización de financiación del desarrollo y también van más allá de los enfoques de gasto tradicionales. Para ello, el PNUD estudiará cómo puede utilizar mejor instrumentos financieros como los fondos de promoción, las garantías de crédito, los bonos, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DF3" w14:textId="192A5CC4" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC2DF4" w14:textId="32F099D9" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="005F2731" w:rsidP="00550446">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="372"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
@@ -20210,163 +20213,192 @@
     </w:p>
     <w:p w14:paraId="32C1D62B" w14:textId="77777777" w:rsidR="00F43161" w:rsidRPr="007756CC" w:rsidRDefault="00F43161">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69E84E46" w14:textId="77777777" w:rsidR="00F43161" w:rsidRPr="007756CC" w:rsidRDefault="00F43161">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4936EB08" w14:textId="77777777" w:rsidR="00F43161" w:rsidRPr="007756CC" w:rsidRDefault="00F43161">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2457ADE3" w14:textId="77777777" w:rsidR="008957DD" w:rsidRPr="007756CC" w:rsidRDefault="008957DD" w:rsidP="008957DD">
-      <w:pPr>
+    <w:p w14:paraId="45E1AC68" w14:textId="0147ED26" w:rsidR="00756386" w:rsidRDefault="00756386" w:rsidP="00754F74">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007756CC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00756386">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007756CC">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00756386">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en </w:t>
+      </w:r>
+      <w:r w:rsidR="00754F74" w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007756CC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB19DD6" w14:textId="77777777" w:rsidR="00756386" w:rsidRPr="007756CC" w:rsidRDefault="00756386" w:rsidP="00756386">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2457ADE3" w14:textId="77777777" w:rsidR="008957DD" w:rsidRPr="007756CC" w:rsidRDefault="008957DD" w:rsidP="00754F74">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="007756CC">
+      </w:pPr>
+      <w:r w:rsidRPr="00756386">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Descargo de responsabilidad</w:t>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
       </w:r>
       <w:r w:rsidRPr="007756CC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007756CC">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B6B521" w14:textId="77777777" w:rsidR="008957DD" w:rsidRPr="007756CC" w:rsidRDefault="008957DD" w:rsidP="008957DD">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007756CC">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72E42920" w14:textId="77777777" w:rsidR="00756386" w:rsidRPr="007756CC" w:rsidRDefault="00756386">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidSect="001E407F">
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00756386" w:rsidRPr="007756CC" w:rsidSect="001E407F">
       <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1340" w:right="1300" w:bottom="1440" w:left="1340" w:header="270" w:footer="1250" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F031540" w14:textId="77777777" w:rsidR="004D0975" w:rsidRDefault="004D0975">
+    <w:p w14:paraId="67CF820D" w14:textId="77777777" w:rsidR="0006709A" w:rsidRDefault="0006709A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EED306E" w14:textId="77777777" w:rsidR="004D0975" w:rsidRDefault="004D0975">
+    <w:p w14:paraId="564F815C" w14:textId="77777777" w:rsidR="0006709A" w:rsidRDefault="0006709A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7198381C" w14:textId="77777777" w:rsidR="004D0975" w:rsidRDefault="004D0975"/>
+    <w:p w14:paraId="209BF99D" w14:textId="77777777" w:rsidR="0006709A" w:rsidRDefault="0006709A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -20416,52 +20448,53 @@
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="1850591044"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="6A72A555" w14:textId="169E506C" w:rsidR="00964FC8" w:rsidRPr="00BA06AE" w:rsidRDefault="00964FC8" w:rsidP="00964FC8">
+      <w:p w14:paraId="6A72A555" w14:textId="6F86BC26" w:rsidR="00964FC8" w:rsidRPr="00BA06AE" w:rsidRDefault="00964FC8" w:rsidP="00964FC8">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve">Página </w:t>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
@@ -20547,83 +20580,84 @@
           </w:rPr>
           <w:t xml:space="preserve">                                         Fecha de entrada en vigor: 1/11/2023                </w:t>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:tab/>
           <w:t xml:space="preserve">Versión </w:t>
         </w:r>
         <w:r w:rsidR="007756CC">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>#</w:t>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve">: </w:t>
         </w:r>
-        <w:r w:rsidR="003763A5">
+        <w:r w:rsidR="0028087F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="177EB96F" w14:textId="77777777" w:rsidR="00964FC8" w:rsidRDefault="00964FC8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="297345663"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="24CC2E4F" w14:textId="7523F220" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="007756CC" w:rsidP="007756CC">
+      <w:p w14:paraId="24CC2E4F" w14:textId="31F99A55" w:rsidR="00474239" w:rsidRPr="007756CC" w:rsidRDefault="007756CC" w:rsidP="007756CC">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve">Página </w:t>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
@@ -20709,86 +20743,87 @@
           </w:rPr>
           <w:t xml:space="preserve">                                         Fecha de entrada en vigor: 1/11/2023                </w:t>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:tab/>
           <w:t xml:space="preserve">Versión </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>#</w:t>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve">: </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0028087F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="-1867909313"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="43B4EE28" w14:textId="77777777" w:rsidR="007756CC" w:rsidRDefault="007756CC" w:rsidP="007756CC">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
       </w:p>
-      <w:p w14:paraId="478C0211" w14:textId="613830CC" w:rsidR="007756CC" w:rsidRPr="00BA06AE" w:rsidRDefault="007756CC" w:rsidP="007756CC">
+      <w:p w14:paraId="478C0211" w14:textId="2DBEBFA7" w:rsidR="007756CC" w:rsidRPr="00BA06AE" w:rsidRDefault="007756CC" w:rsidP="007756CC">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve">Página </w:t>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
@@ -20874,85 +20909,86 @@
           </w:rPr>
           <w:t xml:space="preserve">                                         Fecha de entrada en vigor: 1/11/2023                </w:t>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:tab/>
           <w:t xml:space="preserve">Versión </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>#</w:t>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve">: </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0028087F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="24CC2E51" w14:textId="0B322D10" w:rsidR="00474239" w:rsidRDefault="00474239">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="-1551216126"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="3B00BBC3" w14:textId="51EAEF19" w:rsidR="007756CC" w:rsidRPr="00BA06AE" w:rsidRDefault="007756CC" w:rsidP="007756CC">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve">Página </w:t>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
@@ -21102,52 +21138,53 @@
   </w:sdt>
   <w:p w14:paraId="24CC2E52" w14:textId="4184658E" w:rsidR="00474239" w:rsidRDefault="00474239" w:rsidP="0089617F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="651411242"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="06685EF2" w14:textId="77777777" w:rsidR="007756CC" w:rsidRPr="00BA06AE" w:rsidRDefault="007756CC" w:rsidP="007756CC">
+      <w:p w14:paraId="06685EF2" w14:textId="2708F0BF" w:rsidR="007756CC" w:rsidRPr="00BA06AE" w:rsidRDefault="007756CC" w:rsidP="007756CC">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve">Página </w:t>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
@@ -21233,171 +21270,184 @@
           </w:rPr>
           <w:t xml:space="preserve">                                         Fecha de entrada en vigor: 1/11/2023                </w:t>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:tab/>
           <w:t xml:space="preserve">Versión </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>#</w:t>
         </w:r>
         <w:r w:rsidRPr="00BA06AE">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve">: </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="0028087F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3B87396E" w14:textId="7649B34D" w:rsidR="00693E1F" w:rsidRPr="00827ACC" w:rsidRDefault="00693E1F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="039DD5C8" w14:textId="77777777" w:rsidR="004D0975" w:rsidRDefault="004D0975">
+    <w:p w14:paraId="1A590613" w14:textId="77777777" w:rsidR="0006709A" w:rsidRDefault="0006709A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="184497A5" w14:textId="77777777" w:rsidR="004D0975" w:rsidRDefault="004D0975">
+    <w:p w14:paraId="249A4D5B" w14:textId="77777777" w:rsidR="0006709A" w:rsidRDefault="0006709A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="634C9F1B" w14:textId="77777777" w:rsidR="004D0975" w:rsidRDefault="004D0975"/>
+    <w:p w14:paraId="7BEE18F7" w14:textId="77777777" w:rsidR="0006709A" w:rsidRDefault="0006709A"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0C4448EB" w14:textId="32BC1173" w:rsidR="418E8D3F" w:rsidRPr="001473C4" w:rsidRDefault="418E8D3F" w:rsidP="00155666">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001473C4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001473C4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1" w:history="1">
-[...10 lines deleted...]
-      <w:r w:rsidR="00FD5B3F" w:rsidRPr="001473C4">
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00756386">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://docs.un.org/es/DP/2021/2"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001473C4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
+        <w:t>Decisiones adoptadas por la Junta Ejecutiva en 2020, DP/2021/2</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00FD5B3F" w:rsidRPr="001473C4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="277775A2" w14:textId="5175FABA" w:rsidR="00FA396F" w:rsidRPr="00B4525E" w:rsidRDefault="00FA396F" w:rsidP="00F86512">
       <w:pPr>
         <w:ind w:left="280" w:right="635"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001473C4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001473C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> La Política complementa a las </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2">
+      <w:hyperlink r:id="rId1">
         <w:r w:rsidRPr="001473C4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="18"/>
             <w:u w:val="single" w:color="6C8AA9"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>Directrices sobre la cooperación entre las Naciones Unidas y el sector privado</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F760F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="18"/>
           <w:u w:val="single" w:color="6C8AA9"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en inglés)</w:t>
       </w:r>
       <w:r w:rsidRPr="001473C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
@@ -21418,51 +21468,51 @@
       <w:r w:rsidRPr="001473C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, en las que se basa, y está vinculada a las </w:t>
       </w:r>
       <w:r w:rsidRPr="001473C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t>Políticas y Procedimientos de Operaciones y Programas</w:t>
       </w:r>
       <w:r w:rsidRPr="001473C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del sector privado. Cuando el personal del PNUD contemple la posibilidad de establecer una asociación con el sector privado, esta Política debe leerse junto con las </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3">
+      <w:hyperlink r:id="rId2">
         <w:r w:rsidRPr="001473C4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="18"/>
             <w:u w:val="single" w:color="6C8AA9"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>Políticas y Procedimientos de Operaciones y Programas</w:t>
         </w:r>
         <w:r w:rsidRPr="001473C4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t xml:space="preserve"> del sector privado, </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001473C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:bidi="es-ES"/>
@@ -21619,87 +21669,113 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001473C4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="001E50A9" w:rsidRPr="001473C4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Véanse la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="001E50A9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="001E50A9" w:rsidRPr="00756386">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/es/documento/politica-de-lucha-contra-el-blanqueo-de-dinero-y-la-financiacion-del-terrorismo-del"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001E50A9">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="001E50A9" w:rsidRPr="001473C4">
-        <w:rPr>
-[...17 lines deleted...]
-      <w:r w:rsidR="00F760F2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
+        <w:t>Política de Lucha contra el Blanqueo de Dinero y la Financiación del Terrorismo</w:t>
+      </w:r>
+      <w:r w:rsidR="001E50A9">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="001E50A9" w:rsidRPr="001473C4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la </w:t>
+      </w:r>
+      <w:r w:rsidR="001E50A9">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="001E50A9" w:rsidRPr="00756386">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/node/4066"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001E50A9">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="001E50A9" w:rsidRPr="001473C4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Guía Operativa de la Política de Lucha contra el Blanqueo de Dinero y la Financiación del Terrorismo del PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="001E50A9">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00F760F2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (en inglés)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="434C0897" w14:textId="602A8AC7" w:rsidR="00E33090" w:rsidRPr="00CD6759" w:rsidRDefault="00E33090" w:rsidP="00FA26B7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001473C4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001473C4">
         <w:rPr>
@@ -21798,155 +21874,181 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052DE2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="001C5338" w:rsidRPr="00052DE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Y no figurar en la lista autorizada del PNUD, con arreglo a la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00DA2173">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00DA2173" w:rsidRPr="00756386">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/es/documento/politica-de-lucha-contra-el-blanqueo-de-dinero-y-la-financiacion-del-terrorismo-del"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DA2173">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00DA2173" w:rsidRPr="00052DE2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Política de Lucha contra el Blanqueo de Dinero y la Financiación del Terrorismo del PNUD</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2173">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="001C5338" w:rsidRPr="00052DE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, párr. 15.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="5A62105B" w14:textId="123B3FA4" w:rsidR="0007070B" w:rsidRPr="00052DE2" w:rsidRDefault="0007070B" w:rsidP="00FA26B7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052DE2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00052DE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> La CITES (Convención sobre el Comercio Internacional de Especies Amenazadas de Fauna y Flora Silvestres) es un acuerdo internacional suscrito entre gobiernos cuyo objetivo es garantizar que el comercio internacional de especímenes de animales y plantas silvestres no amenace su supervivencia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="006D5B84">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="006D5B84" w:rsidRPr="00756386">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://cites.org/esp" \h</w:instrText>
+      </w:r>
+      <w:r w:rsidR="006D5B84">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D5B84" w:rsidRPr="00052DE2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="single" w:color="6C8AA9"/>
+          <w:lang w:val="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>https://cites.org/esp</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5B84">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00FD5B3F" w:rsidRPr="00052DE2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="6C8AA9"/>
           <w:sz w:val="18"/>
           <w:u w:val="single" w:color="6C8AA9"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p w14:paraId="7087C754" w14:textId="285577AF" w:rsidR="0094312B" w:rsidRPr="00052DE2" w:rsidRDefault="0094312B" w:rsidP="00FA26B7">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052DE2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00052DE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Según el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId3" w:history="1">
         <w:r w:rsidRPr="00052DE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:lang w:val="es-ES" w:bidi="es-ES"/>
           </w:rPr>
           <w:t>Enfoque Integrado del GNUDS para la Investigación Prospectiva y la Debida Diligencia para las Asociaciones del Sector Empresarial</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00052DE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t>, en casos excepcionales es posible que pueda colaborarse con algunas empresas a las que sean aplicables los criterios de</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC6592">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -22277,51 +22379,51 @@
       <w:pPr>
         <w:ind w:left="-90" w:right="50"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00052DE2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00052DE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> El Código Internacional de Comercialización de Sucedáneos de la Leche Materna de la OMS puede consultarse en </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidR="00DC3FBC" w:rsidRPr="00052DE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:lang w:bidi="es-ES"/>
           </w:rPr>
           <w:t>https://www.who.int/es/publications/i/item/9241541601</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p w14:paraId="13759044" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="0003655B" w:rsidRDefault="00CE3F1E" w:rsidP="00FA26B7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0003655B">
@@ -22408,61 +22510,74 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0003655B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0003655B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="0065093B">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="0065093B" w:rsidRPr="00756386">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://undp.sharepoint.com/teams/RSCA/Know/extractives/Key%20Resources/A%20Practitioner%E2%80%99s%20Guide%20Web.pdf?CT=1681235115596&amp;OR=ItemsView"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="0065093B">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0065093B" w:rsidRPr="0003655B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:lang w:val="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Las industrias extractivas</w:t>
+      </w:r>
+      <w:r w:rsidR="0065093B">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00EF5606">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en inglés)</w:t>
       </w:r>
       <w:r w:rsidR="0065093B" w:rsidRPr="0003655B">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> son aquellas que implican extraer materias primas (como petróleo, gas o minerales) de la tierra, procesarlas para la exportación, transportarlas, enviarlas y consumirlas como insumos de producción y como bienes finales</w:t>
       </w:r>
       <w:r w:rsidRPr="0003655B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t>. Actualmente se está analizando cuál debe ser la relación del PNUD con el sector extractivo. Esta política y sus correspondientes herramientas se actualizarán para reflejar cualquier implicación derivada de ulteriores decisiones.</w:t>
       </w:r>
@@ -22630,61 +22745,74 @@
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE64E5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00BE64E5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Consúltese la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00055397">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00055397" w:rsidRPr="00756386">
+        <w:rPr>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://popp.undp.org/es/documento/seleccionar-partes-responsables-y-beneficiarios"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00055397">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00055397" w:rsidRPr="00BE64E5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="es-ES" w:bidi="es-ES"/>
+        </w:rPr>
+        <w:t>Política de selección de partes responsables y beneficiarios</w:t>
+      </w:r>
+      <w:r w:rsidR="00055397">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00BE64E5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:bidi="es-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
     <w:p w14:paraId="409F6934" w14:textId="29E0CF43" w:rsidR="0089617F" w:rsidRPr="00354C74" w:rsidRDefault="0089617F" w:rsidP="00FA26B7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00354C74">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
@@ -22771,51 +22899,51 @@
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:bidi="es-ES"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
     <w:r w:rsidR="007E0F97">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="697E7339" wp14:editId="33172ED8">
           <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="112220447" name="Picture 1"/>
+          <wp:docPr id="197976126" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -26596,50 +26724,51 @@
     <w:rsid w:val="000102ED"/>
     <w:rsid w:val="000109C7"/>
     <w:rsid w:val="0001288A"/>
     <w:rsid w:val="00021131"/>
     <w:rsid w:val="00022310"/>
     <w:rsid w:val="00025C45"/>
     <w:rsid w:val="00027037"/>
     <w:rsid w:val="00027F32"/>
     <w:rsid w:val="00033B22"/>
     <w:rsid w:val="0003655B"/>
     <w:rsid w:val="000410B5"/>
     <w:rsid w:val="00041F08"/>
     <w:rsid w:val="000443E7"/>
     <w:rsid w:val="00045FCF"/>
     <w:rsid w:val="00050C33"/>
     <w:rsid w:val="000513BD"/>
     <w:rsid w:val="00052DE2"/>
     <w:rsid w:val="00054372"/>
     <w:rsid w:val="0005455A"/>
     <w:rsid w:val="00054EEA"/>
     <w:rsid w:val="00055397"/>
     <w:rsid w:val="000559B7"/>
     <w:rsid w:val="000610FA"/>
     <w:rsid w:val="000614BF"/>
     <w:rsid w:val="00062F36"/>
+    <w:rsid w:val="0006709A"/>
     <w:rsid w:val="00067933"/>
     <w:rsid w:val="00067A9E"/>
     <w:rsid w:val="0007070B"/>
     <w:rsid w:val="00074471"/>
     <w:rsid w:val="00074692"/>
     <w:rsid w:val="0008437A"/>
     <w:rsid w:val="00092BF1"/>
     <w:rsid w:val="00093D61"/>
     <w:rsid w:val="00095067"/>
     <w:rsid w:val="00096BBA"/>
     <w:rsid w:val="000A6B94"/>
     <w:rsid w:val="000A7127"/>
     <w:rsid w:val="000B0411"/>
     <w:rsid w:val="000B1CB0"/>
     <w:rsid w:val="000B2D00"/>
     <w:rsid w:val="000B78AE"/>
     <w:rsid w:val="000C0CF3"/>
     <w:rsid w:val="000C2958"/>
     <w:rsid w:val="000C49DA"/>
     <w:rsid w:val="000C4CE3"/>
     <w:rsid w:val="000C525F"/>
     <w:rsid w:val="000C5E62"/>
     <w:rsid w:val="000D076D"/>
     <w:rsid w:val="000D7021"/>
     <w:rsid w:val="000E1723"/>
@@ -26707,50 +26836,51 @@
     <w:rsid w:val="0020216A"/>
     <w:rsid w:val="00212523"/>
     <w:rsid w:val="0021632A"/>
     <w:rsid w:val="00220AE6"/>
     <w:rsid w:val="002213D9"/>
     <w:rsid w:val="00222DAB"/>
     <w:rsid w:val="00222EC4"/>
     <w:rsid w:val="002266E2"/>
     <w:rsid w:val="0023041A"/>
     <w:rsid w:val="00230F85"/>
     <w:rsid w:val="002338C1"/>
     <w:rsid w:val="00233F80"/>
     <w:rsid w:val="002401E5"/>
     <w:rsid w:val="0024384D"/>
     <w:rsid w:val="00243B8C"/>
     <w:rsid w:val="002447B2"/>
     <w:rsid w:val="002453AF"/>
     <w:rsid w:val="00250FA5"/>
     <w:rsid w:val="002577DA"/>
     <w:rsid w:val="00257828"/>
     <w:rsid w:val="00265553"/>
     <w:rsid w:val="00267BCB"/>
     <w:rsid w:val="00271647"/>
     <w:rsid w:val="002727B8"/>
     <w:rsid w:val="00277FB9"/>
+    <w:rsid w:val="0028087F"/>
     <w:rsid w:val="002817DD"/>
     <w:rsid w:val="00281BBD"/>
     <w:rsid w:val="0028246B"/>
     <w:rsid w:val="00283712"/>
     <w:rsid w:val="0028794F"/>
     <w:rsid w:val="00291FD0"/>
     <w:rsid w:val="00293B24"/>
     <w:rsid w:val="00295C4B"/>
     <w:rsid w:val="00295D0A"/>
     <w:rsid w:val="002A0536"/>
     <w:rsid w:val="002A4F88"/>
     <w:rsid w:val="002B0E88"/>
     <w:rsid w:val="002B12DF"/>
     <w:rsid w:val="002B133A"/>
     <w:rsid w:val="002B52B6"/>
     <w:rsid w:val="002B6261"/>
     <w:rsid w:val="002C056C"/>
     <w:rsid w:val="002C1631"/>
     <w:rsid w:val="002C322C"/>
     <w:rsid w:val="002C37CA"/>
     <w:rsid w:val="002C4293"/>
     <w:rsid w:val="002C5234"/>
     <w:rsid w:val="002C526D"/>
     <w:rsid w:val="002D6F47"/>
     <w:rsid w:val="002D725F"/>
@@ -26806,50 +26936,51 @@
     <w:rsid w:val="003E6FE2"/>
     <w:rsid w:val="003F1047"/>
     <w:rsid w:val="003F3F9C"/>
     <w:rsid w:val="003F5CD8"/>
     <w:rsid w:val="003F7D0D"/>
     <w:rsid w:val="00400B68"/>
     <w:rsid w:val="00406DFF"/>
     <w:rsid w:val="00407425"/>
     <w:rsid w:val="00411AAF"/>
     <w:rsid w:val="00414CB1"/>
     <w:rsid w:val="004165C6"/>
     <w:rsid w:val="0041768D"/>
     <w:rsid w:val="004176C7"/>
     <w:rsid w:val="004223EC"/>
     <w:rsid w:val="00425ED3"/>
     <w:rsid w:val="0042678C"/>
     <w:rsid w:val="004344DD"/>
     <w:rsid w:val="0044027B"/>
     <w:rsid w:val="004458B0"/>
     <w:rsid w:val="004511DB"/>
     <w:rsid w:val="00453680"/>
     <w:rsid w:val="00456AA1"/>
     <w:rsid w:val="00457B7A"/>
     <w:rsid w:val="00461AF5"/>
     <w:rsid w:val="0046210B"/>
+    <w:rsid w:val="00464D36"/>
     <w:rsid w:val="00474239"/>
     <w:rsid w:val="00477380"/>
     <w:rsid w:val="004778C7"/>
     <w:rsid w:val="00483CDF"/>
     <w:rsid w:val="00490350"/>
     <w:rsid w:val="00492DFF"/>
     <w:rsid w:val="004967AD"/>
     <w:rsid w:val="004970A6"/>
     <w:rsid w:val="004A4602"/>
     <w:rsid w:val="004A4D72"/>
     <w:rsid w:val="004A59C1"/>
     <w:rsid w:val="004B1126"/>
     <w:rsid w:val="004B2C2C"/>
     <w:rsid w:val="004B4134"/>
     <w:rsid w:val="004B5EF6"/>
     <w:rsid w:val="004B5FC6"/>
     <w:rsid w:val="004B6A05"/>
     <w:rsid w:val="004B7C4F"/>
     <w:rsid w:val="004C001A"/>
     <w:rsid w:val="004C47E6"/>
     <w:rsid w:val="004C635D"/>
     <w:rsid w:val="004C70BB"/>
     <w:rsid w:val="004D0975"/>
     <w:rsid w:val="004D285F"/>
     <w:rsid w:val="004D2C77"/>
@@ -26928,62 +27059,65 @@
     <w:rsid w:val="006B42C9"/>
     <w:rsid w:val="006B466F"/>
     <w:rsid w:val="006B5548"/>
     <w:rsid w:val="006B7E22"/>
     <w:rsid w:val="006C10D4"/>
     <w:rsid w:val="006C4E91"/>
     <w:rsid w:val="006D41A9"/>
     <w:rsid w:val="006D5222"/>
     <w:rsid w:val="006D5B00"/>
     <w:rsid w:val="006D5B84"/>
     <w:rsid w:val="006E0247"/>
     <w:rsid w:val="006E4085"/>
     <w:rsid w:val="006E568F"/>
     <w:rsid w:val="006E5CC5"/>
     <w:rsid w:val="006E6E4D"/>
     <w:rsid w:val="00706D7C"/>
     <w:rsid w:val="00720794"/>
     <w:rsid w:val="00720C20"/>
     <w:rsid w:val="00721D3A"/>
     <w:rsid w:val="0072299D"/>
     <w:rsid w:val="00723BB5"/>
     <w:rsid w:val="0074255F"/>
     <w:rsid w:val="0074492D"/>
     <w:rsid w:val="00747432"/>
     <w:rsid w:val="00751B60"/>
+    <w:rsid w:val="00754F74"/>
     <w:rsid w:val="0075546A"/>
+    <w:rsid w:val="00756386"/>
     <w:rsid w:val="00756587"/>
     <w:rsid w:val="00756B07"/>
     <w:rsid w:val="0075751A"/>
     <w:rsid w:val="00760896"/>
     <w:rsid w:val="0077237E"/>
     <w:rsid w:val="007756CC"/>
     <w:rsid w:val="00775C53"/>
     <w:rsid w:val="007829A4"/>
     <w:rsid w:val="00791830"/>
     <w:rsid w:val="0079230F"/>
     <w:rsid w:val="00793E0B"/>
+    <w:rsid w:val="00796868"/>
     <w:rsid w:val="007A0494"/>
     <w:rsid w:val="007A05BD"/>
     <w:rsid w:val="007A1595"/>
     <w:rsid w:val="007A1648"/>
     <w:rsid w:val="007A3A22"/>
     <w:rsid w:val="007A47D5"/>
     <w:rsid w:val="007B2A9A"/>
     <w:rsid w:val="007B6ABD"/>
     <w:rsid w:val="007B7B76"/>
     <w:rsid w:val="007C0F12"/>
     <w:rsid w:val="007C2388"/>
     <w:rsid w:val="007C2DAD"/>
     <w:rsid w:val="007C61CF"/>
     <w:rsid w:val="007D1939"/>
     <w:rsid w:val="007D2DA7"/>
     <w:rsid w:val="007D4069"/>
     <w:rsid w:val="007E0F97"/>
     <w:rsid w:val="007E115B"/>
     <w:rsid w:val="007E4C16"/>
     <w:rsid w:val="007E5671"/>
     <w:rsid w:val="007E5CED"/>
     <w:rsid w:val="007E68F4"/>
     <w:rsid w:val="007F0D32"/>
     <w:rsid w:val="007F31FA"/>
     <w:rsid w:val="007F5AB1"/>
@@ -27004,50 +27138,51 @@
     <w:rsid w:val="00831D50"/>
     <w:rsid w:val="00840912"/>
     <w:rsid w:val="00843BE0"/>
     <w:rsid w:val="00844FC3"/>
     <w:rsid w:val="008455E8"/>
     <w:rsid w:val="00847994"/>
     <w:rsid w:val="0086164E"/>
     <w:rsid w:val="00864176"/>
     <w:rsid w:val="008654E6"/>
     <w:rsid w:val="00866800"/>
     <w:rsid w:val="0086790A"/>
     <w:rsid w:val="00871871"/>
     <w:rsid w:val="00871F88"/>
     <w:rsid w:val="00872533"/>
     <w:rsid w:val="00885A27"/>
     <w:rsid w:val="008957DD"/>
     <w:rsid w:val="0089617F"/>
     <w:rsid w:val="008A3142"/>
     <w:rsid w:val="008A39DC"/>
     <w:rsid w:val="008A3BF1"/>
     <w:rsid w:val="008A57BD"/>
     <w:rsid w:val="008A6F04"/>
     <w:rsid w:val="008A7EDE"/>
     <w:rsid w:val="008B347E"/>
     <w:rsid w:val="008B3E21"/>
+    <w:rsid w:val="008B72AF"/>
     <w:rsid w:val="008C4C9E"/>
     <w:rsid w:val="008D22F9"/>
     <w:rsid w:val="008D7C63"/>
     <w:rsid w:val="008E2BFE"/>
     <w:rsid w:val="008E2E86"/>
     <w:rsid w:val="008E346F"/>
     <w:rsid w:val="008F0055"/>
     <w:rsid w:val="008F0684"/>
     <w:rsid w:val="008F0FF6"/>
     <w:rsid w:val="008F2C98"/>
     <w:rsid w:val="008F463E"/>
     <w:rsid w:val="008F57AF"/>
     <w:rsid w:val="008F6812"/>
     <w:rsid w:val="00907718"/>
     <w:rsid w:val="0091081A"/>
     <w:rsid w:val="009132CF"/>
     <w:rsid w:val="00914007"/>
     <w:rsid w:val="00916C89"/>
     <w:rsid w:val="00917365"/>
     <w:rsid w:val="00920F53"/>
     <w:rsid w:val="0092662C"/>
     <w:rsid w:val="009360C4"/>
     <w:rsid w:val="009370F0"/>
     <w:rsid w:val="00937282"/>
     <w:rsid w:val="009373B7"/>
@@ -27106,50 +27241,51 @@
     <w:rsid w:val="00A22371"/>
     <w:rsid w:val="00A2238F"/>
     <w:rsid w:val="00A2471D"/>
     <w:rsid w:val="00A24AFC"/>
     <w:rsid w:val="00A302DC"/>
     <w:rsid w:val="00A34C16"/>
     <w:rsid w:val="00A36E31"/>
     <w:rsid w:val="00A3780C"/>
     <w:rsid w:val="00A4240B"/>
     <w:rsid w:val="00A4381A"/>
     <w:rsid w:val="00A4562E"/>
     <w:rsid w:val="00A47FD6"/>
     <w:rsid w:val="00A50F92"/>
     <w:rsid w:val="00A547A2"/>
     <w:rsid w:val="00A55CD3"/>
     <w:rsid w:val="00A56EC3"/>
     <w:rsid w:val="00A60C68"/>
     <w:rsid w:val="00A6430D"/>
     <w:rsid w:val="00A70FBD"/>
     <w:rsid w:val="00A71719"/>
     <w:rsid w:val="00A80D98"/>
     <w:rsid w:val="00A84046"/>
     <w:rsid w:val="00A85C15"/>
     <w:rsid w:val="00A85C6C"/>
     <w:rsid w:val="00A85D56"/>
+    <w:rsid w:val="00A917DB"/>
     <w:rsid w:val="00A92871"/>
     <w:rsid w:val="00A92942"/>
     <w:rsid w:val="00A945EF"/>
     <w:rsid w:val="00A96F0F"/>
     <w:rsid w:val="00AA0D39"/>
     <w:rsid w:val="00AA18EA"/>
     <w:rsid w:val="00AA6530"/>
     <w:rsid w:val="00AB166D"/>
     <w:rsid w:val="00AB54F7"/>
     <w:rsid w:val="00AB661E"/>
     <w:rsid w:val="00AB6D43"/>
     <w:rsid w:val="00AC2A31"/>
     <w:rsid w:val="00AC3C23"/>
     <w:rsid w:val="00AC5556"/>
     <w:rsid w:val="00AC60AE"/>
     <w:rsid w:val="00AD07FD"/>
     <w:rsid w:val="00AD4C97"/>
     <w:rsid w:val="00AD5F69"/>
     <w:rsid w:val="00AD73AA"/>
     <w:rsid w:val="00AE0E54"/>
     <w:rsid w:val="00AE12D3"/>
     <w:rsid w:val="00AE1EF2"/>
     <w:rsid w:val="00AE2FB3"/>
     <w:rsid w:val="00AE4D48"/>
     <w:rsid w:val="00AE6EAD"/>
@@ -28498,51 +28634,51 @@
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1951474712">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2020-03/Annex-1-UNSDG-Common-Approach-to-Due-Diligence.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/20606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/asociaciones-del-sector-privado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un-documents.net/johannesburg-declaration.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/gestion-de-los-riesgos-institucionales-erm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un-documents.net/johannesburg-declaration.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/asociaciones-del-sector-privado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-integrado-del-gnuds-para-la-investigacion-prospectiva-y-la-debida-diligencia-para" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/asociaciones-del-sector-privado" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cites.org/esp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/ethics/assets/pdfs/Guidelines-on-Cooperation-with-the-Business-Sector.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.un.org/es/DP/2021/2" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/politica-de-lucha-contra-el-blanqueo-de-dinero-y-la-financiacion-del-terrorismo-del" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/seleccionar-partes-responsables-y-beneficiarios" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/RSCA/Know/extractives/Key%20Resources/A%20Practitioner%E2%80%99s%20Guide%20Web.pdf?CT=1681235115596&amp;OR=ItemsView" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/politica-de-lucha-contra-el-blanqueo-de-dinero-y-la-financiacion-del-terrorismo-del" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/es/publications/i/item/9241541601" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/es/resources/enfoque-integrado-del-gnuds-para-la-investigacion-prospectiva-y-la-debida-diligencia-para" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/asociaciones-del-sector-privado" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/ethics/assets/pdfs/Guidelines-on-Cooperation-with-the-Business-Sector.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/es/publications/i/item/9241541601" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -29101,75 +29237,75 @@
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{760772E2-16E0-4724-BEDD-241D05F25D76}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>29</Pages>
-  <Words>9252</Words>
-  <Characters>52740</Characters>
+  <Words>9630</Words>
+  <Characters>52389</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>439</Lines>
-  <Paragraphs>123</Paragraphs>
+  <Lines>1587</Lines>
+  <Paragraphs>632</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>61869</CharactersWithSpaces>
+  <CharactersWithSpaces>61387</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tom</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2015-03-19T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">