--- v0 (2025-10-12)
+++ v1 (2026-06-04)
@@ -1,25647 +1,26209 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2DF051A0" w14:textId="77777777" w:rsidR="000B2D00" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="2DF051A0" w14:textId="77777777" w:rsidR="000B2D00" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:spacing w:before="256"/>
         <w:ind w:left="1840" w:right="643" w:hanging="1205"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="86"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve">POLICY </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve">ON </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve">DUE </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="11"/>
         </w:rPr>
         <w:t xml:space="preserve">DILIGENCE </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve">AND </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="11"/>
         </w:rPr>
         <w:t xml:space="preserve">PARTNERSHIPS </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve">WITH </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve">THE </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve">PRIVATE </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="11"/>
         </w:rPr>
         <w:t>SECTOR</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="86"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B1A" w14:textId="01EF3615" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00907718">
+    <w:p w14:paraId="24CC2B1A" w14:textId="01EF3615" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00907718">
       <w:pPr>
         <w:spacing w:before="256"/>
         <w:ind w:left="1840" w:right="643" w:hanging="1205"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="000B2D00" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="000B2D00" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve">updated </w:t>
       </w:r>
-      <w:r w:rsidR="00907718" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00907718" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t>June</w:t>
       </w:r>
-      <w:r w:rsidR="000B2D00" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="000B2D00" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="00F03DB2" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00F03DB2" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B1B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2B1B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B1C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2B1C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:spacing w:before="210"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="365F91"/>
         </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:id w:val="-2037264299"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="0351BBC1" w14:textId="246A0F87" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="005F2731">
+        <w:p w14:paraId="0351BBC1" w14:textId="246A0F87" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="719"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00281BBD">
+          <w:r w:rsidRPr="009F7961">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00281BBD">
+          <w:r w:rsidRPr="009F7961">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:instrText xml:space="preserve">TOC \o "1-2" \h \z \u </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00281BBD">
+          <w:r w:rsidRPr="009F7961">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:hyperlink w:anchor="_Toc148198003" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidR="00281BBD" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidR="00281BBD" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidR="00281BBD" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidR="00281BBD" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidR="00281BBD" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidR="00281BBD" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198003 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidR="00281BBD" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidR="00281BBD" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidR="00281BBD" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidR="00281BBD" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="719C7F00" w14:textId="65902C56" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="719C7F00" w14:textId="65902C56" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="719"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198004" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Purpose of</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Policy</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198004 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1BC1236F" w14:textId="651D3560" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1BC1236F" w14:textId="651D3560" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="719"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198005" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Policy on Due</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Diligence</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198005 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B790A40" w14:textId="388A1585" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5B790A40" w14:textId="388A1585" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198006" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Application of Policy</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198006 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D8B2A8B" w14:textId="1AA76137" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4D8B2A8B" w14:textId="1AA76137" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198007" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Exclusionary</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Criteria</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198007 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6EEBE28C" w14:textId="38FA83AD" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6EEBE28C" w14:textId="38FA83AD" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198008" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>High Risk</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sectors</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198008 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A5EFCB5" w14:textId="61A4E494" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6A5EFCB5" w14:textId="61A4E494" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198009" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>3.4</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Due Diligence Assessment - Controversies</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198009 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5911A2AA" w14:textId="6A46A630" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5911A2AA" w14:textId="6A46A630" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="719"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198010" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Procedure for Undertaking Due</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Diligence</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198010 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="149A37B7" w14:textId="44285FA3" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="149A37B7" w14:textId="44285FA3" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198011" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>When to Undertake Due</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Diligence?</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198011 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B5826CB" w14:textId="112FD5D3" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7B5826CB" w14:textId="112FD5D3" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198012" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Due Diligence Pathways</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198012 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7FD5263D" w14:textId="7F79F780" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7FD5263D" w14:textId="7F79F780" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198013" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Who Performs the Due</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Diligence?</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198013 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2F28F2F7" w14:textId="74DF9D7D" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2F28F2F7" w14:textId="74DF9D7D" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198014" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Risk Levels</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198014 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50FDAA7F" w14:textId="10A9C0BA" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="50FDAA7F" w14:textId="10A9C0BA" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198015" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>4.5</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Provision of Advice on, and Quality Assurance over, the Due Diligence</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198015 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E82AFE4" w14:textId="566952DA" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2E82AFE4" w14:textId="566952DA" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198016" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>4.6</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Making a</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Decision</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198016 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="66A28AED" w14:textId="071C3EB8" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="66A28AED" w14:textId="071C3EB8" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198017" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>4.7</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Monitoring the Partnership, Managing Risk</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Reporting</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198017 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="04B8A2C8" w14:textId="31B0D00B" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="04B8A2C8" w14:textId="31B0D00B" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198018" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>4.8</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Spot-checking of the due diligence process</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198018 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3A498FB9" w14:textId="378494BF" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3A498FB9" w14:textId="378494BF" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198019" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>4.9</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Crisis situations</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198019 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="331B8779" w14:textId="0DC3B2CE" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="331B8779" w14:textId="0DC3B2CE" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198020" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Annex 1: Guiding Principles and Types of Partnerships with the Private Sector</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198020 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4228E993" w14:textId="3001E0D9" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="4228E993" w14:textId="3001E0D9" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198021" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Partnership</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Definition</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198021 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="36958438" w14:textId="56EA19F3" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="36958438" w14:textId="56EA19F3" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198022" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Guiding Principles for</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Partnerships</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198022 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="20FE2DB0" w14:textId="62CDC2C7" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="20FE2DB0" w14:textId="62CDC2C7" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198023" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Types of</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Engagement</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198023 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="522B8E81" w14:textId="2EFD861E" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="522B8E81" w14:textId="2EFD861E" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198024" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Annex 2: Types of engagement with the private sector</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198024 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6C06D556" w14:textId="2F1AEBF3" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="6C06D556" w14:textId="2F1AEBF3" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198025" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>a)</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t xml:space="preserve">Advocacy </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>and Policy</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>Dialog</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198025 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D33225A" w14:textId="40C6F2D1" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="5D33225A" w14:textId="40C6F2D1" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198026" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>b)</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t>Resource</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t>Mobilization</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198026 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0DB9B5EF" w14:textId="4A1DB976" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0DB9B5EF" w14:textId="4A1DB976" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198027" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>c)</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="9"/>
               </w:rPr>
               <w:t>Innovations</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198027 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="28854022" w14:textId="5C275C72" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="28854022" w14:textId="5C275C72" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198028" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>d)</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve">Core </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="9"/>
               </w:rPr>
               <w:t>Business</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve">for </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t>Inclusive Market</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="39"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t>Development</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198028 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1AFA1592" w14:textId="510B43B9" w:rsidR="00281BBD" w:rsidRPr="00281BBD" w:rsidRDefault="00000000">
+        <w:p w14:paraId="1AFA1592" w14:textId="510B43B9" w:rsidR="00281BBD" w:rsidRPr="009F7961" w:rsidRDefault="00281BBD">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1379"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9940"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:lang w:bidi="ar-SA"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc148198029" w:history="1">
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>e)</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:lang w:bidi="ar-SA"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="9"/>
               </w:rPr>
               <w:t>Transformational</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t>Partnerships</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc148198029 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
-            <w:r w:rsidR="00281BBD" w:rsidRPr="00281BBD">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="24CC2B2D" w14:textId="071A44E1" w:rsidR="00474239" w:rsidRPr="00281BBD" w:rsidRDefault="005F2731">
+        <w:p w14:paraId="24CC2B2D" w14:textId="071A44E1" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00281BBD">
+          <w:r w:rsidRPr="009F7961">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="24CC2B2E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
-[...10 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w14:paraId="24CC2B2E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidSect="009770E2">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1540" w:right="800" w:bottom="280" w:left="1160" w:header="720" w:footer="388" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B2F" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2B2F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:spacing w:before="59"/>
         <w:ind w:left="2923" w:right="3291"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>KEY TERMS &amp; ACRONYMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D50494" w14:textId="77777777" w:rsidR="00114B2E" w:rsidRPr="00E532A0" w:rsidRDefault="00114B2E">
+    <w:p w14:paraId="78D50494" w14:textId="77777777" w:rsidR="00114B2E" w:rsidRPr="009F7961" w:rsidRDefault="00114B2E">
       <w:pPr>
         <w:spacing w:before="59"/>
         <w:ind w:left="2923" w:right="3291"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B30" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B30" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="56"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>AFIM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>African Facility for Inclusive</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Markets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B31" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B31" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>BPPS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bureau for Policy and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B32" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B32" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>BERA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Bureau of External Relations and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Advocacy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B33" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B33" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Business</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Any individual for-profit enterprise of any</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>size</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B34" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B34" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="58"/>
         <w:ind w:left="2520" w:right="643" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>CITES</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Convention</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>International</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Trade</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Endangered</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Species</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Wild</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Fauna</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and Flora</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B35" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B35" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>CO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP Country Office</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B36" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B36" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="2520" w:right="636" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Core</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>business</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Core business refers to those company assets and competencies that create a financial return for the business and its owners. Core business is the term used to describe an organization’s main or essential</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>activity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B37" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B37" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="59"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>ESG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Environmental, Social and Governance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B38" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B38" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="2520" w:right="641" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Global</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Compact</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> United Nations Global Compact (UNGC) is a strategic policy initiative for businesses that are committed to aligning their operations and strategies with ten universally accepted principles in the areas of human rights, labor, the environment and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>anti-corruption.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B39" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B39" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="63"/>
         <w:ind w:left="2520" w:right="646" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Goods</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Tangible products produced and supplied by a business (e.g. food, medicines, vehicles,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B3A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B3A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="58"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>In-kind</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>contributions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Contributions of goods made by a business to UNDP at no cost to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B3B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B3B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:right="643" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Inclusive</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>markets</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Markets in which the poor and disadvantaged are empowered and enabled to benefit from full participation as consumers, producers,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>wage-earners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B3C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B3C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>KIC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Knowledge and Innovation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Communities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B3D" w14:textId="028DD0F2" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="7B2399FE" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B3D" w14:textId="028DD0F2" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="7B2399FE" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="58"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DGs</w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="3812D01E" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="3812D01E" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Sustainable </w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Development</w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Goals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B3E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B3E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>MoU</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Memorandum of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Understanding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B3F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B3F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>OPG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Organizational Performance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B40" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B40" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:right="637" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Partner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>risk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Partner risk is determined by the impact on human development and well-being which arises from the nature of the industry sector and business performance. It has social, environmental and governance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aspects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B41" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B41" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="59"/>
         <w:ind w:left="2520" w:right="642" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Partnership</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>risk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-        <w:t>Partnership risk is shaped by the nature of the collaboration with UNDP, by the private and public benefits of the collaboration, and also by the role that UNDP takes in brokering, co-creating and/or implementing activities that arise from the collaboration.</w:t>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partnership risk is shaped by the nature of the collaboration with UNDP, by the private and public benefits of the collaboration, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the role that UNDP takes in brokering, co-creating and/or implementing activities that arise from the collaboration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B42" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B42" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="62"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>POPP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Operations Policies and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B43" w14:textId="7F0279B5" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B43" w14:textId="1E15E4A2" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="62"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Pro-bono contributions </w:t>
       </w:r>
-      <w:r w:rsidR="009B48B1" w:rsidRPr="00E532A0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Contribution of services made by a business to UNDP at no cost to UNDP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B44" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B44" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="58"/>
         <w:ind w:left="2520" w:right="638" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>PSD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Private</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Sector</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Development</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Policy,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>institutional</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>capacity-building</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">activities promoting the growth of local small and medium enterprises, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including support for the provision of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>micro-finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BBF8D59" w14:textId="5A12EB19" w:rsidR="00DE70B9" w:rsidRPr="00E532A0" w:rsidRDefault="008E2E86" w:rsidP="002E183D">
+    <w:p w14:paraId="3BBF8D59" w14:textId="5A12EB19" w:rsidR="00DE70B9" w:rsidRPr="009F7961" w:rsidRDefault="008E2E86" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="58"/>
         <w:ind w:left="2520" w:right="638" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>PSDD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Private Sector Due Diligence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B45" w14:textId="70A397CA" w:rsidR="00474239" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B45" w14:textId="70A397CA" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:right="641" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>PSE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Private Sector Engagement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Activities undertaken in collaboration with companies to develop solutions, mobilize resources, and advocate for change </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> support poverty reduction and the achievement of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AE2FB3" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00AE2FB3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>DGs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A469B5" w14:textId="77777777" w:rsidR="00114B2E" w:rsidRDefault="00114B2E" w:rsidP="002E183D">
+    <w:p w14:paraId="37A469B5" w14:textId="77777777" w:rsidR="00114B2E" w:rsidRPr="009F7961" w:rsidRDefault="00114B2E" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:right="641" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50517DDB" w14:textId="77777777" w:rsidR="00114B2E" w:rsidRDefault="00114B2E" w:rsidP="002E183D">
+    <w:p w14:paraId="50517DDB" w14:textId="77777777" w:rsidR="00114B2E" w:rsidRPr="009F7961" w:rsidRDefault="00114B2E" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:right="641" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F171631" w14:textId="77777777" w:rsidR="00114B2E" w:rsidRPr="00E532A0" w:rsidRDefault="00114B2E" w:rsidP="002E183D">
+    <w:p w14:paraId="3F171631" w14:textId="77777777" w:rsidR="00114B2E" w:rsidRPr="009F7961" w:rsidRDefault="00114B2E" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:right="641" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3211B409" w14:textId="5EAB304B" w:rsidR="00114B2E" w:rsidRPr="00E532A0" w:rsidRDefault="008E2E86" w:rsidP="002E183D">
+    <w:p w14:paraId="3211B409" w14:textId="5EAB304B" w:rsidR="00114B2E" w:rsidRPr="009F7961" w:rsidRDefault="008E2E86" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:right="641" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>RAT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Risk Assessment Tool</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DFD40B" w14:textId="0AABF7F1" w:rsidR="00114B2E" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="38DFD40B" w14:textId="0AABF7F1" w:rsidR="00114B2E" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="59"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>RB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP Regional Bureau</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B47" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B47" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:right="639" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Risk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>tolerance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>tolerance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>risk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>its</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>engagement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>private</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sector.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>high tolerance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>implies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>prepared</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>take</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>greater-than-normal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>risk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reap the potential benefits of the collaboration. A low risk tolerance implies </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>than</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP is not prepared to take many such</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>risks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B48" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B48" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="59"/>
         <w:ind w:left="2520" w:right="643" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Intangible</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>products</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supplied</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>business</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(e.g.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>consultancy,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>training,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>professional advice, information)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B49" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B49" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>SDP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Supplier development</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B4A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B4A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="61"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>SMEs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Small and medium-sized</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B4B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="002E183D">
+    <w:p w14:paraId="24CC2B4B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="2520" w:right="647" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Supply</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>chain</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Economic transactions that happen between the primary producer and the procurement of a product by a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B4C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2B4C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidSect="009770E2">
+        <w:sectPr w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidSect="009770E2">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1360" w:right="800" w:bottom="280" w:left="1160" w:header="720" w:footer="388" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B4D" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00114B2E" w:rsidRDefault="005F2731" w:rsidP="005F176C">
+    <w:p w14:paraId="24CC2B4D" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="005F176C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="79" w:after="240"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc148198003"/>
-      <w:r w:rsidRPr="00114B2E">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="24CC2B51" w14:textId="552B968B" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="4E063A27" w:rsidP="004B1126">
+    <w:p w14:paraId="24CC2B51" w14:textId="552B968B" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="4E063A27" w:rsidP="004B1126">
       <w:pPr>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:left="280" w:right="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP’s </w:t>
       </w:r>
-      <w:r w:rsidR="394A91EF" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="394A91EF" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Executive Board Decision of 2020</w:t>
       </w:r>
-      <w:r w:rsidR="008F463E" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="008F463E" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="394A91EF" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="394A91EF" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> welcomes the strong UNDP performance in mobilizing </w:t>
       </w:r>
-      <w:r w:rsidR="0013545C" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>resources and</w:t>
       </w:r>
-      <w:r w:rsidR="394A91EF" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="394A91EF" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> encourag</w:t>
       </w:r>
-      <w:r w:rsidR="5F44A64A" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="5F44A64A" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidR="394A91EF" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="394A91EF" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> UNDP to broaden the contributor base in line with the funding compact of the Secretary-General, including by overcoming legal and other obstacles for improving its cooperation with the private sector</w:t>
       </w:r>
-      <w:r w:rsidR="498076C7" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="498076C7" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="394A91EF" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidR="394A91EF" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This Policy on Due Diligence and Partnerships with the Private Sector, complemented by its Risk Assessment Tool and the Risk Assessment Tool Guidelines</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(20</w:t>
       </w:r>
-      <w:r w:rsidR="1BCB3C42" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="1BCB3C42" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>3), aims to strengthen the risk management capacity of UNDP to work with the private</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sector.</w:t>
       </w:r>
-      <w:r w:rsidR="00FA396F" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00FA396F" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B52" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00AB661E">
+    <w:p w14:paraId="24CC2B52" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00AB661E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="280" w:right="635"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP has worked with the private sector for several decades. In recent years, there has been a significantly increased recognition of the role of the private sector in advancing sustainable development.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>There</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>therefore</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>need</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>further</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>scale</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>up</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>its</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>work</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>more</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>systematic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and collaborative way with the private</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sector.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF6C934" w14:textId="2C10F845" w:rsidR="00F03DB2" w:rsidRPr="00E532A0" w:rsidRDefault="00F03DB2">
+    <w:p w14:paraId="1CF6C934" w14:textId="2C10F845" w:rsidR="00F03DB2" w:rsidRPr="009F7961" w:rsidRDefault="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="673223B9" w14:textId="52704FED" w:rsidR="00F03DB2" w:rsidRPr="00E532A0" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="673223B9" w14:textId="52704FED" w:rsidR="00F03DB2" w:rsidRPr="009F7961" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy was revised to align with the UN Sustainable Development Group’s Common Approach and UNDP’s Enterprise Risk Management Policy. The following key changes </w:t>
       </w:r>
-      <w:r w:rsidR="000076B7" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="000076B7" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>wer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>e made:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E92689" w14:textId="112954B1" w:rsidR="00F03DB2" w:rsidRPr="00E532A0" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="53E92689" w14:textId="112954B1" w:rsidR="00F03DB2" w:rsidRPr="009F7961" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The extent of due diligence to be performed, </w:t>
       </w:r>
-      <w:r w:rsidR="000076B7" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="000076B7" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>represented by</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> the sections of the Risk Assessment Tool (RAT) which must be completed, has been amended to </w:t>
       </w:r>
-      <w:r w:rsidR="00C12A43" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00C12A43" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">align with </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the UNSDG Common Approach to Due Diligence. There are now three due diligence pathways</w:t>
       </w:r>
-      <w:r w:rsidR="000076B7" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="000076B7" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Basic, Standard and Enhanced)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, determined by the type of legal agreement being proposed, and the type of private sector entity involved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2698A4" w14:textId="4456FB51" w:rsidR="00F03DB2" w:rsidRPr="00E532A0" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="5A2698A4" w14:textId="4456FB51" w:rsidR="00F03DB2" w:rsidRPr="009F7961" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The risk levels </w:t>
       </w:r>
-      <w:r w:rsidR="005558E6" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005558E6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> the RAT</w:t>
       </w:r>
-      <w:r w:rsidR="005130F0" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005130F0" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>have been aligned with UNDP’s Enterprise Risk Management Policy. There are now four levels of risk (Low, Moderate, Substantial and High).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B938EB" w14:textId="7A636BEC" w:rsidR="00F03DB2" w:rsidRPr="00E532A0" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="66B938EB" w14:textId="7A636BEC" w:rsidR="00F03DB2" w:rsidRPr="009F7961" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The quality assurance mechanism has been </w:t>
       </w:r>
-      <w:r w:rsidR="0013545C" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>expanded</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00341E8E" w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leverage capacities across the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>organisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00341E8E" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">to be more </w:t>
       </w:r>
-      <w:r w:rsidR="000B78AE" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="000B78AE" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">selective </w:t>
       </w:r>
-      <w:r w:rsidR="00341E8E" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00341E8E" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">on the number of </w:t>
       </w:r>
-      <w:r w:rsidR="00D25FD4" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00D25FD4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">cases </w:t>
       </w:r>
-      <w:r w:rsidR="00341E8E" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00341E8E" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">being </w:t>
       </w:r>
-      <w:r w:rsidR="00D25FD4" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00D25FD4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">brought </w:t>
       </w:r>
-      <w:r w:rsidR="00341E8E" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00341E8E" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to the HQ Private Sector Due Diligence</w:t>
       </w:r>
-      <w:r w:rsidR="0081540D" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="0081540D" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PSDD)</w:t>
       </w:r>
-      <w:r w:rsidR="00341E8E" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00341E8E" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Committee</w:t>
       </w:r>
-      <w:r w:rsidR="00D25FD4" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00D25FD4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> for assurance</w:t>
       </w:r>
-      <w:r w:rsidR="000B78AE" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="000B78AE" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B60ABB" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00027037" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00B60ABB" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00027037" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Private Sector Due Diligence Committees </w:t>
       </w:r>
-      <w:r w:rsidR="00866800" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00866800" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>have been</w:t>
       </w:r>
-      <w:r w:rsidR="00DC43E4" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00DC43E4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> established </w:t>
       </w:r>
-      <w:r w:rsidR="00027037" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00027037" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:r w:rsidR="00D25FD4" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00D25FD4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>HQ,</w:t>
       </w:r>
-      <w:r w:rsidR="00074692" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00027037" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00074692" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00027037" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Country </w:t>
       </w:r>
-      <w:r w:rsidR="0013545C" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Office,</w:t>
       </w:r>
-      <w:r w:rsidR="00027037" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00027037" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Regional Bureau level. </w:t>
       </w:r>
-      <w:r w:rsidR="000410B5" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="000410B5" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This is </w:t>
       </w:r>
-      <w:r w:rsidR="00C33FCB" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00C33FCB" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>align</w:t>
       </w:r>
-      <w:r w:rsidR="00C33FCB" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00C33FCB" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> with UNDP’s ‘second line</w:t>
       </w:r>
-      <w:r w:rsidR="00BF2DFA" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="000410B5" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00BF2DFA" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF2DFA" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>defence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000410B5" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00BF2DFA" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="000410B5" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00BF2DFA" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000410B5" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and these committees will be</w:t>
       </w:r>
-      <w:r w:rsidR="00D25FD4" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00D25FD4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> responsible for technical support and oversight </w:t>
       </w:r>
-      <w:r w:rsidR="000F4D42" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="000F4D42" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the application of the PSDD Policy and RAT</w:t>
       </w:r>
-      <w:r w:rsidR="000F4D42" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="000F4D42" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> at a local level</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327CBB14" w14:textId="7809F104" w:rsidR="00F03DB2" w:rsidRPr="00E532A0" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="327CBB14" w14:textId="7809F104" w:rsidR="00F03DB2" w:rsidRPr="009F7961" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Decision making responsibility </w:t>
       </w:r>
-      <w:r w:rsidR="005558E6" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005558E6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">is linked </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>with the four risk levels</w:t>
       </w:r>
-      <w:r w:rsidR="005558E6" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005558E6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> identified in the RAT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, and</w:t>
       </w:r>
-      <w:r w:rsidR="00D25FD4" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00D25FD4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> the decision maker role is clearly define</w:t>
       </w:r>
-      <w:r w:rsidR="000F4D42" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="000F4D42" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>d,</w:t>
       </w:r>
-      <w:r w:rsidR="00D25FD4" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00D25FD4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">greater involvement of </w:t>
       </w:r>
-      <w:r w:rsidR="00D25FD4" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00D25FD4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Central and Regional</w:t>
       </w:r>
-      <w:r w:rsidR="009E2C33" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidR="009E2C33" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Bureau Directors, who will make all decisions relating to </w:t>
       </w:r>
-      <w:r w:rsidR="00D25FD4" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00D25FD4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">moderate and substantial </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">risk partnerships. The Risk Committee will be informed of all potential partnerships at a moderate level of risk or </w:t>
       </w:r>
-      <w:r w:rsidR="002B12DF" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="002B12DF" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>above and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> will themselves decide on all high risk partnerships. </w:t>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will themselves decide on all </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>high risk</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> partnerships. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BE11B6" w14:textId="3119EB13" w:rsidR="00F03DB2" w:rsidRPr="00E532A0" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="19BE11B6" w14:textId="3119EB13" w:rsidR="00F03DB2" w:rsidRPr="009F7961" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The frequency of monitoring of risks associated with partnerships will be determined by the </w:t>
       </w:r>
-      <w:r w:rsidR="00D25FD4" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00D25FD4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>four</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> risk levels, </w:t>
       </w:r>
-      <w:r w:rsidR="005558E6" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005558E6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> it will be done at least annually. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B1A2CB" w14:textId="105DC10C" w:rsidR="00F03DB2" w:rsidRPr="00E532A0" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="01B1A2CB" w14:textId="48F0EEFF" w:rsidR="00F03DB2" w:rsidRPr="009F7961" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="006C10D4" w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spot checks of the due diligence process will be introduced as part of the ‘third line’ of </w:t>
+      </w:r>
+      <w:r w:rsidR="009F7961" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>defense</w:t>
+      </w:r>
+      <w:r w:rsidR="006C10D4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. This mechanism will act as</w:t>
       </w:r>
-      <w:r w:rsidR="00DE4F27" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00DE4F27" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> an independent assurance mechanism</w:t>
       </w:r>
-      <w:r w:rsidR="00B4525E" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00B4525E" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> that reviews the operation of management’s own controls (first line) and their monitoring thereof (second line)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00041F08" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00041F08" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional Bureaus will spot-check due diligences of COs, and </w:t>
       </w:r>
-      <w:r w:rsidR="006C10D4" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="006C10D4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00DA0AD6" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00DA0AD6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">BPPS Effectiveness group </w:t>
       </w:r>
-      <w:r w:rsidR="00041F08" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00041F08" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:r w:rsidR="005A29AC" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005A29AC" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">organize for an independent assessment for </w:t>
       </w:r>
-      <w:r w:rsidR="006B5548" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="006B5548" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">compliance with the </w:t>
       </w:r>
-      <w:r w:rsidR="00041F08" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00041F08" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>due diligence</w:t>
       </w:r>
-      <w:r w:rsidR="006B5548" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="006B5548" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> process at global level</w:t>
       </w:r>
-      <w:r w:rsidR="00041F08" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00041F08" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This spot check will validate that the due diligence process was conducted as per the policy and related guidance</w:t>
       </w:r>
-      <w:r w:rsidR="0017738E" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="0017738E" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and that necessary monitoring of the partner risk assessment and treatment mechanisms are operational.</w:t>
       </w:r>
-      <w:r w:rsidR="009441BB" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="009441BB" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221133ED" w14:textId="50EFE7D2" w:rsidR="00F03DB2" w:rsidRPr="00E532A0" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="221133ED" w14:textId="50EFE7D2" w:rsidR="00F03DB2" w:rsidRPr="009F7961" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="002B12DF" w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discussions are ongoing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="002B12DF" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>regard</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="002B12DF" w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP’s engagement with the extractive industry. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B12DF" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This policy and its associated tools</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be updated to take account of any implications resulting from subsequent decisions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B56" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2B56" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc148198004"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Purpose of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="1F840421" w14:textId="0E00B7D1" w:rsidR="004D4AE9" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="1F840421" w14:textId="0E00B7D1" w:rsidR="004D4AE9" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="114"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The growing role of the private sector in the changing development landscape brings both new opportunities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>risks.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>As</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aims</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>scale</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>its</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>engagement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>private</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sector</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>it needs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>so in a way that manages risks to its</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>reputation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B59" w14:textId="01E999B5" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="006932F1">
+    <w:p w14:paraId="24CC2B59" w14:textId="01E999B5" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="006932F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose of this Policy is to facilitate and guide </w:t>
       </w:r>
-      <w:r w:rsidR="002447B2" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="002447B2" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">risk informed decisions in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the selection of private sector partners and the formulation of partnerships in such a way that enables effective and creative collaboration, while maintaining a principled approach that manages risks and ensures the integrity and independence of UNDP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B5A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2B5A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B5B" w14:textId="2633B19D" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2B5B" w14:textId="2633B19D" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="643"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The Policy sets out UNDP’s criteria for assessing and selecting partners and principles to guide the </w:t>
       </w:r>
-      <w:r w:rsidR="00E06DB1" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00E06DB1" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">responsible engagement of UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="003A4294" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="003A4294" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in these</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> partnerships.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B5C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239" w:rsidP="008A3142">
+    <w:p w14:paraId="24CC2B5C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239" w:rsidP="008A3142">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B5D" w14:textId="1403734E" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2B5D" w14:textId="1403734E" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The Policy also brings UNDP </w:t>
       </w:r>
-      <w:r w:rsidR="002447B2" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="002447B2" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="00696B13" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00696B13" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="002447B2" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="002447B2" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> alignment with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="002447B2" w:rsidRPr="00E532A0">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="002447B2" w:rsidRPr="009F7961">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>UNSDG Common Approach to Prospect Research and Due Diligence for Business Sector Partnerships</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002447B2" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="002447B2" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, the UNDP </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="002447B2" w:rsidRPr="00E532A0">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="002447B2" w:rsidRPr="009F7961">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Private Sector Partnership Policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002447B2" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="002447B2" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="002447B2" w:rsidRPr="00E532A0">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="002447B2" w:rsidRPr="009F7961">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Enterprise Risk Management Policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>how</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>manage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>risks</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>working with the private</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sector.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C690BF4" w14:textId="2CE0E7A2" w:rsidR="00A34C16" w:rsidRPr="00E532A0" w:rsidRDefault="00A34C16">
+    <w:p w14:paraId="4C690BF4" w14:textId="2CE0E7A2" w:rsidR="00A34C16" w:rsidRPr="009F7961" w:rsidRDefault="00A34C16">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B22EA46" w14:textId="1F9834B1" w:rsidR="00A34C16" w:rsidRPr="00E532A0" w:rsidRDefault="00A34C16">
+    <w:p w14:paraId="4B22EA46" w14:textId="1F9834B1" w:rsidR="00A34C16" w:rsidRPr="009F7961" w:rsidRDefault="00A34C16">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The general procedure for developing and managing partnerships with the private sector is detailed in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00871871" w:rsidRPr="00E532A0">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00871871" w:rsidRPr="009F7961">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>the private sector section in POPP</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00871871" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00871871" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The due diligence process is an integral part of the step on “assessing partnerships with the private sector”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B5E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2B5E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B5F" w14:textId="1167099A" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2B5F" w14:textId="1167099A" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc148198005"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Policy on Due</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Diligence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="605843D7" w14:textId="43A79A60" w:rsidR="009E0891" w:rsidRPr="00E532A0" w:rsidRDefault="009E0891" w:rsidP="00871871">
+    <w:p w14:paraId="605843D7" w14:textId="43A79A60" w:rsidR="009E0891" w:rsidRPr="009F7961" w:rsidRDefault="009E0891" w:rsidP="00871871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc148198006"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Application of Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="24CC2B60" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00871871">
+    <w:p w14:paraId="24CC2B60" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00871871">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="280" w:right="635"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP will seek to partner with private sector firms that are committed to core UN values and UN causes, and that are not involved in commercial or other activities that are incompatible with UNDP’s values, mission and brand.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B61" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2B61" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B62" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2B62" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This Policy defines the private sector as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B63" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2B63" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>For-profit and commercial enterprises of any</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>size</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B6B" w14:textId="61B27865" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="4E063A27" w:rsidP="6A2D8FB2">
+    <w:p w14:paraId="24CC2B6B" w14:textId="61B27865" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="4E063A27" w:rsidP="6A2D8FB2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="70" w:line="258" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Corporate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>foundations</w:t>
       </w:r>
-      <w:r w:rsidR="00A22371" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00A22371" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B6C" w14:textId="16C19462" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="4E063A27">
+    <w:p w14:paraId="24CC2B6C" w14:textId="16C19462" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="4E063A27">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Business associations, coalitions and alliances (including e.g. chambers of commerce, employers’ associations, cooperatives, industry and cross-industry initiatives where the participants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>for-profit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>enterprises).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>These</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>organizations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>assessed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>their</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>own</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>merits, rather than on the merits of its</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>members</w:t>
       </w:r>
-      <w:r w:rsidR="007B7B76" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="007B7B76" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B6E" w14:textId="497EC1DA" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00871871">
+    <w:p w14:paraId="24CC2B6E" w14:textId="497EC1DA" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00871871">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>State owned</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>enterprises.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B74" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2B74" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B75" w14:textId="2E799007" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="4E063A27">
+    <w:p w14:paraId="24CC2B75" w14:textId="2E799007" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="4E063A27">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="280" w:right="638"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The current Policy and partner selection criteria are applicable both when UNDP selects partners to engage with to advance development</w:t>
       </w:r>
-      <w:r w:rsidR="0017738E" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="0017738E" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> as well as when it determines which private sector organizations and industry sectors it supports in its work to promote private sector development and deliver other forms of capacity building activities for the private sector.</w:t>
       </w:r>
-      <w:r w:rsidR="007B7B76" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="007B7B76" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidR="0086164E" w:rsidRPr="00E532A0" w:rsidDel="0086164E">
+      <w:r w:rsidR="0086164E" w:rsidRPr="009F7961" w:rsidDel="0086164E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:position w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2B76" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239" w:rsidP="001A0FAD">
-[...32 lines deleted...]
-    <w:p w14:paraId="44BC4FB5" w14:textId="77777777" w:rsidR="00D265A5" w:rsidRDefault="00D265A5" w:rsidP="00A22371">
+    <w:p w14:paraId="225E3A6F" w14:textId="73ACBC2F" w:rsidR="0065093B" w:rsidRPr="009F7961" w:rsidRDefault="0065093B" w:rsidP="00A22371">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="640"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7144" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outside the scope of this Policy</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="225E3A6F" w14:textId="73ACBC2F" w:rsidR="0065093B" w:rsidRPr="00E532A0" w:rsidRDefault="0065093B" w:rsidP="00A22371">
+    <w:p w14:paraId="762297E6" w14:textId="77777777" w:rsidR="0065093B" w:rsidRPr="009F7961" w:rsidRDefault="0065093B" w:rsidP="00A22371">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="640"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...24 lines deleted...]
-      </w:r>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="762297E6" w14:textId="77777777" w:rsidR="0065093B" w:rsidRPr="00E532A0" w:rsidRDefault="0065093B" w:rsidP="00A22371">
-[...12 lines deleted...]
-    <w:p w14:paraId="2ED9880C" w14:textId="08972DEB" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="7CE59951" w:rsidP="00FB3BC3">
+    <w:p w14:paraId="2ED9880C" w14:textId="08972DEB" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="7CE59951" w:rsidP="00FB3BC3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Sporadic, non-commercial-income-generating activities on the part of individuals are not considered part of the private sector. Individual fundraising and corporate crowdfunding donations below $5k are also outside of the scope of this policy</w:t>
       </w:r>
-      <w:r w:rsidR="356239B6" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="356239B6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> but are covered by UNDP’s AML/CFT requirements</w:t>
       </w:r>
-      <w:r w:rsidR="00096BBA" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00096BBA" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE749C" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00FE749C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="732CC53D" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="732CC53D" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE7144" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00DE7144" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="732CC53D" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="732CC53D" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ut of scope are </w:t>
       </w:r>
-      <w:r w:rsidR="00DE7144" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00DE7144" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">also entities that are </w:t>
       </w:r>
-      <w:r w:rsidR="732CC53D" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="732CC53D" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the ultimate target beneficiaries of UNDP’s development interventions, as articulated in the organization's programming modalities (e.g. micro and small enterprises).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5D42CF" w14:textId="6A450A99" w:rsidR="00A22371" w:rsidRPr="00E532A0" w:rsidRDefault="00A22371" w:rsidP="00FB3BC3">
+    <w:p w14:paraId="7A5D42CF" w14:textId="6A450A99" w:rsidR="00A22371" w:rsidRPr="009F7961" w:rsidRDefault="00A22371" w:rsidP="00FB3BC3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="640"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B77" w14:textId="44827FEE" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2B77" w14:textId="44827FEE" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk132553104"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>also</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>procures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>goods</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>private</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sector</w:t>
       </w:r>
-      <w:r w:rsidR="00FB3BC3" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00FB3BC3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk132553160"/>
-      <w:r w:rsidR="00FB3BC3" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00FB3BC3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Whilst</w:t>
       </w:r>
-      <w:r w:rsidR="007B7B76" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00A22371" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="007B7B76" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A22371" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>this policy does not apply to procurement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, it should be ensured that if a private sector</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>entity</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF07A1" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00DF07A1" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>deemed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>partnership</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF07A1" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00DF07A1" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00DF07A1" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00DF07A1" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>taken</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>into</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>consideration</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>procurement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>processes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>where</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>entity</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>considered.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B765F" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005B765F" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Applying the same principle,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>when</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>we</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">have a long-term procurement relationship, we should </w:t>
       </w:r>
-      <w:r w:rsidR="005B765F" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005B765F" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>use that knowledge to accelerate our due</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>diligence</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>processes.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A22371" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00A22371" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>partnership</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP does not give a private sector entity preferential treatment in UNDP procurement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>processes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58079EDC" w14:textId="77777777" w:rsidR="005D2CE0" w:rsidRPr="00E532A0" w:rsidRDefault="005D2CE0">
+    <w:p w14:paraId="58079EDC" w14:textId="77777777" w:rsidR="005D2CE0" w:rsidRPr="009F7961" w:rsidRDefault="005D2CE0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="257AB8D4" w14:textId="77777777" w:rsidR="0091081A" w:rsidRPr="00E532A0" w:rsidRDefault="0091081A">
+    <w:p w14:paraId="257AB8D4" w14:textId="77777777" w:rsidR="0091081A" w:rsidRPr="009F7961" w:rsidRDefault="0091081A">
       <w:pPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2B87" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="0060479C">
+    <w:p w14:paraId="24CC2B87" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="0060479C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc148198007"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Exclusionary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Criteria</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="70134B7B" w14:textId="284223DC" w:rsidR="009A6110" w:rsidRPr="00E532A0" w:rsidRDefault="4E063A27">
+    <w:p w14:paraId="70134B7B" w14:textId="284223DC" w:rsidR="009A6110" w:rsidRPr="009F7961" w:rsidRDefault="4E063A27">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8428"/>
         </w:tabs>
         <w:spacing w:before="147"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 1 below lists UNDP’s exclusionary criteria and provides guidance on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to engage in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cases</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>where</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>subsidiaries,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>parent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>companies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>distributors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>suppliers</w:t>
       </w:r>
-      <w:r w:rsidR="53864AB1" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="53864AB1" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (including those of a corporate foundation’s ‘founding’ or ‘host’ company) are</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>engaged</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>activities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that fall under exclusionary criteria. The table below is the result of consultations with other UN </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>agencies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>represents</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>best</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>amalgamation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>existing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>standards</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>these</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>agencies,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>special</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>emphasis on the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNICEF</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>approach</w:t>
       </w:r>
-      <w:r w:rsidR="00E33090" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00E33090" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1EDC6D" w14:textId="1749DB25" w:rsidR="002D6F47" w:rsidRPr="00E532A0" w:rsidRDefault="009A6110" w:rsidP="00827ACC">
+    <w:p w14:paraId="1E1EDC6D" w14:textId="1749DB25" w:rsidR="002D6F47" w:rsidRPr="009F7961" w:rsidRDefault="009A6110" w:rsidP="00827ACC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8428"/>
         </w:tabs>
         <w:spacing w:before="147"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>In all cases where there is evidence of a potential partner’s</w:t>
       </w:r>
-      <w:r w:rsidR="000B2D00" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="000B2D00" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> direct</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> involvement in exclusionary criteria, but where engagement is still considered possible according to Table 1 below, any decision making must be escalated to the Risk Committee.</w:t>
       </w:r>
-      <w:r w:rsidR="00827ACC">
+      <w:r w:rsidR="00827ACC" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4852CCF9" w14:textId="184D1B45" w:rsidR="00D703B3" w:rsidRDefault="00D703B3" w:rsidP="004B7C4F">
+    <w:p w14:paraId="4852CCF9" w14:textId="184D1B45" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="004B7C4F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8428"/>
         </w:tabs>
         <w:spacing w:before="147"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10295" w:type="dxa"/>
         <w:tblInd w:w="-365" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="364"/>
         <w:gridCol w:w="2244"/>
         <w:gridCol w:w="1921"/>
         <w:gridCol w:w="1922"/>
         <w:gridCol w:w="1923"/>
         <w:gridCol w:w="1921"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00827ACC" w:rsidRPr="00E532A0" w14:paraId="4748810E" w14:textId="77777777" w:rsidTr="00827ACC">
+      <w:tr w:rsidR="00827ACC" w:rsidRPr="00D06219" w14:paraId="4748810E" w14:textId="77777777" w:rsidTr="00827ACC">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10295" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="511E1214" w14:textId="77777777" w:rsidR="00827ACC" w:rsidRDefault="00827ACC" w:rsidP="00972B3A">
+          <w:p w14:paraId="511E1214" w14:textId="77777777" w:rsidR="00827ACC" w:rsidRPr="009F7961" w:rsidRDefault="00827ACC" w:rsidP="00972B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="38" w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00827ACC">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>TABLE 1: Exclusionary Criteria</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2663372D" w14:textId="611BD69E" w:rsidR="00827ACC" w:rsidRPr="00827ACC" w:rsidRDefault="00827ACC" w:rsidP="00972B3A">
+          <w:p w14:paraId="2663372D" w14:textId="611BD69E" w:rsidR="00827ACC" w:rsidRPr="009F7961" w:rsidRDefault="00827ACC" w:rsidP="00972B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="38" w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D703B3" w:rsidRPr="00E532A0" w14:paraId="7293418D" w14:textId="77777777" w:rsidTr="00827ACC">
+      <w:tr w:rsidR="00D703B3" w:rsidRPr="00D06219" w14:paraId="7293418D" w14:textId="77777777" w:rsidTr="00827ACC">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7910E221" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CB5A6E">
+          <w:p w14:paraId="7910E221" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CB5A6E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73DFD79E" w14:textId="01BE3556" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CB5A6E">
+          <w:p w14:paraId="73DFD79E" w14:textId="01BE3556" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CB5A6E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Type of </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A13C3C6" w14:textId="49839854" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="7A13C3C6" w14:textId="49839854" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Involvement </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="141A0ABC" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CB5A6E">
+          <w:p w14:paraId="141A0ABC" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CB5A6E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:spacing w:before="147"/>
               <w:ind w:right="636"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5DF70799" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CB5A6E">
+          <w:p w14:paraId="5DF70799" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CB5A6E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:spacing w:before="147"/>
               <w:ind w:right="636"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4F60820B" w14:textId="4C848CCA" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="4F60820B" w14:textId="4C848CCA" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:ind w:right="636"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>UNDP’s Exclusionary Criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4469C60C" w14:textId="07CEB03F" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="4469C60C" w14:textId="07CEB03F" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:ind w:right="-4"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Direct involvement of the potential partner in exclusionary criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28DFA356" w14:textId="46F90647" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="28DFA356" w14:textId="46F90647" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Indirect involvement of the potential partner </w:t>
             </w:r>
-            <w:r w:rsidR="00972B3A" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00972B3A" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">in exclusionary criteria </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">through a subsidiary </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C857AA1" w14:textId="77777777" w:rsidR="00972B3A" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00972B3A">
+          <w:p w14:paraId="7C857AA1" w14:textId="77777777" w:rsidR="00972B3A" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00972B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1036"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indirect involvement of a potential partner</w:t>
             </w:r>
-            <w:r w:rsidR="00972B3A" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00972B3A" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> in exclusionary</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2689E014" w14:textId="37BE919B" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00972B3A" w:rsidP="00FA26B7">
+          <w:p w14:paraId="2689E014" w14:textId="37BE919B" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00972B3A" w:rsidP="00FA26B7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1036"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>criteria</w:t>
             </w:r>
-            <w:r w:rsidR="00D703B3" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00D703B3" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> through the parent company </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06FE6726" w14:textId="77777777" w:rsidR="00972B3A" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00972B3A">
+          <w:p w14:paraId="06FE6726" w14:textId="77777777" w:rsidR="00972B3A" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00972B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="38" w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Indirect involvement </w:t>
             </w:r>
-            <w:r w:rsidR="00972B3A" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00972B3A" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>of a potential partner in exclusionary</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12661DD5" w14:textId="7086EADC" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00972B3A" w:rsidP="00FA26B7">
+          <w:p w14:paraId="12661DD5" w14:textId="7086EADC" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00972B3A" w:rsidP="00FA26B7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="38" w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>criteria</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D703B3" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00D703B3" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>through potential partner distribution / supply chain</w:t>
             </w:r>
-            <w:r w:rsidR="00D703B3" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00D703B3" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="9"/>
             </w:r>
-            <w:r w:rsidR="00D703B3" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00D703B3" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:position w:val="7"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D703B3" w:rsidRPr="00E532A0" w14:paraId="559C1053" w14:textId="77777777" w:rsidTr="00827ACC">
+      <w:tr w:rsidR="00D703B3" w:rsidRPr="00D06219" w14:paraId="559C1053" w14:textId="77777777" w:rsidTr="00827ACC">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28A560A4" w14:textId="2C205939" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
+          <w:p w14:paraId="28A560A4" w14:textId="2C205939" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AF19EC4" w14:textId="169336AE" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="2AF19EC4" w14:textId="169336AE" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Manufacture, sale or distribution of controversial weapons or their components, including cluster bombs, anti-personnel mines, biological or chemical weapons or nuclear</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>weapons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="126485CB" w14:textId="191B16C4" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
+          <w:p w14:paraId="126485CB" w14:textId="191B16C4" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:ind w:right="-4"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="356D8640" w14:textId="3F4521EA" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
+          <w:p w14:paraId="356D8640" w14:textId="3F4521EA" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45C4265B" w14:textId="5A32D723" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
+          <w:p w14:paraId="45C4265B" w14:textId="5A32D723" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1036"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11005A7C" w14:textId="6B743E57" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
+          <w:p w14:paraId="11005A7C" w14:textId="6B743E57" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00A4240B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="38" w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D703B3" w:rsidRPr="00E532A0" w14:paraId="6CC92EED" w14:textId="77777777" w:rsidTr="00827ACC">
+      <w:tr w:rsidR="00D703B3" w:rsidRPr="00D06219" w14:paraId="6CC92EED" w14:textId="77777777" w:rsidTr="00827ACC">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62F3C454" w14:textId="297E2825" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00156C01">
+          <w:p w14:paraId="62F3C454" w14:textId="297E2825" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00156C01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BA8CBF9" w14:textId="6308C829" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00156C01">
+          <w:p w14:paraId="7BA8CBF9" w14:textId="6308C829" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00156C01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Manufacture, sale or distribution of armaments and/or weapons or their components, including military supplies and equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15A60BD7" w14:textId="5C3D4A43" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="15A60BD7" w14:textId="5C3D4A43" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if &gt;5% of annual revenues of the company is derived from armaments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3656DDC8" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="3656DDC8" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if potential partner owns</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D871BA5" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="3D871BA5" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:ind w:left="-44"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;20% of subsidiary and sales revenues of subsidiary are</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E20FEAA" w14:textId="033C688E" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00156C01">
+          <w:p w14:paraId="1E20FEAA" w14:textId="033C688E" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00156C01">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;5% of total annual revenues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F83BA5F" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="3F83BA5F" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if parent company owns</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B919D7D" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="3B919D7D" w14:textId="77777777" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;20% of potential partner and its sales revenues are</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72D68523" w14:textId="5C53A01F" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00156C01">
+          <w:p w14:paraId="72D68523" w14:textId="5C53A01F" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00156C01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1036"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;5% of total annual revenues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ABE9790" w14:textId="0F32ABB1" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="2ABE9790" w14:textId="0F32ABB1" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if sales revenues from armaments are &gt; 5% of total revenues</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0016596E" w:rsidRPr="00E532A0" w14:paraId="1CFAF0E6" w14:textId="77777777" w:rsidTr="00827ACC">
+      <w:tr w:rsidR="0016596E" w:rsidRPr="00D06219" w14:paraId="1CFAF0E6" w14:textId="77777777" w:rsidTr="00827ACC">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AEA8B5D" w14:textId="3DCD31E5" w:rsidR="0016596E" w:rsidRPr="00E532A0" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="6AEA8B5D" w14:textId="3DCD31E5" w:rsidR="0016596E" w:rsidRPr="009F7961" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42F151EA" w14:textId="03FFECA5" w:rsidR="0016596E" w:rsidRPr="00E532A0" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="42F151EA" w14:textId="03FFECA5" w:rsidR="0016596E" w:rsidRPr="009F7961" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Replica weapons marketed to children</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE063D6" w14:textId="0C26303D" w:rsidR="0016596E" w:rsidRPr="00E532A0" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="3EE063D6" w14:textId="0C26303D" w:rsidR="0016596E" w:rsidRPr="009F7961" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if &gt;10% of annual revenues are derived from toy / replica weapons.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="301553C7" w14:textId="77777777" w:rsidR="0016596E" w:rsidRPr="00E532A0" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="301553C7" w14:textId="77777777" w:rsidR="0016596E" w:rsidRPr="009F7961" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="129" w:firstLine="55"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if potential partner owns</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D3BB4F0" w14:textId="77777777" w:rsidR="0016596E" w:rsidRPr="00E532A0" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="3D3BB4F0" w14:textId="77777777" w:rsidR="0016596E" w:rsidRPr="009F7961" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="121"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;20% of subsidiary and sales revenues of subsidiary</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4162DCD0" w14:textId="36992525" w:rsidR="0016596E" w:rsidRPr="00E532A0" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="4162DCD0" w14:textId="36992525" w:rsidR="0016596E" w:rsidRPr="009F7961" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;10% of total annual</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>revenues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C32BAA2" w14:textId="77777777" w:rsidR="0016596E" w:rsidRPr="00E532A0" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="2C32BAA2" w14:textId="77777777" w:rsidR="0016596E" w:rsidRPr="009F7961" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="136" w:firstLine="55"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if parent company owns</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="312EA98D" w14:textId="77777777" w:rsidR="0016596E" w:rsidRPr="00E532A0" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="312EA98D" w14:textId="77777777" w:rsidR="0016596E" w:rsidRPr="009F7961" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="130"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;20% of potential partner and its sales revenues are</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08BDE9C3" w14:textId="662B51C0" w:rsidR="0016596E" w:rsidRPr="00E532A0" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="08BDE9C3" w14:textId="662B51C0" w:rsidR="0016596E" w:rsidRPr="009F7961" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;10% of total annual revenues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78BD9B47" w14:textId="26EC1030" w:rsidR="0016596E" w:rsidRPr="00E532A0" w:rsidRDefault="0016596E" w:rsidP="0016596E">
+          <w:p w14:paraId="78BD9B47" w14:textId="26EC1030" w:rsidR="0016596E" w:rsidRPr="009F7961" w:rsidRDefault="0016596E" w:rsidP="0016596E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if &gt;10% of annual revenues are derived from toy / replica weapons.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D703B3" w:rsidRPr="00E532A0" w14:paraId="3213B895" w14:textId="77777777" w:rsidTr="00827ACC">
+      <w:tr w:rsidR="00D703B3" w:rsidRPr="00D06219" w14:paraId="3213B895" w14:textId="77777777" w:rsidTr="00827ACC">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CAF2EFC" w14:textId="28E52F9F" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="006A36AD" w:rsidP="00AC5556">
+          <w:p w14:paraId="7CAF2EFC" w14:textId="28E52F9F" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="006A36AD" w:rsidP="00AC5556">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2950CFD1" w14:textId="257B0D05" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
+          <w:p w14:paraId="2950CFD1" w14:textId="257B0D05" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Manufacture, sale or distribution of tobacco or tobacco products</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C414DAF" w14:textId="71E9378E" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
+          <w:p w14:paraId="1C414DAF" w14:textId="71E9378E" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement with manufacturers No engagement with retail companies if sales revenues from tobacco products are &gt;5% of total revenues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="104DF45D" w14:textId="395E9E43" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
+          <w:p w14:paraId="104DF45D" w14:textId="395E9E43" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="129" w:firstLine="55"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19A459B2" w14:textId="7DEA4468" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
+          <w:p w14:paraId="19A459B2" w14:textId="7DEA4468" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="136" w:firstLine="55"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5111C732" w14:textId="1F4F4258" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
+          <w:p w14:paraId="5111C732" w14:textId="1F4F4258" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00AC5556">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D703B3" w:rsidRPr="00E532A0" w14:paraId="594ED632" w14:textId="77777777" w:rsidTr="00827ACC">
+      <w:tr w:rsidR="00D703B3" w:rsidRPr="00D06219" w14:paraId="594ED632" w14:textId="77777777" w:rsidTr="00827ACC">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6834C1FE" w14:textId="6D45A894" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="006A36AD" w:rsidP="00CC4F9B">
+          <w:p w14:paraId="6834C1FE" w14:textId="6D45A894" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="006A36AD" w:rsidP="00CC4F9B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-106"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C2D411B" w14:textId="0F6894DC" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="1C2D411B" w14:textId="0F6894DC" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-106"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Violations of UN sanctions and the relevant conventions, treaties, and resolutions, and inclusion in UN ineligibility lists</w:t>
             </w:r>
-            <w:r w:rsidR="00092BF1" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00092BF1" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00E65FF9" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00E65FF9" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NDP vendor sanctions list</w:t>
             </w:r>
-            <w:r w:rsidR="00137670" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00137670" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E65FF9" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00E65FF9" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">or UNDP Internal Excluded List </w:t>
             </w:r>
-            <w:r w:rsidR="001D4CFD" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="001D4CFD" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="10"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F2774DD" w14:textId="104ED5ED" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="0F2774DD" w14:textId="104ED5ED" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77BB03C5" w14:textId="3B71A1CA" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="77BB03C5" w14:textId="3B71A1CA" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8C9354" w14:textId="1158A12C" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="5C8C9354" w14:textId="1158A12C" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17FCD39C" w14:textId="1C3EAE54" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="004C70BB">
+          <w:p w14:paraId="17FCD39C" w14:textId="1C3EAE54" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="004C70BB">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-              <w:t>No engagement if sales revenues from products produced by companies that fall under this criteria are &gt;10% of total revenues</w:t>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No engagement if sales revenues from products produced by companies that fall under </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>this criteria</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are &gt;10% of total revenues</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D703B3" w:rsidRPr="00E532A0" w14:paraId="530139E3" w14:textId="77777777" w:rsidTr="00827ACC">
+      <w:tr w:rsidR="00D703B3" w:rsidRPr="00D06219" w14:paraId="530139E3" w14:textId="77777777" w:rsidTr="00827ACC">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03E1B8A1" w14:textId="0130F8C2" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="006A36AD" w:rsidP="00B0741F">
+          <w:p w14:paraId="03E1B8A1" w14:textId="0130F8C2" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="006A36AD" w:rsidP="00B0741F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39705205" w14:textId="6A7ACB9A" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00B0741F">
+          <w:p w14:paraId="39705205" w14:textId="6A7ACB9A" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00B0741F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Involvement in the manufacture, sale and distribution of pornography</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2507539F" w14:textId="34CCBA1D" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="2507539F" w14:textId="34CCBA1D" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="251FD161" w14:textId="41FFBFDC" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="251FD161" w14:textId="41FFBFDC" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if potential partner owns &gt;20% of subsidiary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50B04F2D" w14:textId="2EF148B3" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="50B04F2D" w14:textId="2EF148B3" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if parent company owns &gt;20% of potential partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16DA627E" w14:textId="2DD24170" w:rsidR="00D703B3" w:rsidRPr="00E532A0" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
+          <w:p w14:paraId="16DA627E" w14:textId="2DD24170" w:rsidR="00D703B3" w:rsidRPr="009F7961" w:rsidRDefault="00D703B3" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if sales revenues from pornography are &gt;10% of total annual revenues</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007070B" w:rsidRPr="00E532A0" w14:paraId="171385D3" w14:textId="77777777" w:rsidTr="00827ACC">
+      <w:tr w:rsidR="0007070B" w:rsidRPr="00D06219" w14:paraId="171385D3" w14:textId="77777777" w:rsidTr="00827ACC">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20CEA7E1" w14:textId="54F5006C" w:rsidR="0007070B" w:rsidRPr="00E532A0" w:rsidRDefault="0007070B" w:rsidP="0007070B">
+          <w:p w14:paraId="20CEA7E1" w14:textId="54F5006C" w:rsidR="0007070B" w:rsidRPr="009F7961" w:rsidRDefault="0007070B" w:rsidP="0007070B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F957767" w14:textId="77777777" w:rsidR="0007070B" w:rsidRPr="00E532A0" w:rsidRDefault="0007070B" w:rsidP="0007070B">
+          <w:p w14:paraId="5F957767" w14:textId="77777777" w:rsidR="0007070B" w:rsidRPr="009F7961" w:rsidRDefault="0007070B" w:rsidP="0007070B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Manufacture, sale or distribution of substances subject to international bans or phase-outs, and wildlife or products </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="330B37EF" w14:textId="0412A574" w:rsidR="0007070B" w:rsidRPr="00E532A0" w:rsidRDefault="0007070B" w:rsidP="0007070B">
+          <w:p w14:paraId="330B37EF" w14:textId="0412A574" w:rsidR="0007070B" w:rsidRPr="009F7961" w:rsidRDefault="0007070B" w:rsidP="0007070B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>and derivatives obtained illegally or in contravention of CITES.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="11"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="506D9374" w14:textId="4DCDA716" w:rsidR="0007070B" w:rsidRPr="00E532A0" w:rsidRDefault="0007070B" w:rsidP="0007070B">
+          <w:p w14:paraId="506D9374" w14:textId="4DCDA716" w:rsidR="0007070B" w:rsidRPr="009F7961" w:rsidRDefault="0007070B" w:rsidP="0007070B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement</w:t>
             </w:r>
-            <w:r w:rsidR="000614BF" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="000614BF" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000614BF" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="000614BF" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:position w:val="8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3FE55B" w14:textId="77777777" w:rsidR="0007070B" w:rsidRPr="00E532A0" w:rsidRDefault="0007070B" w:rsidP="0007070B">
+          <w:p w14:paraId="2D3FE55B" w14:textId="77777777" w:rsidR="0007070B" w:rsidRPr="009F7961" w:rsidRDefault="0007070B" w:rsidP="0007070B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="184"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if potential partner owns</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16BEBBDC" w14:textId="074E9553" w:rsidR="0007070B" w:rsidRPr="00E532A0" w:rsidRDefault="0007070B" w:rsidP="0007070B">
+          <w:p w14:paraId="16BEBBDC" w14:textId="074E9553" w:rsidR="0007070B" w:rsidRPr="009F7961" w:rsidRDefault="0007070B" w:rsidP="0007070B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;20% of subsidiary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC34CA5" w14:textId="77777777" w:rsidR="0007070B" w:rsidRPr="00E532A0" w:rsidRDefault="0007070B" w:rsidP="0007070B">
+          <w:p w14:paraId="6CC34CA5" w14:textId="77777777" w:rsidR="0007070B" w:rsidRPr="009F7961" w:rsidRDefault="0007070B" w:rsidP="0007070B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="191"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if parent company owns</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E399DEC" w14:textId="1B603853" w:rsidR="0007070B" w:rsidRPr="00E532A0" w:rsidRDefault="0007070B" w:rsidP="0007070B">
+          <w:p w14:paraId="2E399DEC" w14:textId="1B603853" w:rsidR="0007070B" w:rsidRPr="009F7961" w:rsidRDefault="0007070B" w:rsidP="0007070B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;20% of potential partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="736C26A5" w14:textId="1DD1D1E1" w:rsidR="0007070B" w:rsidRPr="00E532A0" w:rsidRDefault="0007070B" w:rsidP="0007070B">
+          <w:p w14:paraId="736C26A5" w14:textId="1DD1D1E1" w:rsidR="0007070B" w:rsidRPr="009F7961" w:rsidRDefault="0007070B" w:rsidP="0007070B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement</w:t>
             </w:r>
-            <w:r w:rsidR="000614BF" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="000614BF" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000614BF" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="000614BF" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:position w:val="8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6759" w:rsidRPr="00E532A0" w14:paraId="7FAC27B7" w14:textId="77777777" w:rsidTr="00827ACC">
+      <w:tr w:rsidR="00CD6759" w:rsidRPr="00D06219" w14:paraId="7FAC27B7" w14:textId="77777777" w:rsidTr="00827ACC">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ED1B66A" w14:textId="18A2F5D3" w:rsidR="00CD6759" w:rsidRPr="00E532A0" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
+          <w:p w14:paraId="0ED1B66A" w14:textId="18A2F5D3" w:rsidR="00CD6759" w:rsidRPr="009F7961" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">8. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E4FC632" w14:textId="3EBD6E67" w:rsidR="00CD6759" w:rsidRPr="00E532A0" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
+          <w:p w14:paraId="1E4FC632" w14:textId="3EBD6E67" w:rsidR="00CD6759" w:rsidRPr="009F7961" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gambling including casinos, betting etc. (excluding lotteries with charitable objectives)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04413B97" w14:textId="77777777" w:rsidR="00CD6759" w:rsidRPr="00E532A0" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
+          <w:p w14:paraId="04413B97" w14:textId="77777777" w:rsidR="00CD6759" w:rsidRPr="009F7961" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if &gt;20% of annual revenues</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75731CCA" w14:textId="5597BEFC" w:rsidR="00CD6759" w:rsidRPr="00E532A0" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
+          <w:p w14:paraId="75731CCA" w14:textId="5597BEFC" w:rsidR="00CD6759" w:rsidRPr="009F7961" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>derived from gambling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1922" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C246D2A" w14:textId="3986AD0D" w:rsidR="00CD6759" w:rsidRPr="00E532A0" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
+          <w:p w14:paraId="5C246D2A" w14:textId="3986AD0D" w:rsidR="00CD6759" w:rsidRPr="009F7961" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="184"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if ownership level is &gt;20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA9ADF3" w14:textId="77777777" w:rsidR="00CD6759" w:rsidRPr="00E532A0" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
+          <w:p w14:paraId="7EA9ADF3" w14:textId="77777777" w:rsidR="00CD6759" w:rsidRPr="009F7961" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if parent company owns</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C7CC0CA" w14:textId="4E834880" w:rsidR="00CD6759" w:rsidRPr="00E532A0" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
+          <w:p w14:paraId="7C7CC0CA" w14:textId="4E834880" w:rsidR="00CD6759" w:rsidRPr="009F7961" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="191"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;20% of potential partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1921" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58FD1219" w14:textId="1D812ED8" w:rsidR="00CD6759" w:rsidRPr="00E532A0" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
+          <w:p w14:paraId="58FD1219" w14:textId="1D812ED8" w:rsidR="00CD6759" w:rsidRPr="009F7961" w:rsidRDefault="00CD6759" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11406104" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="00E532A0" w:rsidRDefault="00A84046">
+    <w:p w14:paraId="11406104" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="009F7961" w:rsidRDefault="00A84046">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10295" w:type="dxa"/>
         <w:tblInd w:w="-95" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="476"/>
         <w:gridCol w:w="2143"/>
         <w:gridCol w:w="1919"/>
         <w:gridCol w:w="1919"/>
         <w:gridCol w:w="1919"/>
         <w:gridCol w:w="1919"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A84046" w:rsidRPr="00E532A0" w14:paraId="69ACCBEF" w14:textId="77777777" w:rsidTr="00CD6759">
+      <w:tr w:rsidR="00A84046" w:rsidRPr="00D06219" w14:paraId="69ACCBEF" w14:textId="77777777" w:rsidTr="00CD6759">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="586DA7A0" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="00E532A0" w:rsidRDefault="00A84046" w:rsidP="00A84046">
+          <w:p w14:paraId="586DA7A0" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="009F7961" w:rsidRDefault="00A84046" w:rsidP="00A84046">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2150" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tl2br w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49EE51D6" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="00E532A0" w:rsidRDefault="00A84046" w:rsidP="00A84046">
+          <w:p w14:paraId="49EE51D6" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="009F7961" w:rsidRDefault="00A84046" w:rsidP="00A84046">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Type of </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56C66CA9" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="00E532A0" w:rsidRDefault="00A84046" w:rsidP="00A84046">
+          <w:p w14:paraId="56C66CA9" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="009F7961" w:rsidRDefault="00A84046" w:rsidP="00A84046">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Involvement </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15437B25" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="00E532A0" w:rsidRDefault="00A84046" w:rsidP="00A84046">
+          <w:p w14:paraId="15437B25" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="009F7961" w:rsidRDefault="00A84046" w:rsidP="00A84046">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:spacing w:before="147"/>
               <w:ind w:right="636"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58D7F58F" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="00E532A0" w:rsidRDefault="00A84046" w:rsidP="00A84046">
+          <w:p w14:paraId="58D7F58F" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="009F7961" w:rsidRDefault="00A84046" w:rsidP="00A84046">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8428"/>
               </w:tabs>
               <w:spacing w:before="147"/>
               <w:ind w:right="636"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6FF454D9" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="00E532A0" w:rsidRDefault="00A84046">
+          <w:p w14:paraId="6FF454D9" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="009F7961" w:rsidRDefault="00A84046">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>UNDP’s</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36F00B86" w14:textId="77777777" w:rsidR="00D530E2" w:rsidRPr="00E532A0" w:rsidRDefault="00A84046" w:rsidP="00A84046">
+          <w:p w14:paraId="36F00B86" w14:textId="77777777" w:rsidR="00D530E2" w:rsidRPr="009F7961" w:rsidRDefault="00A84046" w:rsidP="00A84046">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Exclusionary</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01C47980" w14:textId="6CC558EF" w:rsidR="00A84046" w:rsidRPr="00E532A0" w:rsidRDefault="00A84046" w:rsidP="00A84046">
+          <w:p w14:paraId="01C47980" w14:textId="6CC558EF" w:rsidR="00A84046" w:rsidRPr="009F7961" w:rsidRDefault="00A84046" w:rsidP="00A84046">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6975C4D7" w14:textId="315D6DF3" w:rsidR="00A84046" w:rsidRPr="00E532A0" w:rsidRDefault="00A84046" w:rsidP="00D530E2">
+          <w:p w14:paraId="6975C4D7" w14:textId="315D6DF3" w:rsidR="00A84046" w:rsidRPr="009F7961" w:rsidRDefault="00A84046" w:rsidP="00D530E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Direct involvement of the potential partner in exclusionary criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="660D65CA" w14:textId="684FC80F" w:rsidR="00A84046" w:rsidRPr="00E532A0" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
+          <w:p w14:paraId="660D65CA" w14:textId="684FC80F" w:rsidR="00A84046" w:rsidRPr="009F7961" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indirect involvement of the potential partner through a subsidiary in exclusionary criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57BADDE9" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="00E532A0" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
+          <w:p w14:paraId="57BADDE9" w14:textId="77777777" w:rsidR="00A84046" w:rsidRPr="009F7961" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1036"/>
               </w:tabs>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indirect involvement of a potential partner through the parent company in exclusionary</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B06E6A1" w14:textId="36E01427" w:rsidR="00A84046" w:rsidRPr="00E532A0" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
+          <w:p w14:paraId="2B06E6A1" w14:textId="36E01427" w:rsidR="00A84046" w:rsidRPr="009F7961" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4403672B" w14:textId="38EE009A" w:rsidR="00A84046" w:rsidRPr="00E532A0" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
+          <w:p w14:paraId="4403672B" w14:textId="38EE009A" w:rsidR="00A84046" w:rsidRPr="009F7961" w:rsidRDefault="00A84046" w:rsidP="00CD6759">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16" w:hanging="38"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indirect involvement through potential partner distribution / supply chain</w:t>
             </w:r>
-            <w:r w:rsidR="00AF0C31" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00AF0C31" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:position w:val="7"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>in exclusionary</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42CA65B6" w14:textId="6967E096" w:rsidR="00A84046" w:rsidRPr="00E532A0" w:rsidRDefault="00D530E2" w:rsidP="00D530E2">
+          <w:p w14:paraId="42CA65B6" w14:textId="6967E096" w:rsidR="00A84046" w:rsidRPr="009F7961" w:rsidRDefault="00D530E2" w:rsidP="00D530E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="00A84046" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00A84046" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>riteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0094312B" w:rsidRPr="00E532A0" w14:paraId="760A6270" w14:textId="77777777" w:rsidTr="00CD6759">
+      <w:tr w:rsidR="0094312B" w:rsidRPr="00D06219" w14:paraId="760A6270" w14:textId="77777777" w:rsidTr="00CD6759">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63DC8636" w14:textId="0B830DE3" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="63DC8636" w14:textId="0B830DE3" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2150" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E15B5CA" w14:textId="3DB8676D" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="1E15B5CA" w14:textId="3DB8676D" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Involvement or complicity in systemic or egregious human rights abuses </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41EBB6A3" w14:textId="38D578CB" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="41EBB6A3" w14:textId="38D578CB" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="12"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50526C32" w14:textId="77777777" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="50526C32" w14:textId="77777777" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if potential partner owns</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ACA6429" w14:textId="050D932F" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="0ACA6429" w14:textId="050D932F" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;20% of subsidiary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74D41D74" w14:textId="77777777" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="74D41D74" w14:textId="77777777" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if parent company owns</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11711D50" w14:textId="087AF1DE" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="11711D50" w14:textId="087AF1DE" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;20% of potential partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7E442E" w14:textId="6F9D7589" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="3B7E442E" w14:textId="6F9D7589" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Special caution should be exercised, and decision escalated to HQ if systematic human rights abuses are evident in the supply chain / distribution chain of the potential partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0094312B" w:rsidRPr="00E532A0" w14:paraId="2575B9A9" w14:textId="77777777" w:rsidTr="00CD6759">
+      <w:tr w:rsidR="0094312B" w:rsidRPr="00D06219" w14:paraId="2575B9A9" w14:textId="77777777" w:rsidTr="00CD6759">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F3FF166" w14:textId="32142813" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="0F3FF166" w14:textId="32142813" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2150" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="231C8363" w14:textId="087A5149" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="231C8363" w14:textId="087A5149" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use or toleration of forced or compulsory </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>labor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17E942B0" w14:textId="4651DE46" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="17E942B0" w14:textId="4651DE46" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02BDD0EF" w14:textId="77777777" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="02BDD0EF" w14:textId="77777777" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if potential partner owns</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AB0059E" w14:textId="470500AB" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="6AB0059E" w14:textId="470500AB" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;20% of subsidiary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25F78188" w14:textId="77777777" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="25F78188" w14:textId="77777777" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if parent company owns</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DD47AA0" w14:textId="23310DFB" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="7DD47AA0" w14:textId="23310DFB" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;20% of potential partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B715278" w14:textId="2BF22C47" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="5B715278" w14:textId="2BF22C47" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Special caution should be exercised, and decision escalated to HQ if systematic human rights abuses are evident in the supply chain / distribution chain of the potential partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0094312B" w:rsidRPr="00E532A0" w14:paraId="4B94070C" w14:textId="77777777" w:rsidTr="009A305F">
+      <w:tr w:rsidR="0094312B" w:rsidRPr="00D06219" w14:paraId="4B94070C" w14:textId="77777777" w:rsidTr="009A305F">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F87E361" w14:textId="3BFD66CE" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="5F87E361" w14:textId="3BFD66CE" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-110"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2150" w:type="dxa"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B2AD92D" w14:textId="3570DABC" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="7B2AD92D" w14:textId="3570DABC" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-16"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use or toleration of child </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>labor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35DA847E" w14:textId="269B5812" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="35DA847E" w14:textId="269B5812" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05FF5CC8" w14:textId="77777777" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="05FF5CC8" w14:textId="77777777" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if potential partner owns</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B19940B" w14:textId="30971E34" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="1B19940B" w14:textId="30971E34" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;20% of subsidiary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="306E778D" w14:textId="77777777" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="306E778D" w14:textId="77777777" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No engagement if parent company owns</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F511B4D" w14:textId="18ED1AB7" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="3F511B4D" w14:textId="18ED1AB7" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-86"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt;20% of potential partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25912062" w14:textId="5B26A4B0" w:rsidR="0094312B" w:rsidRPr="00E532A0" w:rsidRDefault="0094312B" w:rsidP="0094312B">
+          <w:p w14:paraId="25912062" w14:textId="5B26A4B0" w:rsidR="0094312B" w:rsidRPr="009F7961" w:rsidRDefault="0094312B" w:rsidP="0094312B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-20" w:right="-71"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Special caution should be exercised, and decision escalated to HQ if systematic human rights abuses are evident in the supply chain / distribution chain of the potential partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24CC2CA0" w14:textId="0391CD6D" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="006E4085">
+    <w:p w14:paraId="24CC2CA0" w14:textId="0391CD6D" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="006E4085">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc148198008"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>High Risk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Sectors</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="26A2EA4E" w14:textId="2EE1C62B" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="4E063A27" w:rsidP="00E36DAD">
+    <w:p w14:paraId="26A2EA4E" w14:textId="2EE1C62B" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="4E063A27" w:rsidP="00E36DAD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="113"/>
         <w:ind w:left="280" w:right="635"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="049F42A6" w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition to the industry sectors listed under the exclusionary criteria above, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “high-risk” sectors have also been defined, </w:t>
+      </w:r>
+      <w:r w:rsidR="049F42A6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">where </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00A55CD3" w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the occurrences of significant controversies </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> considered </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55CD3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> particularly high and / or where adherence to main corporate sustainability principles </w:t>
       </w:r>
-      <w:r w:rsidR="00E33C67" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00E33C67" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> regarded as more</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>challenging</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ha</w:t>
       </w:r>
-      <w:r w:rsidR="00E33C67" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00E33C67" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>historically</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>been</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>weaker.</w:t>
       </w:r>
-      <w:r w:rsidR="049F42A6" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="049F42A6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> These sectors are listed in Table 2. Involvement in these ‘high risk’ sectors automatically increases the risk of the partnership to at least moderate and i</w:t>
       </w:r>
-      <w:r w:rsidR="732CC53D" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="732CC53D" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">n the case of extractive industries, to high risk. </w:t>
       </w:r>
-      <w:r w:rsidR="00FB3BC3" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00FB3BC3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidR="049F42A6" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="049F42A6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> This risk level determines the level of quality assurance to which a partnership will be subject</w:t>
       </w:r>
-      <w:r w:rsidR="37A8EFDB" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="37A8EFDB" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00D03DDA" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00D03DDA" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">at which level </w:t>
       </w:r>
-      <w:r w:rsidR="37A8EFDB" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="049F42A6" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="37A8EFDB" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">decisions will be taken on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="37A8EFDB" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="37A8EFDB" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to proceed</w:t>
+      </w:r>
+      <w:r w:rsidR="049F42A6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38021616" w14:textId="77777777" w:rsidR="004F47A4" w:rsidRPr="00E532A0" w:rsidRDefault="004F47A4" w:rsidP="006E4085">
+    <w:p w14:paraId="38021616" w14:textId="77777777" w:rsidR="004F47A4" w:rsidRPr="009F7961" w:rsidRDefault="004F47A4" w:rsidP="006E4085">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="274"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="375CEA16" w14:textId="4D6F0AE7" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="009B1A6D" w:rsidP="006E4085">
+    <w:p w14:paraId="375CEA16" w14:textId="4D6F0AE7" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="009B1A6D" w:rsidP="006E4085">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="274"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>TABLE 2: High-risk sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028D2FDA" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="009B1A6D" w:rsidP="009B1A6D">
+    <w:p w14:paraId="028D2FDA" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="009B1A6D" w:rsidP="009B1A6D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="309" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9270"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w14:paraId="5B820788" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00D06219" w14:paraId="5B820788" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="962"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D717A36" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="049F42A6" w:rsidP="00F745B3">
+          <w:p w14:paraId="7D717A36" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="049F42A6" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Oil and gas</w:t>
             </w:r>
-            <w:r w:rsidR="009B1A6D" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="009B1A6D" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:footnoteReference w:id="14"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="056A566B" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="056A566B" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Extraction</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>oil</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>gas</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>(including</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>oil</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>sands);</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>manufacture</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>refined</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>petroleum</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>products;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>transport</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>via pipeline.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w14:paraId="731ECB06" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00D06219" w14:paraId="731ECB06" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2667E33F" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="049F42A6" w:rsidP="00F745B3">
+          <w:p w14:paraId="2667E33F" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="049F42A6" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Metals and mining</w:t>
             </w:r>
-            <w:r w:rsidR="009B1A6D" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="009B1A6D" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:footnoteReference w:id="15"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A859E82" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="7A859E82" w14:textId="5E0D85CD" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="107" w:right="95"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-              <w:t>Mining (incl. coal, diamonds and other precious and semiprecious stones, metals, uranium, etc.), manufacture of basic iron, steel, non-ferrous metals, precious metals; casting of metals; treatment and coating of metals; quarrying.</w:t>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mining (incl. coal, diamonds and other precious and </w:t>
+            </w:r>
+            <w:r w:rsidR="009F7961" w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>semi-precious</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stones, metals, uranium, etc.), manufacture of basic iron, steel, non-ferrous metals, precious metals; casting of metals; treatment and coating of metals; quarrying.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w14:paraId="5170C611" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00D06219" w14:paraId="5170C611" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F5F914C" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="049F42A6" w:rsidP="00F745B3">
+          <w:p w14:paraId="7F5F914C" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="049F42A6" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Utilities</w:t>
             </w:r>
-            <w:r w:rsidR="009B1A6D" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="009B1A6D" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:footnoteReference w:id="16"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10561503" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="10561503" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="107" w:right="94"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Electric power generation from large dams, nuclear power plants, fossil-fuel power plants (e.g. gas</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-39"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>and coal-fired); electric power transmission and distribution; water collection, treatment and supply; sewerage; waste treatment and disposal; materials recovery</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>(recycling).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w14:paraId="0FD72574" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00D06219" w14:paraId="0FD72574" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E6B59EE" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="6E6B59EE" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Large infrastructure</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="276604E9" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="276604E9" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Construction</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>buildings,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>roads,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>railways,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>civil</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>engineering</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>projects;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>construction</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>upgrading</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>large dams, nuclear power plants or</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>pipelines.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w14:paraId="61FEA285" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00D06219" w14:paraId="61FEA285" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="981"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC49F91" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="4BC49F91" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Agriculture and fishing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="512A6201" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="512A6201" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Growing of crops, including palm oil or other large monocultures (e.g. energy crops for biofuels); livestock farming, fishing; aquaculture.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w14:paraId="1F91A520" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00D06219" w14:paraId="1F91A520" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="798"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00ADA036" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="00ADA036" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Timber, pulp and paper</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FE7ED91" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="1FE7ED91" w14:textId="47D2E928" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-              <w:t>Timber production; logging; sawmilling and planing of wood; production of pulp and paper.</w:t>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Timber production; logging; sawmilling and </w:t>
+            </w:r>
+            <w:r w:rsidR="009F7961" w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>planning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of wood; production of pulp and paper.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w14:paraId="253626B0" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00D06219" w14:paraId="253626B0" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31788C9D" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="31788C9D" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Alcohol</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78B725E8" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="78B725E8" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="57"/>
               <w:ind w:left="107" w:right="93"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Manufacturers of alcoholic beverages, wholesale distributors and importers that deal solely and exclusively in alcohol beverages or whose primary income comes from trade in alcohol beverages. In addition,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>"alcohol</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>industry"</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>includes</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>associations</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>other</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>entities</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>representing</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>funded</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>largely</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>by</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>any of the above, as well as alcohol industry</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>lobbyists.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w14:paraId="3AFC7BEC" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00D06219" w14:paraId="3AFC7BEC" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2976F14D" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="2976F14D" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Chemicals</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5313D5C3" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="5313D5C3" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="54"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Manufacture</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>basic</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>chemicals,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>pharmaceuticals,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>petrochemicals,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>agrochemicals,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>pesticides,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>fertilizers, plastics, paints, varnishes, coatings, detergents and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>toiletries.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w14:paraId="1E865677" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00D06219" w14:paraId="1E865677" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="032ADDA9" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="032ADDA9" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Clothing, toys and consumer electronics </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>(risks are due mostly to issues in the supply chain).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w14:paraId="50D66358" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="009B1A6D" w:rsidRPr="00D06219" w14:paraId="50D66358" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22AFE44F" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="00E532A0" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
+          <w:p w14:paraId="22AFE44F" w14:textId="77777777" w:rsidR="009B1A6D" w:rsidRPr="009F7961" w:rsidRDefault="009B1A6D" w:rsidP="00F745B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="58"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Fast food, high sugar drinks and soda</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7427F533" w14:textId="17B1563A" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="00760896">
+    <w:p w14:paraId="7427F533" w14:textId="17B1563A" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="00760896">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:spacing w:before="480"/>
         <w:ind w:left="1008" w:hanging="374"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc148198009"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Due Diligence Assessment</w:t>
       </w:r>
-      <w:r w:rsidR="00BB2E97" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00BB2E97" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Controversies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="7FEA8C8E" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="00FB3BC3">
+    <w:p w14:paraId="7FEA8C8E" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="00FB3BC3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AB2EC80" w14:textId="470623B4" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="009B1A6D" w:rsidP="00FB3BC3">
+    <w:p w14:paraId="2AB2EC80" w14:textId="470623B4" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="009B1A6D" w:rsidP="00FB3BC3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition to exclusionary criteria and sector, </w:t>
       </w:r>
-      <w:r w:rsidR="00E257E1" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00E257E1" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">a key element of the risk analysis </w:t>
       </w:r>
-      <w:r w:rsidR="00A03EB1" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00A03EB1" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>will be to gather information on the</w:t>
       </w:r>
-      <w:r w:rsidR="008B3E21" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00FB3BC3" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="008B3E21" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3BC3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>potential partner’s Environmental, Social, Governance (ESG) performance</w:t>
       </w:r>
-      <w:r w:rsidR="004F47A4" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="004F47A4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00FB3BC3" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00FB3BC3" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">to identify if the entity </w:t>
       </w:r>
-      <w:r w:rsidR="00FB3BC3" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00FB3BC3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is faced with any significant controversies.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Evidence of controversies will also determine the level of </w:t>
       </w:r>
-      <w:r w:rsidR="00050C33" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00050C33" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">risk and the level of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>quality assurance to which a partnership is subject</w:t>
       </w:r>
-      <w:r w:rsidR="00D837C4" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00D837C4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00793E0B" w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00793E0B" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">as well as determine </w:t>
       </w:r>
-      <w:r w:rsidR="007A0494" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="007A0494" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>at which level the decision is made</w:t>
       </w:r>
-      <w:r w:rsidR="00001146" w:rsidRPr="00E532A0">
-[...11 lines deleted...]
-      <w:r w:rsidR="00A34C16" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00001146" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34C16" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>engage</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A34C16" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00A34C16" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Table 3 sets out these areas of </w:t>
       </w:r>
-      <w:r w:rsidR="00F65F73" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00F65F73" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">potential </w:t>
       </w:r>
-      <w:r w:rsidR="00A34C16" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00A34C16" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>controvers</w:t>
       </w:r>
-      <w:r w:rsidR="003D503F" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="003D503F" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ies</w:t>
       </w:r>
-      <w:r w:rsidR="00A34C16" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00A34C16" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDD95FA" w14:textId="77777777" w:rsidR="004F47A4" w:rsidRPr="00E532A0" w:rsidRDefault="004F47A4" w:rsidP="00FB3BC3">
+    <w:p w14:paraId="2FDD95FA" w14:textId="77777777" w:rsidR="004F47A4" w:rsidRPr="009F7961" w:rsidRDefault="004F47A4" w:rsidP="00FB3BC3">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E10FF55" w14:textId="5D0F5285" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00760896" w:rsidP="00FB3BC3">
+    <w:p w14:paraId="5E10FF55" w14:textId="5D0F5285" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00760896" w:rsidP="00FB3BC3">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00FB3BC3" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00FB3BC3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ABLE </w:t>
       </w:r>
-      <w:r w:rsidR="00A34C16" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00A34C16" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00FB3BC3" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00FB3BC3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="004A4D72" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="004A4D72" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00FB3BC3" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00FB3BC3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">reas of </w:t>
       </w:r>
-      <w:r w:rsidR="004A4D72" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="004A4D72" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">potential </w:t>
       </w:r>
-      <w:r w:rsidR="00FB3BC3" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00FB3BC3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>controvers</w:t>
       </w:r>
-      <w:r w:rsidR="004A4D72" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="004A4D72" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>ies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D20384B" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="00FB3BC3">
+    <w:p w14:paraId="4D20384B" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="00FB3BC3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="7295"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w14:paraId="63EC79E7" w14:textId="77777777" w:rsidTr="004511DB">
+      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="00D06219" w14:paraId="63EC79E7" w14:textId="77777777" w:rsidTr="004511DB">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="681C7BF8" w14:textId="520295B0" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="681C7BF8" w14:textId="520295B0" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1684"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="252" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Areas</w:t>
             </w:r>
-            <w:r w:rsidR="009F212A" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="009F212A" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27CCDA6C" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="27CCDA6C" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20" w:line="233" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="78E42857" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="78E42857" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20" w:line="252" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Examples of issues to look for (including whether policy/ management systems are in place)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w14:paraId="07D2B82B" w14:textId="77777777" w:rsidTr="00723BB5">
+      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="00D06219" w14:paraId="07D2B82B" w14:textId="77777777" w:rsidTr="00723BB5">
         <w:trPr>
           <w:trHeight w:val="2102"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="020D8D21" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="020D8D21" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="107" w:right="762"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Responsible leadership</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEBE847" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="5CEBE847" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="262" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Good financial standing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="613ADBF6" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="613ADBF6" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="239"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Overall commitment to sustainability (e.g. participation in UN Global Compact, sustainability-related certifications, inclusion in sustainability indices</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A1559FD" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="2A1559FD" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="266" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Positive brand</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>recognition</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="102A0EC9" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="102A0EC9" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Leading market</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>position</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3886009F" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="3886009F" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="254" w:lineRule="exact"/>
               <w:ind w:right="1179"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Track record of commitment to development and community involvement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w14:paraId="506D2F32" w14:textId="77777777" w:rsidTr="00723BB5">
+      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="00D06219" w14:paraId="506D2F32" w14:textId="77777777" w:rsidTr="00723BB5">
         <w:trPr>
           <w:trHeight w:val="1850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39F00C62" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="39F00C62" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20" w:line="247" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Human rights</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4917DF5F" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="4917DF5F" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="272"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Avoid causing or contributing to adverse human rights impacts through business</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>activities</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33E11C33" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="33E11C33" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="268" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complicity in human rights </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>abuses</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, including in supply</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>chains</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E039E74" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="5E039E74" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Respect rights of indigenous people when</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>relevant</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BE29E62" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="4BE29E62" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:right="195"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Rights and equal opportunity for all employees regardless of race, color, age, gender, sexual orientation, religion, marital</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>status</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FE2F210" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="4FE2F210" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="256" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Occupational health and safety</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>issues</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w14:paraId="041654FD" w14:textId="77777777" w:rsidTr="00723BB5">
+      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="00D06219" w14:paraId="041654FD" w14:textId="77777777" w:rsidTr="00723BB5">
         <w:trPr>
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07B873C6" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="07B873C6" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20" w:line="247" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Labor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3E27E7" w14:textId="2E3817AA" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="4A3E27E7" w14:textId="2E3817AA" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="261" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Discrimination at work</w:t>
             </w:r>
-            <w:r w:rsidR="00B93DE9" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00B93DE9" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:footnoteReference w:id="17"/>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:position w:val="8"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D8DB2DE" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="4D8DB2DE" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Freedom of association and the right to collective</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>bargaining</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5013C258" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="5013C258" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Occupational health and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>safety</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21137FB0" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="21137FB0" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="256" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Employment conditions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w14:paraId="0458B79F" w14:textId="77777777" w:rsidTr="00723BB5">
+      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="00D06219" w14:paraId="0458B79F" w14:textId="77777777" w:rsidTr="00723BB5">
         <w:trPr>
           <w:trHeight w:val="1074"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67C71D6A" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="67C71D6A" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20" w:line="247" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Communities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC04B7D" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="5CC04B7D" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="261" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Community health and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>safety</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="581CEE66" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="581CEE66" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Impacts on</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>livelihoods</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68F29FC9" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="68F29FC9" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Local</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>participation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EE8CEF7" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="3EE8CEF7" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="256" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Social discrimination</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w14:paraId="14EF704F" w14:textId="77777777" w:rsidTr="00723BB5">
+      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="00D06219" w14:paraId="14EF704F" w14:textId="77777777" w:rsidTr="00723BB5">
         <w:trPr>
           <w:trHeight w:val="1343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A88F2BA" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="5A88F2BA" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20" w:line="247" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Environment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52D4AA9A" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="52D4AA9A" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="262" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Pollution (including climate</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>change)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43A1B867" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="43A1B867" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Impact on ecosystems and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>landscapes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E2C14D2" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="2E2C14D2" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Overuse of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>resources</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C27881D" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="6C27881D" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Waste</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>management</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="439DB9D8" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="439DB9D8" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="256" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Mistreatment of animals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w14:paraId="394DEB24" w14:textId="77777777" w:rsidTr="00723BB5">
+      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="00D06219" w14:paraId="394DEB24" w14:textId="77777777" w:rsidTr="00723BB5">
         <w:trPr>
           <w:trHeight w:val="805"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40B43C33" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="40B43C33" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20" w:line="247" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Governance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D763E87" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="5D763E87" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="261" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Corruption</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C499E42" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="1C499E42" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Fraud</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F48FBF4" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="4F48FBF4" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="256" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Tax</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>evasion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DF69F66" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="3DF69F66" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="256" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Illicit financial flows, incl money laundering and financing of terrorism</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w14:paraId="40338B4C" w14:textId="77777777" w:rsidTr="00723BB5">
+      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="00D06219" w14:paraId="40338B4C" w14:textId="77777777" w:rsidTr="00723BB5">
         <w:trPr>
           <w:trHeight w:val="1060"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D428ACF" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="7D428ACF" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20" w:after="20" w:line="247" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Product-related</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD41305" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="7CD41305" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="261" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Product</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>safety</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EEA8F57" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="6EEA8F57" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="269" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Controversial products or</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3789E56E" w14:textId="0B6F8194" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="3789E56E" w14:textId="0B6F8194" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="254" w:lineRule="exact"/>
               <w:ind w:right="166"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Marketing of breast milk substitutes contrary to the WHO’s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>International Code of Marketing of Breast-Milk</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Substitutes.</w:t>
             </w:r>
-            <w:r w:rsidR="00B93DE9" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00B93DE9" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:footnoteReference w:id="18"/>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:position w:val="8"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w14:paraId="5558D1C5" w14:textId="77777777" w:rsidTr="00723BB5">
+      <w:tr w:rsidR="00FB3BC3" w:rsidRPr="00D06219" w14:paraId="5558D1C5" w14:textId="77777777" w:rsidTr="00723BB5">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1473B063" w14:textId="51947DDE" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="1473B063" w14:textId="51947DDE" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1683"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20"/>
               <w:ind w:left="107" w:right="95"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Ownership</w:t>
             </w:r>
-            <w:r w:rsidR="0016233C" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="0016233C" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve">or </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7295" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35428E46" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="00E532A0" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
+          <w:p w14:paraId="35428E46" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="254" w:lineRule="exact"/>
               <w:ind w:right="907"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Controversies related to the individuals owning or managing</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>the potential partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6AB4D24B" w14:textId="77777777" w:rsidR="00B93DE9" w:rsidRPr="00E532A0" w:rsidRDefault="00B93DE9" w:rsidP="001228A5">
+    <w:p w14:paraId="6AB4D24B" w14:textId="77777777" w:rsidR="00B93DE9" w:rsidRPr="009F7961" w:rsidRDefault="00B93DE9" w:rsidP="001228A5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FE924DC" w14:textId="77777777" w:rsidR="00B93DE9" w:rsidRPr="00E532A0" w:rsidRDefault="00B93DE9" w:rsidP="001228A5">
+    <w:p w14:paraId="7FE924DC" w14:textId="77777777" w:rsidR="00B93DE9" w:rsidRPr="009F7961" w:rsidRDefault="00B93DE9" w:rsidP="001228A5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2CA9" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
-[...12 lines deleted...]
-    <w:p w14:paraId="24CC2CCB" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2CCB" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc148198010"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Procedure for Undertaking Due</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Diligence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="24CC2CCC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2CCC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:spacing w:before="242"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc148198011"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>When to Undertake Due</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Diligence?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="24CC2CCD" w14:textId="7DBF8A8D" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00AD73AA">
+    <w:p w14:paraId="24CC2CCD" w14:textId="01477BA7" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00AD73AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="274" w:right="635"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP is committed to be pro-active in establishing partnerships around development priorities where private sector entities can contribute to our work. Being pro-active means identifying and outlining possible</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>opportunities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>working</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>private</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sector</w:t>
       </w:r>
-      <w:r w:rsidR="00AE1EF2" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00AE1EF2" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F7961" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>based</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
-      <w:r w:rsidR="00AE1EF2" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00AE1EF2" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>seek</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>out</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>best</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>suited</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>private sector</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>partners.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2CD4" w14:textId="515677DB" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00636D07" w:rsidP="00AD73AA">
+    <w:p w14:paraId="24CC2CD4" w14:textId="515677DB" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00636D07" w:rsidP="00AD73AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="274" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00624B94" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00624B94" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are should be taken to ensure that these activities are efficient and aligned with UNDP’s risk appetite. Due </w:t>
       </w:r>
-      <w:r w:rsidR="00A34C16" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00A34C16" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00624B94" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00624B94" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">iligence should be undertaken as early as possible in the engagement process and engagement with the private sector kept to a minimum before information on exclusionary criteria, sector risk and potential controversies are screened. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2CD5" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00AD73AA">
+    <w:p w14:paraId="24CC2CD5" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00AD73AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="274" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For the sake of transparency and to manage expectations, it is important to make it clear to a potential partner at an early stage in discussions that UNDP undertakes due diligence of its private sector partners and that we cannot commit to a partnership until such due diligence has been completed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2CD6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239" w:rsidP="00AD73AA">
+    <w:p w14:paraId="24CC2CD6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239" w:rsidP="00AD73AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="75"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59F39F0A" w14:textId="11B78DF1" w:rsidR="009E0891" w:rsidRPr="00E532A0" w:rsidRDefault="009E0891" w:rsidP="008A57BD">
+    <w:p w14:paraId="59F39F0A" w14:textId="11B78DF1" w:rsidR="009E0891" w:rsidRPr="009F7961" w:rsidRDefault="009E0891" w:rsidP="008A57BD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc148198012"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Due Diligence Pathways</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="3EA93EC6" w14:textId="77777777" w:rsidR="00815585" w:rsidRDefault="009E0891" w:rsidP="00815585">
+    <w:p w14:paraId="3EA93EC6" w14:textId="77777777" w:rsidR="00815585" w:rsidRPr="009F7961" w:rsidRDefault="009E0891" w:rsidP="00815585">
       <w:pPr>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>There are three due diligence</w:t>
       </w:r>
-      <w:r w:rsidR="00B947EA" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00B947EA" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> pathways</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, Basic, Standard and Enhanced. The </w:t>
       </w:r>
-      <w:r w:rsidR="00FC1A7E" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00FC1A7E" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">type </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to be followed is determined by two things – the type of legal agreement being proposed, and the type of private sector entity involved</w:t>
       </w:r>
-      <w:r w:rsidR="00A34C16" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00A34C16" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, as set out in Table 4 below</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A2BCCC" w14:textId="10EBBC73" w:rsidR="00815585" w:rsidRPr="00E532A0" w:rsidRDefault="00815585" w:rsidP="00815585">
+    <w:p w14:paraId="55A2BCCC" w14:textId="10EBBC73" w:rsidR="00815585" w:rsidRPr="009F7961" w:rsidRDefault="00815585" w:rsidP="00815585">
       <w:pPr>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>TABLE 4: Determining the due diligence pathway</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF57881" w14:textId="77777777" w:rsidR="000F537B" w:rsidRPr="00E532A0" w:rsidRDefault="000F537B" w:rsidP="0062267C">
+    <w:p w14:paraId="7FF57881" w14:textId="77777777" w:rsidR="000F537B" w:rsidRPr="009F7961" w:rsidRDefault="000F537B" w:rsidP="0062267C">
       <w:pPr>
         <w:spacing w:before="91"/>
         <w:ind w:left="280"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7086D1EC" w14:textId="0DDBF5B0" w:rsidR="40B2D287" w:rsidRPr="00E532A0" w:rsidRDefault="40B2D287">
+    <w:p w14:paraId="7086D1EC" w14:textId="0DDBF5B0" w:rsidR="40B2D287" w:rsidRPr="009F7961" w:rsidRDefault="40B2D287">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpX="355" w:tblpY="7843"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="4479" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3775"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1441"/>
         <w:gridCol w:w="2158"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA242F" w:rsidRPr="00E532A0" w14:paraId="7BD4049B" w14:textId="77777777" w:rsidTr="00CA242F">
+      <w:tr w:rsidR="00CA242F" w:rsidRPr="00D06219" w14:paraId="7BD4049B" w14:textId="77777777" w:rsidTr="00CA242F">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56B93322" w14:textId="1DB87E2C" w:rsidR="00CA242F" w:rsidRPr="00E532A0" w:rsidRDefault="00CA242F" w:rsidP="00CA242F">
+          <w:p w14:paraId="56B93322" w14:textId="1DB87E2C" w:rsidR="00CA242F" w:rsidRPr="009F7961" w:rsidRDefault="00CA242F" w:rsidP="00CA242F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Type of legal agreement </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19EB882E" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="00E532A0" w:rsidRDefault="00CA242F" w:rsidP="00CA242F">
+          <w:p w14:paraId="19EB882E" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="009F7961" w:rsidRDefault="00CA242F" w:rsidP="00CA242F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Type of entity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA242F" w:rsidRPr="00E532A0" w14:paraId="41072D6A" w14:textId="77777777" w:rsidTr="00CA242F">
+      <w:tr w:rsidR="00CA242F" w:rsidRPr="00D06219" w14:paraId="41072D6A" w14:textId="77777777" w:rsidTr="00CA242F">
         <w:trPr>
           <w:trHeight w:val="799"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC19B7B" w14:textId="38FB397F" w:rsidR="00CA242F" w:rsidRPr="00E532A0" w:rsidRDefault="00CA242F" w:rsidP="00CA242F">
+          <w:p w14:paraId="0FC19B7B" w14:textId="38FB397F" w:rsidR="00CA242F" w:rsidRPr="009F7961" w:rsidRDefault="00CA242F" w:rsidP="00CA242F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11768A30" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="00E532A0" w:rsidRDefault="00CA242F" w:rsidP="00775C53">
+          <w:p w14:paraId="11768A30" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="009F7961" w:rsidRDefault="00CA242F" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Business associations, coalitions and alliances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA01860" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="00E532A0" w:rsidRDefault="00CA242F" w:rsidP="00775C53">
+          <w:p w14:paraId="0BA01860" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="009F7961" w:rsidRDefault="00CA242F" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>For-profit academic institutions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17D3D28D" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="00E532A0" w:rsidRDefault="00CA242F" w:rsidP="00775C53">
+          <w:p w14:paraId="17D3D28D" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="009F7961" w:rsidRDefault="00CA242F" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Corporate foundations /</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34411D20" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="00E532A0" w:rsidRDefault="00CA242F" w:rsidP="00775C53">
+          <w:p w14:paraId="34411D20" w14:textId="77777777" w:rsidR="00CA242F" w:rsidRPr="009F7961" w:rsidRDefault="00CA242F" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>For-profit and commercial enterprises of any size / State owned enterprises.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A7127" w:rsidRPr="00E532A0" w14:paraId="2D6BB47C" w14:textId="77777777" w:rsidTr="00CA242F">
+      <w:tr w:rsidR="000A7127" w:rsidRPr="00D06219" w14:paraId="2D6BB47C" w14:textId="77777777" w:rsidTr="00CA242F">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B661EB6" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="00E532A0" w:rsidRDefault="000A7127" w:rsidP="00CA242F">
+          <w:p w14:paraId="4B661EB6" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="009F7961" w:rsidRDefault="000A7127" w:rsidP="00CA242F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Non-financial agreement*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B518D7" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="00E532A0" w:rsidRDefault="000A7127" w:rsidP="00775C53">
+          <w:p w14:paraId="27B518D7" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="009F7961" w:rsidRDefault="000A7127" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Basic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6986B915" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="00E532A0" w:rsidRDefault="000A7127" w:rsidP="00775C53">
+          <w:p w14:paraId="6986B915" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="009F7961" w:rsidRDefault="000A7127" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Basic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="707757AE" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="00E532A0" w:rsidRDefault="000A7127" w:rsidP="00775C53">
+          <w:p w14:paraId="707757AE" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="009F7961" w:rsidRDefault="000A7127" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Enhanced</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A7127" w:rsidRPr="00E532A0" w14:paraId="5C89708F" w14:textId="77777777" w:rsidTr="00CA242F">
+      <w:tr w:rsidR="000A7127" w:rsidRPr="00D06219" w14:paraId="5C89708F" w14:textId="77777777" w:rsidTr="00CA242F">
         <w:trPr>
           <w:trHeight w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17F7BFB5" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="00E532A0" w:rsidRDefault="000A7127" w:rsidP="00CA242F">
+          <w:p w14:paraId="17F7BFB5" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="009F7961" w:rsidRDefault="000A7127" w:rsidP="00CA242F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial agreement ≤ US$150,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1682413F" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="00E532A0" w:rsidRDefault="000A7127" w:rsidP="00775C53">
+          <w:p w14:paraId="1682413F" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="009F7961" w:rsidRDefault="000A7127" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Basic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0DD419" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="00E532A0" w:rsidRDefault="000A7127" w:rsidP="00775C53">
+          <w:p w14:paraId="1E0DD419" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="009F7961" w:rsidRDefault="000A7127" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Basic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="138E7E21" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="00E532A0" w:rsidRDefault="000A7127" w:rsidP="00775C53">
+          <w:p w14:paraId="138E7E21" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="009F7961" w:rsidRDefault="000A7127" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Enhanced</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A7127" w:rsidRPr="00E532A0" w14:paraId="708B9BCF" w14:textId="77777777" w:rsidTr="00CA242F">
+      <w:tr w:rsidR="000A7127" w:rsidRPr="00D06219" w14:paraId="708B9BCF" w14:textId="77777777" w:rsidTr="00CA242F">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FAFFD1C" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="00E532A0" w:rsidRDefault="000A7127" w:rsidP="00CA242F">
+          <w:p w14:paraId="1FAFFD1C" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="009F7961" w:rsidRDefault="000A7127" w:rsidP="00CA242F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Financial agreement &gt; US$150,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="859" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8DE8DF" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="00E532A0" w:rsidRDefault="000A7127" w:rsidP="00775C53">
+          <w:p w14:paraId="3D8DE8DF" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="009F7961" w:rsidRDefault="000A7127" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="809" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="082B9AB7" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="00E532A0" w:rsidRDefault="000A7127" w:rsidP="00775C53">
+          <w:p w14:paraId="082B9AB7" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="009F7961" w:rsidRDefault="000A7127" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1212" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BDB20F2" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="00E532A0" w:rsidRDefault="000A7127" w:rsidP="00775C53">
+          <w:p w14:paraId="0BDB20F2" w14:textId="77777777" w:rsidR="000A7127" w:rsidRPr="009F7961" w:rsidRDefault="000A7127" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Enhanced</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B8CB873" w14:textId="77777777" w:rsidR="00827ACC" w:rsidRDefault="00CF5ADE" w:rsidP="00827ACC">
+    <w:p w14:paraId="6B8CB873" w14:textId="77777777" w:rsidR="00827ACC" w:rsidRPr="009F7961" w:rsidRDefault="00CF5ADE" w:rsidP="00827ACC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="113"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The due diligence </w:t>
       </w:r>
-      <w:r w:rsidR="002B133A" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="002B133A" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>pathway</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> determines the sections of the Risk Assessment Tool that must be completed, as shown in Table 5.</w:t>
       </w:r>
-      <w:r w:rsidR="00827ACC">
+      <w:r w:rsidR="00827ACC" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574B8C12" w14:textId="2537DFAD" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00827ACC">
+    <w:p w14:paraId="574B8C12" w14:textId="2537DFAD" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00827ACC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="113"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>TABLE 5: Application of due diligence pathway to Risk Assessment Tool</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="4449" w:type="pct"/>
-        <w:tblInd w:w="421" w:type="dxa"/>
+        <w:tblW w:w="4482" w:type="pct"/>
+        <w:tblInd w:w="355" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3714"/>
+        <w:gridCol w:w="3779"/>
         <w:gridCol w:w="1711"/>
         <w:gridCol w:w="1711"/>
         <w:gridCol w:w="1709"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w14:paraId="05EBEBAE" w14:textId="77777777" w:rsidTr="00775C53">
+      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="00D06219" w14:paraId="05EBEBAE" w14:textId="77777777" w:rsidTr="00D06219">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcW w:w="2121" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="399938E3" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="399938E3" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sections of the Risk Assessment Tool</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="960" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="462824C5" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="462824C5" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Basic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="960" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D177E46" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="0D177E46" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="959" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5953FBB3" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="5953FBB3" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Enhanced</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w14:paraId="095AAECA" w14:textId="77777777" w:rsidTr="00775C53">
+      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="00D06219" w14:paraId="095AAECA" w14:textId="77777777" w:rsidTr="00D06219">
         <w:trPr>
           <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcW w:w="2121" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46BD2A08" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="46BD2A08" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1 – Collate information including on high risk sector</w:t>
+              <w:t xml:space="preserve">1 – Collate information including on </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>high risk</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="960" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62025B1B" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="62025B1B" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="960" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6E11B9" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="0F6E11B9" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="959" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CAAA3CD" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="0CAAA3CD" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w14:paraId="277FD8F3" w14:textId="77777777" w:rsidTr="00775C53">
+      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="00D06219" w14:paraId="277FD8F3" w14:textId="77777777" w:rsidTr="00D06219">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcW w:w="2121" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76F04183" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="76F04183" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2 – Exclusionary criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="960" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0E3F63" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="7A0E3F63" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="960" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA2C276" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="0FA2C276" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="959" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="720AE854" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="720AE854" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w14:paraId="1268A813" w14:textId="77777777" w:rsidTr="00775C53">
+      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="00D06219" w14:paraId="1268A813" w14:textId="77777777" w:rsidTr="00D06219">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcW w:w="2121" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB2B49F" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="6EB2B49F" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3 – Controversies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="960" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58C82980" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="58C82980" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="960" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11ED0984" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="11ED0984" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="959" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D92C3A6" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="4D92C3A6" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w14:paraId="492379A1" w14:textId="77777777" w:rsidTr="00775C53">
+      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="00D06219" w14:paraId="492379A1" w14:textId="77777777" w:rsidTr="00D06219">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcW w:w="2121" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5404A28A" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="5404A28A" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4(a) – ESG Commitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="960" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50DC6678" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="50DC6678" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="960" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3253D75F" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="3253D75F" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N or Y</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="19"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="959" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="557A1FD1" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="557A1FD1" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w14:paraId="043229AD" w14:textId="77777777" w:rsidTr="00775C53">
+      <w:tr w:rsidR="00CE3F1E" w:rsidRPr="00D06219" w14:paraId="043229AD" w14:textId="77777777" w:rsidTr="00D06219">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="pct"/>
+            <w:tcW w:w="2121" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70FDF41F" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="70FDF41F" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4(b) – Partnership Risk &amp; Benefits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="960" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="598B32E9" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="598B32E9" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="960" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2CF2FB" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="4C2CF2FB" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N or Y</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="20"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="pct"/>
+            <w:tcW w:w="959" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="737254F5" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00E532A0" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
+          <w:p w14:paraId="737254F5" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="009F7961" w:rsidRDefault="00CE3F1E" w:rsidP="00775C53">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4CD745A1" w14:textId="77777777" w:rsidR="00815585" w:rsidRDefault="00815585" w:rsidP="00815585">
+    <w:p w14:paraId="4CD745A1" w14:textId="77777777" w:rsidR="00815585" w:rsidRPr="009F7961" w:rsidRDefault="00815585" w:rsidP="00815585">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:spacing w:before="81"/>
         <w:ind w:left="1005" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D32" w14:textId="121F10E1" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D32" w14:textId="121F10E1" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:spacing w:before="81"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc148198013"/>
-      <w:r w:rsidRPr="00E532A0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Who Performs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the Due</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Diligence?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="24CC2D33" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D33" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="147"/>
         <w:ind w:left="280" w:right="633"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-        <w:t>In order to perform due diligence of a potential private sector partner, the overall process and steps outlined in Figure 1 below should be followed. To undertake the due diligence, the UNDP “Risk Assessment Tool for Private Sector Partners” should be used. Further details on the process can be found in the Risk Assessment Tool and the associated Risk Assessment Tool Guidelines.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perform due diligence of a potential private sector partner, the overall process and steps outlined in Figure 1 below should be followed. To undertake the due diligence, the UNDP “Risk Assessment Tool for Private Sector Partners” should be used. Further details on the process can be found in the Risk Assessment Tool and the associated Risk Assessment Tool Guidelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D34" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D34" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D35" w14:textId="73D4404F" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D35" w14:textId="73D4404F" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="637"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the responsibility of the </w:t>
       </w:r>
-      <w:r w:rsidR="00F72D2A">
+      <w:r w:rsidR="00F72D2A" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>portfolio/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-        <w:t>programme / project manager in the unit initiating the partnership to complete the Risk Assessment Tool.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / project manager in the unit initiating the partnership to complete the Risk Assessment Tool.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B6A0A3" w14:textId="77777777" w:rsidR="00DD18F1" w:rsidRPr="00E532A0" w:rsidRDefault="00DD18F1">
+    <w:p w14:paraId="75B6A0A3" w14:textId="77777777" w:rsidR="00DD18F1" w:rsidRPr="009F7961" w:rsidRDefault="00DD18F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="637"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1454CD8F" w14:textId="4DB5A006" w:rsidR="00DD18F1" w:rsidRPr="00E532A0" w:rsidRDefault="00DD18F1" w:rsidP="008D7C63">
+    <w:p w14:paraId="1454CD8F" w14:textId="4DB5A006" w:rsidR="00DD18F1" w:rsidRPr="009F7961" w:rsidRDefault="00DD18F1" w:rsidP="008D7C63">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>For all potential partners that have already been screened by other UN organizations within the past two years, UNDP will use such due diligence as a basis and will only undertake complementary due diligence on criteria that may not have been covered.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D36" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D36" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="445376FE" w14:textId="40BDD004" w:rsidR="000076B7" w:rsidRPr="00E532A0" w:rsidRDefault="000076B7">
+    <w:p w14:paraId="445376FE" w14:textId="40BDD004" w:rsidR="000076B7" w:rsidRPr="009F7961" w:rsidRDefault="000076B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Guidance for completing the due diligence can be provided by any of the quality assurance mechanisms described in Section 4.</w:t>
       </w:r>
-      <w:r w:rsidR="00A34C16" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00A34C16" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> below. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D3A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239" w:rsidP="008D7C63">
+    <w:p w14:paraId="24CC2D3A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239" w:rsidP="008D7C63">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="188396EF" w14:textId="7247644C" w:rsidR="00167985" w:rsidRPr="00E532A0" w:rsidRDefault="00167985" w:rsidP="008D7C63">
+    <w:p w14:paraId="188396EF" w14:textId="7247644C" w:rsidR="00167985" w:rsidRPr="009F7961" w:rsidRDefault="00167985" w:rsidP="008D7C63">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
           <w:tab w:val="left" w:pos="9810"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc148198014"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Risk Levels</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="0B420AFF" w14:textId="77777777" w:rsidR="00167985" w:rsidRPr="00E532A0" w:rsidRDefault="00167985" w:rsidP="00167985">
+    <w:p w14:paraId="0B420AFF" w14:textId="77777777" w:rsidR="00167985" w:rsidRPr="009F7961" w:rsidRDefault="00167985" w:rsidP="00167985">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FAC86A4" w14:textId="1CF5629E" w:rsidR="00167985" w:rsidRPr="00E532A0" w:rsidRDefault="00A34C16" w:rsidP="00167985">
+    <w:p w14:paraId="7FAC86A4" w14:textId="1CF5629E" w:rsidR="00167985" w:rsidRPr="009F7961" w:rsidRDefault="00A34C16" w:rsidP="00167985">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="637"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Completion of the due diligence process will </w:t>
       </w:r>
-      <w:r w:rsidR="00F57AD2" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00F57AD2" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">indicate </w:t>
       </w:r>
-      <w:r w:rsidR="00B54C17" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00B54C17" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00167985" w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">risk level for each potential partner. This risk level will determine the level of quality assurance that must take place over the due diligence process itself, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the level at which the decision to engage with the entity will be taken. This policy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>defines four levels of risk, in alignment with UNDP’s ERM policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00167985" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B62FA7" w14:textId="649C5C4C" w:rsidR="00167985" w:rsidRPr="00E532A0" w:rsidRDefault="4BA52721" w:rsidP="00C6409C">
+    <w:p w14:paraId="18B62FA7" w14:textId="649C5C4C" w:rsidR="00167985" w:rsidRPr="009F7961" w:rsidRDefault="4BA52721" w:rsidP="00C6409C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>High risk:</w:t>
       </w:r>
-      <w:r w:rsidR="6C5AD4DC" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="6C5AD4DC" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">engagement with sectors of the economy or business practices that are incompatible with UNDP’s vision, mission and values or </w:t>
       </w:r>
-      <w:r w:rsidR="4FFE6299" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="4FFE6299" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>private sector entities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> that are in violation of UN resolutions or included on UN ineligibility lists. This is </w:t>
       </w:r>
-      <w:r w:rsidR="6EC3A184" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="6EC3A184" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>when the risk assessment identifies evidence</w:t>
       </w:r>
-      <w:r w:rsidR="6EC3A184" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="6EC3A184" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of direct involvement in exclusionary criteria and/or engagement in Extractive Sector</w:t>
       </w:r>
-      <w:r w:rsidR="00167985" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00167985" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="21"/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204EC6B4" w14:textId="327DF316" w:rsidR="00167985" w:rsidRPr="00E532A0" w:rsidRDefault="00D30CDB" w:rsidP="00CB0D14">
+    <w:p w14:paraId="204EC6B4" w14:textId="327DF316" w:rsidR="00167985" w:rsidRPr="009F7961" w:rsidRDefault="00D30CDB" w:rsidP="00CB0D14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Substantial</w:t>
       </w:r>
-      <w:r w:rsidR="00167985" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00167985" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> risk: </w:t>
       </w:r>
-      <w:r w:rsidR="00167985" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00167985" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">these are private sector entities for which there is no evidence of </w:t>
       </w:r>
-      <w:r w:rsidR="00167985" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00167985" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>direct</w:t>
       </w:r>
-      <w:r w:rsidR="00167985" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="0013545C" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00167985" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> involvement in activities relating to exclusionary criteria, but where there is evidence of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00167985" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>controversies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00167985" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or engagement in </w:t>
+      </w:r>
+      <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>high-risk</w:t>
       </w:r>
-      <w:r w:rsidR="00167985" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00167985" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> sector. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0929A13D" w14:textId="4BC8D587" w:rsidR="00167985" w:rsidRPr="00E532A0" w:rsidRDefault="00167985" w:rsidP="00775C53">
+    <w:p w14:paraId="0929A13D" w14:textId="4BC8D587" w:rsidR="00167985" w:rsidRPr="009F7961" w:rsidRDefault="00167985" w:rsidP="00775C53">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Moderate Risk: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">these are </w:t>
       </w:r>
-      <w:r w:rsidR="00212523" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00212523" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">private sector entities </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>for which there is no evidence of involvement in activities relating to exclusionary criteria</w:t>
       </w:r>
-      <w:r w:rsidR="00B07FA6" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00B07FA6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (direct or indirect)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
-      <w:r w:rsidR="00953B5B" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00953B5B" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">significant </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">controversies, but which </w:t>
       </w:r>
-      <w:r w:rsidR="00FA5B4C" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00FA5B4C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> associated with a high-risk sector.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1B5D54" w14:textId="418E532D" w:rsidR="00167985" w:rsidRPr="00E532A0" w:rsidRDefault="00167985" w:rsidP="00775C53">
+    <w:p w14:paraId="1D1B5D54" w14:textId="418E532D" w:rsidR="00167985" w:rsidRPr="009F7961" w:rsidRDefault="00167985" w:rsidP="00775C53">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Low Risk: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">these are partners for which there is no evidence of involvement in any activities relating to exclusionary criteria, no evidence of controversies and no link to </w:t>
       </w:r>
-      <w:r w:rsidR="0013545C" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>high-risk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> sectors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662CCB01" w14:textId="77777777" w:rsidR="000F537B" w:rsidRPr="00E532A0" w:rsidRDefault="000F537B" w:rsidP="000F537B">
+    <w:p w14:paraId="662CCB01" w14:textId="77777777" w:rsidR="000F537B" w:rsidRPr="009F7961" w:rsidRDefault="000F537B" w:rsidP="000F537B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:ind w:left="1000" w:right="897" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="118E7310" w14:textId="77777777" w:rsidR="00A222ED" w:rsidRPr="00E532A0" w:rsidRDefault="00A222ED" w:rsidP="000F537B">
+    <w:p w14:paraId="118E7310" w14:textId="77777777" w:rsidR="00A222ED" w:rsidRPr="009F7961" w:rsidRDefault="00A222ED" w:rsidP="000F537B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:ind w:left="1000" w:right="897" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0766FCB9" w14:textId="6996D89F" w:rsidR="00062F36" w:rsidRPr="00E532A0" w:rsidRDefault="008D22F9" w:rsidP="00062F36">
+    <w:p w14:paraId="0766FCB9" w14:textId="6996D89F" w:rsidR="00062F36" w:rsidRPr="009F7961" w:rsidRDefault="008D22F9" w:rsidP="00062F36">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc148198015"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Provision of </w:t>
       </w:r>
-      <w:r w:rsidR="00E51A4E" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00E51A4E" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">dvice on, and </w:t>
       </w:r>
-      <w:r w:rsidR="00E51A4E" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00E51A4E" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
-      <w:r w:rsidR="00062F36" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00062F36" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">uality </w:t>
       </w:r>
-      <w:r w:rsidR="00E51A4E" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00E51A4E" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00062F36" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00062F36" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ssurance over</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00062F36" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00062F36" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidR="00E51A4E" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00E51A4E" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00062F36" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00062F36" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ue </w:t>
       </w:r>
-      <w:r w:rsidR="00E51A4E" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00E51A4E" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00062F36" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00062F36" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>iligence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
-      <w:r w:rsidR="00062F36" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00062F36" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FA0294" w14:textId="77777777" w:rsidR="00062F36" w:rsidRPr="00E532A0" w:rsidRDefault="00062F36" w:rsidP="00062F36">
+    <w:p w14:paraId="14FA0294" w14:textId="77777777" w:rsidR="00062F36" w:rsidRPr="009F7961" w:rsidRDefault="00062F36" w:rsidP="00062F36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5641922D" w14:textId="147B8352" w:rsidR="00062F36" w:rsidRPr="00E532A0" w:rsidRDefault="00062F36" w:rsidP="00062F36">
+    <w:p w14:paraId="5641922D" w14:textId="147B8352" w:rsidR="00062F36" w:rsidRPr="009F7961" w:rsidRDefault="00062F36" w:rsidP="00062F36">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
-[...11 lines deleted...]
-      <w:r w:rsidR="00396547" w:rsidRPr="00E532A0">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensure that due diligence is conducted in a consistent and high-quality manner, and that the risk of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>entering into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unsuitable partnerships is managed in accordance with UNDP’s risk appetite statement, UNDP operates a quality assurance mechanism over the private sector partnership due diligence process.</w:t>
+      </w:r>
+      <w:r w:rsidR="000076B7" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This is aligned with UNDP’s ‘three lines of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000076B7" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>defence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000076B7" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ model, where </w:t>
+      </w:r>
+      <w:r w:rsidR="00396547" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="000076B7" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="000076B7" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">‘second line’ </w:t>
       </w:r>
-      <w:r w:rsidR="00106542" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00106542" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>provides</w:t>
       </w:r>
-      <w:r w:rsidR="003E183D" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="003E183D" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> internal</w:t>
       </w:r>
-      <w:r w:rsidR="00106542" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00B871A3" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00106542" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B871A3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>technical support and oversight</w:t>
       </w:r>
-      <w:r w:rsidR="003E183D" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="003E183D" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00B871A3" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00B871A3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> assuring the application of the PSDD Policy and RAT</w:t>
       </w:r>
-      <w:r w:rsidR="000076B7" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="000076B7" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15EB200A" w14:textId="6169A3C6" w:rsidR="00167985" w:rsidRPr="00E532A0" w:rsidRDefault="00167985" w:rsidP="00167985">
+    <w:p w14:paraId="15EB200A" w14:textId="6169A3C6" w:rsidR="00167985" w:rsidRPr="009F7961" w:rsidRDefault="00167985" w:rsidP="00167985">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="147"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose of this </w:t>
       </w:r>
-      <w:r w:rsidR="000F672C" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="000F672C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>second line</w:t>
       </w:r>
-      <w:r w:rsidR="009B1067" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="009B1067" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> review</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> process is two-fold:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7838E623" w14:textId="76E6F9DE" w:rsidR="00167985" w:rsidRPr="00E532A0" w:rsidRDefault="00167985" w:rsidP="00C75534">
+    <w:p w14:paraId="7838E623" w14:textId="76E6F9DE" w:rsidR="00167985" w:rsidRPr="009F7961" w:rsidRDefault="00167985" w:rsidP="00C75534">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">To ensure that the </w:t>
       </w:r>
-      <w:r w:rsidR="00D66ED0" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00D66ED0" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">appropriate </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">due diligence process has been </w:t>
       </w:r>
-      <w:r w:rsidR="00D66ED0" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00D66ED0" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>followed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, including evidence gathering and </w:t>
       </w:r>
-      <w:r w:rsidR="00A222ED" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00A222ED" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>documentation</w:t>
       </w:r>
-      <w:r w:rsidR="008B347E" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="008B347E" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the RAT</w:t>
       </w:r>
-      <w:r w:rsidR="00A222ED" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00A222ED" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9F169C" w14:textId="194BF4FA" w:rsidR="00167985" w:rsidRPr="00E532A0" w:rsidRDefault="4BA52721" w:rsidP="00167985">
+    <w:p w14:paraId="2D9F169C" w14:textId="194BF4FA" w:rsidR="00167985" w:rsidRPr="009F7961" w:rsidRDefault="4BA52721" w:rsidP="00167985">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="147"/>
         <w:ind w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
-      <w:r w:rsidR="1ADFF959" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="1ADFF959" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>provide advisory support to the decision maker</w:t>
       </w:r>
-      <w:r w:rsidR="00A222ED" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00A222ED" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">based on the evaluation of </w:t>
       </w:r>
-      <w:r w:rsidR="1ADFF959" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="1ADFF959" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">identified </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>risks and benefits</w:t>
       </w:r>
-      <w:r w:rsidR="1ADFF959" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="1ADFF959" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the significance of evidence</w:t>
       </w:r>
-      <w:r w:rsidR="008B347E" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="008B347E" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the RAT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="1ADFF959" w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="1ADFF959" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>towards the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="1ADFF959" w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="1ADFF959" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">formulation </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of the decision</w:t>
       </w:r>
-      <w:r w:rsidR="00167985" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00167985" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="22"/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FBFC687" w14:textId="48DBB4F1" w:rsidR="00167985" w:rsidRPr="00E532A0" w:rsidRDefault="00C03DE6" w:rsidP="007D1939">
+    <w:p w14:paraId="3FBFC687" w14:textId="48DBB4F1" w:rsidR="00167985" w:rsidRPr="009F7961" w:rsidRDefault="00C03DE6" w:rsidP="007D1939">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="147"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Table 6 shows who </w:t>
       </w:r>
-      <w:r w:rsidR="008D22F9" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="008D22F9" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">delivers this advice and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>performs this quality assurance</w:t>
       </w:r>
-      <w:r w:rsidR="00872533" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00872533" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> – this is determined by the risk levels described in Section 4.4</w:t>
       </w:r>
-      <w:r w:rsidR="008D22F9" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="008D22F9" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00175314" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00175314" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Advisory focal points and committees exist at CO, Regional Bureau and HQ level.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C919AD8" w14:textId="41262DF2" w:rsidR="00062F36" w:rsidRPr="00E532A0" w:rsidRDefault="00062F36" w:rsidP="00062F36">
+    <w:p w14:paraId="2C919AD8" w14:textId="41262DF2" w:rsidR="00062F36" w:rsidRPr="009F7961" w:rsidRDefault="00062F36" w:rsidP="00062F36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="446A20A6" w14:textId="003F8778" w:rsidR="00C03DE6" w:rsidRPr="00E532A0" w:rsidRDefault="00C03DE6" w:rsidP="00C03DE6">
+    <w:p w14:paraId="446A20A6" w14:textId="003F8778" w:rsidR="00C03DE6" w:rsidRPr="009F7961" w:rsidRDefault="00C03DE6" w:rsidP="00C03DE6">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">TABLE 6: </w:t>
       </w:r>
-      <w:r w:rsidR="008D22F9" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="008D22F9" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Advisory and quality assurance responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BD8151" w14:textId="77777777" w:rsidR="00C03DE6" w:rsidRPr="00E532A0" w:rsidRDefault="00C03DE6" w:rsidP="00062F36">
+    <w:p w14:paraId="70BD8151" w14:textId="77777777" w:rsidR="00C03DE6" w:rsidRPr="009F7961" w:rsidRDefault="00C03DE6" w:rsidP="00062F36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="4494" w:type="pct"/>
         <w:tblInd w:w="355" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="2257"/>
         <w:gridCol w:w="2260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C6409C" w:rsidRPr="00E532A0" w14:paraId="52E1AD61" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="00C6409C" w:rsidRPr="00D06219" w14:paraId="52E1AD61" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1209" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B19EEA9" w14:textId="08BBDB99" w:rsidR="00C6409C" w:rsidRPr="00E532A0" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="4B19EEA9" w14:textId="08BBDB99" w:rsidR="00C6409C" w:rsidRPr="009F7961" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Initiating Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3791" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE5B1C5" w14:textId="14DD273E" w:rsidR="00C6409C" w:rsidRPr="00E532A0" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="3CE5B1C5" w14:textId="14DD273E" w:rsidR="00C6409C" w:rsidRPr="009F7961" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Quality Assurance / Risk Advisories per Level of Risk</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:footnoteReference w:id="23"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6409C" w:rsidRPr="00E532A0" w14:paraId="017096D4" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="00C6409C" w:rsidRPr="00D06219" w14:paraId="017096D4" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1209" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F89B26A" w14:textId="1F2717F0" w:rsidR="00C6409C" w:rsidRPr="00E532A0" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="3F89B26A" w14:textId="1F2717F0" w:rsidR="00C6409C" w:rsidRPr="009F7961" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="208E7376" w14:textId="24072612" w:rsidR="00C6409C" w:rsidRPr="00E532A0" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="208E7376" w14:textId="24072612" w:rsidR="00C6409C" w:rsidRPr="009F7961" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Low Risk  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F03F60" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="00E532A0" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="13F03F60" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="009F7961" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Moderate to Substantial Risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1265" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02BC009F" w14:textId="5DA8CCE8" w:rsidR="00C6409C" w:rsidRPr="00E532A0" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="02BC009F" w14:textId="5DA8CCE8" w:rsidR="00C6409C" w:rsidRPr="009F7961" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>High Risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6409C" w:rsidRPr="00E532A0" w14:paraId="3AE6DDAF" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="00C6409C" w:rsidRPr="00D06219" w14:paraId="3AE6DDAF" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1209" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5756E5EF" w14:textId="06D7B4B6" w:rsidR="00C6409C" w:rsidRPr="00E532A0" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="5756E5EF" w14:textId="06D7B4B6" w:rsidR="00C6409C" w:rsidRPr="009F7961" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Country Level QA/ Risk Advisory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BBFE506" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="00E532A0" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="3BBFE506" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="009F7961" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CO PSDD Focal Point</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC1F0CB" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="00E532A0" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="4BC1F0CB" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="009F7961" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CO PSDD committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1265" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3F7EE0" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="00E532A0" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="6A3F7EE0" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="009F7961" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Regional PSDD Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6409C" w:rsidRPr="00E532A0" w14:paraId="5A7E35B7" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="00C6409C" w:rsidRPr="00D06219" w14:paraId="5A7E35B7" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1209" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7CE817" w14:textId="14DE6B62" w:rsidR="00C6409C" w:rsidRPr="00E532A0" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="2E7CE817" w14:textId="14DE6B62" w:rsidR="00C6409C" w:rsidRPr="009F7961" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Bureau QA/ Risk Advisory </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08E090AD" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="00E532A0" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="08E090AD" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="009F7961" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Regional Bureau PSDD Focal Point</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A1AF9EA" w14:textId="2FC9D313" w:rsidR="00C6409C" w:rsidRPr="00E532A0" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="2A1AF9EA" w14:textId="2FC9D313" w:rsidR="00C6409C" w:rsidRPr="009F7961" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Regional PSDD Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1265" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67F26145" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="00E532A0" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="67F26145" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="009F7961" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>HQ Inter-bureau PSDD Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6409C" w:rsidRPr="00E532A0" w14:paraId="19C48615" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="00C6409C" w:rsidRPr="00D06219" w14:paraId="19C48615" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1209" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5305DF2D" w14:textId="7BA6F235" w:rsidR="00C6409C" w:rsidRPr="00E532A0" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="5305DF2D" w14:textId="7BA6F235" w:rsidR="00C6409C" w:rsidRPr="009F7961" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Central Bureau QA/ Risk Advisory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="234F96B1" w14:textId="70DD9483" w:rsidR="00C6409C" w:rsidRPr="00E532A0" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="234F96B1" w14:textId="70DD9483" w:rsidR="00C6409C" w:rsidRPr="009F7961" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Central Bureaus PSDD Focal Point</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1263" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54D9DF" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="00E532A0" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="3F54D9DF" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="009F7961" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>HQ Inter-bureau PSDD Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1265" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3537041F" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="00E532A0" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
+          <w:p w14:paraId="3537041F" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="009F7961" w:rsidRDefault="00C6409C" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>HQ Inter-bureau PSDD Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="413D0F3B" w14:textId="0C61E44C" w:rsidR="000F537B" w:rsidRPr="00E532A0" w:rsidRDefault="009F569B" w:rsidP="00B93DE9">
+    <w:p w14:paraId="413D0F3B" w14:textId="0C61E44C" w:rsidR="000F537B" w:rsidRPr="009F7961" w:rsidRDefault="009F569B" w:rsidP="00B93DE9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7733"/>
         </w:tabs>
         <w:spacing w:before="147"/>
         <w:ind w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D3B" w14:textId="18B35845" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D3B" w14:textId="18B35845" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc148198016"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Making a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Decision</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="24CC2D3C" w14:textId="2F734382" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D3C" w14:textId="2F734382" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="147"/>
         <w:ind w:left="280" w:right="636"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00067A9E" w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A decision about </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to proceed with engagement with a partner will be taken based on the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>completed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> due diligence including</w:t>
+      </w:r>
+      <w:r w:rsidR="00067A9E" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, as relevant,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> a risk/benefit analysis of the partnership. The risk/benefit analysis shows if the balance between expected risks and expected benefits is in line with the risk tolerance of UNDP. UNDP may generally be willing to bear higher risks if the benefits of the partnership clearly outweigh the risks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D3D" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D3D" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D3E" w14:textId="601B1DFD" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D3E" w14:textId="601B1DFD" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>It is essential that there is separation between the staff who are directly involved in developing the relationship</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>making</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>recommendation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>whether</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>proceed,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>staff</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>who</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>make</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the final decision.</w:t>
       </w:r>
-      <w:r w:rsidR="00C03DE6" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00C03DE6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> It is also important that</w:t>
       </w:r>
-      <w:r w:rsidR="008D22F9" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="008D22F9" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, as with the quality assurance responsibilities,</w:t>
       </w:r>
-      <w:r w:rsidR="00C03DE6" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00C03DE6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> decision making is aligned with the level of risk and is aligned with the ERM policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5102FBAE" w14:textId="77777777" w:rsidR="008D22F9" w:rsidRPr="00E532A0" w:rsidRDefault="008D22F9">
+    <w:p w14:paraId="5102FBAE" w14:textId="77777777" w:rsidR="008D22F9" w:rsidRPr="009F7961" w:rsidRDefault="008D22F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B5A5465" w14:textId="2A9BE3C7" w:rsidR="008D22F9" w:rsidRPr="00E532A0" w:rsidRDefault="008D22F9">
+    <w:p w14:paraId="0B5A5465" w14:textId="2A9BE3C7" w:rsidR="008D22F9" w:rsidRPr="009F7961" w:rsidRDefault="008D22F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Table 7 shows where decision making responsibility lies within the organization, </w:t>
       </w:r>
-      <w:r w:rsidR="00187CCB" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00187CCB" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> align</w:t>
       </w:r>
-      <w:r w:rsidR="00187CCB" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00187CCB" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ment with </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the level of risk. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E24A340" w14:textId="68BD0EE4" w:rsidR="008D22F9" w:rsidRPr="00E532A0" w:rsidRDefault="008D22F9">
+    <w:p w14:paraId="5E24A340" w14:textId="68BD0EE4" w:rsidR="008D22F9" w:rsidRPr="009F7961" w:rsidRDefault="008D22F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DDE76B4" w14:textId="7C0A1ED0" w:rsidR="007D1939" w:rsidRPr="00E532A0" w:rsidRDefault="007D1939" w:rsidP="007D1939">
+    <w:p w14:paraId="2DDE76B4" w14:textId="7C0A1ED0" w:rsidR="007D1939" w:rsidRPr="009F7961" w:rsidRDefault="007D1939" w:rsidP="007D1939">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">TABLE 7: Decision making </w:t>
       </w:r>
-      <w:r w:rsidR="00293B24" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00293B24" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>responsibilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F11FC3" w14:textId="77777777" w:rsidR="007D1939" w:rsidRPr="00E532A0" w:rsidRDefault="007D1939">
+    <w:p w14:paraId="37F11FC3" w14:textId="77777777" w:rsidR="007D1939" w:rsidRPr="009F7961" w:rsidRDefault="007D1939">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="4527" w:type="pct"/>
         <w:tblInd w:w="355" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="2574"/>
         <w:gridCol w:w="2646"/>
         <w:gridCol w:w="2340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0046210B" w:rsidRPr="00E532A0" w14:paraId="3F40D880" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="0046210B" w:rsidRPr="00D06219" w14:paraId="3F40D880" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="361"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="66149C16" w14:textId="3C39A9BB" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="66149C16" w14:textId="3C39A9BB" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:right="-109"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Level of Risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="01B0739C" w14:textId="180EAD1F" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="007D4069" w:rsidP="00C6409C">
+          <w:p w14:paraId="01B0739C" w14:textId="180EAD1F" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="007D4069" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Explanation of risk level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB4EB9B" w14:textId="3F5074BD" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="3FB4EB9B" w14:textId="3F5074BD" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Level of Decision Making</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABF7D91" w14:textId="0C9B53A6" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="1ABF7D91" w14:textId="0C9B53A6" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Explanatory notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046210B" w:rsidRPr="00E532A0" w14:paraId="0AB03DD7" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="0046210B" w:rsidRPr="00D06219" w14:paraId="0AB03DD7" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="944"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="35BE8283" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="35BE8283" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Low risk</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68A1B786" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="68A1B786" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3962FDCA" w14:textId="50FC7ACD" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="3962FDCA" w14:textId="50FC7ACD" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Partners for which there is no evidence of involvement in any activities relating to exclusionary criteria, no evidence of controversies and no link to </w:t>
             </w:r>
-            <w:r w:rsidR="0013545C" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>high-risk</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> sectors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F0A8B04" w14:textId="694FE722" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="1F0A8B04" w14:textId="694FE722" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>RR for Country Level</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7283CB2D" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="7283CB2D" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bureau Directors for regional and global level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45167C6D" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="45167C6D" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Decision taken at the level of the initiating unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046210B" w:rsidRPr="00E532A0" w14:paraId="3C39D0F2" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="0046210B" w:rsidRPr="00D06219" w14:paraId="3C39D0F2" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="1169"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="26410539" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="26410539" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Moderate Risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4368CC15" w14:textId="0BE5C9B2" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="007D4069" w:rsidP="00C6409C">
+          <w:p w14:paraId="4368CC15" w14:textId="0BE5C9B2" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="007D4069" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="0046210B" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="0046210B" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>artners for which there is no evidence of involvement in activities relating to exclusionary criteria</w:t>
             </w:r>
-            <w:r w:rsidR="00A3780C" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00A3780C" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (direct or indirect)</w:t>
             </w:r>
-            <w:r w:rsidR="0046210B" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="0046210B" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, or controversies, but which is associated with a high-risk sector.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27722450" w14:textId="5AF4FF01" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="27722450" w14:textId="5AF4FF01" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Bureau Directors </w:t>
             </w:r>
-            <w:r w:rsidR="00CD58FC" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00CD58FC" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>for both country, regional and global level</w:t>
+              <w:t xml:space="preserve">for both </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00CD58FC" w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>country</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00CD58FC" w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, regional and global level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60E7EB46" w14:textId="2C4F5431" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="60E7EB46" w14:textId="2C4F5431" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>For engagement with high-risk sector</w:t>
             </w:r>
-            <w:r w:rsidR="00D66ED0" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00D66ED0" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the CO</w:t>
             </w:r>
-            <w:r w:rsidR="00A3780C" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00A3780C" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> level</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, decision is escalated </w:t>
             </w:r>
-            <w:r w:rsidR="00A2471D" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00A2471D" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>to Regional Bureau Directors</w:t>
             </w:r>
-            <w:r w:rsidR="00747432" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00747432" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. In all cases, the </w:t>
             </w:r>
-            <w:r w:rsidR="00B22858" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00B22858" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RAT is</w:t>
             </w:r>
-            <w:r w:rsidR="00A2471D" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00A2471D" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  shared with the Risk Committee for information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046210B" w:rsidRPr="00E532A0" w14:paraId="16BF6994" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="0046210B" w:rsidRPr="00D06219" w14:paraId="16BF6994" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="935"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="111198B4" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="111198B4" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Substantial Risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F7BBE77" w14:textId="74E95718" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="4F7BBE77" w14:textId="74E95718" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Partners for which there is no evidence of direct involvement in activities relating to exclusionary criteria, but where there is evidence of controversies and/or engagement in </w:t>
             </w:r>
-            <w:r w:rsidR="0013545C" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>high-risk</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> sector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B1BDB20" w14:textId="266A1A32" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="6B1BDB20" w14:textId="266A1A32" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Bureau Directors </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26B23B22" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="26B23B22" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E935F65" w14:textId="13860AB5" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="1E935F65" w14:textId="13860AB5" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>For engagement with high-risk sector</w:t>
             </w:r>
-            <w:r w:rsidR="00A3780C" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00A3780C" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> at the CO level</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00B22858" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00B22858" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>decision is escalated to Regional Bureau Directors. In all cases, the RAT is</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> shared with the Risk Committee for information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0046210B" w:rsidRPr="00E532A0" w14:paraId="1DE4A59E" w14:textId="77777777" w:rsidTr="00C6409C">
+      <w:tr w:rsidR="0046210B" w:rsidRPr="00D06219" w14:paraId="1DE4A59E" w14:textId="77777777" w:rsidTr="00C6409C">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="48421BF8" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="48421BF8" w14:textId="77777777" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>High Risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1430" w:type="pct"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="078C3180" w14:textId="562F5B32" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="6ABADEC7" w:rsidP="00C6409C">
+          <w:p w14:paraId="078C3180" w14:textId="562F5B32" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="6ABADEC7" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="16840C13" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="16840C13" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>artner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="16840C13" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="16840C13" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>who are</w:t>
             </w:r>
-            <w:r w:rsidR="16840C13" w:rsidRPr="00E532A0">
-[...7 lines deleted...]
-            <w:r w:rsidR="0046210B" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="16840C13" w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> engaged in any activities that fall </w:t>
+            </w:r>
+            <w:r w:rsidR="16840C13" w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>under the exclusionary criteria, or where there is direct evidence of involvement in extractive industries</w:t>
+            </w:r>
+            <w:r w:rsidR="0046210B" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="24"/>
             </w:r>
-            <w:r w:rsidR="16840C13" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="16840C13" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="pct"/>
             <w:tcBorders>
               <w:tl2br w:val="nil"/>
               <w:tr2bl w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B37E4B1" w14:textId="5946ADF3" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
+          <w:p w14:paraId="2B37E4B1" w14:textId="5946ADF3" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Corporate Risk Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4D2DD9" w14:textId="02821B9A" w:rsidR="0046210B" w:rsidRPr="00E532A0" w:rsidRDefault="16840C13" w:rsidP="00C6409C">
+          <w:p w14:paraId="1A4D2DD9" w14:textId="02821B9A" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="16840C13" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
-[...7 lines deleted...]
-            <w:r w:rsidR="4FFE6299" w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For any direct involvement in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>exclusionary criteria and/or engagement in extractive</w:t>
+            </w:r>
+            <w:r w:rsidR="4FFE6299" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> industries</w:t>
             </w:r>
-            <w:r w:rsidR="0046210B" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="0046210B" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="25"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6818BCCF" w14:textId="77777777" w:rsidR="008D22F9" w:rsidRPr="00E532A0" w:rsidRDefault="008D22F9">
+    <w:p w14:paraId="6818BCCF" w14:textId="77777777" w:rsidR="008D22F9" w:rsidRPr="009F7961" w:rsidRDefault="008D22F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D3F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D3F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54CBD62C" w14:textId="71063BB7" w:rsidR="009A538D" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="54CBD62C" w14:textId="71063BB7" w:rsidR="009A538D" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">All decisions related to partnerships with </w:t>
       </w:r>
-      <w:r w:rsidR="00A3780C" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00A3780C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">private sector entities </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">to which </w:t>
       </w:r>
-      <w:r w:rsidR="00A3780C" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00A3780C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">direct involvement in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">exclusionary criteria apply </w:t>
       </w:r>
-      <w:r w:rsidR="00706D7C" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00706D7C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and/</w:t>
       </w:r>
-      <w:r w:rsidR="00A3780C" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00A3780C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">or which are engaged in extractive industries </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">must be escalated to </w:t>
       </w:r>
-      <w:r w:rsidR="0046210B" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="0046210B" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the Corporate Risk Committee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C57E88">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00C57E88" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>In cases where the potential partner is involved in a high-risk sector (listed on p. 6</w:t>
       </w:r>
-      <w:r w:rsidR="004D285F" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="004D285F" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A3780C" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00A3780C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> excluding extractive industries</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">) the </w:t>
       </w:r>
-      <w:r w:rsidR="0046210B" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="0046210B" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Corporate Risk Committee must be aware of the potential partnership. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0B94A2" w14:textId="77777777" w:rsidR="009A538D" w:rsidRPr="00E532A0" w:rsidRDefault="009A538D">
+    <w:p w14:paraId="6C0B94A2" w14:textId="77777777" w:rsidR="009A538D" w:rsidRPr="009F7961" w:rsidRDefault="009A538D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52B54D98" w14:textId="6DEA2032" w:rsidR="005A7342" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="52B54D98" w14:textId="6DEA2032" w:rsidR="005A7342" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5F69" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00AD5F69" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>potential partners</w:t>
       </w:r>
-      <w:r w:rsidR="00AD5F69" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00AD5F69" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5F69" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00AD5F69" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00AD5F69" w:rsidRPr="002817DD">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00AD5F69" w:rsidRPr="009F7961">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>AML/CFT self-certification</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AD5F69" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00AD5F69" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5F69" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00AD5F69" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>will be submitted</w:t>
       </w:r>
-      <w:r w:rsidR="00E07BF3" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00E07BF3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5F69" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00AD5F69" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>confirm</w:t>
       </w:r>
-      <w:r w:rsidR="00E07BF3" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00E07BF3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ing the en</w:t>
       </w:r>
-      <w:r w:rsidR="002B0E88">
+      <w:r w:rsidR="002B0E88" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00E07BF3" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00E07BF3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ity has </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5F69" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00AD5F69" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">provided complete and accurate information, </w:t>
       </w:r>
-      <w:r w:rsidR="00DD18F1" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00DD18F1" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the entity is </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5F69" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00AD5F69" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>not subject to any sanctions, will comply with applicable laws and regulations to fight money laundering and terrorism financing; and that they will promptly inform UNDP of any breaches to the certification.</w:t>
       </w:r>
-      <w:r w:rsidR="00A547A2">
+      <w:r w:rsidR="00A547A2" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D4E" w14:textId="44D64367" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00D13A23">
+    <w:p w14:paraId="24CC2D4E" w14:textId="44D64367" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00D13A23">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
           <w:tab w:val="left" w:pos="7095"/>
         </w:tabs>
         <w:spacing w:before="182" w:line="364" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc148198017"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Monitoring the Partnership, Managing Risk</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Reporting</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6147CAF3" w14:textId="295688B8" w:rsidR="006E0247" w:rsidRPr="00E532A0" w:rsidRDefault="006E0247" w:rsidP="006E0247">
+    <w:p w14:paraId="6147CAF3" w14:textId="295688B8" w:rsidR="006E0247" w:rsidRPr="009F7961" w:rsidRDefault="006E0247" w:rsidP="006E0247">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00872533" w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The frequency of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the monitoring of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> partnerships will </w:t>
+      </w:r>
+      <w:r w:rsidR="00872533" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>be determined by the level of risk. The Partnership Initiator / Relationship Manager will conduct monitoring on the following basis:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A41AA3D" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="00E532A0" w:rsidRDefault="006E0247" w:rsidP="006E0247">
+    <w:p w14:paraId="1A41AA3D" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="009F7961" w:rsidRDefault="006E0247" w:rsidP="006E0247">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2246"/>
         <w:gridCol w:w="1790"/>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="1890"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E0247" w:rsidRPr="00E532A0" w14:paraId="767D26A1" w14:textId="77777777" w:rsidTr="00983380">
+      <w:tr w:rsidR="006E0247" w:rsidRPr="00D06219" w14:paraId="767D26A1" w14:textId="77777777" w:rsidTr="00983380">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="642CB775" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="00E532A0" w:rsidRDefault="006E0247" w:rsidP="00F745B3">
+          <w:p w14:paraId="642CB775" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="009F7961" w:rsidRDefault="006E0247" w:rsidP="00F745B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Monitoring based on Risk Severity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1790" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2286E06B" w14:textId="0FD873D7" w:rsidR="006E0247" w:rsidRPr="00E532A0" w:rsidRDefault="006E0247" w:rsidP="00983380">
+          <w:p w14:paraId="2286E06B" w14:textId="0FD873D7" w:rsidR="006E0247" w:rsidRPr="009F7961" w:rsidRDefault="006E0247" w:rsidP="00983380">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Low Risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B5C2557" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="00E532A0" w:rsidRDefault="006E0247" w:rsidP="00983380">
+          <w:p w14:paraId="2B5C2557" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="009F7961" w:rsidRDefault="006E0247" w:rsidP="00983380">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Moderate to Substantial Risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0911447D" w14:textId="7DE0C456" w:rsidR="006E0247" w:rsidRPr="00E532A0" w:rsidRDefault="006E0247" w:rsidP="00983380">
+          <w:p w14:paraId="0911447D" w14:textId="7DE0C456" w:rsidR="006E0247" w:rsidRPr="009F7961" w:rsidRDefault="006E0247" w:rsidP="00983380">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>High Risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E0247" w:rsidRPr="00E532A0" w14:paraId="7217068D" w14:textId="77777777" w:rsidTr="00983380">
+      <w:tr w:rsidR="006E0247" w:rsidRPr="00D06219" w14:paraId="7217068D" w14:textId="77777777" w:rsidTr="00983380">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3FE9AC" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="00E532A0" w:rsidRDefault="006E0247" w:rsidP="00F745B3">
+          <w:p w14:paraId="3A3FE9AC" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="009F7961" w:rsidRDefault="006E0247" w:rsidP="00F745B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Frequency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40F436A3" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="00E532A0" w:rsidRDefault="006E0247" w:rsidP="00983380">
+          <w:p w14:paraId="40F436A3" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="009F7961" w:rsidRDefault="006E0247" w:rsidP="00983380">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Annually</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73E0EC2B" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="00E532A0" w:rsidRDefault="006E0247" w:rsidP="00983380">
+          <w:p w14:paraId="73E0EC2B" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="009F7961" w:rsidRDefault="006E0247" w:rsidP="00983380">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Six-monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16D12F7A" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="00E532A0" w:rsidRDefault="006E0247" w:rsidP="00983380">
+          <w:p w14:paraId="16D12F7A" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="009F7961" w:rsidRDefault="006E0247" w:rsidP="00983380">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Quarterly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78634801" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="00E532A0" w:rsidRDefault="006E0247" w:rsidP="006E0247">
+    <w:p w14:paraId="78634801" w14:textId="77777777" w:rsidR="006E0247" w:rsidRPr="009F7961" w:rsidRDefault="006E0247" w:rsidP="006E0247">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66307EAC" w14:textId="5AD84188" w:rsidR="006E0247" w:rsidRPr="00E532A0" w:rsidRDefault="006E0247" w:rsidP="001F6E77">
+    <w:p w14:paraId="66307EAC" w14:textId="5AD84188" w:rsidR="006E0247" w:rsidRPr="009F7961" w:rsidRDefault="006E0247" w:rsidP="001F6E77">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
           <w:tab w:val="left" w:pos="7095"/>
         </w:tabs>
         <w:spacing w:before="182" w:line="364" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc148198018"/>
-      <w:r w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Spot-checking</w:t>
       </w:r>
-      <w:r w:rsidR="00FF66FE" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00FF66FE" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the due diligence process</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="4A8B0B0F" w14:textId="5F929EFF" w:rsidR="002453AF" w:rsidRPr="00E532A0" w:rsidRDefault="00FF66FE" w:rsidP="002453AF">
+    <w:p w14:paraId="4A8B0B0F" w14:textId="5F929EFF" w:rsidR="002453AF" w:rsidRPr="009F7961" w:rsidRDefault="00FF66FE" w:rsidP="002453AF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Spot checks of the due diligence process are carried out </w:t>
       </w:r>
-      <w:r w:rsidR="00D35AF4" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00D35AF4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">every alternate year, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00696890" w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as part of UNDP’s ‘third line’ of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>defen</w:t>
+      </w:r>
+      <w:r w:rsidR="00696890" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="008455E8" w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This will validate that the due diligence process was conducted as per the policy and related guidance and that necessary monitoring of the partner risk assessment and treatment mechanisms are operational. </w:t>
+      </w:r>
+      <w:r w:rsidR="008455E8" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Regional Bureaus</w:t>
       </w:r>
-      <w:r w:rsidR="00CC3D65" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00CC3D65" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> carry out</w:t>
       </w:r>
-      <w:r w:rsidR="008455E8" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="00CC3D65" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="008455E8" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spot-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008455E8" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>check</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008455E8" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3D65" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidR="003662FD" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="003662FD" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>due diligence</w:t>
       </w:r>
-      <w:r w:rsidR="00EB604F" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00EB604F" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> conducted by Country Offices</w:t>
       </w:r>
-      <w:r w:rsidR="00CC3D65" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00CC3D65" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00162513" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00162513" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>BPPS Effectiveness Group wil</w:t>
       </w:r>
-      <w:r w:rsidR="00222EC4" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00222EC4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00162513" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00162513" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> organize an independent assessment </w:t>
       </w:r>
-      <w:r w:rsidR="00222EC4" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00222EC4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">for compliance with the due diligence policy </w:t>
       </w:r>
-      <w:r w:rsidR="00CC3D65" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00CC3D65" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>for Regional and Central Bureau</w:t>
       </w:r>
-      <w:r w:rsidR="00222EC4" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00222EC4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="007B6ABD" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="007B6ABD" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1F05A1" w14:textId="7E593EA3" w:rsidR="000F537B" w:rsidRPr="00E532A0" w:rsidRDefault="000F537B" w:rsidP="000F537B">
+    <w:p w14:paraId="0C1F05A1" w14:textId="7E593EA3" w:rsidR="000F537B" w:rsidRPr="009F7961" w:rsidRDefault="000F537B" w:rsidP="000F537B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
           <w:tab w:val="left" w:pos="7095"/>
         </w:tabs>
         <w:spacing w:before="182" w:line="364" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc148198019"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Crisis situations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="7DB9B228" w14:textId="1027197C" w:rsidR="000F537B" w:rsidRPr="00E532A0" w:rsidRDefault="000F537B" w:rsidP="000F537B">
+    <w:p w14:paraId="7DB9B228" w14:textId="1027197C" w:rsidR="000F537B" w:rsidRPr="009F7961" w:rsidRDefault="000F537B" w:rsidP="000F537B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>In crisis setting</w:t>
       </w:r>
-      <w:r w:rsidR="003302A9" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="003302A9" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, the quality assurance </w:t>
       </w:r>
-      <w:r w:rsidR="003302A9" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="003302A9" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">over </w:t>
       </w:r>
-      <w:r w:rsidR="002F3ADE" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="002F3ADE" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="003302A9" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="003302A9" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>due diligence</w:t>
       </w:r>
-      <w:r w:rsidR="002F3ADE" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="002F3ADE" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> process,</w:t>
       </w:r>
-      <w:r w:rsidR="003302A9" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidR="003302A9" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="002F3ADE" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="002F3ADE" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>decision</w:t>
       </w:r>
-      <w:r w:rsidR="002F3ADE" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="002F3ADE" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>-making</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
-      <w:r w:rsidR="002F3ADE" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="002F3ADE" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">which </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="002F3ADE" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="002F3ADE" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>rivate sector p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">artnerships </w:t>
       </w:r>
-      <w:r w:rsidR="002F3ADE" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="002F3ADE" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">to pursue </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>with the private sector</w:t>
       </w:r>
-      <w:r w:rsidR="00EB604F" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00EB604F" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="009E3B38">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3B38" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>can be</w:t>
       </w:r>
-      <w:r w:rsidR="002F3ADE" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="002F3ADE" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> made</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the </w:t>
       </w:r>
-      <w:r w:rsidR="009E3B38">
+      <w:r w:rsidR="009E3B38" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Relevant Bureau Director or</w:t>
       </w:r>
-      <w:r w:rsidR="00AF19A7">
+      <w:r w:rsidR="00AF19A7" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> by</w:t>
       </w:r>
-      <w:r w:rsidR="009E3B38">
+      <w:r w:rsidR="009E3B38" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Crisis Board, with the </w:t>
       </w:r>
-      <w:r w:rsidR="00461AF5" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00461AF5" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">same </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>requirement for monitoring</w:t>
       </w:r>
-      <w:r w:rsidR="00461AF5" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00461AF5" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> as non-crisis settings</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA068A7" w14:textId="77777777" w:rsidR="00E547E8" w:rsidRPr="00E532A0" w:rsidRDefault="00E547E8">
+    <w:p w14:paraId="7AA068A7" w14:textId="77777777" w:rsidR="00E547E8" w:rsidRPr="009F7961" w:rsidRDefault="00E547E8">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D52" w14:textId="5024FADD" w:rsidR="005A7342" w:rsidRPr="00E532A0" w:rsidRDefault="005A7342">
+    <w:p w14:paraId="24CC2D52" w14:textId="5024FADD" w:rsidR="005A7342" w:rsidRPr="009F7961" w:rsidRDefault="005A7342">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:sectPr w:rsidR="005A7342" w:rsidRPr="00E532A0" w:rsidSect="009770E2">
-          <w:footerReference w:type="default" r:id="rId23"/>
+        <w:sectPr w:rsidR="005A7342" w:rsidRPr="009F7961" w:rsidSect="009770E2">
+          <w:footerReference w:type="default" r:id="rId18"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1170" w:right="800" w:bottom="630" w:left="1160" w:header="450" w:footer="445" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D53" w14:textId="4889740B" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D53" w14:textId="4889740B" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D54" w14:textId="5DDECBB8" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00EE56C9" w:rsidP="00EE56C9">
+    <w:p w14:paraId="24CC2D54" w14:textId="5DDECBB8" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00EE56C9" w:rsidP="00EE56C9">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:ind w:left="280"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FIGURE </w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>1 UNDP Due Diligence Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D55" w14:textId="16EA8DDB" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D55" w14:textId="16EA8DDB" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FB20DB6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="5FB20DB6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D56" w14:textId="281B0E18" w:rsidR="0072299D" w:rsidRPr="00E532A0" w:rsidRDefault="0072299D">
-[...5 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId24"/>
+    <w:p w14:paraId="24CC2D56" w14:textId="281B0E18" w:rsidR="0072299D" w:rsidRPr="009F7961" w:rsidRDefault="0072299D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0072299D" w:rsidRPr="009F7961" w:rsidSect="009770E2">
+          <w:footerReference w:type="default" r:id="rId19"/>
           <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
           <w:pgMar w:top="1350" w:right="720" w:bottom="1440" w:left="1340" w:header="360" w:footer="380" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="ui-provider"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>[Will be developed and added to the policy in due course]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D57" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D57" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="80"/>
         <w:ind w:left="460" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc148198020"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annex 1: Guiding Principles and Types of Partnerships with the Private Sector</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="24CC2D58" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D58" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:spacing w:before="243"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc148198021"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Partnership</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Definition</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="24CC2D59" w14:textId="74EBC2DE" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D59" w14:textId="74EBC2DE" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="112"/>
         <w:ind w:left="100" w:right="133"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>defines</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>partnership</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>“a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>voluntary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>collaborative</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>agreement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>arrangement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>between</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP and the private sector, as well as potentially other entities, in which all participants agree to work together to achieve a common purpose or undertake a specific task and to share risks, responsibilities, resources, and benefits. Nothing in such a partnership shall be deemed to establish either party as the agent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>party</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>create</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>'legal'</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>partnership</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>joint</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>venture</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>between</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>parties.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Neither</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>party has</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>power</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>bind</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>party</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>contract</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>name</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>party</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>create</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>liability</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>against the other in any manner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>whatsoever.</w:t>
       </w:r>
-      <w:r w:rsidR="0089617F" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="0089617F" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="26"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D5A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D5A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D5B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D5B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc148198022"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Guiding Principles for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Partnerships</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="24CC2D5C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+    <w:p w14:paraId="24CC2D5C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="147" w:after="120"/>
         <w:ind w:left="100" w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Regardless</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>nature</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>engagement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>partnership</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>private</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sector</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(see</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Annex</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>for illustrative types of engagement), they should be guided by the principles outlined</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D5E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D5E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D5F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+    <w:p w14:paraId="24CC2D5F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>TABLE 1: Guiding Principles for Partnerships</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9065" w:type="dxa"/>
         <w:tblInd w:w="110" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6660"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00474239" w:rsidRPr="00E532A0" w14:paraId="24CC2D63" w14:textId="77777777" w:rsidTr="008057D5">
+      <w:tr w:rsidR="00474239" w:rsidRPr="00D06219" w14:paraId="24CC2D63" w14:textId="77777777" w:rsidTr="008057D5">
         <w:trPr>
           <w:trHeight w:val="491"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D61" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D61" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Principles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D62" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D62" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474239" w:rsidRPr="00E532A0" w14:paraId="24CC2D67" w14:textId="77777777" w:rsidTr="008057D5">
+      <w:tr w:rsidR="00474239" w:rsidRPr="00D06219" w14:paraId="24CC2D67" w14:textId="77777777" w:rsidTr="008057D5">
         <w:trPr>
           <w:trHeight w:val="2224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D64" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D64" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Advance UNDP goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D65" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D65" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="97"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Partnerships must focus on advancing UNDP goals, while recognizing the need for mutual benefits for all partners involved. A clear purpose for the partnership along with the added value (additionality) of the partnership in advancing UNDP’s strategic priorities should be clearly defined.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24CC2D66" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D66" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="103"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-              <w:t>To ensure sustained engagement and in order to maximize development impact, UNDP seeks in its work with the private sector to prioritize areas that are of immediate or close relevance to the core interests of the private sector partners.</w:t>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To ensure sustained engagement and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>in order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> maximize development impact, UNDP seeks in its work with the private sector to prioritize areas that are of immediate or close relevance to the core interests of the private sector partners.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474239" w:rsidRPr="00E532A0" w14:paraId="24CC2D6A" w14:textId="77777777" w:rsidTr="008057D5">
+      <w:tr w:rsidR="00474239" w:rsidRPr="00D06219" w14:paraId="24CC2D6A" w14:textId="77777777" w:rsidTr="008057D5">
         <w:trPr>
           <w:trHeight w:val="649"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D68" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D68" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Maintain integrity, independence and impartiality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D69" w14:textId="5B9E4AC3" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D69" w14:textId="5B9E4AC3" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="102"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-            <w:r w:rsidR="0013545C" w:rsidRPr="00E532A0">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Engagements</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with the private sector must allow UNDP to remain unbiased and maintain its integrity, </w:t>
+            </w:r>
+            <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>independence,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> and impartiality.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474239" w:rsidRPr="00E532A0" w14:paraId="24CC2D6D" w14:textId="77777777" w:rsidTr="008057D5">
+      <w:tr w:rsidR="00474239" w:rsidRPr="00D06219" w14:paraId="24CC2D6D" w14:textId="77777777" w:rsidTr="008057D5">
         <w:trPr>
           <w:trHeight w:val="1711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D6B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D6B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Ensure transparency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D6C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D6C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="99"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>public</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>organization</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>cooperation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>private sector</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>be</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>transparent,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>information</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>purpose</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>and scope of the collaboration being available to the public. Developing</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>accountable</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>transparent</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>governance</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>structures, setting measurable targets, and having a robust monitoring</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-30"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>and reviewing framework also reinforces the transparency of the partnership. Relevant information about the partnership</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-30"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>should be made available on UNDP’s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>website.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474239" w:rsidRPr="00E532A0" w14:paraId="24CC2D71" w14:textId="77777777" w:rsidTr="008057D5">
+      <w:tr w:rsidR="00474239" w:rsidRPr="00D06219" w14:paraId="24CC2D71" w14:textId="77777777" w:rsidTr="008057D5">
         <w:trPr>
           <w:trHeight w:val="880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D6E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D6E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Non-exclusivity and no unfair advantage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D70" w14:textId="670F001B" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="0013545C" w:rsidP="00BB6E91">
+          <w:p w14:paraId="24CC2D70" w14:textId="670F001B" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="0013545C" w:rsidP="00BB6E91">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="99"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>UNDP gives no exclusivity</w:t>
             </w:r>
-            <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>or unfair advantage</w:t>
             </w:r>
-            <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> or</w:t>
             </w:r>
-            <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>implied</w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">endorsement to any private sector organization, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>product,</w:t>
             </w:r>
-            <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> or service, which might lead to unintended consequences such</w:t>
             </w:r>
-            <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> market distortion and crowding out of other economic actors. Each private sector organization has an equal opportunity to propose cooperative arrangements with UNDP, and UNDP cooperates</w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>any</w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>partner</w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>private</w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>sector,</w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>even</w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>if</w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>that organization is a competitor to another already in partnership with</w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB6E91" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00BB6E91" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>UNDP.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474239" w:rsidRPr="00E532A0" w14:paraId="24CC2D7C" w14:textId="77777777" w:rsidTr="008057D5">
+      <w:tr w:rsidR="00474239" w:rsidRPr="00D06219" w14:paraId="24CC2D7C" w14:textId="77777777" w:rsidTr="008057D5">
         <w:trPr>
           <w:trHeight w:val="997"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D7A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D7A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="251" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Cost-effectiveness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D7B" w14:textId="49845348" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D7B" w14:textId="49845348" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="99"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-            <w:r w:rsidR="0013545C" w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partnerships should seek to minimize the administrative and financial burden they impose on UNDP and its </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>partners</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>i.e.,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> in principle should be reciprocal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474239" w:rsidRPr="00E532A0" w14:paraId="24CC2D81" w14:textId="77777777" w:rsidTr="00B37718">
+      <w:tr w:rsidR="00474239" w:rsidRPr="00D06219" w14:paraId="24CC2D81" w14:textId="77777777" w:rsidTr="00B37718">
         <w:trPr>
           <w:trHeight w:val="2449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D7D" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2D7D" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="87"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Clearly defined roles and responsibilities and shared risk and benefits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D7E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D7E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="98"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-              <w:t>Regardless of the nature of the engagement UNDP enters into with a private sector entity, it is essential to clearly articulate the benefits each partner expects as a result of the partnership, while agreeing to share risks.</w:t>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regardless of the nature of the engagement UNDP </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>enters into</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with a private sector entity, it is essential to clearly articulate the benefits each partner expects </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>as a result of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the partnership, while agreeing to share risks.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24CC2D7F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D7F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="102"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>When a partnership arrangement will have financial implications for UNDP, a formal written agreement should be established between UNDP and the private partner.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24CC2D80" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="008057D5">
+          <w:p w14:paraId="24CC2D80" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="101"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E532A0">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>In order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ensure sound management of the partnership, the roles</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>responsibilities</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>partners</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>be</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>clearly</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>defined and understood. This understanding will be set out in the partnership</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>agreement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24CC2D82" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D82" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D83" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D83" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D84" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D84" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:spacing w:before="101"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc148198023"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Types of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Engagement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="24CC2D85" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D85" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="148"/>
         <w:ind w:left="100" w:right="133"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP acknowledges that innovative ways of partnering with the private sector are needed and encourages</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>creativity</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>flexibility</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>shaping</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>collaborative</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>arrangements</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>can</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>draw</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>various assets</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>private</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sector</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>can</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>bring</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>development</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>can</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>help</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>deliver</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>effective</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sustainable development</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D86" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D86" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D87" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D87" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>When</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>partnership</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>arrangement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>financial</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>implications</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>formal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>written</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>agreement should be established between UNDP and the private</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>partner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D88" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D88" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D89" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D89" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Examples of various types of engagement are highlighted in the table below. It should be noted that specific partnerships may include a combination of two or more of these types of engagement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D8A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D8A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D8B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D8B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>More detailed illustrations of these types of engagement can be found in Annex 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2D8C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2D8C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidSect="009770E2">
-          <w:footerReference w:type="default" r:id="rId25"/>
+        <w:sectPr w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidSect="009770E2">
+          <w:footerReference w:type="default" r:id="rId20"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1420" w:right="1300" w:bottom="990" w:left="1340" w:header="540" w:footer="985" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2D8D" w14:textId="4366E029" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2D8D" w14:textId="4366E029" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE 2: Types of Engagement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F97D8C" w14:textId="77777777" w:rsidR="00AC60AE" w:rsidRPr="00E532A0" w:rsidRDefault="00AC60AE">
+    <w:p w14:paraId="38F97D8C" w14:textId="77777777" w:rsidR="00AC60AE" w:rsidRPr="009F7961" w:rsidRDefault="00AC60AE">
       <w:pPr>
         <w:spacing w:before="80"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="218" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7E7E7E"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2110"/>
         <w:gridCol w:w="3318"/>
         <w:gridCol w:w="3483"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00474239" w:rsidRPr="00E532A0" w14:paraId="24CC2D91" w14:textId="77777777" w:rsidTr="00B37718">
+      <w:tr w:rsidR="00474239" w:rsidRPr="00D06219" w14:paraId="24CC2D91" w14:textId="77777777" w:rsidTr="00B37718">
         <w:trPr>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D8E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2D8E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="243" w:right="233"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Partnership type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D8F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2D8F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="1252" w:right="1245"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3483" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D90" w14:textId="4715C53F" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00483CDF">
+          <w:p w14:paraId="24CC2D90" w14:textId="4715C53F" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="135" w:right="129"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">UNDP instruments </w:t>
             </w:r>
-            <w:r w:rsidR="00E46DDF" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00E46DDF" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>signed with the Private Sector</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474239" w:rsidRPr="00E532A0" w14:paraId="24CC2D95" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="00474239" w:rsidRPr="00D06219" w14:paraId="24CC2D95" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE4F0"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D92" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2D92" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="753" w:right="86" w:hanging="641"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Advocacy and Policy Dialog</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D93" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2D93" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="107" w:right="104"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Influence and encourage the private sector to bring about a change in the way business is done through more responsible and sustainable approaches.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D51D528" w14:textId="293CDBE1" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="3D51D528" w14:textId="293CDBE1" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Memorandum of Understanding</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24CC2D94" w14:textId="521107B4" w:rsidR="00A945EF" w:rsidRPr="00E532A0" w:rsidRDefault="00A945EF" w:rsidP="00483CDF">
+          <w:p w14:paraId="24CC2D94" w14:textId="521107B4" w:rsidR="00A945EF" w:rsidRPr="009F7961" w:rsidRDefault="00A945EF" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Exchange of Letters (non-financial or financial)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00474239" w:rsidRPr="00E532A0" w14:paraId="24CC2D9C" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="00474239" w:rsidRPr="00D06219" w14:paraId="24CC2D9C" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE4F0"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D96" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2D96" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="484" w:right="459" w:firstLine="158"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Resource Mobilization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D97" w14:textId="1519EF0C" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2D97" w14:textId="1519EF0C" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="107" w:right="297"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Mobilize financial and in-kind resources from the private sector to support UNDP</w:t>
             </w:r>
-            <w:r w:rsidR="00F72D2A">
+            <w:r w:rsidR="00F72D2A" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> portfolios,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> programs and projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C3BC321" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="2C3BC321" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Financing</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>agreements ($100,000 and above)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BB99EDC" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="0BB99EDC" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Pro-bono</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>agreement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B10178A" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="6B10178A" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Contribution agreement (pro-bono + financing agreement)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6363FD1F" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="6363FD1F" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Small Financial Contribution Agreement (less than $100,000)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DF26EFF" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="0DF26EFF" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Exchange of Letters (less than $100,000)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2898F339" w14:textId="139FACB9" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00C95F83" w:rsidP="00483CDF">
+          <w:p w14:paraId="2898F339" w14:textId="139FACB9" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00C95F83" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Parallel</w:t>
             </w:r>
-            <w:r w:rsidR="00566B39" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00566B39" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> funding</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05190111" w14:textId="18ED364A" w:rsidR="00A945EF" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="05190111" w14:textId="18ED364A" w:rsidR="00A945EF" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Development Services Agreement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24CC2D9B" w14:textId="7049F7AB" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00C95F83" w:rsidP="00483CDF">
+          <w:p w14:paraId="24CC2D9B" w14:textId="7049F7AB" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00C95F83" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>NRLA</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0" w:rsidDel="00566B39">
+            <w:r w:rsidRPr="009F7961" w:rsidDel="00566B39">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B39" w:rsidRPr="00E532A0" w14:paraId="24CC2DA1" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="00566B39" w:rsidRPr="00D06219" w14:paraId="24CC2DA1" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE4F0"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D9D" w14:textId="60AF3F4C" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2D9D" w14:textId="60AF3F4C" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="243" w:right="233"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Innovation challenges (prized challenges)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2D9E" w14:textId="3E1C4144" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2D9E" w14:textId="3E1C4144" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="107" w:right="119"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Innovation challenges are defined as prized challenges that Business Units (Country Offices) organize to solicit innovative ideas and solutions to address development challenges which cannot be achieved through traditional solicitation processes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2DA0" w14:textId="2560AC3C" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="24CC2DA0" w14:textId="2560AC3C" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Innovation Challenge Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B39" w:rsidRPr="00E532A0" w14:paraId="24CC2DA8" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="00566B39" w:rsidRPr="00D06219" w14:paraId="24CC2DA8" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE4F0"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2DA2" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2DA2" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="240" w:right="233"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Core Business for Inclusive Market Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2DA3" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2DA3" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="107" w:right="310"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Harness the private sector’s core business strengths (expertise, services, technology, etc.) to implement or promote inclusive business models.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67CA2DFD" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="67CA2DFD" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Memorandum of Understanding</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="525322D1" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="525322D1" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Technical assistance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A6B98F2" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="5A6B98F2" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Financing</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>agreements ($100,000 and above)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CD760C4" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="6CD760C4" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Pro-bono</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>agreement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DA82BC7" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="1DA82BC7" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Contribution agreement (pro-bono + financing agreement)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57A42C69" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="57A42C69" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-              <w:t>Small Financial Contribution Agreement (less than $100,000)</w:t>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Small Financial Contribution </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Agreement (less than $100,000)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24CC2DA7" w14:textId="158110DB" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="24CC2DA7" w14:textId="158110DB" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t>Exchange of Letters (less than $100,000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B39" w:rsidRPr="00E532A0" w14:paraId="24CC2DAE" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="00566B39" w:rsidRPr="00D06219" w14:paraId="24CC2DAE" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1759"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE4F0"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2DA9" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2DA9" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="510" w:right="263" w:hanging="221"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Transformational Partnerships</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24CC2DAA" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00B37718">
+          <w:p w14:paraId="24CC2DAA" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="107" w:right="487"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-              <w:t>Multi-stakeholder and multi- dimensional partnerships that leverage each partner’s core competencies and are set up to address a systemic issue on a broad scale.</w:t>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Multi-stakeholder and multi</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>- dimensional</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> partnerships that leverage each partner’s core competencies and are set up to address a systemic issue on a broad scale.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="431E2C69" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="431E2C69" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Memorandum of Understanding</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="779A8E16" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="779A8E16" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Cost-sharing</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>agreements</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24CC2DAD" w14:textId="431DFDFB" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="24CC2DAD" w14:textId="431DFDFB" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Statement of Intent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B39" w:rsidRPr="00E532A0" w14:paraId="05CE217A" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="00566B39" w:rsidRPr="00D06219" w14:paraId="05CE217A" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1759"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE4F0"/>
           </w:tcPr>
-          <w:p w14:paraId="382792C9" w14:textId="6BA0CC53" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00B37718">
+          <w:p w14:paraId="382792C9" w14:textId="6BA0CC53" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="510" w:right="263" w:hanging="221"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Responsible Party</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61370B2D" w14:textId="12CB8517" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00B37718">
+          <w:p w14:paraId="61370B2D" w14:textId="12CB8517" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="107" w:right="487"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Performance-Based payments (PBPs) are a type of agreement between UNDP and a responsible party to provide funding upon the verified achievement of an agreed measurable development result. No advances are provided, rather payments are made only upon the verified achievement of agreed results. This approach gives greater incentive to responsible parties to achieve results.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61BB12BE" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="6899F39D" w:rsidP="00483CDF">
+          <w:p w14:paraId="61BB12BE" w14:textId="77777777" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="6899F39D" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Responsible Party Agreement</w:t>
             </w:r>
-            <w:r w:rsidR="00566B39" w:rsidRPr="00E532A0">
+            <w:r w:rsidR="00566B39" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:footnoteReference w:id="27"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17B4953E" w14:textId="60CADD4F" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
+          <w:p w14:paraId="17B4953E" w14:textId="60CADD4F" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="383" w:right="129" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Performance-Based Payment Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B39" w:rsidRPr="00E532A0" w14:paraId="5671D217" w14:textId="77777777" w:rsidTr="418E8D3F">
+      <w:tr w:rsidR="00566B39" w:rsidRPr="00D06219" w14:paraId="5671D217" w14:textId="77777777" w:rsidTr="418E8D3F">
         <w:trPr>
           <w:trHeight w:val="1759"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE4F0"/>
           </w:tcPr>
-          <w:p w14:paraId="1E747F6B" w14:textId="49B49ABD" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00566B39" w:rsidP="00B37718">
+          <w:p w14:paraId="1E747F6B" w14:textId="49B49ABD" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00566B39" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="510" w:right="263" w:hanging="221"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Crowd funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7648E2A4" w14:textId="55AD6140" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00F966C7" w:rsidP="00B37718">
+          <w:p w14:paraId="7648E2A4" w14:textId="55AD6140" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00F966C7" w:rsidP="00B37718">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="107" w:right="487"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Classy Platform</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="652BA550" w14:textId="31DB1C32" w:rsidR="00566B39" w:rsidRPr="00E532A0" w:rsidRDefault="00FD5440" w:rsidP="00483CDF">
+          <w:p w14:paraId="652BA550" w14:textId="31DB1C32" w:rsidR="00566B39" w:rsidRPr="009F7961" w:rsidRDefault="00FD5440" w:rsidP="00483CDF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="282" w:right="129"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E532A0">
+            <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>No agreement signed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24CC2DAF" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DAF" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DB0" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DB0" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>More information in Annex 2: Types of Engagement with the Private Sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166B09EB" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="00474239">
+    <w:p w14:paraId="166B09EB" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EBB6C9B" w14:textId="77777777" w:rsidR="00055397" w:rsidRPr="00055397" w:rsidRDefault="00055397" w:rsidP="00055397">
+    <w:p w14:paraId="6EBB6C9B" w14:textId="77777777" w:rsidR="00055397" w:rsidRPr="009F7961" w:rsidRDefault="00055397" w:rsidP="00055397">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="394B2E0C" w14:textId="77777777" w:rsidR="00055397" w:rsidRPr="00055397" w:rsidRDefault="00055397" w:rsidP="00055397">
+    <w:p w14:paraId="394B2E0C" w14:textId="77777777" w:rsidR="00055397" w:rsidRPr="009F7961" w:rsidRDefault="00055397" w:rsidP="00055397">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B21C108" w14:textId="7479DB05" w:rsidR="00055397" w:rsidRDefault="00055397" w:rsidP="00055397">
+    <w:p w14:paraId="6B21C108" w14:textId="7479DB05" w:rsidR="00055397" w:rsidRPr="009F7961" w:rsidRDefault="00055397" w:rsidP="00055397">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7193"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DB1" w14:textId="117FF229" w:rsidR="00055397" w:rsidRPr="00055397" w:rsidRDefault="00055397" w:rsidP="00055397">
+    <w:p w14:paraId="24CC2DB1" w14:textId="117FF229" w:rsidR="00055397" w:rsidRPr="009F7961" w:rsidRDefault="00055397" w:rsidP="00055397">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7193"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00055397" w:rsidRPr="00055397" w:rsidSect="009770E2">
+        <w:sectPr w:rsidR="00055397" w:rsidRPr="009F7961" w:rsidSect="009770E2">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1340" w:right="1300" w:bottom="1440" w:left="1340" w:header="450" w:footer="1250" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DB2" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DB2" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="82"/>
         <w:ind w:left="460" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc148198024"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="365F91"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Annex 2: Types of engagement with the private sector</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="24CC2DB3" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DB3" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DB4" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DB4" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="372"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc148198025"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve">Advocacy </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>and Policy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Dialog</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w14:paraId="24CC2DB5" w14:textId="75EA4CC5" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00940183">
+    <w:p w14:paraId="24CC2DB5" w14:textId="75EA4CC5" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00940183">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="115"/>
         <w:ind w:left="100" w:right="5201"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CC2E48" wp14:editId="63D82402">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3562985</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>53975</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3096895" cy="3162935"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="34" name="Group 34"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3096895" cy="3162935"/>
                           <a:chOff x="5611" y="85"/>
                           <a:chExt cx="4877" cy="4981"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="35" name="Picture 23"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26">
+                          <a:blip r:embed="rId21">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5611" y="84"/>
                             <a:ext cx="4877" cy="4981"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="36" name="Picture 22"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27">
+                          <a:blip r:embed="rId22">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5671" y="113"/>
                             <a:ext cx="4757" cy="4860"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
@@ -25699,1840 +26261,1890 @@
                                   <w:b/>
                                   <w:u w:val="thick"/>
                                 </w:rPr>
                                 <w:t>Case Study – Advocacy and Policy Dialog</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="24CC2E7A" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                               <w:pPr>
                                 <w:spacing w:before="114"/>
                                 <w:ind w:left="142" w:right="138"/>
                                 <w:jc w:val="both"/>
                               </w:pPr>
                               <w:r>
                                 <w:t xml:space="preserve">In Africa, UNDP established the </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                 </w:rPr>
                                 <w:t>African Facility for Inclusive Markets (AFIM)</w:t>
                               </w:r>
                               <w:r>
                                 <w:t>, enabling public- private dialog and collaboration on priority issues such as agro-food value chains. AFIM serves as a platform for coordinating inclusive growth activities between the UN, governments, regional economic communities, and the private sector. Through workshops and targeted interventions, AFIM facilitates knowledge-sharing, access to finance, and the dissemination of best practices in inclusive market development, with an emphasis on creating opportunities for low-income and marginalized groups.</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="24CC2E7B" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
+                            <w:p w14:paraId="24CC2E7B" w14:textId="1C6E4E8F" w:rsidR="00474239" w:rsidRDefault="005F2731">
                               <w:pPr>
                                 <w:spacing w:before="120"/>
                                 <w:ind w:left="142" w:right="138"/>
                                 <w:jc w:val="both"/>
                               </w:pPr>
                               <w:r>
                                 <w:t>In 2011, AFIM brokered the ‘</w:t>
                               </w:r>
-                              <w:hyperlink r:id="rId28">
+                              <w:hyperlink r:id="rId23">
                                 <w:r>
                                   <w:rPr>
                                     <w:color w:val="6C8AA9"/>
                                     <w:u w:val="single" w:color="6C8AA9"/>
                                   </w:rPr>
-                                  <w:t xml:space="preserve"> ’Johannesburg</w:t>
+                                  <w:t>Johannesburg</w:t>
                                 </w:r>
                               </w:hyperlink>
                               <w:r>
                                 <w:rPr>
                                   <w:color w:val="6C8AA9"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
-                              <w:hyperlink r:id="rId29">
+                              <w:hyperlink r:id="rId24">
                                 <w:r>
                                   <w:rPr>
                                     <w:color w:val="6C8AA9"/>
                                     <w:u w:val="single" w:color="6C8AA9"/>
                                   </w:rPr>
                                   <w:t>Declaration</w:t>
                                 </w:r>
                               </w:hyperlink>
                               <w:r>
-                                <w:t>’’ which is the first joint public-private declaration on agribusiness, food and nutrition.</w:t>
+                                <w:t>’ which is the first joint public-private declaration on agribusiness, food and nutrition.</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="24CC2E48" id="Group 34" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:280.55pt;margin-top:4.25pt;width:243.85pt;height:249.05pt;z-index:251658245;mso-position-horizontal-relative:page" coordorigin="5611,85" coordsize="4877,4981" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAWJRj2cgMAAGUKAAAOAAAAZHJzL2Uyb0RvYy54bWzcVttu2zgQfS+w/0Dw&#10;vZHlOL4IsYs0aYMC7W6wbT+AoiiJKEWyJG05/frOkJLtJIvesCiwGyDG8DY6c3hmOJcv9p0iO+G8&#10;NHpN87MJJUJzU0ndrOnHD6+fLynxgemKKaPFmt4LT19s/nh22dtCTE1rVCUcASfaF71d0zYEW2SZ&#10;563omD8zVmhYrI3rWICha7LKsR68dyqbTibzrDeuss5w4T3M3qRFuon+61rw8FddexGIWlPAFuKv&#10;i78l/mabS1Y0jtlW8gEG+wUUHZMaPnpwdcMCI1snn7jqJHfGmzqccdNlpq4lFzEGiCafPIrm1pmt&#10;jbE0Rd/YA01A7SOeftkt/3N36+x7e+cSejDfGv7JAy9Zb5vidB3HTdpMyv6dqeA+2TaYGPi+dh26&#10;gJDIPvJ7f+BX7APhMHk+Wc2XqwtKOKyd5/Pp6vwi3QBv4Zrw3MU8zymB5eVh5dVwerZcLNLR2WqZ&#10;47mMFemzEeoAbXNpJS/gf6ALrCd0fV9WcCpsnaCDk+6HfHTMfdra53CzlgVZSiXDfVQpMISg9O5O&#10;cmQaB8DsnSOyAiaAEc06YBOW8atkeo7hjbvSGYYxxbsh2ly3TDfiylsQOKQdnB+nnDN9K1jlcRo5&#10;euglDh/gKJW0r6VSeHloDxFDjjzS2D+QlvR7Y/i2EzqkhHRCQfBG+1ZaT4krRFcKiNK9qSIgVnjH&#10;/wbcAA7s4ETgLZo1gBjm4WIPCxHxESSG40Gu31XgUUmzpLFRhd/QEXDsfLgVpiNoAGjAGeXNdm89&#10;IgZk4xbErA1SN9KMuAbGAeZ/UIjzJ0Kc/i+FGKP6fUJcpJKW5zGtWXFQ4uJirGjLeXyLDhXtKLN/&#10;RYm9hefVj7kNoyfZ/VMvyPuWWQF5gW5P6hgEk+rYB4zwpdmTaUz5YRu+MiTsYR5rU8z+9Nh8o3qd&#10;HE2f+8Hc/62Us0Jp0q/pKp/NUlxGyWosqt415bVyZMegB5mtFjcvr2JhBv2dbutkgE5IyQ7evgn+&#10;paqFtfyVrmKxDEyqZINOlIZSg/SkqoNW2Jd72Ihmaap7YNsZKGLQ90CHBkZr3BdKeuh21tR/3jJ8&#10;39QbDWLA1mg03GiUo8E0h6NrGihJ5nVILdTWOtm04DldpzZX0A7UMhbKI4oBJ+gvWrGXAetBs3Q6&#10;jruO3eHmKwAAAP//AwBQSwMECgAAAAAAAAAhAJFwfb6aDgAAmg4AABQAAABkcnMvbWVkaWEvaW1h&#10;Z2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAMyAAAB9QgGAAAALUfLCAAAAAZiS0dEAP8A/wD/oL2n&#10;kwAAAAlwSFlzAAAOxAAADsQBlSsOGwAADjpJREFUeJzt3T9vndUBwOHjxnYDVYRaG0LYQAglS8XA&#10;yNAhUhaGsDFnZGKArwIb3wD8EVhYYAhEahACKVEWLooCmZo4f+zbofeFt+YGCE1Qf+3zSNZ5fd5z&#10;r6/Hn8557bFcLsfPfX344Yfj7NmzAwAA4HHZ3t4eb7311vjqq69+tk+mr835i7/99tvx5ZdfjitX&#10;rmxMc5999tnGN998M8YYf5gt3TgyAgAA/BbLMcY4PDxcXr58eXzwwQfjmWeeWY4xxpNPPnl4+vTp&#10;cfr06XH8+PHl/EUby+Vy7O/vj/39/fHxxx9vvP/++2Nvb28eLVPsbK2Zm9YJGgAA4GFMYXK4Gg9m&#10;9+6NMcbJkyfvX7hwYVy4cGGcPHny4Pjx42Nra2s5xipk9vb2xt7e3vj88883FovFuHHjhpABAAAe&#10;p18Mma2trfvPPffcOHXq1Dh37tzB+fPnx8svv7wcYxUki8ViXLx4cVy+fHkKkvmRsydW459mc8eP&#10;rJuHjKgBAADWWa65ngJmf3bv1hhj3Lt379a1a9fGtWvXxu3bt5fXr18fL7zwwuEYY2x+/fXXG9ev&#10;Xx93794d48cdlvnuyxQwf16Nf39UvwUAAMDKX2fX0+bI/Wni0qVLB5cuXRpjtYOzef78+fH999+P&#10;mzdv/n4fEQAA4D+w+cUXX8y/X3e0bDpGduJ3+UQAAMD/o3lvTMfMbq2Z2xjjX8Gy7vmWdQ/7bz+i&#10;DwgAAHDUH2fX06Mu6/4FzE9uAAAAJGw+YP6XdmkAAAAepXW7Lw/868gPCpk5f04ZAAD4r2KXBQAA&#10;yBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQM&#10;AACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADk&#10;CBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYA&#10;AMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKE&#10;DAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA&#10;5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIG&#10;AADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAABy&#10;hAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMA&#10;AOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlC&#10;BgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAA&#10;coQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCED&#10;AADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5&#10;QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEA&#10;AHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwh&#10;AwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAA&#10;OUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpAB&#10;AAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAc&#10;IQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAA&#10;ADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6Q&#10;AQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACA&#10;HCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gA&#10;AAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECO&#10;kAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAA&#10;gBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfI&#10;AAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABA&#10;jpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QA&#10;AIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBH&#10;yAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAA&#10;QI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNk&#10;AACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAg&#10;R8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIA&#10;AECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAj&#10;ZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAA&#10;IEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEy&#10;AABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQ&#10;I2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkA&#10;ACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgR&#10;MgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAA&#10;kCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZ&#10;AAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADI&#10;ETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAAyBEyAABAjpABAAByhAwA&#10;AJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQMAACQI2QAAIAcIQMAAOQI&#10;GQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADkCBkAACBHyAAAADlCBgAA&#10;yBEyAABAjpABAAByhAwAAJAjZAAAgBwhAwAA5AgZAAAgR8gAAAA5QgYAAMgRMgAAQI6QAQAAcoQM&#10;AACQI2QAAIAcIQMAAOQIGQAAIEfIAAAAOUIGAADIETIAAECOkAEAAHKEDAAAkCNkAACAHCEDAADk&#10;bP6KNcsjIwAAwKO2XHO9bm6M8etC5qi/jTH+srp+YjUem93f+A3vCQAA/O+bx8jhatxfjTcf5o0e&#10;FDKHs+uD1XhvNnd3NU5H04QMAADwS9aFzNQW8944OLLmJzbH+u2ag9ncndV468jr5j/UszYAAMDD&#10;OBoy/5jdm3Zp5l0yrV+OIUAAAICgo0fLpsqZb+tMOzHz6Jl2abZW4/w4maNlAADAOutOg91fjbdn&#10;96YGuTub+7djZhuvvvrqWCwWY7FYjFu3bq175mWKle01c9M68QIAADyMKWTWbabcPTKO3d3dg1On&#10;To2nnnrqcIwxjl28eHEcO3ZsXLlyZdy4cWMKkvnuy7Ej4/x6WidkAACA3+Jo0Izx47MxPzwjc+7c&#10;ueXbb7893nnnneUbb7wxNnd2dsZrr702XnzxxfHJJ58cfvTRR+PTTz+dv/H0hvdncwIGAAB4FNaF&#10;zOHRue3t7eWJEyfGzs7OGGP1jMyZM2fGmTNnxksvvTR2d3fHzs7O4dWrV8fVq1fHnTt3pljxDzEB&#10;AIDH7umnn14+//zz49lnn/2hQV555ZWxu7v7w5qN5fKnffLdd9+Nd999d7z33ntjsVhMIWP3BQAA&#10;eOzOnj27fPPNN8frr7/+wM2UfwKpvkZc+HUj5AAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAsOLk&#10;W80MAADNDAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAAAnoAAAKI&#10;CAYAAADn8FceAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAMbUlEQVR4&#10;nO3dsU1EURAEwQWNweWfHiYx4H6iQCe1qiLAbM3n3n58//w+BwBAzr5er3f/DQAA/IPPd/8BAAD8&#10;D6EHABAl9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBEzVkMAIAmix4AQJTQAwCIEnoAAFFCDwAg&#10;aufXGAAASRY9AIAooQcAECX0AACihB4AQJTQAwCIcgINACDKogcAECX0AACihB4AQJTQAwCIEnoA&#10;AFFCDwAgSugBAEQJPQCAKKEHABDlMgYAQJRFDwAgamfSAwBIsugBAEQJPQCAKKEHABAl9AAAooQe&#10;AECU0AMAiBJ6AABRQg8AIEroAQBEuXULABBl0QMAiBJ6AABRQg8AIEroAQBECT0AgKidn90CACRZ&#10;9AAAooQeAECU0AMAiBJ6AABRTqABAERZ9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgCih&#10;BwAQJfQAAKKEHgBAlBNoAABRO6UHAJDk0y0AQJTQAwCIEnoAAFFCDwAgSugBAEQJPQCAKKEHABAl&#10;9AAAolzGAACIsugBAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiNp5XwUAIMmiBwAQJfQAAKKEHgBA&#10;lNADAIgSegAAUfOjWwCAJoseAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgCihBwAQJfQAAKKEHgBA&#10;lMsYAABRFj0AgKidSQ8AIMmiBwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK6AEARAk9AIAoJ9AA&#10;AKIsegAAUUIPACBK6AEARAk9AIAooQcAECX0AACihB4AQNTOQ3oAAEkWPQCAKKEHABAl9AAAoty6&#10;BQCIsugBAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgCgn0AAAonZK&#10;DwAgyadbAIAooQcAECX0AACihB4AQJTQAwCIEnoAAFFCDwAgSugBAES5jAEAEGXRAwCIEnoAAFFC&#10;DwAgSugBAEQJPQCAKKEHABAl9AAAonYe0gMASLLoAQBECT0AgCihBwAQ5dYtAECURQ8AIEroAQBE&#10;CT0AgCihBwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK6AEARDmBBgAQtVN6AABJPt0CAEQJPQCA&#10;KKEHABAl9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBEOYEGABBl0QMAiBJ6AABRQg8AIEroAQBE&#10;CT0AgCihBwAQJfQAAKJ2HtIDAEiy6AEARLmMAQAQZdEDAIgSegAAUUIPACBK6AEARAk9AIAooQcA&#10;ECX0AACihB4AQJTQAwCIEnoAAFFCDwAgyq1bAIAoix4AQJTQAwCI2vl2CwCQZNEDAIgSegAAUUIP&#10;ACBK6AEARAk9AIAooQcAECX0AACinEADAIiy6AEARAk9AIAooQcAECX0AACihB4AQJTQAwCIEnoA&#10;AFE7D+kBACRZ9AAAooQeAECUE2gAAFEWPQCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABRQg8AIEro&#10;AQBECT0AgCihBwAQJfQAAKLcugUAiLLoAQBE7Ux6AABJFj0AgCihBwAQJfQAAKKEHgBAlNADAIgS&#10;egAAUUIPACBK6AEARDmBBgAQZdEDAIgSegAAUUIPACBK6AEARAk9AIAooQcAECX0AACihB4AQNTO&#10;i8kAAEkuYwAARPl0CwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK6AEARAk9AIAooQcAECX0AACi&#10;hB4AQJRbtwAAURY9AIAooQcAELXz7RYAIMmiBwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK6AEA&#10;RDmBBgAQZdEDAIgSegAAUUIPACBK6AEARAk9AIAooQcAECX0AACihB4AQNTOi8kAAEkWPQCAKCfQ&#10;AACiLHoAAFFCDwAgSugBAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABRLmMAAERZ9AAAooQe&#10;AECU0AMAiBJ6AABRQg8AIGrnZ7cAAEkWPQCAKKEHABAl9AAAooQeAECU0AMAiHLrFgAgyqIHABAl&#10;9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgCihBwAQtXMaAwAgyQk0AIAon24BAKKEHgBA&#10;lNADAIgSegAAUUIPACBK6AEARAk9AIAooQcAECX0AACihB4AQJQTaAAAURY9AIAooQcAECX0AACi&#10;hB4AQNTOrzEAAJIsegAAUUIPACBK6AEARAk9AIAooQcAECX0AACi3LoFAIiy6AEARAk9AIAooQcA&#10;ECX0AACihB4AQJTQAwCIEnoAAFFCDwAgaufFZACAJJcxAACifLoFAIgSegAAUUIPACBK6AEARAk9&#10;AIAooQcAECX0AACihB4AQJTQAwCIEnoAAFFOoAEARFn0AACihB4AQJTQAwCIEnoAAFE7v8YAAEiy&#10;6AEARAk9AIAooQcAECX0AACihB4AQJTQAwCIcusWACDKogcAECX0AACihB4AQJTQAwCIEnoAAFFC&#10;DwAgSugBAEQJPQCAqJ0XkwEAkix6AABRTqABAERZ9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBE&#10;CT0AgCihBwAQJfQAAKJcxgAAiLLoAQBECT0AgCihBwAQJfQAAKKEHgBA1M7PbgEAkix6AABRQg8A&#10;IEroAQBECT0AgCgn0AAAoix6AABRQg8AIEroAQBECT0AgCihBwAQJfQAAKKEHgBAlNADAIgSegAA&#10;UUIPACBK6AEARO1x7BYAIMmiBwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACBK6AEARM0zegAATRY9&#10;AIAooQcAECX0AACihB4AQJTQAwCI2vnZLQBAkkUPACDKO3oAAFEWPQCAKKEHABAl9AAAooQeAECU&#10;0AMAiBJ6AABRQg8AIMo7egAAURY9AIAooQcAELXz7RYAIMmiBwAQJfQAAKKEHgBAlNADAIjyjh4A&#10;QJRFDwAgSugBAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiNrjIT0AgCSLHgBAlNADAIgSegAAUUIP&#10;ACBK6AEARAk9AIAooQcAEDXP6AEANFn0AACihB4AQJTQAwCIEnoAAFFCDwAgaudntwAASRY9AIAo&#10;7+gBAERZ9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgCihBwAQJfQAAKJcxgAAiNopPQCA&#10;JJ9uAQCihB4AQJTQAwCIEnoAAFFCDwAgSugBAER5Rw8AIMqiBwAQJfQAAKKEHgBAlNADAIgSegAA&#10;UTs/uwUASLLoAQBEeUcPACDKogcAECX0AACihB4AQJTQAwCIEnoAAFFCDwAgSugBAER5Rw8AIMqi&#10;BwAQJfQAAKKEHgBA1M4/6QEAJFn0AACihB4AQJTQAwCI8o4eAECURQ8AIEroAQBECT0AgCihBwAQ&#10;JfQAAKKEHgBAlNADAIjyjh4AQNRO6QEAJPl0CwAQJfQAAKKEHgBAlNADAIgSegAAUUIPACDKO3oA&#10;AFEWPQCAKKEHABAl9AAAooQeAECU0AMAiNr52S0AQJJFDwAgyjt6AABRFj0AgCihBwAQJfQAAKKE&#10;HgBAlNADAIgSegAAUUIPACDKO3oAAFEWPQCAKKEHABAl9AAAonb+SQ8AIMmiBwAQJfQAAKKEHgBA&#10;lHf0AACiLHoAAFFCDwAgSugBAEQJPQCAKKEHABAl9AAAooQeAECUd/QAAKJ2Sg8AIMmnWwCAKKEH&#10;ABAl9AAAooQeAECU0AMAiBJ6AABR3tEDAIiy6AEARAk9AIAooQcAECX0AACihB4AQJTQAwCI2nlf&#10;BQAgyTt6AABRPt0CAEQJPQCAKKEHABAl9AAAooQeAECU0AMAiBJ6AABR3tEDAIiy6AEARAk9AIAo&#10;oQcAELXzT3oAAEkWPQCAKKEHABAl9AAAooQeAECUB5MBAKIsegAAUUIPACBK6AEARAk9AIAooQcA&#10;ECX0AACihB4AQNQeD+kBACRZ9AAAooQeAECU0AMAiBJ6AABRQg8AIEroAQBECT0AgKh5Rg8AoMmi&#10;BwAQJfQAAKKEHgBAlNADAIgSegAAUTs/uwUASLLoAQBEeUcPACDKogcAECX0AACihB4AQJTQAwCI&#10;EnoAAFFCDwAgSugBAER5Rw8AIMqiBwAQJfQAAKJ2vt0CACRZ9AAAooQeAECU0AMAiBJ6AABR3tED&#10;AIiy6AEARAk9AIAooQcAECX0AACihB4AQJTQAwCIEnoAAFFCDwAg6g9pjHNFJVX2bwAAAABJRU5E&#10;rkJgglBLAwQUAAYACAAAACEA0QzKx98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE&#10;74X+g9hAb42ktjbGsRxCaHsKhSaF0ptibWwTa2UsxXb+vsqpPS5vmH1TrGfbsREH3zpSIJcCGFLl&#10;TEu1gq/D22MGzAdNRneOUMEVPazL+7tC58ZN9InjPtQslpDPtYImhD7n3FcNWu2XrkeK7OQGq0M8&#10;h5qbQU+x3Hb8SYiUW91S/NDoHrcNVuf9xSp4n/S0eZav4+582l5/DsnH906iUg+LebMCFnAOf2G4&#10;6Ud1KKPT0V3IeNYpSFIpY1RBlgC7cfGSxS3HSESaAi8L/n9C+QsAAP//AwBQSwMEFAAGAAgAAAAh&#10;AC5s8ADFAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sOYe7b&#10;tD0sspj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8HrZf&#10;KxC5IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuyb9tv&#10;me4ZMDwwxc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O3b+D&#10;fHjucAMAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWJRj2cgMAAGUKAAAOAAAAAAAAAAAA&#10;AAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQCRcH2+mg4AAJoOAAAUAAAAAAAA&#10;AAAAAAAAANgFAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQCw4uRbzQwAAM0M&#10;AAAUAAAAAAAAAAAAAAAAAKQUAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQDR&#10;DMrH3wAAAAoBAAAPAAAAAAAAAAAAAAAAAKMhAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAA&#10;ACEALmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAACvIgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c1BLBQYAAAAABwAHAL4BAACrIwAAAAA=&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 23" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:5611;top:84;width:4877;height:4981;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/8dmUxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8JA&#10;FITvJv6HzTPhJlsBDVQWghLBgx6gJuLtpftsq923ZXcp9d+zJCYcJzPzTWY670wtWnK+sqzgrp+A&#10;IM6trrhQ8JG93I5B+ICssbZMCv7Iw3x2fTXFVNsjb6jdhkJECPsUFZQhNKmUPi/JoO/bhjh639YZ&#10;DFG6QmqHxwg3tRwkyYM0WHFcKLGh55Ly3+3BKHh6G/mvfbtbZ5/u/Ye0zXaryVKp3k23eAQRqAuX&#10;8H/7VSsY3sP5S/wBcnYCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA//HZlMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId30" o:title=""/>
+                  <v:imagedata r:id="rId25" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 22" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:5671;top:113;width:4757;height:4860;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/V5nyxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dSsNA&#10;FITvC77DcoTe2Y0WosZui0hLA73ojz7AMXtMgtmzYfc0jW/vCkIvh5n5hlmsRtepgUJsPRu4n2Wg&#10;iCtvW64NfLxv7p5ARUG22HkmAz8UYbW8mSywsP7CRxpOUqsE4ViggUakL7SOVUMO48z3xMn78sGh&#10;JBlqbQNeEtx1+iHLcu2w5bTQYE9vDVXfp7MzQEP5uAnDen8o889nsfvddi47Y6a34+sLKKFRruH/&#10;dmkNzHP4+5J+gF7+AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP9XmfLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId31" o:title=""/>
+                  <v:imagedata r:id="rId26" o:title=""/>
                 </v:shape>
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Text Box 21" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:5671;top:113;width:4757;height:4860;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDxvVN1wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredGMFLamriCAUIlWTQq+P7GsSmn0bdlcT/31XEDwOM/MNs9oMphVXcr6xrGA2TUAQ&#10;l1Y3XCn4LvaTdxA+IGtsLZOCG3nYrF9GK0y17flM1zxUIkLYp6igDqFLpfRlTQb91HbE0fu1zmCI&#10;0lVSO+wj3LTyLUkW0mDDcaHGjnY1lX/5xSjIssP+5+arrD+aYue/3CnX7Ump8euw/QARaAjP8KP9&#10;qRXMl3D/En+AXP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8b1TdcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="#497dba" strokeweight=".72pt">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="24CC2E79" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="191"/>
                           <w:ind w:left="142"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:b/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:u w:val="thick"/>
                           </w:rPr>
                           <w:t>Case Study – Advocacy and Policy Dialog</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="24CC2E7A" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="114"/>
                           <w:ind w:left="142" w:right="138"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:t xml:space="preserve">In Africa, UNDP established the </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                           </w:rPr>
                           <w:t>African Facility for Inclusive Markets (AFIM)</w:t>
                         </w:r>
                         <w:r>
-                          <w:t>, enabling public- private dialog and collaboration on priority issues such as agro-food value chains. AFIM serves as a platform for coordinating inclusive growth activities between the UN, governments, regional economic communities, and the private sector. Through workshops and targeted interventions, AFIM facilitates knowledge-sharing, access to finance, and the dissemination of best practices in inclusive market development, with an emphasis on creating opportunities for low-income and marginalized groups.</w:t>
+                          <w:t xml:space="preserve">, enabling public- private dialog and collaboration on priority issues such as </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:t>agro</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
+                        <w:r>
+                          <w:t>-food value chains. AFIM serves as a platform for coordinating inclusive growth activities between the UN, governments, regional economic communities, and the private sector. Through workshops and targeted interventions, AFIM facilitates knowledge-sharing, access to finance, and the dissemination of best practices in inclusive market development, with an emphasis on creating opportunities for low-income and marginalized groups.</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="24CC2E7B" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
+                      <w:p w14:paraId="24CC2E7B" w14:textId="1C6E4E8F" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="120"/>
                           <w:ind w:left="142" w:right="138"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:t>In 2011, AFIM brokered the ‘</w:t>
                         </w:r>
-                        <w:hyperlink r:id="rId32">
+                        <w:hyperlink r:id="rId27">
                           <w:r>
                             <w:rPr>
                               <w:color w:val="6C8AA9"/>
                               <w:u w:val="single" w:color="6C8AA9"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> ’Johannesburg</w:t>
+                            <w:t>Johannesburg</w:t>
                           </w:r>
                         </w:hyperlink>
                         <w:r>
                           <w:rPr>
                             <w:color w:val="6C8AA9"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:hyperlink r:id="rId33">
+                        <w:hyperlink r:id="rId28">
                           <w:r>
                             <w:rPr>
                               <w:color w:val="6C8AA9"/>
                               <w:u w:val="single" w:color="6C8AA9"/>
                             </w:rPr>
                             <w:t>Declaration</w:t>
                           </w:r>
                         </w:hyperlink>
                         <w:r>
-                          <w:t>’’ which is the first joint public-private declaration on agribusiness, food and nutrition.</w:t>
+                          <w:t>’ which is the first joint public-private declaration on agribusiness, food and nutrition.</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Through </w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">advocacy </w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>awareness-raising</w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-        <w:t>, UNDP seeks to influence and encourage the private sector to take action through more sustainable and responsible approaches, and to develop inclusive business models that contribute to poverty reduction.</w:t>
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, UNDP seeks to influence and encourage the private sector to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>take action</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through more sustainable and responsible approaches, and to develop inclusive business models that contribute to poverty reduction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DB6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DB6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DB7" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DB7" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="5203"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP also recognizes the role that the private sector plays in helping to shape policies, to influence decision-making and to engage with senior leaders to create new opportunities and better lives for many of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the world’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>poor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DB8" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DB8" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DB9" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DB9" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="5200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>type</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>partnership,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>mainly act as a facilitator and broker of public- private dialog and cooperation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>mechanisms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DBA" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DBA" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DBB" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DBB" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>To achieve this, UNDP can:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DBC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="7D4E774D" w14:textId="77777777" w:rsidR="009F7961" w:rsidRPr="009F7961" w:rsidRDefault="009F7961">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24CC2DBC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Convene </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>public-private dialogs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DBD" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DBD" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="820" w:right="134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">collaborative platforms </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aimed at catalyzing and incentivizing sustainable private sector solutions and investment, and building sustainable and inclusive markets;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DBE" w14:textId="6A8F5D6B" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DBE" w14:textId="6A8F5D6B" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="139"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Support</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>issue</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>campaigns</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>which</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aim</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>inform</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>general</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>public</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>particular</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>issue</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">crucial to sustainable human development, the </w:t>
       </w:r>
-      <w:r w:rsidR="00AE2FB3" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00AE2FB3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DGs and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> successor framework</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>post-2015;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DBF" w14:textId="393A0EC7" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DBF" w14:textId="393A0EC7" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Advise governments on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">more appropriate regulation </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">and strategies to include the </w:t>
       </w:r>
-      <w:r w:rsidR="00AE2FB3" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00AE2FB3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>DGs in national development plans, while involving the private sector in social dialog to promote transparency and a more private sector-friendly</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>environment;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DC0" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DC0" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="135"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Play a leading role in terms of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">conducting relevant research </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>on developing and engaging the private sector, producing global, regional, and national reports and action-oriented tools, coordinating solutions,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>etc.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DC1" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DC1" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:spacing w:line="269" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Promote </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">network-building </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and knowledge-sharing at the local, regional and global</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>level.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DC2" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DC2" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DC3" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00C226E3">
+    <w:p w14:paraId="24CC2DC3" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00C226E3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="372"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc148198026"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t>Resource</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t>Mobilization</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="24CC2DC4" w14:textId="2974DE68" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DC4" w14:textId="2974DE68" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="115"/>
         <w:ind w:left="100" w:right="137"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">This type of partnership aims to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">mobilize financial </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">in-kind resources </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>from the private sector to support</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F72D2A">
+      <w:r w:rsidR="00F72D2A" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve">portfolios, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>programs,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>projects</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>types</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>partnership</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>listed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Policy.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>private</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sector can provide the following</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>resources:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DC5" w14:textId="3B11BFBC" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DC5" w14:textId="3B11BFBC" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="953"/>
         </w:tabs>
         <w:spacing w:line="267" w:lineRule="exact"/>
         <w:ind w:left="952" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Financial</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>resources</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cash</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>donations,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0013545C" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>funding,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>co-financing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>specific</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>project</w:t>
       </w:r>
-      <w:r w:rsidR="00EA69E6">
+      <w:r w:rsidR="00EA69E6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>/portfolio</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DC6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DC6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="953"/>
         </w:tabs>
         <w:spacing w:line="269" w:lineRule="exact"/>
         <w:ind w:left="952" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>In-kind</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>contributions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DC7" w14:textId="79932A8A" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DC7" w14:textId="79932A8A" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1247" w:right="137"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Pro-bono</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>private</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sector</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>staff</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>donates</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>its</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>time</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>professional</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>expertise</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP projects</w:t>
       </w:r>
-      <w:r w:rsidR="00EA69E6">
+      <w:r w:rsidR="00EA69E6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, portfolio</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>programs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DC8" w14:textId="047E34AC" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DC8" w14:textId="047E34AC" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1247" w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Pro-bono products</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>: products to strengthen UNDP projects</w:t>
       </w:r>
-      <w:r w:rsidR="00EA69E6">
+      <w:r w:rsidR="00EA69E6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>/portfolio</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> covering the costs of utilizing these products in the project</w:t>
       </w:r>
-      <w:r w:rsidR="00EA69E6">
+      <w:r w:rsidR="00EA69E6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>/portfolio</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DC9" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DC9" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidSect="009770E2">
+        <w:sectPr w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidSect="009770E2">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1340" w:right="1300" w:bottom="1440" w:left="1340" w:header="450" w:footer="1250" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DCA" w14:textId="5A91781B" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00940183">
+    <w:p w14:paraId="24CC2DCA" w14:textId="5A91781B" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00940183">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="75"/>
         <w:ind w:left="100" w:right="5268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CC2E49" wp14:editId="585546FF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3521710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>71120</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3093720" cy="3127375"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="30" name="Group 30"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3093720" cy="3127375"/>
                           <a:chOff x="5546" y="112"/>
                           <a:chExt cx="4872" cy="4925"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="31" name="Picture 19"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34">
+                          <a:blip r:embed="rId29">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5546" y="112"/>
                             <a:ext cx="4872" cy="4925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="32" name="Picture 18"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35">
+                          <a:blip r:embed="rId30">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5606" y="141"/>
                             <a:ext cx="4752" cy="4805"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
@@ -27739,54 +28351,54 @@
                                 <w:t>purposes.</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="24CC2E49" id="Group 30" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:277.3pt;margin-top:5.6pt;width:243.6pt;height:246.25pt;z-index:251658247;mso-position-horizontal-relative:page" coordorigin="5546,112" coordsize="4872,4925" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCQ5XfKcQMAAG4KAAAOAAAAZHJzL2Uyb0RvYy54bWzcVttu2zgQfV9g/4Hg&#10;eyPfEttC5CJN2qBAtw16+QCKoiSiFMklacvp1+8MKTlOUvQSLALsBogxvI3OHJ4ZzvnLfafITjgv&#10;jS7o9GRCidDcVFI3Bf3y+c2LFSU+MF0xZbQo6K3w9OXmzz/Oe5uLmWmNqoQj4ET7vLcFbUOweZZ5&#10;3oqO+RNjhYbF2riOBRi6Jqsc68F7p7LZZHKW9cZV1hkuvIfZq7RIN9F/XQsePtS1F4GoggK2EH9d&#10;/C3xN9ucs7xxzLaSDzDYE1B0TGr46MHVFQuMbJ185KqT3Blv6nDCTZeZupZcxBggmunkQTTXzmxt&#10;jKXJ+8YeaAJqH/D0ZLf8/e7a2U/2xiX0YL4z/KsHXrLeNvnxOo6btJmU/V+mgvtk22Bi4PvadegC&#10;QiL7yO/tgV+xD4TD5Hyyni9ncA0c1ubT2XK+PE03wFu4Jjx3ero4owSWp9PZuPR6OL5YLWfp7GI9&#10;iwczlqfvRqwDts25lTyH/4EvsB7x9XNdwamwdYIOTrpf8tEx93VrX8DVWhZkKZUMt1GmQBGC0rsb&#10;yZFqHAC1N47ICqmgRLMO6IRl/CqZrjH4cVc6wzCmeDlEm8uW6UZceAsKB7Lg/DjlnOlbwSqP03iN&#10;973E4T0cpZL2jVQKbw/tIWJIkgci+w5pScBXhm87oUPKSCcUBG+0b6X1lLhcdKWAKN3bKgJiuXf8&#10;I+COueeDE4G3+PEaQAzzcLGHhYj4DiSG40GvP5XgYymNOvyBkIBk58O1MB1BA1AD0ChwtnvnETJA&#10;G7cgaG2Qu5FnBDZQDjj/g0qEBHugxNX/UolDcXkmJZ5NhqK2GDLgoMTl6VjSVpP7Je1OZv+KEnsL&#10;D6wfkxtGj9L7t96QTy2zAvIC3R4Vsvkon88Y4SuzJ9Ml6mfYhu8MCXuYx+KE6ePTc/OD8nV0NPn5&#10;teR/XspZrjTpC7qeLhYpLqNkNVZV75ryUjmyY9CFLNbLq1cXsTJD+MfbOhmgF1KyK+hqgn+4ieVY&#10;zF/rKtqBSZVsKENKx0fax3KYuAn7ch+flKgzpK401S2Q7gzUMnh5oVUDozXuGyU9tD0F9X9vGb5z&#10;6q0GTWCPNBpuNMrRYJrD0YIGSpJ5GVIvtbVONi14TreqzQX0BbWM9fIOxQAXZBit2NSAda9rOh7H&#10;XXdt4uYfAAAA//8DAFBLAwQKAAAAAAAAACEAiXq1ooIOAACCDgAAFAAAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5niVBORw0KGgoAAAANSUhEUgAAAzEAAAHvCAYAAABkPVH2AAAABmJLR0QA/wD/AP+gvaeT&#10;AAAACXBIWXMAAA7EAAAOxAGVKw4bAAAOIklEQVR4nO3dPW9dZbqA4ccnXwSNQBonKC5BCOFmKGgp&#10;TpU0SEBHnZISwV+Bjl+AZP4BDQ0UxNKJBEIokAKMoohUwzgZJ/sU7M2sMQ4fMzCae+a6JOtZftfa&#10;29vlrXcte1ar1fzU13vvvTeXL18eAACA38P58+fn9ddfn88///wn22TzdXr54m+++WY+/fTTuXHj&#10;xtZm7dq1a1tfffXVzMz/LC7dOjYBAAB+rdXMzNHR0er69evz7rvvzsWLF1czM48++uiD3d3defbZ&#10;Z+fcuXOr5Yu2VqvVHB4ezuHh4XzwwQdb77zzzuzt7S2D5cyxOTNzaj0314kZAADgl1odm0eLc3+d&#10;mbl06dLR1atX5+rVq/PEE0/cf+SRR+bMmTOrmXXE7O3tzd7e3uzv728dHBzM7du3RQwAAPB7+dmI&#10;OXv27NHOzs7s7OzMlStX7r/yyivz3HPPrWbm+9vJDg4O5tq1a3P9+vVNjCyD5fx6PrpYe2Q9N7ej&#10;LSNG0AAAAMetTji+v553F+f+PDNz7969v9y8eXNu3rw5h4eHq1u3bs1TTz31YGbm9GeffbZ169at&#10;uXv37szfdlaWEbOJlz+u5//9Vr8FAADAzPxpcbzZFPlhd2Z/f/9of39/Zub7iHn55Zfnzp07c+fO&#10;nX/dRwQAAPgHnf7kk0+W32+q59RibXPr2B/+JZ8IAAD4b/PY4vhwPc+csLY18/0zLSc9z7J8sH/z&#10;3MvZ3+gDAgAALC1bYxMvJ/2Llx+dAAAA+Ld3+iHrP7c7AwAA8Fs5adfloX8B+WERs+RPJgMAAP82&#10;7K4AAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEA&#10;AECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAi&#10;YgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAA&#10;IEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBEx&#10;AABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQ&#10;ImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgA&#10;ACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgR&#10;MQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAA&#10;kCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgY&#10;AAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABI&#10;ETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwA&#10;AJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSI&#10;GAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAA&#10;SBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQM&#10;AACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACk&#10;iBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYA&#10;AEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACki&#10;BgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAA&#10;UkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBED&#10;AACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAAp&#10;IgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEA&#10;AFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQR&#10;AwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAA&#10;KSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogB&#10;AABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAU&#10;EQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAA&#10;ACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqI&#10;AQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACA&#10;FBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQA&#10;AAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECK&#10;iAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAA&#10;gBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXE&#10;AAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABA&#10;iogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIA&#10;AIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBF&#10;xAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAA&#10;QIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJi&#10;AACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAg&#10;RcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEA&#10;AECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACDl9EPWVyccr066EAAA4J/0c/3xdy3ysIj5Kf87&#10;M39cH59fz1OL81v/wHsCAAD/2ZYh8mA9D9fzzq95o1+yE3N/Pf+6WLu3npvb0UQMAADwU06KmE1X&#10;LFvj/rFrfuT0nLxNc3+xdnc9vzv2uuUP9WwNAADwSx2PmD8vzm12Z5ZNsrl+NSM+AACAmOO3k20K&#10;Z7mds9mBWQbPZnfmzHoubyFzOxkAAHDcSXeAHa3nXxbnNv1xb7H2d7eWbb3wwgtzcHAwBwcH8913&#10;3530jMsmVM6esLa5TrgAAAC/1CZiTtpEuXdszoULF+7v7OzM448//mBm5tTHH388p06dmhs3bszt&#10;27c3MbLcdTl1bC6PN9eJGAAA4Nc6HjMzf3sW5odnYq5cubJ644035s0331y9+uqrc3p7e3tefPHF&#10;efrpp+fDDz988P77789HH320fOPNGx4t1sQLAADwzzopYh4cXzt37tzqsccem+3t7ZlZPxOzu7s7&#10;u7u788wzz8yFCxdme3v7wRdffDFffvnlHB4ebkLFP7sEAAB+VxcvXlw9+eSTc+nSpR/64/nnn/8h&#10;YGZmtlarH7fJt99+O2+//fa89dZb8/XXX28ixq4LAADwu7p8+fLqtddem5deeumhmyj/D3nyRmX4&#10;dwBqAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQD+KouXrAwAAKwMAAAUAAAAZHJzL21lZGlhL2lt&#10;YWdlMi5wbmeJUE5HDQoaCgAAAA1JSERSAAACeQAAAoEIBgAAACvIvdUAAAAGYktHRAD/AP8A/6C9&#10;p5MAAAAJcEhZcwAADsQAAA7EAZUrDhsAAAxMSURBVHic7d3BTQRBEATBPlT+m8QPDzDhvtiwOIGE&#10;lIqwgGeqlpt+fX59PwcAQMrr/fOIPACAmI///gMAAPh7Ig8AIEjkAQAEiTwAgCCRBwAQJPIAAIJE&#10;HgBA0DySBwDQY8kDAAgSeQAAQSIPACBI5AEABIk8AICgnZ/XAgDkWPIAAIJEHgBAkMgDAAgSeQAA&#10;Qc6aAQAEWfIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJCzZgAA&#10;QTuVBwCQ43MtAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAhyuxYA&#10;IMiSBwAQJPIAAIJEHgBAkMgDAAja+eUFAECOJQ8AIEjkAQAEiTwAgCCRBwAQ5OIFAECQJQ8AIEjk&#10;AQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABDlrBgAQtFN5AAA5PtcCAASJ&#10;PACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEOWsGABBkyQMACBJ5AABBIg8AIEjk&#10;AQAEiTwAgCCRBwAQtPOGCgBAjiUPACBI5AEABIk8AIAgkQcAEOR2LQBAkCUPACBI5AEABIk8AIAg&#10;kQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAAQ5awYAELRTeQAAOT7XAgAEiTwAgCCRBwAQ&#10;JPIAAIJEHgBAkMgDAAgSeQAAQSIPACDIxQsAgCBLHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AICg&#10;nTdUAAByLHkAAEEiDwAgSOQBAAQ5awYAEGTJAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAA&#10;gkQeAECQyAMACBJ5AABBIg8AIGiP47UAADmWPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8A&#10;IEjkAQAEiTwAgCCRBwAQNFfNAAB6LHkAAEEiDwAgSOQBAASJPACAIJEHABC08/NaAIAcSx4AQJDI&#10;AwAIEnkAAEEuXgAABFnyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQe&#10;AECQs2YAAEE7lQcAkONzLQBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJCz&#10;ZgAAQZY8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgaOehPACAHEseAECQixcAAEGWPACA&#10;IJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ5KwZAECQJQ8AIEjkAQAE&#10;iTwAgKCdf8oDAMix5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIctYMACDIkgcAECTyAACCRB4A&#10;QJDIAwAIEnkAAEEiDwAgSOQBAASJPACAoJ3XkAEAcix5AABBIg8AIMjtWgCAIEseAECQyAMACBJ5&#10;AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAhy1gwAIMiSBwAQJPIAAIJEHgBA0M4/&#10;5QEA5FjyAACCRB4AQJDIAwAIEnkAAEEiDwAgyMULAIAgSx4AQJDIAwAIEnkAAEEiDwAgSOQBAASJ&#10;PACAIJEHABAk8gAAgkQeAEDQzskLAIAcZ80AAIJ8rgUACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ&#10;JPIAAIJEHgBAkMgDAAgSeQAAQSIPACDI7VoAgCBLHgBAkMgDAAja+V4LAJBjyQMACBJ5AABBIg8A&#10;IEjkAQAEiTwAgCCRBwAQJPIAAIKcNQMACLLkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAA&#10;QTsP5QEA5FjyAACCXLwAAAiy5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQB&#10;AASJPACAIGfNAACCLHkAAEEiDwAgSOQBAATt/FMeAECOJQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJE&#10;HgBAkMgDAAhyuxYAIMiSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AICgndeQAQBy&#10;LHkAAEHOmgEABFnyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQ&#10;s2YAAEGWPACAIJEHABAk8gAAgnb+KQ8AIMeSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQS5eAAAEWfIA&#10;AIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNDOXTMAgBy3awEAgnyu&#10;BQAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBzpoBAARZ8gAAgkQe&#10;AECQyAMACNr5pzwAgBxLHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgZ80AAIIseQAAQSIPACBI&#10;5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEF7nLwAAMix5AEABIk8AIAgkQcAECTyAACC&#10;RB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAoLlqBgDQY8kDAAgSeQAAQSIPACBI5AEABO388gIA&#10;IMeSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQc6aAQAEWfIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEA&#10;BIk8AIAgkQcAECTyAACC9jh5AQCQY8kDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4A&#10;QJDIAwAImoMXAAA9ljwAgCCRBwAQJPIAAIJEHgBA0M4vLwAAcvy6FgAgyOdaAIAgkQcAECTyAACC&#10;RB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIBcvAACC3K4FAAjyuRYAIEjkAQAEiTwAgCCRBwAQ&#10;5Ne1AABBljwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABO28hgwAkOPiBQBAkM+1&#10;AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAII8oQIAEGTJAwAIEnkAAEEiDwAgSOQBAATt/PICACDH&#10;kgcAECTyAACCRB4AQJDHkAEAgix5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAII8oQIAEGTJAwAI&#10;2pnyAAByLHkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgjyGDAAQZMkDAAgSeQAAQSIPACBI5AEA&#10;BLldCwAQZMkDAAjyhAoAQJAlDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBHkMG&#10;AAiy5AEABIk8AIAgkQcAELTzT3kAADmWPACAIJEHABDkCRUAgCBLHgBAkMgDAAgSeQAAQSIPACBI&#10;5AEABIk8AIAgkQcAECTyAACC9ngNGQAgx5IHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIGheUAEA&#10;6LHkAQAEiTwAgCCRBwAQJPIAAIJEHgBA0M7PawEAcix5AABBIg8AIMhjyAAAQZY8AIAgkQcAECTy&#10;AACCRB4AQJDIAwAIEnkAAEGeUAEACLLkAQAEiTwAgCCRBwAQtPNPeQAAOZY8AIAgkQcAECTyAACC&#10;RB4AQJDHkAEAgix5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAII8oQIAELRTeQAAOT7XAgAEiTwA&#10;gCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQR5DBgAIsuQBAASJPACAIJEHABAk8gAAgnZ+eQEAkGPJ&#10;AwAI8oQKAECQJQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQR5DBgAIsuQBAASJ&#10;PACAoJ3vtQAAOZY8AIAgkQcAECTyAACCPKECABBkyQMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ&#10;JPIAAIJEHgBA0B6vIQMA5FjyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAATNCyoAAD2WPACAIJEH&#10;ABAk8gAAgkQeAEDQzi8vAAByLHkAAEEiDwAgSOQBAAR5DBkAIMiSBwAQJPIAAIJEHgBAkMgDAAgS&#10;eQAAQSIPACDIEyoAAEGWPACAIJEHABAk8gAAgnb+KQ8AIMeSBwAQJPIAAIJEHgBAkMgDAAjyGDIA&#10;QJAlDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBvw+CdoZe5eSzAAAAAElFTkSu&#10;QmCCUEsDBBQABgAIAAAAIQDHCrYP4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ra8IwFIXf&#10;B/sP4Q72NpOoddI1FZFtTzKYDoZvsbm2xSYpTWzrv9/1aT5ezse538lWo21Yj12ovVMgJwIYusKb&#10;2pUKfvYfL0tgIWpndOMdKrhigFX++JDp1PjBfWO/iyWjEhdSraCKsU05D0WFVoeJb9FRdvKd1ZHO&#10;ruSm0wOV24ZPhVhwq2tHHyrd4qbC4ry7WAWfgx7WM/neb8+nzfWwT75+txKVen4a12/AIo7xH4ab&#10;PqlDTk5Hf3EmsEZBkswXhFIgp8BugJhLGnOkSMxegecZv9+Q/wEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AC5s8ADFAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbvC/sOYe7b&#10;tD0sspj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINxbBX8HrZf&#10;KxC5IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9REuyb9tv&#10;me4ZMDwwxc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH7j0O3b+D&#10;fHjucAMAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCQ5XfKcQMAAG4KAAAOAAAAAAAAAAAA&#10;AAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQCJerWigg4AAIIOAAAUAAAAAAAA&#10;AAAAAAAAANcFAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQD+KouXrAwAAKwM&#10;AAAUAAAAAAAAAAAAAAAAAIsUAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAIAAAAIQDH&#10;CrYP4AAAAAsBAAAPAAAAAAAAAAAAAAAAAGkhAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAA&#10;ACEALmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAAB2IgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVs&#10;c1BLBQYAAAAABwAHAL4BAAByIwAAAAA=&#10;">
                 <v:shape id="Picture 19" o:spid="_x0000_s1031" type="#_x0000_t75" style="position:absolute;left:5546;top:112;width:4872;height:4925;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBRODepwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvRTempUh0FRso9mpS74/sM5s2+zZmNyb9991CocdhZr5hdofJtuJOvW8cK1ivEhDE&#10;ldMN1wo+yrflBoQPyBpbx6Tgmzwc9rOHHWbajXymexFqESHsM1RgQugyKX1lyKJfuY44elfXWwxR&#10;9rXUPY4RbluZJsmLtNhwXDDYUW6o+ioGq4CasHnMz6f0uSyG9Obs5+t4KZVazKfjFkSgKfyH/9rv&#10;WsHTGn6/xB8g9z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUTg3qcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId36" o:title=""/>
+                  <v:imagedata r:id="rId31" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 18" o:spid="_x0000_s1032" type="#_x0000_t75" style="position:absolute;left:5606;top:141;width:4752;height:4805;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAr2rDxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq9FLPRhiCpq4ho2muN2Osj+0xis29Ddpuk/75bKHgcZuYbZr2dTCsG6l1jWcEiikEQ&#10;l1Y3XCk4F8f5CoTzyBpby6TghxxsN7OHNWbajvxBw8lXIkDYZaig9r7LpHRlTQZdZDvi4F1tb9AH&#10;2VdS9zgGuGnlMo5TabDhsFBjR/uayq/Tt1FwOCb+M3ELU104b4a3W16kz7lST4/T7hWEp8nfw//t&#10;d63gZQl/X8IPkJtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACvasPHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId37" o:title=""/>
+                  <v:imagedata r:id="rId32" o:title=""/>
                 </v:shape>
                 <v:shape id="Text Box 17" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:5606;top:141;width:4752;height:4805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOhlV2wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfB/6HcAXf1lSFMTqjiCAIHc61wl4vzV1bltyUJLP13y+DwR4P55zvcDa7yRpxIx96xwqWWQ6C&#10;uHG651bBtT4+PoMIEVmjcUwK7hRgt509bLDQbuR3ulWxFQnCoUAFXYxDIWVoOrIYMjcQJ+/TeYsx&#10;Sd9K7XFMcGvkKs+fpMWe00KHAx06ar6qb6ugLF+PH/fQluObrQ/h7C+VNhelFvNp/wIi0hT/w3/t&#10;k1awXsPvl/QD5PYHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjoZVdsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="#497dba" strokeweight=".72pt">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="24CC2E7C" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="191"/>
                           <w:ind w:left="145"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:b/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:u w:val="thick"/>
                           </w:rPr>
                           <w:t>Case Study – Resource Mobilization</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="24CC2E7D" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="114"/>
                           <w:ind w:left="145" w:right="139"/>
@@ -27919,357 +28531,413 @@
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:t>while providing initiatives that promote the sustainable use of water for industrial and domestic</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:spacing w:val="-12"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:t>purposes.</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-        <w:t>For information on the criteria which must be taken into account when considering accepting pro-bono contributions, please consult the private sector POPP.</w:t>
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For information on the criteria which must be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>taken into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when considering accepting pro-bono contributions, please consult the private sector POPP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DCB" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DCB" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DCC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DCC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="5266"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Resources from the private sector can be mobilized through two models: traditional philanthropy and corporate social philanthropy. Traditional philanthropic models have as their primary focus the generation of social benefit, with little or no consideration for profitability or financial return,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>little</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>connection</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">core business. With corporate social philanthropy, on the other hand, companies align charitable activities (e.g. donations, volunteer programs) with a social issue or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cause</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that supports their business objectives (i.e. aligning social goals with their economic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>goals).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DCD" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DCD" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DCE" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00C226E3">
+    <w:p w14:paraId="24CC2DCE" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00C226E3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="372"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc148198027"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t>Innovations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="24CC2DCF" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DCF" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="116"/>
         <w:ind w:left="100" w:right="134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Partnerships in innovation seek to develop and deploy </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">innovative solutions </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-        <w:t>to advance UNDP’s goals for sustainable and inclusive development. In this type of partnership, corporate and other relevant actors explore innovative products, services,</w:t>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to advance UNDP’s goals for sustainable and inclusive development. In this type of partnership, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>corporate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and other relevant actors explore innovative </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>products,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DD0" w14:textId="0DBCB6B5" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00940183">
+    <w:p w14:paraId="24CC2DD0" w14:textId="0DBCB6B5" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00940183">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="5267"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CC2E4A" wp14:editId="69C0A065">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3521710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>18415</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3093720" cy="3744595"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="26" name="Group 26"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3093720" cy="3744595"/>
                           <a:chOff x="5546" y="29"/>
                           <a:chExt cx="4872" cy="5897"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="27" name="Picture 15"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38">
+                          <a:blip r:embed="rId33">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5546" y="29"/>
                             <a:ext cx="4872" cy="5897"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="28" name="Picture 14"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39">
+                          <a:blip r:embed="rId34">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5606" y="58"/>
                             <a:ext cx="4752" cy="5777"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
@@ -28366,54 +29034,54 @@
                                 <w:t>Beneficiaries can also access a mobile phone checking account, which is a safer method of storing cash that also reduces financial transaction costs, improves users’ ability to save, and helps bring more people into the formal financial sector.</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="24CC2E4A" id="Group 26" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:277.3pt;margin-top:1.45pt;width:243.6pt;height:294.85pt;z-index:251658246;mso-position-horizontal-relative:page" coordorigin="5546,29" coordsize="4872,5897" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBpcGk3eAMAAGoKAAAOAAAAZHJzL2Uyb0RvYy54bWzcVm1v2zYQ/j5g/4Hg&#10;90a2Y0e2ELlIkzYo0G3B2v4AiqIkohTJkbTl9NfvjpQcJxn6hqHAZsDC8e343MOHx7t8eegV2Qvn&#10;pdElnZ/NKBGam1rqtqQfP7x5sabEB6ZrpowWJb0Xnr7c/vrL5WALsTCdUbVwBJxoXwy2pF0Itsgy&#10;zzvRM39mrNAw2BjXswBN12a1YwN471W2mM0ussG42jrDhffQe5MG6Tb6bxrBwx9N40UgqqSALcSv&#10;i98Kv9n2khWtY7aTfITBfgBFz6SGTY+ublhgZOfkM1e95M5404QzbvrMNI3kIsYA0cxnT6K5dWZn&#10;YyxtMbT2SBNQ+4SnH3bLf9/fOvve3rmEHsx3hn/ywEs22LY4Hcd2myaTavjN1HCebBdMDPzQuB5d&#10;QEjkEPm9P/IrDoFw6Dyfbc7zBRwDh7HzfLlcbVbpBHgHx4TrVqvlBSUwvNhMI6/H1ct1vkhLV+tN&#10;jqMZK9K2EeoIbXtpJS/gP9IF1jO6vi4rWBV2TtDRSf9NPnrmPu3sCzhZy4KspJLhPqoUGEJQen8n&#10;OTKNDWD2zhFZQ6g5JZr1wCYM465kHmmZZqU1DGOKZ0O0ue6YbsWVtyBwuHawfupyzgydYLXHbuTo&#10;sZfYfISjUtK+kUrh4aE9Rgx35InG/oG0pN8bw3e90CFdSCcUBG+076T1lLhC9JWAKN3bOgJihXf8&#10;T8Adr54PTgTe4eYNgBj74WCPAxHxA0gMx4Ncv6rAZ0qaVPgFHQHHzodbYXqCBoAGnFHebP/OI2JA&#10;Nk1BzNogdRPNiGtkHGD+B4UIyfqJEJeooccS+h8IcZFyy08S4sUspbTVOm17FGK+mhJanj9OaA8q&#10;+1eEOFh4Xf10taH17HJ/1wPyvmNWwLVAtydpbDOp5wNG+MocyPwcIx6n4SNDwgH6MTXh7fHprflC&#10;8jpZmvx829X/qYyzQmkylHQzXy5TWEbJekqp3rXVtXJkz6ACWW7ym1dXyAlmuNNpvQxQBynZl3Q9&#10;w1+SCmby17qGBawITKpkw2KlwQeyk3IOWuFQHdJ7MpFemfoeOHcGMhm8ulCmgdEZ95mSAUqekvq/&#10;dgwfOfVWgySwPpoMNxnVZDDNYWlJAyXJvA6pjtpZJ9sOPKdD1eYKaoJGxmyJuBKKES6oMFqxoIk0&#10;jMUXVkyn7TjroUTc/g0AAP//AwBQSwMECgAAAAAAAAAhAGWKJ+aJEAAAiRAAABQAAABkcnMvbWVk&#10;aWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAMxAAACUQgGAAAAdRU5bgAAAAZiS0dEAP8A&#10;/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAAEClJREFUeJzt3T1vXFUCgOFj4sQJq4206wBO&#10;GQkh3KyQKGm2ChRIoaWEkhLBX4GOP0Bh/gENDTQmkosIoYAigaMoIjTrnQTbs8XOwMVMQvgI4t19&#10;Hml0rs+9cz0uX51zx2M+n48HvT744INx+fLlAQAA8CicO3duvPnmm+Pzzz9/YJssX+vTN9+8eXNc&#10;u3ZtXL9+fW05t7u7u/bVV1+NMcZjk0vXTowAAAC/1HyMMQ4PD+d7e3vj/fffH08++eR8jDEef/zx&#10;42effXZsb2+PjY2N+fRNa/P5fMxmszGbzcZHH3209t57742dnZ1psCxD5/SKueV1YgYAAHhYyyg5&#10;XoxHk3PfjTHG1tbW4euvvz5ee+218dRTTx2dPXt2nD59ej7GImJ2dnbGzs7O+PTTT9f29/fH7du3&#10;RQwAAPCo/GzEnDlz5nBra2tcvHhxvPTSS0evvPLKeO655+ZjLGJkf39/7O7ujr29vWWMTLeZnVuM&#10;f5nMnT1x3TRiBA0AAHDSfMXxMl5mk3MHY4xx7969gxs3bowbN26M2Ww2v3Xr1rh06dLxGGOsf/bZ&#10;Z2u3bt0ad+/eHeOHlZXpqssyXv62GPd+r78CAABgjPGPyfFyUeRwOXH16tWjq1evjrFYuVm/cuXK&#10;uHPnzvj222//uI8IAADwK61fu3Zt+vOq7WTLrWN//UM+EQAA8P9m2hrLrWUHK+bWxvhvrKx6nmXV&#10;g/1nfqcPCAAAMLUxOT75JWJjnHjufnoCAADgT2/9PvM/tzoDAADwe3lsxfF9vwH5fhEz5SuTAQCA&#10;Pw2rKwAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACki&#10;BgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAA&#10;UkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBED&#10;AACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAAp&#10;IgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEA&#10;AFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQR&#10;AwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAA&#10;KSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogB&#10;AABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAU&#10;EQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAA&#10;ACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqI&#10;AQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACA&#10;FBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQA&#10;AAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECK&#10;iAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAA&#10;gBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXE&#10;AAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABA&#10;iogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIA&#10;AIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBF&#10;xAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAA&#10;QIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJi&#10;AACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAg&#10;RcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEA&#10;AECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAi&#10;YgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAA&#10;IEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBEx&#10;AABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQ&#10;ImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgA&#10;ACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgR&#10;MQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAA&#10;kCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgY&#10;AAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABI&#10;ETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwA&#10;AJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSI&#10;GAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAA&#10;SBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQM&#10;AACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACk&#10;iBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYA&#10;AEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACki&#10;BgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAA&#10;UkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBED&#10;AACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAAp&#10;IgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEA&#10;AFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS1u8zP19xPF91IQAA&#10;wG/0c/3xoxa5X8Q8yD/HGH9fHJ9bjKcm59d+xT0BAID/bdMQOV6Ms8V455fc6GFWYo4W43eTuXuL&#10;cbkdTcQAAAAPsipill0xbY2jE9f8xPpYvUxzNJm7uxgPTrxv+ks9WwMAADyskxHzr8m55erMtEmW&#10;18/HEB8AAEDMye1ky8KZLucsV2CmwbNcnTm9GKdbyGwnAwAATlq1A+xwMf57cm7ZH/cmcz/aWrb2&#10;wgsvjJs3b479/f1xcHCw6hmXZaicWTG3vE64AAAAD2sZMasWUe6dGMeFCxeOLl68OM6fP388xhin&#10;dnd3x6lTp8b169fH7du3lzEyXXU5dWKcHi+vEzEAAMAvdTJmxvjhWZjvn4l58cUX52+99dZ4++23&#10;56+++upY39zcHC+//PJ4+umnx8cff3z84Ycfjk8++WR64+UNDydz4gUAAPitVkXM8cm5jY2N+fnz&#10;58fm5uYYY/FMzPb29tje3h7PPPPMuHDhwtjc3Dz+4osvxpdffjlms9kyVPyzSwAA4JF64okn5pcu&#10;XRpbW1vf98fzzz//fcCMMcbafP7TNvnmm2/Gu+++O955553x9ddfLyPGqgsAAPBIXb58ef7GG2+M&#10;K1eu3HcR5T+9lEgs9NdaSwAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAI/P/JhgPAAAYDwAAFAAA&#10;AGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAAAnkAAAMCCAYAAAAVm9AXAAAA&#10;BmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAOuElEQVR4nO3dwY2gQBAEwb5V&#10;+W/lfdcG1gkkpFSEBTxTBcz8+//7PAcAQMrP1w8AAMD7RB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJ&#10;PACAIJEHABAk8gAAgkQeAEDQ3GkGANBjyQMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQtHOGCgBA&#10;jiUPACBI5AEABIk8AIAgkQcAECTyAACC5udaAIAeSx4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACA&#10;IJEHABAk8gAAgkQeAECQyAMACBJ5AABB7q4FAAiy5AEABO1MeQAAOZY8AIAgkQcAECTyAACCRB4A&#10;QJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAEDQnq+fAACA11nyAACCRB4AQJDI&#10;AwAIEnkAAEEiDwAgSOQBAATtnKECAJBjyQMACBJ5AABBIg8AIEjkAQAEubsWACDIkgcAECTyAACC&#10;RB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACNrz9RMAAPA6Sx4A&#10;QNDOlAcAkGPJAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8A&#10;IGiurgUA6LHkAQAEiTwAgCCRBwAQJPIAAIJEHgBA0M7vtQAAOZY8AIAgkQcAECTyAACCRB4AQJDI&#10;AwAIEnkAAEFzggoAQI8lDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjk&#10;AQAEiTwAgCCRBwAQtOfrJwAA4HWWPACAoJ0pDwAgx5IHABAk8gAAgkQeAECQyAMACBJ5AABBIg8A&#10;IEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA0FxdCwDQY8kDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcA&#10;ECTyAACCdg7KAwDIseQBAASJPACAIJEHABDk7loAgCBLHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8&#10;AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAATt+foJAAB4nSUPACBoZ8oDAMix5AEA&#10;BIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAAS5uxYAIMiSBwAQJPIAAIJEHgBA&#10;kMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAELRz5QUAQI4lDwAgSOQBAASJPACAoPkkDwCgx5IH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAja8/UT&#10;AADwOkseAECQyAMACNp5XwsAkGPJAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQ&#10;yAMACBJ5AABBc6sZAECPJQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQTunIQMA&#10;5FjyAACCRB4AQJDIAwAImk/yAAB6LHkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMA&#10;CBJ5AABBIg8AIEjkAQAEubsWACDIkgcAECTyAACCRB4AQNDOR3kAADmWPACAIJEHABAk8gAAgkQe&#10;AECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQNLeaAQD0WPIAAIJEHgBAkMgDAAgSeQAAQSIP&#10;ACBI5AEABIk8AIAgkQcAELRzGjIAQI4lDwAgSOQBAASJPACAoPkkDwCgx5IHABAk8gAAgkQeAECQ&#10;yAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkLtrAQCCLHkAAEEiDwAgSOQBAATt&#10;fJQHAJBjyQMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA0JyFDADQY8kDAAgSeQAA&#10;QSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEE795oBAORY8gAAgkQeAECQyAMA&#10;CJpP8gAAeix5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEA&#10;BLm7FgAgyJIHABAk8gAAgkQeAEDQzkd5AAA5ljwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIP&#10;ACBI5AEABM1ZyAAAPZY8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEH&#10;ABC0c68ZAECOu2sBAIK8rgUACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgS&#10;eQAAQSIPACBI5AEABIk8AIAgkQcAELTn6ycAAOB1ljwAgCCRBwAQJPIAAIJ2PsoDAMix5AEABIk8&#10;AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgaM5CBgDoseQBAASJPACAIJEHABAk8gAAgkQe&#10;AECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgKCde80AAHLcXQsAEOR1LQBAkMgDAAgSeQAAQSIPACBI&#10;5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAATt+foJAAB4nSUPACBI5AEA&#10;BIk8AIAgkQcAELTz5wUAQI4lDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACJpj8gAAeix5&#10;AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABO1cXgsAkGPJ&#10;AwAImiEPAKDHkgcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQe&#10;AECQyAMACNrz9RMAAPA6Sx4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAoJ0zVAAAcix5AABBIg8A&#10;IEjkAQAEiTwAgCB31wIABFnyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAA&#10;gkQeAECQyAMACBJ5AABBu+frRwAA4G2WPACAoBnyAAB6LHkAAEEiDwAgSOQBAASJPACAIJEHABAk&#10;8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgKA9Xz8BAACvs+QBAASJPACAIJEHABAk8gAA&#10;gnb+vAAAyLHkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAhydy0AQJAlDwAgSOQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQtHu+fgQAAN5myQMACJohDwCg&#10;x5IHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCHIQMABFnyAACCRB4AQJDIAwAI&#10;EnkAAEE7f14AAORY8gAAgkQeAECQyAMACHIYMgBAkCUPACBI5AEABIk8AIAgkQcAECTyAACCRB4A&#10;QJDIAwAIEnkAAEEiDwAgyI0XAABBljwAgKCdKQ8AIMeSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIP&#10;ACBI5AEABLnxAgAgyJIHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAE7XFQHgBAjiUPACBI&#10;5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAATNrWYAAD2WPACAIJEHABAk&#10;8gAAgkQeAEDQzp8XAAA5ljwAgCCRBwAQJPIAAIIchgwAEGTJAwAIEnkAAEEiDwAgSOQBAASJPACA&#10;IJEHABAk8gAAgkQeAECQyAMACBJ5AABBrjUDAAjaqTwAgByvawEAgkQeAECQyAMACBJ5AABBIg8A&#10;IEjkAQAEOScPACDIkgcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAoJ3TkAEAcix5&#10;AABBrjUDAAiy5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgyGHIAABBljwAgCCR&#10;BwAQJPIAAIJEHgBA0M6fFwAAOZY8AIAgkQcAECTyAACCHIYMABBkyQMACBJ5AABBIg8AIEjkAQAE&#10;iTwAgCCRBwAQJPIAAIJEHgBAkMgDAAhy4wUAQNBO5QEA5HhdCwAQJPIAAIJEHgBAkMgDAAgSeQAA&#10;QSIPACBI5AEABIk8AIAgN14AAARZ8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgKCdg/IA&#10;AHIseQAAQW68AAAIsuQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIMhhyAAAQZY8&#10;AIAgkQcAECTyAACCdj7KAwDIseQBAASJPACAIJEHABAk8gAAgkQeAECQGy8AAIIseQAAQSIPACBI&#10;5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEF7XHkBAJBjyQMACBJ5AABBIg8AIEjkAQAE&#10;iTwAgCCRBwAQJPIAAIJEHgBAkMgDAAiaCy8AAHoseQAAQSIPACBI5AEABIk8AIAgkQcAELTzey0A&#10;QI4lDwAgSOQBAAQ5DBkAIMiSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAghyED&#10;AARZ8gAAgkQeAECQyAMACNr5KA8AIMeSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACDItWYAAEGW&#10;PACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIGiPg/IAAHIseQAAQSIPACBI5AEABIk8AIAg&#10;kQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgaG41AwDoseQBAASJPACAIJEHABAk8gAAgkQeAEDQ&#10;zu+1AAA5ljwAgCCRBwAQ5DBkAIAgSx4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAA&#10;gkQeAECQyAMACHKtGQBA0E7lAQDkeF0LABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIMg5eQAAQZY8&#10;AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABD0B/PudDdc/9LDAAAA&#10;AElFTkSuQmCCUEsDBBQABgAIAAAAIQC1Ddmq4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;a4NAEIXvhf6HZQq9Nas2SmNcQwhtT6HQpFBym+hEJe6suBs1/76bU3Mcvseb72WrSbdioN42hhWE&#10;swAEcWHKhisFP/uPlzcQ1iGX2BomBVeysMofHzJMSzPyNw07VwlfwjZFBbVzXSqlLWrSaGemI/bs&#10;ZHqNzp99JcseR1+uWxkFQSI1Nuw/1NjRpqbivLtoBZ8jjuvX8H3Ynk+b62Eff/1uQ1Lq+WlaL0E4&#10;mtx/GG76Xh1y73Q0Fy6taBXE8TzxUQXRAsSNB/PQbzl6sogSkHkm7yfkfwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAC5s8ADFAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIwEIbv&#10;C/sOYe7btD0sspj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVBrINx&#10;bBX8HrZfKxC5IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdkZUR9&#10;REuyb9tvme4ZMDwwxc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW5HOH&#10;7j0O3b+DfHjucAMAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpcGk3eAMAAGoKAAAOAAAA&#10;AAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQBliifmiRAAAIkQAAAU&#10;AAAAAAAAAAAAAAAAAN4FAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQAj8/8m&#10;GA8AABgPAAAUAAAAAAAAAAAAAAAAAJkWAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQABgAI&#10;AAAAIQC1Ddmq4AAAAAoBAAAPAAAAAAAAAAAAAAAAAOMlAABkcnMvZG93bnJldi54bWxQSwECLQAU&#10;AAYACAAAACEALmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAADwJgAAZHJzL19yZWxzL2Uyb0RvYy54&#10;bWwucmVsc1BLBQYAAAAABwAHAL4BAADsJwAAAAA=&#10;">
                 <v:shape id="Picture 15" o:spid="_x0000_s1035" type="#_x0000_t75" style="position:absolute;left:5546;top:29;width:4872;height:5897;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCw/VFHwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcBb2zqb1YpVqLLoguHgh/jzAoTltis1JabLa9emNIHg5zMw3zKIYbCuu1PvGsYIsSUEQ&#10;l043XCs4nzbjGQgfkDW2jknBP3kolh+jBeba3fhA12OoRYSwz1GBCaHLpfSlIYs+cR1x9CrXWwxR&#10;9rXUPd4i3LZykqbf0mLDccFgRz+Gysvxzyqo2HD2Wx8qybuZ21umdbiTUl+fw2oOItAQ3uFXe6sV&#10;TKbw/BJ/gFw+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALD9UUfBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId40" o:title=""/>
+                  <v:imagedata r:id="rId35" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 14" o:spid="_x0000_s1036" type="#_x0000_t75" style="position:absolute;left:5606;top:58;width:4752;height:5777;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCSS2FgwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHgRTasgUo2y7FoQRER3Dx6HZmzLNpOSRFv/vTkIHh/ve7XpTSPu5HxtWUE6SUAQF1bX&#10;XCr4+83HCxA+IGtsLJOCB3nYrD8GK8y07fhE93MoRQxhn6GCKoQ2k9IXFRn0E9sSR+5qncEQoSul&#10;dtjFcNPIaZLMpcGaY0OFLX1XVPyfb0bBIc270+NnO9oe9zOXp8WF+5tVavjZfy1BBOrDW/xy77SC&#10;aRwbv8QfINdPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJJLYWDBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId41" o:title=""/>
+                  <v:imagedata r:id="rId36" o:title=""/>
                 </v:shape>
                 <v:shape id="Text Box 13" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:5606;top:58;width:4752;height:5777;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqt/RBwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva6oH2a1GEUEQKupWweujebbF5qUk0dZ/bxYW9jjMzDfMYtWbRjzJ+dqygsk4AUFc&#10;WF1zqeBy3n5+gfABWWNjmRS8yMNqOfhYYKptxz/0zEMpIoR9igqqENpUSl9UZNCPbUscvZt1BkOU&#10;rpTaYRfhppHTJJlJgzXHhQpb2lRU3POHUZBl++315cusO5rzxh/cKdfNSanRsF/PQQTqw3/4r73T&#10;Cqbf8Psl/gC5fAMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBqt/RBwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" strokecolor="#497dba" strokeweight=".72pt">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="24CC2E7F" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="191"/>
                           <w:ind w:left="145"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:b/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:u w:val="thick"/>
                           </w:rPr>
                           <w:t>Case Study - Innovations</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="24CC2E80" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="115"/>
                           <w:ind w:left="145" w:right="138"/>
@@ -28436,1659 +29104,1688 @@
                           <w:t>The mobile phone cash transfer initiative</w:t>
                         </w:r>
                         <w:r>
                           <w:t>, developed in partnership between the government of Haiti and Digicel, one of Haiti’s largest cell phone companies, is helping to boost financial inclusion in Haiti, where nearly two-thirds of the population has access to mobile phones but only 10% has a bank account.</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="24CC2E82" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="118" w:line="242" w:lineRule="auto"/>
                           <w:ind w:left="145" w:right="138"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:t>Beneficiaries can also access a mobile phone checking account, which is a safer method of storing cash that also reduces financial transaction costs, improves users’ ability to save, and helps bring more people into the formal financial sector.</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and processes with a pro-poor focus </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="0013545C" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deliver essential goods, </w:t>
+      </w:r>
+      <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>services,</w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and models to disadvantaged</w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>communities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DD1" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DD1" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DD2" w14:textId="186AF8AF" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DD2" w14:textId="186AF8AF" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="5265"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidR="0013545C" w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Through this type of partnership, UNDP seeks to coordinate efforts and promote collaboration between key actors from the private sector, academia and civil society to design and explore novel ways to empower the poor and formulate solutions to local challenges. Innovative products, services and processes that are developed through this type of partnership should respond to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>user</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> needs and be </w:t>
+      </w:r>
+      <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>context appropriate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. They must be built upon previous experience, demonstrate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>lead</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>positive</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>change</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the living conditions of under-privileged groups, create a more conducive and enabling environment for improvement, and be viable and replicable in the long</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>run.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DD3" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DD3" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DD4" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DD4" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="5268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>New and innovative products and services, with a pro-poor focus, have the potential</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>not only</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>provide</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ingenious</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>solutions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DD5" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DD5" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="100" w:right="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>improve</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>quality</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>life,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>but</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>also</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>create</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>significant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>economic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>growth</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>employment,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>small- scale entrepreneurship, strengthen supply chains, etc. Therefore, in the interests of successful innovation, this type of partnership might take elements from advocacy, core business, resource mobilization,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DD7" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DD7" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="75" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>To achieve this, UNDP can:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DD8" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DD8" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="139"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Identify</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>challenges</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>faced</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>local</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>communities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>which</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>impair</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>their</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>development</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>access</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>better</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>quality</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>life,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>identify</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>connect</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>key</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>actors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>development</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>process,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>such as communities, businesses, relevant technical institutions, civil society groups,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>etc.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DD9" w14:textId="58DB0858" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DD9" w14:textId="58DB0858" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Participate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Knowledge</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Innovation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Communities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>(KIC)</w:t>
       </w:r>
-      <w:r w:rsidR="0089617F" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="0089617F" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:footnoteReference w:id="28"/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>can</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>set research agendas, improve data-sharing, and enhance debate and reciprocal access to information;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DDA" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DDA" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="135"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Support</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>pilot</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>projects</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>innovation,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>potential</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>scaled</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>up</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>markets</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and/or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>policy changes;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DDB" w14:textId="56002E4C" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DDB" w14:textId="56002E4C" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Support the establishment of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>“innovation labs”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, which are physical spaces that allow for collaboration between the private sector, </w:t>
       </w:r>
-      <w:r w:rsidR="0013545C" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>academia,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and civil</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>society;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DDC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DDC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Facilitate </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">working capital </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>for research and development initiatives</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(R&amp;D).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DDD" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DDD" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DDE" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00550446">
+    <w:p w14:paraId="24CC2DDE" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00550446">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="372"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc148198028"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">Core </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t>Business</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t>Inclusive Market</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="39"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t>Development</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="24CC2DDF" w14:textId="7E9A9E4D" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00940183">
+    <w:p w14:paraId="24CC2DDF" w14:textId="7E9A9E4D" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00940183">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="113"/>
         <w:ind w:left="100" w:right="5267"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CC2E4B" wp14:editId="53AAFAD7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3521710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>116205</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3093720" cy="3926205"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="22" name="Group 22"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3093720" cy="3926205"/>
                           <a:chOff x="5546" y="183"/>
                           <a:chExt cx="4872" cy="6183"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="23" name="Picture 11"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42">
+                          <a:blip r:embed="rId37">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5546" y="183"/>
                             <a:ext cx="4872" cy="6183"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="24" name="Picture 10"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43">
+                          <a:blip r:embed="rId38">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5606" y="211"/>
                             <a:ext cx="4752" cy="6063"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
@@ -30441,54 +31138,54 @@
                                 <w:t xml:space="preserve"> and South Africa.</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="24CC2E4B" id="Group 22" o:spid="_x0000_s1038" style="position:absolute;left:0;text-align:left;margin-left:277.3pt;margin-top:9.15pt;width:243.6pt;height:309.15pt;z-index:251658249;mso-position-horizontal-relative:page" coordorigin="5546,183" coordsize="4872,6183" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAXfPjAcgMAAG0KAAAOAAAAZHJzL2Uyb0RvYy54bWzcVllu2zAQ/S/QOxD8&#10;TyTLS2IhcpClDQp0CbocgKIoiQhFsiRtOT19h6TkOHHRDUWBNkCM4TZ68+ZxOGfn206gDTOWK1ng&#10;yXGKEZNUVVw2Bf708eXRKUbWEVkRoSQr8D2z+Hz1/NlZr3OWqVaJihkETqTNe13g1jmdJ4mlLeuI&#10;PVaaSVislemIg6FpksqQHrx3IsnSdJH0ylTaKMqshdnruIhXwX9dM+re1bVlDokCAzYXfk34Lf1v&#10;sjojeWOIbjkdYJDfQNERLuGjO1fXxBG0NvzAVcepUVbV7piqLlF1zSkLMUA0k/RJNDdGrXWIpcn7&#10;Ru9oAmqf8PTbbunbzY3RH/StiejBfK3onQVekl43+f66HzdxMyr7N6qCfJK1UyHwbW067wJCQtvA&#10;7/2OX7Z1iMLkNF1OTzJIA4W16TJbZOk8ZoC2kCZ/bj6fLTCC5cnpdFx6MRyfnZ5k8exiWE1IHr8b&#10;sA7YVmea0xz+B77AOuDrx7qCU25tGB6cdD/loyPmbq2PILWaOF5ywd19kClQ5EHJzS2nnmo/AGpv&#10;DeJVgbMpRpJ0QCcs+6+iycQHP+6KZ4iPKSQHSXXVEtmwC6tB4UAWnB+njFF9y0hl/bRP42MvYfgI&#10;Rym4fsmF8Nnz9hAxXJInIvsGaVHA14quOyZdvJGGCQheSdtybTEyOetKBlGaV1UARHJr6HvAHe6e&#10;dYY52vqP1wBimIfE7hYC4geQPhwLev2hBA+lNOrwO0ICko11N0x1yBuAGoAGgZPNa+shA7Rxiwct&#10;ledu5NkDGygHnP+gEmcHSgw18rGG/gMlZrG4/CUlLtJY1LJ4r0m+U+LJfCxp6SIUvF1Je5DZH1Fi&#10;r+GBtePlhtHB9f6lN+RDSzSDe+Hd7hWy+Sifjz7CS7VFS0/0sMs/M8htYdrXJn97bHxtvlO99o5G&#10;Pz939/8u4yQXEvUFXk5msxiXErwai6o1TXklDNoQaEJmy5Pry4tQmCH8/W0dd9AKCd4V+DT1f1Gi&#10;vpa/kFUolo5wEW2QiZDhjbahGkZu3LbchhclSMlTV6rqHkg3CkoZPLzQqYHRKvMFox66ngLbz2vi&#10;nznxSoIkfIs0GmY0ytEgksLRAjuMonnlYiu11oY3LXiOWZXqAtqCmody+YBigAsqDFboacB61DTt&#10;j8Ouhy5x9RUAAP//AwBQSwMECgAAAAAAAAAhADvVtigmEQAAJhEAABQAAABkcnMvbWVkaWEvaW1h&#10;Z2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAMxAAACbQgGAAAABq3+uAAAAAZiS0dEAP8A/wD/oL2n&#10;kwAAAAlwSFlzAAAOxAAADsQBlSsOGwAAEMZJREFUeJzt3T1vXWW6gOHHky+CRiCNExSXIIRwMxS0&#10;FKdKGqSIjjolJYK/Ah2/AMn8AxoaKIilEwkkUCAFGEURqYZxMk72KdibWWMcPmZgNPec65KsZ/ld&#10;a29vl7fetexZrVbzU1/vvffeXL58eQAAAH4P58+fn9dff30+//zzn2yTzdfp5Yu/+eab+fTTT+fm&#10;zZtbm7Xr169vffXVVzMzf1hcunVsAgAA/FqrmZmjo6PVjRs35t13352LFy+uZmYef/zxh7u7u/P8&#10;88/PuXPnVssXba1Wqzk8PJzDw8P54IMPtt55553Z29tbBsuZY3Nm5tR6bq4TMwAAwC+1OjaPFuf+&#10;NjNz6dKlo2vXrs21a9fmqaeeevDYY4/NmTNnVjPriNnb25u9vb3Z39/fOjg4mDt37ogYAADg9/Kz&#10;EXP27NmjnZ2d2dnZmStXrjx45ZVX5oUXXljNzPe3kx0cHMz169fnxo0bmxhZBsv59Xx8sfbYem5u&#10;R1tGjKABAACOW51w/GA97y3O/WVm5v79+3+9devW3Lp1aw4PD1e3b9+eZ5555uHMzOnPPvts6/bt&#10;23Pv3r2Zv++sLCNmEy9/Ws///a1+CwAAgJn58+J4synyw+7M/v7+0f7+/szM9xFz9erVuXv37ty9&#10;e/ff9xEBAAD+Sac/+eST5feb6jm1WNvcOvbHf8snAgAA/r95YnF8uJ5nTljbmvn+mZaTnmdZPti/&#10;ee7l7G/0AQEAAJaWrbGJl5P+xcuPTgAAAPzHO/2I9Z/bnQEAAPitnLTr8si/gPyoiFnyJ5MBAID/&#10;GHZXAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgY&#10;AAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABI&#10;ETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwA&#10;AJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSI&#10;GAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAA&#10;SBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQM&#10;AACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACk&#10;iBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYA&#10;AEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACki&#10;BgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAA&#10;UkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBED&#10;AACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAAp&#10;IgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEA&#10;AFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQR&#10;AwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAA&#10;KSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogB&#10;AABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAU&#10;EQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAA&#10;ACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqI&#10;AQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACA&#10;FBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQA&#10;AAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECK&#10;iAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAA&#10;gBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXE&#10;AAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABA&#10;iogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIA&#10;AIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBF&#10;xAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAA&#10;QIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJi&#10;AACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAg&#10;RcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEA&#10;AECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAi&#10;YgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAA&#10;IEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBEx&#10;AABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQ&#10;ImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgA&#10;ACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgR&#10;MQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAA&#10;kCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgY&#10;AAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABI&#10;ETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwA&#10;AJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSI&#10;GAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAA&#10;SBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQM&#10;AACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACk&#10;iBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYA&#10;AEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAEDK6Uesr044Xp10IQAAwL/o5/rjH1rkURHzU/5nZv60Pj6/&#10;nqcW57f+ifcEAAD+uy1D5OF6Hq7n3V/zRr9kJ+bBev5tsXZ/PTe3o4kYAADgp5wUMZuuWLbGg2PX&#10;/MjpOXmb5sFi7d56fnfsdcsf6tkaAADglzoeMX9ZnNv0x7JJNtevZsQHAAAQc/x2sk3hLLdzNjsw&#10;y+DZ1NGZ9VzeQuZ2MgAA4LiT7gA7Ws+/Ls5tdmXuL9b+4dayrZdeemkODg7m4OBgvvvuu5OecdmE&#10;ytkT1jbXCRcAAOCX2kTMSZso94/NuXDhwoOdnZ158sknH87MnPr444/n1KlTc/Pmzblz584mRpa7&#10;LqeOzeXx5joRAwAA/FrHY2bm78/C/PBMzJUrV1ZvvPHGvPnmm6tXX311Tm9vb8/LL788zz777Hz4&#10;4YcP33///fnoo4+Wb7x5w6PFmngBAAD+VSdFzMPja+fOnVs98cQTs729PTPrZ2J2d3dnd3d3nnvu&#10;ublw4cJsb28//OKLL+bLL7+cw8PDTaj4Z5cAAMDv6uLFi6unn356Ll269EN/vPjiiz8EzMzM1mr1&#10;4zb59ttv5+2335633nprvv76603E2HUBAAB+V5cvX1699tprc/Xq1UduovwfppdHYWrWrcwAAAAA&#10;SUVORK5CYIJQSwMECgAAAAAAAAAhAERQecfSDwAA0g8AABQAAABkcnMvbWVkaWEvaW1hZ2UyLnBu&#10;Z4lQTkcNChoKAAAADUlIRFIAAAJ5AAADKAgGAAAAs6z2RwAAAAZiS0dEAP8A/wD/oL2nkwAAAAlw&#10;SFlzAAAOxAAADsQBlSsOGwAAD3JJREFUeJzt3cGNoEAQBMG+Vflv5X3XBtYJJKRUhAU8UwXM/Pv/&#10;+zwHAEDKz9cPAADA+0QeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgD&#10;AAiai2sBAHoseQAAQSIPACBI5AEABIk8AIAgkQcAELTzey0AQI4lDwAgSOQBAASJPACAIJEHABAk&#10;8gAAgkQeAEDQnKACANBjyQMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgS&#10;eQAAQSIPACBI5AEABO35+gkAAHidJQ8AIGhnygMAyLHkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgD&#10;AAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACC9nz9BAAAvM6SBwAQJPIAAIJEHgBAkMgDAAgS&#10;eQAAQSIPACBo5wwVAIAcSx4AQJDIAwAIEnkAAEEiDwAgSOQBAATNz7UAAD2WPACAIJEHABAk8gAA&#10;gkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAja8/UTAADwup3K&#10;AwDI8boWACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAoLm6&#10;FgCgx5IHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAE7RyUBwCQY8kDAAgSeQAAQSIPACBI&#10;5AEABIk8AIAgkQcAEDQnqAAA9FjyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk&#10;8gAAgkQeAECQyAMACBJ5AABBIg8AIGjP108AAMDrLHkAAEE7Ux4AQI4lDwAgSOQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgKC5uhYAoMeSBwAQJPIAAIJEHgBAkMgD&#10;AAgSeQAAQSIPACBI5AEABIk8AICgndOQAQByLHkAAEEiDwAgSOQBAATNJ3kAAD2WPACAIJEHABAk&#10;8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQXu+&#10;fgIAAF63U3kAADle1wIABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACA&#10;IJEHABA0V9cCAPRY8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJ2rrwA&#10;AMix5AEABIk8AIAgkQcAEDSf5AEA9FjyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBe75+AgAAXmfJAwAIEnkAAEE772sBAHIseQAAQSIPACBI5AEA&#10;BIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAATN1bUAAD2WPACAIJEHABAk8gAA&#10;gkQeAECQyAMACBJ5AABBIg8AIEjkAQAE7ZyGDACQY8kDAAgSeQAAQSIPACBoPskDAOix5AEABIk8&#10;AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgvZ8/QQAALzO&#10;kgcAECTyAACCRB4AQNDOR3kAADmWPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAE&#10;iTwAgCCRBwAQNLeaAQD0WPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACC&#10;RB4AQNDOvWYAADmWPACAIJEHABAk8gAAguaTPACAHkseAECQyAMACBJ5AABBIg8AIEjkAQAEiTwA&#10;gCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBoz9dPAADA6yx5AABBIg8AIEjkAQAE7XyUBwCQ&#10;Y8kDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNCchQwA0GPJAwAIEnkAAEEiDwAg&#10;SOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBO/eaAQDkWPIAAIJEHgBAkMgDAAiaT/IA&#10;AHoseQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACA&#10;oD1fPwEAAK+z5AEABIk8AIAgkQcAELTzUR4AQI4lDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQ&#10;yAMACBJ5AABBIg8AIGguvAAA6LHkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI&#10;5AEABIk8AIAgkQcAELRzeS0AQM40HgBAj9e1AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA&#10;kMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACC9nz9BAAAvM6SBwAQJPIAAIJEHgBA0M5H&#10;eQAAOZY8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAATNWcgAAD2WPACAIJEHABAk&#10;8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJ2Lq8FAMiZxgMA6PG6FgAg&#10;SOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIL2&#10;fP0EAAC8zpIHABAk8gAAgkQeAECQyAMACNr58wIAIMeSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIP&#10;ACBI5AEABIk8AIAgkQcAECTyAACC5lYzAIAeSx4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBO5fXAgDkTOMBAPR4XQsAECTyAACCRB4AQJDIAwAIEnkAAEEi&#10;DwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBe75+AgAAXmfJAwAIEnkAAEEiDwAg&#10;SOQBAASJPACAoJ3fawEAcix5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAILmBBUAgB5LHgBAkMgD&#10;AAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgaPd8/QgAALzN&#10;kgcAEDRDHgBAjyUPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJ&#10;PACAIJEHABC05+snAADgdZY8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEE7Z6gAAORY8gAAgkQe&#10;AECQyAMACBJ5AABBIg8AIGh+rgUA6LHkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIP&#10;ACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNDu+foRAAB42zQeAECP17UAAEEiDwAgSOQBAASJPACA&#10;IJEHABAk8gAAgkQeAECQyAMACHIYMgBAkCUPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNDOGSoA&#10;ADmWPACAIJEHABAk8gAAglxrBgAQZMkDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4A&#10;QJDDkAEAgix5AABBIg8AIGjnfS0AQI4lDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACHKt&#10;GQBAkCUPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEF7nIYMAJBjyQMACBJ5AABB&#10;Ig8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBorq4FAOix5AEABIk8AIAg&#10;kQcAECTyAACCRB4AQNDO77UAADmWPACAIJEHABAk8gAAgtx4AQAQZMkDAAgSeQAAQSIPACBI5AEA&#10;BIk8AIAgkQcAECTyAACCRB4AQJDIAwAIcuMFAECQJQ8AIGhnygMAyLHkAQAEiTwAgCCRBwAQJPIA&#10;AIJEHgBAkMgDAAgSeQAAQW68AAAIsuQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8A&#10;IGjnNGQAgBw3XgAABHldCwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAEOTG&#10;CwCAIEseAECQyAMACBJ5AABBIg8AIGjnzwsAgBxLHgBAkMgDAAgSeQAAQSIPACDIjRcAAEGWPACA&#10;IJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCA3XgAABO1UHgBAjte1AABBIg8A&#10;IEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAhy4wUAQJAlDwAgSOQBAASJPACAIJEHABAk8gAA&#10;gkQeAECQyAMACNo5KA8AIMeSBwAQ5MYLAIAgSx4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACHKtGQBAkCUPACBI5AEABIk8AICgnY/yAAByLHkAAEEiDwAgSOQBAASJ&#10;PACAIIchAwAEWfIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNAe&#10;95oBAORY8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQNGchAwD0WPIAAIJEHgBA&#10;kMgDAAgSeQAAQSIPACBI5AEABIk8AICgnYPyAAByLHkAAEEiDwAgyLVmAABBljwAgCCRBwAQJPIA&#10;AIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgN14AAARZ8gAAgkQeAECQyAMACNr5KA8AIMeS&#10;BwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACDItWYAAEGWPACAIJEHABAk8gAAgkQeAECQyAMACBJ5&#10;AABBIg8AIEjkAQAE7XEaMgBAjiUPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEi&#10;DwAgSOQBAATNrWYAAD2WPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBO2eoAADkWPIAAIIchgwA&#10;EGTJAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBrjUDAAiy5AEA&#10;BIk8AICgnfe1AAA5ljwAgCCRBwAQJPIAAIJEHgBAkMgDAAhyGDIAQJAlDwAgSOQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ9Ac+KnSD1s/CZgAAAABJRU5E&#10;rkJgglBLAwQUAAYACAAAACEA49Ria+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF&#10;74L/YRnBm93ENKHEbEop6qkItoJ4m2anSWh2NmS3Sfrv3Z70OLyPN98r1rPpxEiDay0riBcRCOLK&#10;6pZrBV+Ht6cVCOeRNXaWScGVHKzL+7sCc20n/qRx72sRStjlqKDxvs+ldFVDBt3C9sQhO9nBoA/n&#10;UEs94BTKTSefoyiTBlsOHxrsadtQdd5fjIL3CadNEr+Ou/Npe/05pB/fu5iUenyYNy8gPM3+D4ab&#10;flCHMjgd7YW1E52CNF1mAQ3BKgFxA6JlHMYcFWRJloEsC/l/Q/kLAAD//wMAUEsDBBQABgAIAAAA&#10;IQAubPAAxQAAAKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7yQwYrCMBCG7wv7DmHu&#10;27Q9LLKY9iKCV3EfYEimabCZhCSKvr2BZUFB8OZxZvi//2PW48Uv4kwpu8AKuqYFQayDcWwV/B62&#10;XysQuSAbXAKTgitlGIfPj/WeFiw1lGcXs6gUzgrmUuKPlFnP5DE3IRLXyxSSx1LHZGVEfURLsm/b&#10;b5nuGTA8MMXOKEg704M4XGNtfs0O0+Q0bYI+eeLypEI6X7srEJOlosCTcfi37JvIFuRzh+49Dt2/&#10;g3x47nADAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAF3z4wHIDAABtCgAADgAAAAAAAAAA&#10;AAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAO9W2KCYRAAAmEQAAFAAAAAAA&#10;AAAAAAAAAADYBQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEARFB5x9IPAADS&#10;DwAAFAAAAAAAAAAAAAAAAAAwFwAAZHJzL21lZGlhL2ltYWdlMi5wbmdQSwECLQAUAAYACAAAACEA&#10;49Ria+AAAAALAQAADwAAAAAAAAAAAAAAAAA0JwAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgA&#10;AAAhAC5s8ADFAAAApQEAABkAAAAAAAAAAAAAAAAAQSgAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJl&#10;bHNQSwUGAAAAAAcABwC+AQAAPSkAAAAA&#10;">
                 <v:shape id="Picture 11" o:spid="_x0000_s1039" type="#_x0000_t75" style="position:absolute;left:5546;top:183;width:4872;height:6183;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQv7dWxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIXealYrRVejSNmCl7b4B9TbY/O6u7h5WZJUYz99UxA8DjPzG2a2iKYVZ3K+saxg0M9A&#10;EJdWN1wp2G3fn8cgfEDW2FomBVfysJj3HmaYa3vhNZ03oRIJwj5HBXUIXS6lL2sy6Pu2I07et3UG&#10;Q5KuktrhJcFNK4dZ9ioNNpwWauzorabytPkxCkauOOwzP/DFKU6OH7/F+utzFZV6eozLKYhAMdzD&#10;t/ZKKxi+wP+X9APk/A8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQv7dWxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
-                  <v:imagedata r:id="rId44" o:title=""/>
+                  <v:imagedata r:id="rId39" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 10" o:spid="_x0000_s1040" type="#_x0000_t75" style="position:absolute;left:5606;top:211;width:4752;height:6063;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBeuASexAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPGEvoql/EKlGEUHc26IuqLdn82yrzUtpslr99EZY8DjMzG+Y6bw2hbhR5XLLCnrdCARx&#10;YnXOqYLf3aozBuE8ssbCMil4kIP5rNmYYqztnTd02/pUBAi7GBVk3pexlC7JyKDr2pI4eGdbGfRB&#10;VqnUFd4D3BSyH0UjaTDnsJBhScuMkuv2zyj4uV6KcpcP9sfj06wfp5M9tBdDpb5a9WICwlPtP+H/&#10;9rdW0B/C+0v4AXL2AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF64BJ7EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId45" o:title=""/>
+                  <v:imagedata r:id="rId40" o:title=""/>
                 </v:shape>
                 <v:shape id="Text Box 9" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:5606;top:211;width:4752;height:6063;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDr+v5EwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva6rgslSjiCAIFXWr4PXRPNti81KSaOu/NwsLexxm5htmsepNI57kfG1ZwWScgCAu&#10;rK65VHA5bz+/QfiArLGxTApe5GG1HHwsMNW24x965qEUEcI+RQVVCG0qpS8qMujHtiWO3s06gyFK&#10;V0rtsItw08hpknxJgzXHhQpb2lRU3POHUZBl++315cusO5rzxh/cKdfNSanRsF/PQQTqw3/4r73T&#10;CqYz+P0Sf4BcvgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDr+v5EwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" strokecolor="#497dba" strokeweight=".72pt">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="24CC2E83" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="191"/>
                           <w:ind w:left="145" w:right="140"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:b/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:u w:val="thick"/>
                           </w:rPr>
                           <w:t>Case Study – Core Business for Inclusive</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
@@ -30767,1118 +31464,1165 @@
                       <w:p w14:paraId="24CC2E86" w14:textId="0DA089C2" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="121" w:line="244" w:lineRule="auto"/>
                           <w:ind w:left="145" w:right="145"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:t xml:space="preserve">The program has been replicated by UNDP in El Salvador, Colombia, </w:t>
                         </w:r>
                         <w:r w:rsidR="0013545C">
                           <w:t>Honduras,</w:t>
                         </w:r>
                         <w:r>
                           <w:t xml:space="preserve"> and South Africa.</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Core business operations and value chains can create shared value by involving the poor and benefiting them as producers and business partners in the supply and distribution chain, as employees in the workplace, and as consumers in the marketplace. As such, they promote </w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">inclusive business models </w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>which</w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>contribute to inclusive market</w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005F2731" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="005F2731" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>development.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DE0" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DE0" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DE2" w14:textId="22FA67AB" w:rsidR="00474239" w:rsidRDefault="005F2731" w:rsidP="0013545C">
+    <w:p w14:paraId="24CC2DE2" w14:textId="22FA67AB" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="0013545C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="5310"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Core business tends to target improvements along the entire value chain or at key levels (such as the producer) to enhance development outcomes and improve the management of the environmental, social and governance aspects of business. In this kind</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>partnership,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UNDP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>has</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>agreement with one or more companies and other development actors to carry out certain activities that can help to implement more inclusive business models at these companies. These activities might include upgrading the supply capacity of local producers and SMEs, improving the ability of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>producers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>comply</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>industry</w:t>
       </w:r>
-      <w:r w:rsidR="00067933">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00067933" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>standards, or transferring knowledge and relevant skills for more efficient production processes, for example.</w:t>
       </w:r>
-      <w:r w:rsidR="0013545C">
+      <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666CB25A" w14:textId="77777777" w:rsidR="0013545C" w:rsidRPr="00E532A0" w:rsidRDefault="0013545C" w:rsidP="0013545C">
+    <w:p w14:paraId="666CB25A" w14:textId="77777777" w:rsidR="0013545C" w:rsidRPr="009F7961" w:rsidRDefault="0013545C" w:rsidP="0013545C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="5310"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DE4" w14:textId="2A677AB7" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="0013545C">
+    <w:p w14:paraId="24CC2DE4" w14:textId="2A677AB7" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="0013545C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3926"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>These</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>inclusive</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>business</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>models</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>founded</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>policy,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0013545C" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>research,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>advocacy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0013545C" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i.e.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>advocacy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...12 lines deleted...]
-      <w:r w:rsidR="0013545C" w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>policy dialog partnerships). When these models are put into practice, they rely on partnerships with other organizations that contribute financial resources and specialized capabilities (</w:t>
+      </w:r>
+      <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i.e.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> resource mobilization).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747576B5" w14:textId="77777777" w:rsidR="0013545C" w:rsidRDefault="0013545C" w:rsidP="00BB7CAB">
+    <w:p w14:paraId="747576B5" w14:textId="77777777" w:rsidR="0013545C" w:rsidRPr="009F7961" w:rsidRDefault="0013545C" w:rsidP="00BB7CAB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DE7" w14:textId="1D161D79" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00BB7CAB">
+    <w:p w14:paraId="24CC2DE7" w14:textId="1D161D79" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00BB7CAB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>In this type of partnership, UNDP can:</w:t>
       </w:r>
-      <w:r w:rsidR="00BB7CAB">
+      <w:r w:rsidR="00BB7CAB" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DEC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DEC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:spacing w:before="74"/>
         <w:ind w:right="134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Support the implementation of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">responsible production and trading models </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>that seek to reduce negative environmental impacts while increasing economic and social benefits from production;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DED" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DED" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Support the execution of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">joint capacity-building programs </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>that improve supply capacity and enable local market actors and SMEs to access new market opportunities and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>information;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DEE" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DEE" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="133"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Facilitate the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">integration of poor producers and other market actors in key value chains and economic sectors </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">across geographic regions, by establishing </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">platforms and networks </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to ensure that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>clusters of local</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suppliers have sustainable business links with potential</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>buyers;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DEF" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DEF" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Support the development and deployment of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">products and services </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>that benefit low-income and disadvantaged</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>consumers;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DF0" w14:textId="73030900" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DF0" w14:textId="73030900" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="139"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Promote </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">access to financing and working capital </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>for poor producers and other market actors in key value</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>chains.</w:t>
       </w:r>
-      <w:r w:rsidR="0013545C">
+      <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DF1" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DF1" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DF2" w14:textId="7666BBE2" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DF2" w14:textId="1C5DA923" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="135"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP is seeking to strengthen its relationship with the financial sector </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> explore innovative ways</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>financing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>development.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Such</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>mechanisms</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>depart</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>traditional</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>approaches</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-        <w:t>mobilizing development finance, and also go beyond traditional spending approaches. To this end, UNDP will explore how it can better use financial instruments such as challenge funds, credit guarantees, bonds, etc.</w:t>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mobilizing development </w:t>
+      </w:r>
+      <w:r w:rsidR="00963040" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00963040" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> go beyond traditional spending approaches. To this end, UNDP will explore how it can better use financial instruments such as challenge funds, credit guarantees, bonds, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DF3" w14:textId="5E42B89F" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00BB7CAB">
+    <w:p w14:paraId="24CC2DF3" w14:textId="5E42B89F" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00BB7CAB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CC2E4D" wp14:editId="612BE6B5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CC2E4D" wp14:editId="2C239ABC">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>3634966</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>124586</wp:posOffset>
+                  <wp:posOffset>125730</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3104459" cy="3983091"/>
-                <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+                <wp:extent cx="2844800" cy="4426757"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Group 16"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3104459" cy="3983091"/>
+                          <a:ext cx="2844800" cy="4426757"/>
                           <a:chOff x="5546" y="57"/>
                           <a:chExt cx="4872" cy="6833"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="19" name="Picture 6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46">
+                          <a:blip r:embed="rId41">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5546" y="57"/>
                             <a:ext cx="4872" cy="6833"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="20" name="Picture 5"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47">
+                          <a:blip r:embed="rId42">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5606" y="86"/>
                             <a:ext cx="4752" cy="6713"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="39" name="Text Box 4"/>
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="5606" y="86"/>
-                            <a:ext cx="4752" cy="6712"/>
+                            <a:ext cx="4752" cy="6699"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9144">
                             <a:solidFill>
                               <a:srgbClr val="497DBA"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
@@ -32402,58 +33146,58 @@
                               </w:pPr>
                               <w:r>
                                 <w:t>The benefits of achieving universal access to modern energy services are transformational: lighting for schools, functioning health clinics, pumps for water and sanitation, cleaner indoor air, faster food processing and more income- generating opportunities, among others.</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="24CC2E4D" id="Group 16" o:spid="_x0000_s1042" style="position:absolute;margin-left:286.2pt;margin-top:9.8pt;width:244.45pt;height:313.65pt;z-index:251658250;mso-position-horizontal-relative:page" coordorigin="5546,57" coordsize="4872,6833" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBCd4o4eAMAAGcKAAAOAAAAZHJzL2Uyb0RvYy54bWzcVttu3DYQfS/QfyD4&#10;HmvvF8HawLETI0DaGk36ARRFSUQokiW5q3W/vjOktPbaReIaRYHWgBfD2+jM4ZnhXL49doochPPS&#10;6IJOLyaUCM1NJXVT0N++fHizocQHpiumjBYFvReevt39+MNlb3MxM61RlXAEnGif97agbQg2zzLP&#10;W9Exf2Gs0LBYG9exAEPXZJVjPXjvVDabTFZZb1xlneHCe5i9SYt0F/3XteDhl7r2IhBVUMAW4q+L&#10;vyX+ZrtLljeO2VbyAQZ7BYqOSQ0fPbm6YYGRvZPPXHWSO+NNHS646TJT15KLGANEM508iebWmb2N&#10;sTR539gTTUDtE55e7Zb/fLh19rO9cwk9mJ8M/+qBl6y3Tf54HcdN2kzK/idTwX2yfTAx8GPtOnQB&#10;IZFj5Pf+xK84BsJhcj6dLBbLLSUc1ubbzXyynaYb4C1cE55bLhcrSmB5uR5X3g+nF5v1LB1dbeZz&#10;XM1Ynj4boQ7QdpdW8hz+B7rAekbX92UFp8LeCTo46V7ko2Pu696+gZu1LMhSKhnuo0qBIQSlD3eS&#10;I9M4AGbvHJEVZA0wolkHbMIyfpWsMLpxUzrCMKR4NUSb65bpRlx5C/qG83B8nHLO9K1glcdppOjc&#10;SxyewSiVtB+kUnh3aA8BQ4o8kdhfcJbke2P4vhM6pHx0QkHsRvtWWk+Jy0VXCgjSfayGu/aO/wq4&#10;ARzLfXAi8BbNGkAM83Cvp4WI+AEkhuNBrd8V4DMhjSL8hoyAY+fDrTAdQQNAA86obnb45BExIBu3&#10;IGZtkLqRZsQ1MA4w/3s6nEGBPNfh8n+pwxlGBRL7d3S4mqSCtolJzfKTDtfLsZytp+fl7EFk/4gO&#10;ewtvqx8zG0bPcvtvPR+fW2YFZAW6fShi81MR+4IRvjNHskCeh134wpBwhGksTJH+9NB8o3Q9Opr8&#10;vCzxX0R41MDp/Xg94SxXmvQF3U4XixSWUbIaC6p3TXmtHDkwaD8W2/XNu6tYlEF8j7d1MkATpGRX&#10;0M0E/5JAsY6/11UUa2BSJRtAKw1lBtlJFQetcCyP8TE5kV6a6h44dwbqGCQ29GhgtMb9QUkP/U5B&#10;/e97hi+c+qhBEdgcjYYbjXI0mOZwtKCBkmReh9RE7a2TTQue06VqcwUNQS1jrURcCcUAF0QYrdjN&#10;gHXWLj0ex10P/eHuTwAAAP//AwBQSwMECgAAAAAAAAAhADQspSZpEgAAaRIAABQAAABkcnMvbWVk&#10;aWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAMxAAACrggGAAAAkdGSogAAAAZiS0dEAP8A&#10;/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAAEglJREFUeJzt3b9uXFUCwOHjXSdOFC1oN46Y&#10;NhISuFkhUUG1VUSDII8QSkoeBjryAEiEN6ChSuVIlggSAhQJNPwRoVnHDrZni51hL2YSAksQv93v&#10;k6xzc+6Z8aT86Zw7HovFYjzs57333htXrlwZAAAAj8P58+fHG2+8MT7++OOHtsnqZ3P64vl8Pj78&#10;8MPxySefbKzmdnd3Nz7//PMxxvjTZOnGqREAAOCXWowxxtHR0WJvb2+8884749KlS4sxxrhw4cLJ&#10;s88+O3Z2dsbW1tZi+qKNxWIx7t27Nw4ODsYHH3ywcf369XHjxo1psKxC58yaudU6MQMAADyqVZSc&#10;LMfjyb3vxxhjNpsdXbt2bbz22mvjqaeeOj537tw4c+bMYoxlxLz77rvjxo0bY3d3d2M+n49vvvlG&#10;xAAAAI/Lz0bM2bNnj2az2ZjNZuOll146vnr16njuuecWYyxjZD6fj93d3bG3t7eKkekxs/PL8cJk&#10;7typddOIETQAAMBpizXXq3g5mNzbH2OM+/fv79+5c2fcuXNnHB4eLr766qtx+fLlkzHG2Lx9+/bG&#10;l19+OQ4PD8f4z87KdNdlFS9/XY57v9X/AgAAYIzx98n1alPkaDVx69at41u3bo2x3LnZfPXVV8fd&#10;u3fHd9999/t9RAAAgF9p86OPPpr+e91xstXRsb/8Lp8IAAD4fzNtjdXRsv01cxtj/DtW1j3Psu7B&#10;/rO/0QcEAACY2ppcn/4SsTFOPXc/vQEAAPCHt/mA+Z/bnQEAAPit/GnN9QO/AflBETPlK5MBAIA/&#10;DLsrAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQM&#10;AACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACk&#10;iBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYA&#10;AEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACki&#10;BgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAA&#10;UkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBED&#10;AACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAAp&#10;IgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEA&#10;AFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQR&#10;AwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAA&#10;KSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogB&#10;AABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAU&#10;EQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAA&#10;ACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqI&#10;AQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACA&#10;FBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQA&#10;AAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECK&#10;iAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAA&#10;gBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXE&#10;AAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABA&#10;iogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIA&#10;AIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBF&#10;xAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAA&#10;QIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJi&#10;AACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAg&#10;RcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEA&#10;AECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAi&#10;YgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAA&#10;IEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBEx&#10;AABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQ&#10;ImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgA&#10;ACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgR&#10;MQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAA&#10;kCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgY&#10;AAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABI&#10;ETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwA&#10;AJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSI&#10;GAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAA&#10;SBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQM&#10;AACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACk&#10;iBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYA&#10;AEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACki&#10;BgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAA&#10;UkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBED&#10;AACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAAp&#10;IgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEA&#10;AFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQR&#10;AwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAA&#10;KSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogB&#10;AABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAU&#10;EQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAA&#10;ACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqI&#10;AQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKZsPmF+suV6sWwgAAPBf+rn++FGLPChiHuYf&#10;Y4y/La/PL8c/T+5v/Ir3BAAA/rdNQ+RkOR4sx7u/5I0eZSfmeDl+P5m7vxxXx9FEDAAA8DDrImbV&#10;FdPWOD615ic2x/ptmuPJ3OFy3D/1uukv9WwNAADwqE5HzD8n91a7M9MmWa1fjCE+AACAmNPHyVaF&#10;M93OWe3ATINntTtzZjlOj5A5TgYAAJy27gTY0XK8N7m36o/7k7kfHS3bePHFF8d8Ph/z+Xzs7++v&#10;e8ZlFSpn18yt1gkXAADgUa0iZt0myv1T49je3j6ezWbjiSeeOBljjI2vv/56vP322+P69evj9u3b&#10;IgYAAHjcflHEXL169fjatWvjhRdeOBljjM3t7e3x8ssvj6effnrcvHnz5P333x83b96c/oLVGx9N&#10;5laxI14AAIBf63TMTK9/mNva2lo8+eSTY3t7e4yxfCZmZ2dn7OzsjGeeeWZsb2+Pixcvnnz66afj&#10;s88+GwcHB6tQ8ccuAQCAx+rSpUuLy5cvj9ls9kN/PP/88+PixYs/rNlYLH7aJt9+++146623xptv&#10;vjm++OKLVcTYdQEAAB6rK1euLF5//fXxyiuvPHAT5V+Z5klHYcopBQAAAABJRU5ErkJgglBLAwQK&#10;AAAAAAAAACEABj4ixnQRAAB0EQAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBORw0KGgoAAAAN&#10;SUhEUgAAAnkAAAN/CAYAAACiJ84IAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGV&#10;Kw4bAAARFElEQVR4nO3dy6kYMQAEQdkenH+Qvr4Y5CQEC01VBDo2sx/9+vdz7wEAIOX31wcAAOA9&#10;kQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAEDQ7tcnAADg&#10;OUseAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgKAd/1ABAMix5AEABIk8AIAgkQcAECTyAACCRB4A&#10;QJDIAwAIEnkAAEHzmzwAgB5LHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4A&#10;QJDIAwAIEnkAAEEiDwAgSOQBAATtfn0CAACes+QBAATtmPIAAHIseQAAQSIPACBI5AEABIk8AIAg&#10;kQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAEDQ7tcnAADg&#10;OUseAECQyAMACBJ5AABBIg8AIEjkAQAE7fi8FgAgx5IHABAk8gAAgkQeAECQyAMACBJ5AABBIg8A&#10;IEjkAQAEzW/yAAB6LHkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8A&#10;IEjkAQAEiTwAgCCRBwAQJPIAAIJ2vz4BAADPWfIAAIJ2THkAADmWPACAIJEHABAk8gAAgkQeAECQ&#10;yAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA0O7XJwAA4DlLHgBAkMgDAAgSeQAA&#10;QSIPACBI5AEABIk8AIAgkQcAECTyAACCdvwNGQAgx5IHABAk8gAAgkQeAECQyAMACBJ5AABBIg8A&#10;IGj+oAIA0GPJAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8A&#10;IEjkAQAEiTwAgCCRBwAQtPv1CQAAeM6SBwAQtGPKAwDIseQBAASJPACAIJEHABAk8gAAgkQeAECQ&#10;yAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA0O7XJwAA4DlLHgBAkMgDAAgSeQAA&#10;QSIPACBI5AEABIk8AIAgkQcAECTyAACCdvwNGQAgx5IHABAk8gAAgkQeAECQyAMACJrvLgAAeix5&#10;AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcA&#10;ECTyAACCRB4AQNDu1ycAAOA5Sx4AQNCOKQ8AIMeSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI&#10;5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAI2v36BAAAPGfJAwAIEnkAAEEiDwAgSOQBAASJPACA&#10;IJEHABAk8gAAgkQeAECQyAMACBJ5AABBO+41AwDIseQBAASJPACAIJEHABA0r+QBAPRY8gAAgkQe&#10;AECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEA&#10;BIk8AICg3a9PAADAc5Y8AICgHVMeAECOJQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgS&#10;eQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCdr8+AQAAz1nyAACCRB4AQJDIAwAIEnkAAEEiDwAg&#10;SOQBAASJPACAIJEHABAk8gAAgnZceQEAkGPJAwAIEnkAAEEiDwAgaF7JAwDoseQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAja/foE&#10;AAA8Z8kDAAgSeQAAQSIPACBI5AEABO348gIAIMeSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI&#10;5AEABIk8AIAgkQcAECTyAACCRB4AQNBcXQsA0GPJAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk&#10;8gAAgkQeAECQyAMACNpx5QUAQI4lDwAgSOQBAASJPACAIJEHABA0310AAPRY8gAAgkQeAECQyAMA&#10;CBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABO1+fQIA&#10;AJ6z5AEABIk8AIAgkQcAELTjpTwAgBxLHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTy&#10;AACCRB4AQJDIAwAImlvNAAB6LHkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5&#10;AABBIg8AIEjkAQAE7bi8FgAgx5IHABAk8gAAgkQeAEDQvJIHANBjyQMACBJ5AABBIg8AIEjkAQAE&#10;iTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AICg3a9PAADAc5Y8AIAgkQcA&#10;ECTyAACCRB4AQJDIAwAI2vF5LQBAjiUPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkA&#10;AEEiDwAgaC68AADoseQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwA&#10;gCCRBwAQJPIAAIJEHgBA0M79+ggAALw2jQcA0ONxLQBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAg&#10;kQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABC0+/UJAAB4zpIHABAk8gAA&#10;gkQeAEDQjpfyAAByLHkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8A&#10;IGhuNQMA6LHkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcA&#10;ECTyAACCdu7XRwAA4LVpPACAHo9rAQCCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk&#10;8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgKDdr08AAMBzljwAgCCRBwAQJPIAAIJEHgBA&#10;kMgDAAja8XktAECOJQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBoLrwA&#10;AOix5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAA&#10;gkQeAEDQzv36CAAAvDaNBwDQ43EtAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJE&#10;HgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AICg3a9PAADAc5Y8AIAgkQcAECTyAACCRB4AQJDIAwAI&#10;EnkAAEEiDwAgaMeP8gAAcix5AABBIg8AIEjkAQAEiTwAgCCRBwAQNB/XAgD0WPIAAIJEHgBAkMgD&#10;AAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACA&#10;oJ379REAAHjNkgcAEDRDHgBAjyUPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEi&#10;DwAgSOQBAASJPACAIJEHABAk8gAAgkQeAEDQ7tcnAADgOUseAECQyAMACBJ5AABBIg8AIEjkAQAE&#10;7fi8FgAgx5IHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEzW/yAAB6LHkAAEEiDwAgSOQB&#10;AASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJ27tdH&#10;AADgtWk8AIAej2sBAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJBr&#10;zQAAgix5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA0I4f5QEA5FjyAACCRB4AQJDIAwAI&#10;cnctAECQJQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABLnWDAAg&#10;yJIHABC0Y8oDAMix5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAAS5uxYA&#10;IMiSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAELTrygsAgBxLHgBAkMgD&#10;AAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEFzdS0AQI8lDwAgSOQB&#10;AASJPACAIJEHABAk8gAAgnZ8XgsAkGPJAwAIEnkAAEEiDwAgyI0XAABBljwAgCCRBwAQJPIAAIJE&#10;HgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACC3F0LABC0o/IAAHI8rgUACBJ5AABB&#10;Ig8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkBsvAACCLHkAAEEiDwAgSOQBAASJPACAIJEHABAk&#10;8gAAgkQeAECQyAMACBJ5AABBIg8AIGjHvWYAADnurgUACPK4FgAgSOQBAASJPACAIJEHABAk8gAA&#10;gkQeAECQyAMACBJ5AABBIg8AIEjkAQAEudYMACDIkgcAECTyAACCRB4AQJDIAwAI2vHlBQBAjiUP&#10;ACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJC7awEAgix5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIA&#10;AIJEHgBAkMgDAAgSeQAAQSIPACDItWYAAEE7Kg8AIMfjWgCAIJEHABAk8gAAgkQeAECQyAMACBJ5&#10;AABBIg8AIEjkAQAEiTwAgCCRBwAQ5O5aAIAgSx4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEH&#10;ABC040d5AAA5foYMABDkcS0AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQ&#10;yAMACBJ5AABB7q4FAAiy5AEABIk8AIAgkQcAECTyAACCdnx5AQCQY8kDAAgSeQAAQSIPACBI5AEA&#10;BIk8AIAg15oBAARZ8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA&#10;kMgDAAjadXktAECOJQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEA&#10;BM2tZgAAPZY8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAATt+BsyAECOJQ8AIEjk&#10;AQAEubsWACDIkgcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABDkxgsAgCBL&#10;HgBAkMgDAAgSeQAAQTteygMAyLHkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQe6uBQAI&#10;suQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAE7bryAgAgx5IHABAk8gAA&#10;gkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA0FxdCwDQY8kDAAgSeQAA&#10;QSIPACBI5AEABIk8AIAgkQcAECTyAACCdvwoDwAgx5IHABDkxgsAgCBLHgBAkMgDAAgSeQAAQSIP&#10;ACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEHurgUACLLkAQAEiTwAgKAdz2sBAHIs&#10;eQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJBrzQAAgix5AABBIg8AIEjkAQAEiTwAgCCR&#10;BwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABO2PzAMAyNnffX0EAABe+w8WVnVErbj9CgAA&#10;AABJRU5ErkJgglBLAwQUAAYACAAAACEAKzWMhuIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;TUvDQBCG74L/YRnBm92kH9HGbEop6qkUbAXxNs1Ok9DsbMhuk/Tfuz3pcXgf3veZbDWaRvTUudqy&#10;gngSgSAurK65VPB1eH96AeE8ssbGMim4koNVfn+XYartwJ/U730pQgm7FBVU3replK6oyKCb2JY4&#10;ZCfbGfTh7EqpOxxCuWnkNIoSabDmsFBhS5uKivP+YhR8DDisZ/Fbvz2fNtefw2L3vY1JqceHcf0K&#10;wtPo/2C46Qd1yIPT0V5YO9EoWDxP5wENwTIBcQOiJJ6BOCpI5skSZJ7J/z/kvwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC5s8ADFAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDBisIw&#10;EIbvC/sOYe7btD0sspj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7wAq6pgVB&#10;rINxbBX8HrZfKxC5IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfLFJLHUsdk&#10;ZUR9REuyb9tvme4ZMDwwxc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx+Lfsm8gW&#10;5HOH7j0O3b+DfHjucAMAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBCd4o4eAMAAGcKAAAO&#10;AAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQA0LKUmaRIAAGkS&#10;AAAUAAAAAAAAAAAAAAAAAN4FAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQAG&#10;PiLGdBEAAHQRAAAUAAAAAAAAAAAAAAAAAHkYAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BLAQItABQA&#10;BgAIAAAAIQArNYyG4gAAAAsBAAAPAAAAAAAAAAAAAAAAAB8qAABkcnMvZG93bnJldi54bWxQSwEC&#10;LQAUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAAAuKwAAZHJzL19yZWxzL2Uyb0Rv&#10;Yy54bWwucmVsc1BLBQYAAAAABwAHAL4BAAAqLAAAAAA=&#10;">
+              <v:group w14:anchorId="24CC2E4D" id="Group 16" o:spid="_x0000_s1042" style="position:absolute;margin-left:172.8pt;margin-top:9.9pt;width:224pt;height:348.55pt;z-index:251658250;mso-position-horizontal:right;mso-position-horizontal-relative:margin" coordorigin="5546,57" coordsize="4872,6833" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQA3yEkGdwMAAGcKAAAOAAAAZHJzL2Uyb0RvYy54bWzcVttu2zgQfS/QfyD4&#10;nshx5JsQOUiTNijQ3Qa9fABFURJRiWRJ2nL263eGlOw4KdpssFhgGyDG8DY6c3hmOBeXu64lW2Gd&#10;1CqnZ6cTSoTiupSqzunXL+9OlpQ4z1TJWq1ETu+Fo5fr168uepOJqW50WwpLwIlyWW9y2nhvsiRx&#10;vBEdc6faCAWLlbYd8zC0dVJa1oP3rk2mk8k86bUtjdVcOAezN3GRroP/qhLcf6wqJzxpcwrYfPi1&#10;4bfA32R9wbLaMtNIPsBgL0DRMango3tXN8wzsrHyiatOcqudrvwp112iq0pyEWKAaM4mj6K5tXpj&#10;Qix11tdmTxNQ+4inF7vlf25vrfls7mxED+YHzb854CXpTZ09XMdxHTeTov9Dl3CfbON1CHxX2Q5d&#10;QEhkF/i93/Mrdp5wmJwu03Q5gWvgsJam0/litog3wBu4Jjw3m6VzSmD5sPJ2OJ0uF9N4dL48P8dz&#10;CcviZwPUAdr6wkiewf9AF1hP6Pq1rOCU31hBByfds3x0zH7bmBO4WcO8LGQr/X1QKTCEoNT2TnJk&#10;GgfA7J0lsoSsWVGiWAdswjJ+lcwxunFTPMIwpHA1ROnrhqlaXDkD+obzcHycslb3jWClw2mk6NhL&#10;GB7BKFpp3sm2xbtDewgYUuSRxH7AWZTvjeabTigf89GKFmLXyjXSOEpsJrpCQJD2fRkAscxZ/glw&#10;AziwvRWeN2hWAGKYh3vdLwTEB5AYjgO1/lKAT4Q0ivAnMgKOrfO3QncEDQANOIO62faDQ8SAbNyC&#10;mJVG6kaaEdfAOMD8/+lwCpl5rMPZb6nDKUb1n+lwPokFbRmSmmV7HS5mYzlbnB2Xs4PI/hUd9gbe&#10;VjdmNoye5PY/ej4+N8wIyAp0eyhi5/si9gUjfKN3JEWeh134whC/g2ksTIH++ND8pHQ9OBr9PC/x&#10;n0H4fLUKxXF8P15OOMtaRfqcrs7SNIalW1mOBdXZurhuLdkyaD/S1eLmzdXwXfdwWyc9NEGt7HIK&#10;zyP8RYFiHX+ryiBWz2QbbShBrYIyg+zEioOW3xW78JjsSS90eQ+cWw11DBIbejQwGm3/oqSHfien&#10;7vuG4QvXvlegCGyORsOORjEaTHE4mlNPSTSvfWyiNsbKugHP8VKVvoKGoJKhViKuiGKACyIMVuhm&#10;wDpqlx6Ow65Df7j+GwAA//8DAFBLAwQKAAAAAAAAACEANCylJmkSAABpEgAAFAAAAGRycy9tZWRp&#10;YS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAzEAAAKuCAYAAACR0ZKiAAAABmJLR0QA/wD/&#10;AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAASCUlEQVR4nO3dv25cVQLA4eNdJ04ULWg3jpg2&#10;EhK4WSFRQbVVRIMgjxBKSh4GOvIASIQ3oKFK5UiWCBICFAk0/BGhWccOtmeLnWEvZhICSxC/3e+T&#10;rHNz7pnxpPzpnDsei8ViPOznvffeG1euXBkAAACPw/nz58cbb7wxPv7444e2yepnc/ri+Xw+Pvzw&#10;w/HJJ59srOZ2d3c3Pv/88zHG+NNk6capEQAA4JdajDHG0dHRYm9vb7zzzjvj0qVLizHGuHDhwsmz&#10;zz47dnZ2xtbW1mL6oo3FYjHu3bs3Dg4OxgcffLBx/fr1cePGjWmwrELnzJq51ToxAwAAPKpVlJws&#10;x+PJve/HGGM2mx1du3ZtvPbaa+Opp546Pnfu3Dhz5sxijGXEvPvuu+PGjRtjd3d3Yz6fj2+++UbE&#10;AAAAj8vPRszZs2ePZrPZmM1m46WXXjq+evXqeO655xZjLGNkPp+P3d3dsbe3t4qR6TGz88vxwmTu&#10;3Kl104gRNAAAwGmLNdereDmY3NsfY4z79+/v37lzZ9y5c2ccHh4uvvrqq3H58uWTMcbYvH379saX&#10;X345Dg8Px/jPzsp012UVL39djnu/1f8CAABgjPH3yfVqU+RoNXHr1q3jW7dujbHcudl89dVXx927&#10;d8d33333+31EAACAX2nzo48+mv573XGy1dGxv/wunwgAAPh/M22N1dGy/TVzG2P8O1bWPc+y7sH+&#10;s7/RBwQAAJjamlyf/hKxMU49dz+9AQAA8Ie3+YD5n9udAQAA+K38ac31A78B+UERM+UrkwEAgD8M&#10;uysAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwA&#10;AJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSI&#10;GAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAA&#10;SBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQM&#10;AACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACk&#10;iBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYA&#10;AEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACki&#10;BgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAA&#10;UkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBED&#10;AACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAAp&#10;IgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEA&#10;AFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQR&#10;AwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAA&#10;KSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogB&#10;AABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAU&#10;EQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAA&#10;ACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqI&#10;AQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACA&#10;FBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQA&#10;AAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECK&#10;iAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAA&#10;gBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXE&#10;AAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABA&#10;iogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIA&#10;AIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBF&#10;xAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAA&#10;QIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJi&#10;AACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAg&#10;RcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEA&#10;AECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAi&#10;YgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAA&#10;IEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBEx&#10;AABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQ&#10;ImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgA&#10;ACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgR&#10;MQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAA&#10;kCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgY&#10;AAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABI&#10;ETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwA&#10;AJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSI&#10;GAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAA&#10;SBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQM&#10;AACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACk&#10;iBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYA&#10;AEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJE&#10;DAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAA&#10;pIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIG&#10;AABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABS&#10;RAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMA&#10;AKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACki&#10;BgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAA&#10;UkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBED&#10;AACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAAp&#10;IgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAAKSIGAABIETEAAECKiAEA&#10;AFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogBAABSRAwAAJAiYgAAgBQR&#10;AwAApIgYAAAgRcQAAAApIgYAAEgRMQAAQIqIAQAAUkQMAACQImIAAIAUEQMAAKSIGAAAIEXEAAAA&#10;KSIGAABIETEAAECKiAEAAFJEDAAAkCJiAACAFBEDAACkiBgAACBFxAAAACkiBgAASBExAABAiogB&#10;AABSRAwAAJAiYgAAgBQRAwAApIgYAAAgRcQAAAApmw+YX6y5XqxbCAAA8F/6uf74UYs8KGIe5h9j&#10;jL8tr88vxz9P7m/8ivcEAAD+t01D5GQ5HizHu7/kjR5lJ+Z4OX4/mbu/HFfH0UQMAADwMOsiZtUV&#10;09Y4PrXmJzbH+m2a48nc4XLcP/W66S/1bA0AAPCoTkfMPyf3Vrsz0yZZrV+MIT4AAICY08fJVoUz&#10;3c5Z7cBMg2e1O3NmOU6PkDlOBgAAnLbuBNjRcrw3ubfqj/uTuR8dLdt48cUXx3w+H/P5fOzv7697&#10;xmUVKmfXzK3WCRcAAOBRrSJm3SbK/VPj2N7ePp7NZuOJJ544GWOMja+//nq8/fbb4/r16+P27dsi&#10;BgAAeNx+UcRcvXr1+Nq1a+OFF144GWOMze3t7fHyyy+Pp59+ety8efPk/fffHzdv3pz+gtUbH03m&#10;VrEjXgAAgF/rdMxMr3+Y29raWjz55JNje3t7jLF8JmZnZ2fs7OyMZ555Zmxvb4+LFy+efPrpp+Oz&#10;zz4bBwcHq1Dxxy4BAIDH6tKlS4vLly+P2Wz2Q388//zz4+LFiz+s2Vgsftom33777XjrrbfGm2++&#10;Ob744otVxNh1AQAAHqsrV64sXn/99fHKK688cBPlX5nmSUdhyikFAAAAAElFTkSuQmCCUEsDBAoA&#10;AAAAAAAAIQAGPiLGdBEAAHQRAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5wbmeJUE5HDQoaCgAAAA1J&#10;SERSAAACeQAAA38IBgAAAKInzggAAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAADsQAAA7EAZUr&#10;DhsAABEUSURBVHic7d3LqRgxAARB2R6cf5C+vhjkJAQLTVUEOjazH/3693PvAQAg5ffXBwAA4D2R&#10;BwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNDu1ycAAOA5&#10;Sx4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAoB3/UAEAyLHkAQAEiTwAgCCRBwAQJPIAAIJEHgBA&#10;kMgDAAgSeQAAQfObPACAHkseAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBA&#10;kMgDAAgSeQAAQSIPACBI5AEABO1+fQIAAJ6z5AEABO2Y8gAAcix5AABBIg8AIEjkAQAEiTwAgCCR&#10;BwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNDu1ycAAOA5&#10;Sx4AQJDIAwAIEnkAAEEiDwAgSOQBAATt+LwWACDHkgcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAg&#10;SOQBAATNb/IAAHoseQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAg&#10;SOQBAASJPACAIJEHABAk8gAAgna/PgEAAM9Z8gAAgnZMeQAAOZY8AIAgkQcAECTyAACCRB4AQJDI&#10;AwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAEDQ7tcnAADgOUseAECQyAMACBJ5AABB&#10;Ig8AIEjkAQAEiTwAgCCRBwAQJPIAAIJ2/A0ZACDHkgcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAg&#10;aP6gAgDQY8kDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAg&#10;SOQBAASJPACAIJEHABC0+/UJAAB4zpIHABC0Y8oDAMix5AEABIk8AIAgkQcAECTyAACCRB4AQJDI&#10;AwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAEDQ7tcnAADgOUseAECQyAMACBJ5AABB&#10;Ig8AIEjkAQAEiTwAgCCRBwAQJPIAAIJ2/A0ZACDHkgcAECTyAACCRB4AQJDIAwAImu8uAAB6LHkA&#10;AEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ&#10;JPIAAIJEHgBA0O7XJwAA4DlLHgBA0I4pDwAgx5IHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjk&#10;AQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAja/foEAAA8Z8kDAAgSeQAAQSIPACBI5AEABIk8AIAg&#10;kQcAECTyAACCRB4AQJDIAwAIEnkAAEE77jUDAMix5AEABIk8AIAgkQcAEDSv5AEA9FjyAACCRB4A&#10;QJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAE&#10;iTwAgKDdr08AAMBzljwAgKAdUx4AQI4lDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5&#10;AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJ2vz4BAADPWfIAAIJEHgBAkMgDAAgSeQAAQSIPACBI&#10;5AEABIk8AIAgkQcAECTyAACCdlx5AQCQY8kDAAgSeQAAQSIPACBoXskDAOix5AEABIk8AIAgkQcA&#10;ECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACNr9+gQA&#10;ADxnyQMACBJ5AABBIg8AIEjkAQAE7fjyAgAgx5IHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjk&#10;AQAEiTwAgCCRBwAQJPIAAIJEHgBA0FxdCwDQY8kDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTy&#10;AACCRB4AQJDIAwAI2nHlBQBAjiUPACBI5AEABIk8AIAgkQcAEDTfXQAA9FjyAACCRB4AQJDIAwAI&#10;EnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAE7X59AgAA&#10;nrPkAQAEiTwAgCCRBwAQtOOlPACAHEseAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIA&#10;AIJEHgBAkMgDAAiaW80AAHoseQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkA&#10;AEEiDwAgSOQBAATtuLwWACDHkgcAECTyAACCRB4AQNC8kgcA0GPJAwAIEnkAAEEiDwAgSOQBAASJ&#10;PACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgKDdr08AAMBzljwAgCCRBwAQ&#10;JPIAAIJEHgBAkMgDAAja8XktAECOJQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAA&#10;QSIPACBoLrwAAOix5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACA&#10;IJEHABAk8gAAgkQeAEDQzv36CAAAvDaNBwDQ43EtAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCR&#10;BwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAELT79QkAAHjOkgcAECTyAACC&#10;RB4AQNCOl/IAAHIseQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAg&#10;aG41AwDoseQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQ&#10;JPIAAIJ27tdHAADgtWk8AIAej2sBAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTy&#10;AACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAoN2vTwAAwHOWPACAIJEHABAk8gAAgkQeAECQ&#10;yAMACNrxeS0AQI4lDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIGguvAAA&#10;6LHkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACC&#10;RB4AQNDO/foIAAC8No0HANDjcS0AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQe&#10;AECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgKDdr08AAMBzljwAgCCRBwAQJPIAAIJEHgBAkMgDAAgS&#10;eQAAQSIPACBox4/yAAByLHkAAEEiDwAgSOQBAASJPACAIJEHABA0H9cCAPRY8gAAgkQeAECQyAMA&#10;CBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AICg&#10;nfv1EQAAeM2SBwAQNEMeAECPJQ8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIP&#10;ACBI5AEABIk8AIAgkQcAECTyAACCRB4AQNDu1ycAAOA5Sx4AQJDIAwAIEnkAAEEiDwAgSOQBAATt&#10;+LwWACDHkgcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAATNb/IAAHoseQAAQSIPACBI5AEA&#10;BIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgnbu10cA&#10;AOC1aTwAgB6PawEAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkGvN&#10;AACCLHkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAEDQjh/lAQDkWPIAAIJEHgBAkMgDAAhy&#10;dy0AQJAlDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEudYMACDI&#10;kgcAELRjygMAyLHkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABLm7FgAg&#10;yJIHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQtOvKCwCAHEseAECQyAMA&#10;CBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQXN1LQBAjyUPACBI5AEA&#10;BIk8AIAgkQcAECTyAACCdnxeCwCQY8kDAAgSeQAAQSIPACDIjRcAAEGWPACAIJEHABAk8gAAgkQe&#10;AECQyAMACBJ5AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAILcXQsAELSj8gAAcjyuBQAIEnkAAEEi&#10;DwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQGy8AAIIseQAAQSIPACBI5AEABIk8AIAgkQcAECTy&#10;AACCRB4AQJDIAwAIEnkAAEEiDwAgaMe9ZgAAOe6uBQAI8rgWACBI5AEABIk8AIAgkQcAECTyAACC&#10;RB4AQJDIAwAIEnkAAEEiDwAgSOQBAAS51gwAIMiSBwAQJPIAAIJEHgBAkMgDAAja8eUFAECOJQ8A&#10;IEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkLtrAQCCLHkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAA&#10;gkQeAECQyAMACBJ5AABBIg8AIMi1ZgAAQTsqDwAgx+NaAIAgkQcAECTyAACCRB4AQJDIAwAIEnkA&#10;AEEiDwAgSOQBAASJPACAIJEHABDk7loAgCBLHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcA&#10;ELTjR3kAADl+hgwAEORxLQBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAECTyAACCRB4AQJDI&#10;AwAIEnkAAEHurgUACLLkAQAEiTwAgCCRBwAQJPIAAIJ2fHkBAJBjyQMACBJ5AABBIg8AIEjkAQAE&#10;iTwAgCDXmgEABFnyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQ&#10;yAMACNp1eS0AQI4lDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAE&#10;za1mAAA9ljwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABO34GzIAQI4lDwAgSOQB&#10;AAS5uxYAIMiSBwAQJPIAAIJEHgBAkMgDAAgSeQAAQSIPACBI5AEABIk8AIAgkQcAEOTGCwCAIEse&#10;AECQyAMACBJ5AABBO17KAwDIseQBAASJPACAIJEHABAk8gAAgkQeAECQyAMACBJ5AABB7q4FAAiy&#10;5AEABIk8AIAgkQcAECTyAACCRB4AQJDIAwAIEnkAAEEiDwAgSOQBAATtuvICACDHkgcAECTyAACC&#10;RB4AQJDIAwAIEnkAAEEiDwAgSOQBAASJPACAIJEHABAk8gAAgkQeAEDQXF0LANBjyQMACBJ5AABB&#10;Ig8AIEjkAQAEiTwAgCCRBwAQJPIAAIJ2/CgPACDHkgcAEOTGCwCAIEseAECQyAMACBJ5AABBIg8A&#10;IEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkMgDAAgSeQAAQe6uBQAIsuQBAASJPACAoB3PawEAcix5&#10;AABBIg8AIEjkAQAEiTwAgCCRBwAQJPIAAIJEHgBAkGvNAACCLHkAAEEiDwAgSOQBAASJPACAIJEH&#10;ABAk8gAAgkQeAECQyAMACBJ5AABBIg8AIEjkAQAE7Y/MAwDI2d99fQQAAF77DxZWdUStuP0KAAAA&#10;AElFTkSuQmCCUEsDBBQABgAIAAAAIQADwCUX3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T8JAEIXvJv6HzZh4k20VEUq3hBD1REwEE8NtaIe2oTvbdJe2/HvHkx7fe5P3vklXo21UT52vHRuI&#10;JxEo4twVNZcGvvZvD3NQPiAX2DgmA1fysMpub1JMCjfwJ/W7UCopYZ+ggSqENtHa5xVZ9BPXEkt2&#10;cp3FILIrddHhIOW20Y9RNNMWa5aFClvaVJSfdxdr4H3AYf0Uv/bb82lzPeyfP763MRlzfzeul6AC&#10;jeHvGH7xBR0yYTq6CxdeNQbkkSDuQvglnU7nYhwNvMSzBegs1f/5sx8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAubPAAxQAAAKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7yQwYrCMBCG7wv7&#10;DmHu27Q9LLKY9iKCV3EfYEimabCZhCSKvr2BZUFB8OZxZvi//2PW48Uv4kwpu8AKuqYFQayDcWwV&#10;/B62XysQuSAbXAKTgitlGIfPj/WeFiw1lGcXs6gUzgrmUuKPlFnP5DE3IRLXyxSSx1LHZGVEfURL&#10;sm/bb5nuGTA8MMXOKEg704M4XGNtfs0O0+Q0bYI+eeLypEI6X7srEJOlosCTcfi37JvIFuRzh+49&#10;Dt2/g3x47nADAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN8hJBncDAABnCgAADgAAAAAA&#10;AAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEANCylJmkSAABpEgAAFAAA&#10;AAAAAAAAAAAAAADdBQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEABj4ixnQR&#10;AAB0EQAAFAAAAAAAAAAAAAAAAAB4GAAAZHJzL21lZGlhL2ltYWdlMi5wbmdQSwECLQAUAAYACAAA&#10;ACEAA8AlF94AAAAHAQAADwAAAAAAAAAAAAAAAAAeKgAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC5s8ADFAAAApQEAABkAAAAAAAAAAAAAAAAAKSsAAGRycy9fcmVscy9lMm9Eb2MueG1s&#10;LnJlbHNQSwUGAAAAAAcABwC+AQAAJSwAAAAA&#10;">
                 <v:shape id="Picture 6" o:spid="_x0000_s1043" type="#_x0000_t75" style="position:absolute;left:5546;top:57;width:4872;height:6833;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0FXKZwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7WdD2IW43iCgUPim4V9DjbjG3ZZlKaWOu/N4LgbR7vc2aLzlSipcaVlhV8DSMQxJnV&#10;JecKjofkcwLCeWSNlWVScCcHi3nvY4axtjf+pTb1uQgh7GJUUHhfx1K6rCCDbmhr4sBdbGPQB9jk&#10;Ujd4C+GmkqMoGkuDJYeGAmtaFZT9p1ejINf77XJ3/ovkT7qh5HRvk7O8KDXod8spCE+df4tf7rUO&#10;87/h+Us4QM4fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPQVcpnBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId48" o:title=""/>
+                  <v:imagedata r:id="rId43" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 5" o:spid="_x0000_s1044" type="#_x0000_t75" style="position:absolute;left:5606;top:86;width:4752;height:6713;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDosDgjwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LagIx&#10;FN0X/IdwC91IzeiiymgUlRZ06QO0u+vkOgmd3EyTVKd/3yyELg/nPVt0rhE3CtF6VjAcFCCIK68t&#10;1wqOh4/XCYiYkDU2nknBL0VYzHtPMyy1v/OObvtUixzCsUQFJqW2lDJWhhzGgW+JM3f1wWHKMNRS&#10;B7zncNfIUVG8SYeWc4PBltaGqq/9j1NwOQW7fN+Y5M/b72v/82zGdrtS6uW5W05BJOrSv/jh3mgF&#10;o7w+f8k/QM7/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOiwOCPBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId49" o:title=""/>
+                  <v:imagedata r:id="rId44" o:title=""/>
                 </v:shape>
-                <v:shape id="Text Box 4" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:5606;top:86;width:4752;height:6712;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDvbmKcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredGMFsamriCAUIlWTQq+P7GsSmn0bdlcT/31XEDwOM/MNs9oMphVXcr6xrGA2TUAQ&#10;l1Y3XCn4LvaTJQgfkDW2lknBjTxs1i+jFaba9nymax4qESHsU1RQh9ClUvqyJoN+ajvi6P1aZzBE&#10;6SqpHfYRblr5liQLabDhuFBjR7uayr/8YhRk2WH/c/NV1h9NsfNf7pTr9qTU+HXYfoAINIRn+NH+&#10;1Arm73D/En+AXP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA725inMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="#497dba" strokeweight=".72pt">
+                <v:shape id="Text Box 4" o:spid="_x0000_s1045" type="#_x0000_t202" style="position:absolute;left:5606;top:86;width:4752;height:6699;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDvbmKcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredGMFsamriCAUIlWTQq+P7GsSmn0bdlcT/31XEDwOM/MNs9oMphVXcr6xrGA2TUAQ&#10;l1Y3XCn4LvaTJQgfkDW2lknBjTxs1i+jFaba9nymax4qESHsU1RQh9ClUvqyJoN+ajvi6P1aZzBE&#10;6SqpHfYRblr5liQLabDhuFBjR7uayr/8YhRk2WH/c/NV1h9NsfNf7pTr9qTU+HXYfoAINIRn+NH+&#10;1Arm73D/En+AXP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA725inMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="#497dba" strokeweight=".72pt">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="24CC2E87" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="191"/>
                           <w:ind w:left="145"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:b/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:u w:val="thick"/>
                           </w:rPr>
                           <w:t>Case Study – Transformational Partnership</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="24CC2E88" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00A47FD6" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="115"/>
                           <w:ind w:left="145" w:right="138"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
@@ -32937,1426 +33681,1443 @@
                           <w:t>plans of action for universal energy</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:t>access.</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="24CC2E8A" w14:textId="77777777" w:rsidR="00474239" w:rsidRDefault="005F2731">
                         <w:pPr>
                           <w:spacing w:before="121" w:line="242" w:lineRule="auto"/>
                           <w:ind w:left="145" w:right="136"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:t>The benefits of achieving universal access to modern energy services are transformational: lighting for schools, functioning health clinics, pumps for water and sanitation, cleaner indoor air, faster food processing and more income- generating opportunities, among others.</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
-                <w10:wrap anchorx="page"/>
+                <w10:wrap anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DF4" w14:textId="022627A5" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00550446">
+    <w:p w14:paraId="24CC2DF4" w14:textId="022627A5" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00550446">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="372"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc148198029"/>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t>Transformational</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t>Partnerships</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="24CC2DF5" w14:textId="53436F98" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00BB7CAB">
+    <w:p w14:paraId="24CC2DF5" w14:textId="53436F98" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00D06219">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="115"/>
-        <w:ind w:left="100" w:right="5130"/>
+        <w:ind w:left="100" w:right="4680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A transformational partnership is a multi- stakeholder engagement that restructures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-37"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the rules of the game to make markets work, creating systemic change to benefit society at large, improving the enabling environment, and setting global norms. This systemic impact requires the coordinated efforts of a wide variety of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>actors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DF6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DF6" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DF7" w14:textId="5434FB6E" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00BB7CAB">
+    <w:p w14:paraId="24CC2DF7" w14:textId="2E5F5A29" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00D06219">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="100" w:right="5130"/>
+        <w:ind w:left="100" w:right="4680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Transformational partnerships have the capacity to transform the ways in which UNDP,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>civil</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>society,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>governments,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-        <w:t>other stakeholders work with business to ensure the rapid and sustained realization of development goals. Additionally, transformational partnerships leverage their participants' core competencies, and are designed for scale and long-term impact. As a result, these partnerships can deliver transformative impact across sectors and geographical areas, addressing both public and private objectives through changes in policy, market structure, and/or social norms. Given their higher level of impact, transformational partnerships will adopt successful elements from other types of partnership.</w:t>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">other stakeholders work with business to ensure the rapid and sustained realization of development goals. Additionally, transformational partnerships leverage their participants' core </w:t>
+      </w:r>
+      <w:r w:rsidR="009F7961" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>competencies and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are designed for scale and long-term impact. As a result, these partnerships can deliver transformative impact across sectors and geographical areas, addressing both public and private objectives through changes in policy, market structure, and/or social norms. Given their higher level of impact, transformational partnerships will adopt successful elements from other types of partnership.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DF8" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DF8" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidSect="009770E2">
+        <w:sectPr w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidSect="009770E2">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1340" w:right="1300" w:bottom="1080" w:left="1340" w:header="360" w:footer="809" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DF9" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DF9" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="75" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>The following criteria make a partnership transformational:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DFA" w14:textId="41842019" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DFA" w14:textId="1B129BFB" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>It</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>advance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>address</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>systemic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>issue</w:t>
       </w:r>
-      <w:r w:rsidR="00B93DE9" w:rsidRPr="00E532A0">
+      <w:r w:rsidR="00B93DE9" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:footnoteReference w:id="29"/>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Such</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>change</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>could</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>come</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>effective enforcement of existing rules or the institution of new rules, the correction of a market failure, a shift in behavioral norms, or a combination</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>thereof;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DFB" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DFB" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Involve the appropriate set of stakeholders</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. Partnerships seeking to address large-scale systemic issues need to include the relevant stakeholders across the UN system, private and public service, academia, and civil society, either as primary partners or as</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>advisors;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DFC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DFC" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="139"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Leverage the core competencies of all partners</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, such as convening power, resources, local presence,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>technical</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>expertise,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>distribution</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>network,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>etc.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>address</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>systemic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>issue</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>across the value</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>chain;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DFD" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DFD" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">A transformational partnership has the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>potential to achieve scale and lasting impact</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. Interventions are designed to change market dynamics and consumer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>behavior.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2DFE" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2DFE" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2DFF" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731">
+    <w:p w14:paraId="24CC2DFF" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Even though transformational partnerships are not yet broadly deployed or developed, UNDP has the capacity to support systemic change by:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2E00" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
+    <w:p w14:paraId="24CC2E00" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="137"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Convening</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>business</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>civil</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>society,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>governments</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>create</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>bottom-up</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>solutions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>systemic issues;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2E01" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
+    <w:p w14:paraId="24CC2E01" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:spacing w:line="269" w:lineRule="exact"/>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Promoting transformational initiatives and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">urging key actors </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to attract additional</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>partners;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2E02" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
+    <w:p w14:paraId="24CC2E02" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Supporting the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>strengthening of policy and institutional frameworks</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, consistent with the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>particular theme</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or issue being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>addressed;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2E03" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
+    <w:p w14:paraId="24CC2E03" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="137"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Assisting </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">capacity-building programs </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and coordinating the transfer of expertise and technology;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2E04" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
+    <w:p w14:paraId="24CC2E04" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00AC60AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:hanging="361"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Catalyzing public and private financing </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aimed at achieving market</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E532A0">
+      <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>transformation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2E05" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E05" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E06" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E06" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E07" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E07" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E08" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E08" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E09" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E09" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E0A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E0A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E0B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E0B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E0C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E0C" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E0D" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E0D" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E0E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E0E" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E0F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E0F" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E10" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E10" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E11" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E11" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E12" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E12" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E13" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E13" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E14" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E14" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E15" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E15" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E16" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E16" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E17" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E17" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E18" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E18" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E19" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E19" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E1A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E1A" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E1B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E1B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24CC2E22" w14:textId="5D6C27E3" w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidRDefault="00474239">
+    <w:p w14:paraId="24CC2E22" w14:textId="5D6C27E3" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00474239" w:rsidRPr="00E532A0" w:rsidSect="009770E2">
+    <w:sectPr w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidSect="009770E2">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1340" w:right="1300" w:bottom="1440" w:left="1340" w:header="270" w:footer="1250" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A1A2994" w14:textId="77777777" w:rsidR="009770E2" w:rsidRDefault="009770E2">
+    <w:p w14:paraId="6EEA8584" w14:textId="77777777" w:rsidR="0040295E" w:rsidRDefault="0040295E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B727921" w14:textId="77777777" w:rsidR="009770E2" w:rsidRDefault="009770E2">
+    <w:p w14:paraId="47BFD38F" w14:textId="77777777" w:rsidR="0040295E" w:rsidRDefault="0040295E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5527A551" w14:textId="77777777" w:rsidR="009770E2" w:rsidRDefault="009770E2"/>
+    <w:p w14:paraId="6E0B32DF" w14:textId="77777777" w:rsidR="0040295E" w:rsidRDefault="0040295E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -34370,98 +35131,92 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="1850591044"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="6A72A555" w14:textId="6FDD7364" w:rsidR="00964FC8" w:rsidRDefault="00964FC8" w:rsidP="00964FC8">
+      <w:p w14:paraId="7FFFF98C" w14:textId="77777777" w:rsidR="009F7961" w:rsidRDefault="009F7961">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
+        </w:pPr>
+      </w:p>
+      <w:p w14:paraId="177EB96F" w14:textId="2A737367" w:rsidR="00964FC8" w:rsidRDefault="00964FC8">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r w:rsidRPr="00827ACC">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidRPr="00827ACC">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00827ACC">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00827ACC">
           <w:rPr>
@@ -34565,267 +35320,55 @@
           </w:rPr>
           <w:tab/>
           <w:t>Version</w:t>
         </w:r>
         <w:r w:rsidR="0013545C">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve"> #</w:t>
         </w:r>
         <w:r w:rsidRPr="00827ACC">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">: </w:t>
         </w:r>
         <w:r w:rsidR="009A52EC">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="177EB96F" w14:textId="77777777" w:rsidR="00964FC8" w:rsidRDefault="00964FC8">
-[...3 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...207 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="1326163210"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1171174209"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
           <w:p w14:paraId="4DFC11B5" w14:textId="0827F410" w:rsidR="00191F0B" w:rsidRPr="00827ACC" w:rsidRDefault="00191F0B" w:rsidP="00827ACC">
@@ -34982,52 +35525,52 @@
               <w:t xml:space="preserve"> #</w:t>
             </w:r>
             <w:r w:rsidR="00827ACC" w:rsidRPr="00827ACC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>: 2</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="24CC2E51" w14:textId="0B322D10" w:rsidR="00474239" w:rsidRDefault="00474239">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:id w:val="-1253588696"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1889492484"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
@@ -35155,77 +35698,77 @@
               </w:rPr>
               <w:t xml:space="preserve"> #</w:t>
             </w:r>
             <w:r w:rsidR="002817DD" w:rsidRPr="002817DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>: 2</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="24CC2E52" w14:textId="4184658E" w:rsidR="00474239" w:rsidRDefault="00474239" w:rsidP="0089617F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="-684583918"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1705238520"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="04707BF9" w14:textId="6DE74D3D" w:rsidR="00693E1F" w:rsidRPr="00827ACC" w:rsidRDefault="00693E1F">
+          <w:p w14:paraId="04707BF9" w14:textId="1711F928" w:rsidR="00693E1F" w:rsidRPr="00827ACC" w:rsidRDefault="00693E1F">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827ACC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00827ACC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00827ACC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00827ACC">
@@ -35324,67 +35867,67 @@
             </w:r>
             <w:r w:rsidR="00BE4A32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3B87396E" w14:textId="7649B34D" w:rsidR="00693E1F" w:rsidRPr="00827ACC" w:rsidRDefault="00693E1F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55A13F7A" w14:textId="77777777" w:rsidR="009770E2" w:rsidRDefault="009770E2">
+    <w:p w14:paraId="33297D43" w14:textId="77777777" w:rsidR="0040295E" w:rsidRDefault="0040295E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BDF4F53" w14:textId="77777777" w:rsidR="009770E2" w:rsidRDefault="009770E2">
+    <w:p w14:paraId="65B46AED" w14:textId="77777777" w:rsidR="0040295E" w:rsidRDefault="0040295E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="275E913D" w14:textId="77777777" w:rsidR="009770E2" w:rsidRDefault="009770E2"/>
+    <w:p w14:paraId="5178F24F" w14:textId="77777777" w:rsidR="0040295E" w:rsidRDefault="0040295E"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0C4448EB" w14:textId="09DABC58" w:rsidR="418E8D3F" w:rsidRPr="00D265A5" w:rsidRDefault="418E8D3F" w:rsidP="00155666">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D265A5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D265A5">
         <w:rPr>
@@ -37472,94 +38015,94 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>(2) on an ad-hoc basis when a private sector entity is proven to be the only one equipped with life-saving and/or emergency related unreplaceable technical solutions. This may happen in case of technology essential to deliver food or medicines during humanitarian operations, otherwise not available in the market. Interactions may still be considered on an ad-hoc basis when revolving around knowledge or skill transfer, provided that the relationship is not structured, not publicly promoted as a “partnership” but rather as a dialogue or an interaction.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC6592">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Co-branding, co-investment, direct and active funding engagement, or any activity that would imply the promotion of such entities in </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1CB0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">market or with the public shall not be pursued for these categories. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="5C646B7E" w14:textId="439AE8D3" w:rsidR="00FB3BC3" w:rsidRPr="000B1CB0" w:rsidRDefault="00FB3BC3" w:rsidP="008F6812">
+    <w:p w14:paraId="5C646B7E" w14:textId="2A1EF522" w:rsidR="00FB3BC3" w:rsidRPr="000B1CB0" w:rsidRDefault="00FB3BC3" w:rsidP="008F6812">
       <w:pPr>
         <w:pStyle w:val="pf0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1CB0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000B1CB0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Hlk132556572"/>
       <w:r w:rsidR="00E36DAD" w:rsidRPr="000B1CB0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00B05CE8" w:rsidRPr="000B1CB0">
+      <w:r w:rsidR="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:instrText>HYPERLINK "C:\\Users\\dionysia.rigatou\\AppData\\Local\\Microsoft\\Windows\\INetCache\\Content.Outlook\\XWMHCQ1M\\(https:\\undp.sharepoint.com\\teams\\RSCA\\Know\\extractives\\Key Resources\\A Practitioner%E2%80%99s Guide Web.pdf?CT=1681235115596&amp;OR=ItemsView"</w:instrText>
+        <w:instrText>HYPERLINK "https://undp.sharepoint.com/teams/RSCA/Know/extractives/Key%20Resources/A%20Practitioner%E2%80%99s%20Guide%20Web.pdf?CT=1681235115596&amp;OR=ItemsView"</w:instrText>
       </w:r>
       <w:r w:rsidR="00E36DAD" w:rsidRPr="000B1CB0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00E36DAD" w:rsidRPr="000B1CB0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000B1CB0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Extractive industries</w:t>
       </w:r>
@@ -37737,105 +38280,113 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1CB0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000B1CB0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> This also includes assessing potential partner’s commitment to gender equity for example do they have family friendly policies, equal wage for equal job, work-life balance, etc.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="4FCAC9EE" w14:textId="5A6177DB" w:rsidR="00B93DE9" w:rsidRPr="000B1CB0" w:rsidRDefault="00B93DE9" w:rsidP="00DC3FBC">
+    <w:p w14:paraId="4FCAC9EE" w14:textId="00AEF478" w:rsidR="00B93DE9" w:rsidRPr="000B1CB0" w:rsidRDefault="00B93DE9" w:rsidP="00DC3FBC">
       <w:pPr>
         <w:ind w:left="-90" w:right="50"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1CB0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000B1CB0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1CB0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The WHO’s International Code of Marketing of Breast-Milk Substitutes is available </w:t>
       </w:r>
       <w:r w:rsidR="00DC3FBC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00DC3FBC" w:rsidRPr="009650FC">
+        <w:r w:rsidR="001211DE" w:rsidRPr="001211DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>http://www.who.int/nutrition/publications/infantfeeding/9241541601/en/</w:t>
+          <w:t>International Code of Marketing of Breast-Milk Substitutes</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="001211DE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p w14:paraId="13759044" w14:textId="77777777" w:rsidR="00CE3F1E" w:rsidRPr="00DC3FBC" w:rsidRDefault="00CE3F1E" w:rsidP="00FA26B7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC3FBC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DC3FBC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -38731,51 +39282,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>technology,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">research, business and entrepreneurship to produce new innovations and new innovation models to address key societal challenges. Key actors include businesses (including SMEs), entrepreneurs, research and technology organizations, institutes of higher education, investment </w:t>
+        <w:t xml:space="preserve">research, business and entrepreneurship to produce new innovations and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new innovation models to address key societal challenges. Key actors include businesses (including SMEs), entrepreneurs, research and technology organizations, institutes of higher education, investment </w:t>
       </w:r>
       <w:r w:rsidR="0013545C">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>communities (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>private</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>investors</w:t>
@@ -39347,147 +39904,135 @@
         <w:t>addressing malnutrition requires interventions in provision of food, sanitation, education,</w:t>
       </w:r>
       <w:r w:rsidRPr="00067933">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00067933">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="396EB342" w14:textId="6F370BB1" w:rsidR="00E532A0" w:rsidRDefault="00055397" w:rsidP="00281BBD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5703"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00281BBD">
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="007829A4">
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="00E532A0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F367D66" wp14:editId="69CC3BEC">
           <wp:extent cx="470184" cy="725805"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1916555027" name="Picture 1916555027" descr="A blue square with white text&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="1956225869" name="Picture 1956225869" descr="A blue square with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="A blue square with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1" cstate="print"/>
                   <a:srcRect b="22104"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="475621" cy="734198"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="50832604" w14:textId="77777777" w:rsidR="00BE4A32" w:rsidRDefault="00BE4A32">
+  <w:p w14:paraId="24C2C6C3" w14:textId="77777777" w:rsidR="009F7961" w:rsidRDefault="009F7961" w:rsidP="00281BBD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5703"/>
+      </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DA527AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB862B12"/>
     <w:lvl w:ilvl="0" w:tplc="D1DC9D34">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="279" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7B7007FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="599" w:hanging="144"/>
@@ -41324,74 +41869,74 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6151" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D13C67B2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49580197"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="585C4CE6"/>
+    <w:tmpl w:val="B8681B2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1014" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1014" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria" w:hint="default"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2805" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -42145,81 +42690,81 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5061" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B27485E0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5718" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="719E0759"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="53E6337C"/>
+    <w:tmpl w:val="EB6E82EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="365F91"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1005" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria" w:hint="default"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2011" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -43059,52 +43604,53 @@
   <w:num w:numId="24" w16cid:durableId="183444652">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="912352973">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1370690975">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="199829868">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="284389309">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1500080840">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1682312332">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="108"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -43151,50 +43697,51 @@
     <w:rsid w:val="000A784D"/>
     <w:rsid w:val="000B0411"/>
     <w:rsid w:val="000B1CB0"/>
     <w:rsid w:val="000B2D00"/>
     <w:rsid w:val="000B78AE"/>
     <w:rsid w:val="000C0CF3"/>
     <w:rsid w:val="000C2958"/>
     <w:rsid w:val="000C49DA"/>
     <w:rsid w:val="000C4CE3"/>
     <w:rsid w:val="000C5E62"/>
     <w:rsid w:val="000D076D"/>
     <w:rsid w:val="000E1777"/>
     <w:rsid w:val="000E4AF5"/>
     <w:rsid w:val="000F4B21"/>
     <w:rsid w:val="000F4B8E"/>
     <w:rsid w:val="000F4D42"/>
     <w:rsid w:val="000F537B"/>
     <w:rsid w:val="000F672C"/>
     <w:rsid w:val="00102062"/>
     <w:rsid w:val="0010317A"/>
     <w:rsid w:val="00106542"/>
     <w:rsid w:val="00107DD9"/>
     <w:rsid w:val="00114B2E"/>
     <w:rsid w:val="00115665"/>
     <w:rsid w:val="00120DA5"/>
+    <w:rsid w:val="001211DE"/>
     <w:rsid w:val="00122579"/>
     <w:rsid w:val="00122660"/>
     <w:rsid w:val="001228A5"/>
     <w:rsid w:val="00130EAA"/>
     <w:rsid w:val="00132E7A"/>
     <w:rsid w:val="0013545C"/>
     <w:rsid w:val="00137670"/>
     <w:rsid w:val="00141A72"/>
     <w:rsid w:val="001450DD"/>
     <w:rsid w:val="00155666"/>
     <w:rsid w:val="001556F6"/>
     <w:rsid w:val="00156C01"/>
     <w:rsid w:val="0016233C"/>
     <w:rsid w:val="00162513"/>
     <w:rsid w:val="0016253C"/>
     <w:rsid w:val="0016596E"/>
     <w:rsid w:val="001667D4"/>
     <w:rsid w:val="00167985"/>
     <w:rsid w:val="001707BF"/>
     <w:rsid w:val="00175314"/>
     <w:rsid w:val="0017738E"/>
     <w:rsid w:val="00180C32"/>
     <w:rsid w:val="00184EDA"/>
     <w:rsid w:val="001872A9"/>
     <w:rsid w:val="00187CCB"/>
@@ -43208,66 +43755,68 @@
     <w:rsid w:val="001C0F80"/>
     <w:rsid w:val="001C5338"/>
     <w:rsid w:val="001D30D0"/>
     <w:rsid w:val="001D3715"/>
     <w:rsid w:val="001D4CFD"/>
     <w:rsid w:val="001D6908"/>
     <w:rsid w:val="001E50A9"/>
     <w:rsid w:val="001F6E77"/>
     <w:rsid w:val="0020131E"/>
     <w:rsid w:val="0020216A"/>
     <w:rsid w:val="00212523"/>
     <w:rsid w:val="0021632A"/>
     <w:rsid w:val="00220AE6"/>
     <w:rsid w:val="002213D9"/>
     <w:rsid w:val="00222EC4"/>
     <w:rsid w:val="002266E2"/>
     <w:rsid w:val="00230F85"/>
     <w:rsid w:val="002338C1"/>
     <w:rsid w:val="00233F80"/>
     <w:rsid w:val="002401E5"/>
     <w:rsid w:val="0024384D"/>
     <w:rsid w:val="00243B8C"/>
     <w:rsid w:val="002447B2"/>
     <w:rsid w:val="002453AF"/>
     <w:rsid w:val="00250FA5"/>
+    <w:rsid w:val="002512E9"/>
     <w:rsid w:val="002577DA"/>
     <w:rsid w:val="00257828"/>
     <w:rsid w:val="00265553"/>
     <w:rsid w:val="00267BCB"/>
     <w:rsid w:val="00271647"/>
     <w:rsid w:val="002727B8"/>
     <w:rsid w:val="00277FB9"/>
     <w:rsid w:val="002817DD"/>
     <w:rsid w:val="00281BBD"/>
     <w:rsid w:val="0028246B"/>
     <w:rsid w:val="00283712"/>
     <w:rsid w:val="0028794F"/>
     <w:rsid w:val="00291FD0"/>
     <w:rsid w:val="00293B24"/>
     <w:rsid w:val="00295C4B"/>
     <w:rsid w:val="00295D0A"/>
+    <w:rsid w:val="002A0536"/>
     <w:rsid w:val="002A4F88"/>
     <w:rsid w:val="002B0E88"/>
     <w:rsid w:val="002B12DF"/>
     <w:rsid w:val="002B133A"/>
     <w:rsid w:val="002B52B6"/>
     <w:rsid w:val="002B6261"/>
     <w:rsid w:val="002C056C"/>
     <w:rsid w:val="002C1631"/>
     <w:rsid w:val="002C322C"/>
     <w:rsid w:val="002C37CA"/>
     <w:rsid w:val="002C4293"/>
     <w:rsid w:val="002C526D"/>
     <w:rsid w:val="002D6F47"/>
     <w:rsid w:val="002D725F"/>
     <w:rsid w:val="002E0C64"/>
     <w:rsid w:val="002E183D"/>
     <w:rsid w:val="002F3751"/>
     <w:rsid w:val="002F3ADE"/>
     <w:rsid w:val="002F6BDF"/>
     <w:rsid w:val="002F70D1"/>
     <w:rsid w:val="00305638"/>
     <w:rsid w:val="0032240D"/>
     <w:rsid w:val="00324F5E"/>
     <w:rsid w:val="003302A9"/>
     <w:rsid w:val="003312EE"/>
@@ -43286,165 +43835,171 @@
     <w:rsid w:val="00384598"/>
     <w:rsid w:val="00385FE0"/>
     <w:rsid w:val="00386886"/>
     <w:rsid w:val="00396547"/>
     <w:rsid w:val="00396A47"/>
     <w:rsid w:val="003A14A5"/>
     <w:rsid w:val="003A4294"/>
     <w:rsid w:val="003A7021"/>
     <w:rsid w:val="003B0BE4"/>
     <w:rsid w:val="003B1AFE"/>
     <w:rsid w:val="003B28B4"/>
     <w:rsid w:val="003B3F69"/>
     <w:rsid w:val="003C4C42"/>
     <w:rsid w:val="003C51A0"/>
     <w:rsid w:val="003D2A84"/>
     <w:rsid w:val="003D503F"/>
     <w:rsid w:val="003D5E12"/>
     <w:rsid w:val="003E183D"/>
     <w:rsid w:val="003E3A42"/>
     <w:rsid w:val="003E6193"/>
     <w:rsid w:val="003E6FE2"/>
     <w:rsid w:val="003F1047"/>
     <w:rsid w:val="003F3F9C"/>
     <w:rsid w:val="003F5CD8"/>
     <w:rsid w:val="00400B68"/>
+    <w:rsid w:val="0040295E"/>
     <w:rsid w:val="00406DFF"/>
     <w:rsid w:val="00407425"/>
     <w:rsid w:val="00411AAF"/>
     <w:rsid w:val="00414CB1"/>
     <w:rsid w:val="004165C6"/>
     <w:rsid w:val="0041768D"/>
     <w:rsid w:val="004223EC"/>
     <w:rsid w:val="0042678C"/>
     <w:rsid w:val="004344DD"/>
     <w:rsid w:val="0044027B"/>
     <w:rsid w:val="004511DB"/>
     <w:rsid w:val="00453680"/>
     <w:rsid w:val="00456AA1"/>
     <w:rsid w:val="00457B7A"/>
     <w:rsid w:val="00461AF5"/>
     <w:rsid w:val="0046210B"/>
     <w:rsid w:val="00474239"/>
     <w:rsid w:val="00477380"/>
     <w:rsid w:val="00483CDF"/>
     <w:rsid w:val="00490350"/>
     <w:rsid w:val="00492DFF"/>
+    <w:rsid w:val="00493E03"/>
     <w:rsid w:val="004A4602"/>
     <w:rsid w:val="004A4D72"/>
     <w:rsid w:val="004A59C1"/>
     <w:rsid w:val="004B1126"/>
     <w:rsid w:val="004B2C2C"/>
     <w:rsid w:val="004B4134"/>
     <w:rsid w:val="004B5FC6"/>
     <w:rsid w:val="004B6A05"/>
     <w:rsid w:val="004B7C4F"/>
+    <w:rsid w:val="004C375E"/>
     <w:rsid w:val="004C47E6"/>
     <w:rsid w:val="004C635D"/>
     <w:rsid w:val="004C70BB"/>
     <w:rsid w:val="004D285F"/>
     <w:rsid w:val="004D2C77"/>
     <w:rsid w:val="004D4AE9"/>
     <w:rsid w:val="004D66EC"/>
     <w:rsid w:val="004E226F"/>
     <w:rsid w:val="004E22F2"/>
     <w:rsid w:val="004F0691"/>
     <w:rsid w:val="004F47A4"/>
     <w:rsid w:val="005130F0"/>
     <w:rsid w:val="00513F84"/>
     <w:rsid w:val="00514BCD"/>
     <w:rsid w:val="00515C7F"/>
     <w:rsid w:val="005216D4"/>
     <w:rsid w:val="00521720"/>
     <w:rsid w:val="00521D7D"/>
     <w:rsid w:val="00533378"/>
     <w:rsid w:val="005401E8"/>
     <w:rsid w:val="00545336"/>
     <w:rsid w:val="005456DA"/>
     <w:rsid w:val="00550446"/>
     <w:rsid w:val="005544C7"/>
     <w:rsid w:val="005558E6"/>
     <w:rsid w:val="0055697C"/>
     <w:rsid w:val="00561057"/>
     <w:rsid w:val="00566B39"/>
     <w:rsid w:val="00574D4D"/>
     <w:rsid w:val="00584E84"/>
     <w:rsid w:val="0059200F"/>
     <w:rsid w:val="005959CA"/>
     <w:rsid w:val="005A29AC"/>
     <w:rsid w:val="005A7342"/>
     <w:rsid w:val="005B765F"/>
     <w:rsid w:val="005C11F0"/>
     <w:rsid w:val="005C2001"/>
     <w:rsid w:val="005C26C9"/>
     <w:rsid w:val="005C561F"/>
     <w:rsid w:val="005D2CE0"/>
     <w:rsid w:val="005E3B06"/>
     <w:rsid w:val="005E49AB"/>
     <w:rsid w:val="005F176C"/>
     <w:rsid w:val="005F2731"/>
     <w:rsid w:val="0060479C"/>
     <w:rsid w:val="00606614"/>
+    <w:rsid w:val="00612453"/>
     <w:rsid w:val="006147A2"/>
     <w:rsid w:val="00617130"/>
     <w:rsid w:val="0062267C"/>
     <w:rsid w:val="00624B94"/>
+    <w:rsid w:val="006306A2"/>
     <w:rsid w:val="00634432"/>
     <w:rsid w:val="006347DE"/>
     <w:rsid w:val="00636D07"/>
     <w:rsid w:val="006415A5"/>
     <w:rsid w:val="00643918"/>
     <w:rsid w:val="00650319"/>
     <w:rsid w:val="0065093B"/>
     <w:rsid w:val="00655647"/>
     <w:rsid w:val="00665B16"/>
     <w:rsid w:val="00673D55"/>
     <w:rsid w:val="00675F51"/>
     <w:rsid w:val="00686DE4"/>
     <w:rsid w:val="00687011"/>
     <w:rsid w:val="00691C49"/>
     <w:rsid w:val="006932F1"/>
     <w:rsid w:val="00693E1F"/>
     <w:rsid w:val="00696890"/>
     <w:rsid w:val="00696B13"/>
     <w:rsid w:val="00697B15"/>
     <w:rsid w:val="00697CE4"/>
     <w:rsid w:val="006A1BB4"/>
     <w:rsid w:val="006A2A45"/>
     <w:rsid w:val="006A36AD"/>
     <w:rsid w:val="006B42C9"/>
     <w:rsid w:val="006B466F"/>
     <w:rsid w:val="006B5548"/>
     <w:rsid w:val="006B7E22"/>
     <w:rsid w:val="006C10D4"/>
     <w:rsid w:val="006C4E91"/>
     <w:rsid w:val="006D41A9"/>
     <w:rsid w:val="006D5222"/>
     <w:rsid w:val="006D5B00"/>
     <w:rsid w:val="006E0247"/>
     <w:rsid w:val="006E4085"/>
     <w:rsid w:val="006E568F"/>
+    <w:rsid w:val="0070261B"/>
     <w:rsid w:val="00706D7C"/>
     <w:rsid w:val="00720794"/>
     <w:rsid w:val="00720C20"/>
     <w:rsid w:val="00721D3A"/>
     <w:rsid w:val="0072299D"/>
     <w:rsid w:val="00723BB5"/>
     <w:rsid w:val="0074492D"/>
     <w:rsid w:val="00747432"/>
     <w:rsid w:val="00751B60"/>
     <w:rsid w:val="0075546A"/>
     <w:rsid w:val="00756587"/>
     <w:rsid w:val="00756B07"/>
     <w:rsid w:val="0075751A"/>
     <w:rsid w:val="00760896"/>
     <w:rsid w:val="0077237E"/>
     <w:rsid w:val="00775C53"/>
     <w:rsid w:val="007829A4"/>
     <w:rsid w:val="00791830"/>
     <w:rsid w:val="0079230F"/>
     <w:rsid w:val="00793E0B"/>
     <w:rsid w:val="007A0494"/>
     <w:rsid w:val="007A1595"/>
     <w:rsid w:val="007A47D5"/>
     <w:rsid w:val="007B2A9A"/>
     <w:rsid w:val="007B6ABD"/>
@@ -43478,112 +44033,115 @@
     <w:rsid w:val="00844FC3"/>
     <w:rsid w:val="008455E8"/>
     <w:rsid w:val="00847994"/>
     <w:rsid w:val="0086164E"/>
     <w:rsid w:val="008654E6"/>
     <w:rsid w:val="00866800"/>
     <w:rsid w:val="0086790A"/>
     <w:rsid w:val="00871871"/>
     <w:rsid w:val="00871F88"/>
     <w:rsid w:val="00872533"/>
     <w:rsid w:val="00885A27"/>
     <w:rsid w:val="0089617F"/>
     <w:rsid w:val="008A3142"/>
     <w:rsid w:val="008A3BF1"/>
     <w:rsid w:val="008A57BD"/>
     <w:rsid w:val="008A7EDE"/>
     <w:rsid w:val="008B347E"/>
     <w:rsid w:val="008B3E21"/>
     <w:rsid w:val="008C4C9E"/>
     <w:rsid w:val="008D22F9"/>
     <w:rsid w:val="008D7C63"/>
     <w:rsid w:val="008E2BFE"/>
     <w:rsid w:val="008E2E86"/>
     <w:rsid w:val="008E346F"/>
     <w:rsid w:val="008F0055"/>
+    <w:rsid w:val="008F0684"/>
     <w:rsid w:val="008F0FF6"/>
     <w:rsid w:val="008F2C98"/>
     <w:rsid w:val="008F463E"/>
     <w:rsid w:val="008F57AF"/>
     <w:rsid w:val="008F6812"/>
     <w:rsid w:val="00907718"/>
     <w:rsid w:val="0091081A"/>
     <w:rsid w:val="009132CF"/>
     <w:rsid w:val="00914007"/>
     <w:rsid w:val="00916C89"/>
     <w:rsid w:val="00917365"/>
     <w:rsid w:val="00920F53"/>
     <w:rsid w:val="00923FEF"/>
     <w:rsid w:val="0092662C"/>
     <w:rsid w:val="009360C4"/>
     <w:rsid w:val="009370F0"/>
     <w:rsid w:val="009373B7"/>
     <w:rsid w:val="00940183"/>
     <w:rsid w:val="0094141A"/>
     <w:rsid w:val="0094312B"/>
     <w:rsid w:val="009441BB"/>
     <w:rsid w:val="00944819"/>
     <w:rsid w:val="009505C3"/>
     <w:rsid w:val="00950B47"/>
     <w:rsid w:val="00953B5B"/>
     <w:rsid w:val="00955E3E"/>
     <w:rsid w:val="009618E5"/>
+    <w:rsid w:val="00963040"/>
     <w:rsid w:val="00964FC8"/>
     <w:rsid w:val="00966F83"/>
     <w:rsid w:val="00972377"/>
     <w:rsid w:val="00972B3A"/>
     <w:rsid w:val="009765CD"/>
     <w:rsid w:val="009770E2"/>
     <w:rsid w:val="0098233A"/>
     <w:rsid w:val="00983380"/>
     <w:rsid w:val="00987066"/>
     <w:rsid w:val="009A0A6B"/>
     <w:rsid w:val="009A0AF5"/>
     <w:rsid w:val="009A1EEC"/>
     <w:rsid w:val="009A305F"/>
     <w:rsid w:val="009A52EC"/>
     <w:rsid w:val="009A538D"/>
     <w:rsid w:val="009A5868"/>
     <w:rsid w:val="009A6110"/>
     <w:rsid w:val="009B1067"/>
     <w:rsid w:val="009B1A6D"/>
     <w:rsid w:val="009B38D6"/>
     <w:rsid w:val="009B48B1"/>
     <w:rsid w:val="009B4EF1"/>
     <w:rsid w:val="009C30E9"/>
     <w:rsid w:val="009D0CD2"/>
     <w:rsid w:val="009D7CFC"/>
     <w:rsid w:val="009E0891"/>
     <w:rsid w:val="009E2C33"/>
     <w:rsid w:val="009E3B38"/>
     <w:rsid w:val="009E7B35"/>
     <w:rsid w:val="009F006F"/>
     <w:rsid w:val="009F212A"/>
     <w:rsid w:val="009F2A49"/>
     <w:rsid w:val="009F4920"/>
     <w:rsid w:val="009F5577"/>
     <w:rsid w:val="009F569B"/>
+    <w:rsid w:val="009F7961"/>
     <w:rsid w:val="00A006F3"/>
     <w:rsid w:val="00A023D1"/>
     <w:rsid w:val="00A03A73"/>
     <w:rsid w:val="00A03EB1"/>
     <w:rsid w:val="00A06F79"/>
     <w:rsid w:val="00A14385"/>
     <w:rsid w:val="00A1526A"/>
     <w:rsid w:val="00A222ED"/>
     <w:rsid w:val="00A22371"/>
     <w:rsid w:val="00A2471D"/>
     <w:rsid w:val="00A24AFC"/>
     <w:rsid w:val="00A34C16"/>
     <w:rsid w:val="00A3780C"/>
     <w:rsid w:val="00A4240B"/>
     <w:rsid w:val="00A4381A"/>
     <w:rsid w:val="00A47FD6"/>
     <w:rsid w:val="00A50F92"/>
     <w:rsid w:val="00A547A2"/>
     <w:rsid w:val="00A55CD3"/>
     <w:rsid w:val="00A56EC3"/>
     <w:rsid w:val="00A60C68"/>
     <w:rsid w:val="00A6430D"/>
     <w:rsid w:val="00A70FBD"/>
     <w:rsid w:val="00A71719"/>
     <w:rsid w:val="00A80D98"/>
@@ -43671,82 +44229,84 @@
     <w:rsid w:val="00BF5745"/>
     <w:rsid w:val="00C008C6"/>
     <w:rsid w:val="00C02D2D"/>
     <w:rsid w:val="00C03DE6"/>
     <w:rsid w:val="00C049B5"/>
     <w:rsid w:val="00C06507"/>
     <w:rsid w:val="00C0784F"/>
     <w:rsid w:val="00C12A43"/>
     <w:rsid w:val="00C226E3"/>
     <w:rsid w:val="00C32F9D"/>
     <w:rsid w:val="00C33FCB"/>
     <w:rsid w:val="00C37BA3"/>
     <w:rsid w:val="00C4359C"/>
     <w:rsid w:val="00C46B39"/>
     <w:rsid w:val="00C51FDD"/>
     <w:rsid w:val="00C57E88"/>
     <w:rsid w:val="00C6090D"/>
     <w:rsid w:val="00C609A8"/>
     <w:rsid w:val="00C61002"/>
     <w:rsid w:val="00C6409C"/>
     <w:rsid w:val="00C650D3"/>
     <w:rsid w:val="00C6788C"/>
     <w:rsid w:val="00C70AA6"/>
     <w:rsid w:val="00C7295E"/>
     <w:rsid w:val="00C75534"/>
+    <w:rsid w:val="00C775CD"/>
     <w:rsid w:val="00C77B04"/>
     <w:rsid w:val="00C83B70"/>
     <w:rsid w:val="00C90AC0"/>
     <w:rsid w:val="00C931E8"/>
     <w:rsid w:val="00C951D9"/>
     <w:rsid w:val="00C95F83"/>
     <w:rsid w:val="00C96BA5"/>
     <w:rsid w:val="00C97F67"/>
     <w:rsid w:val="00CA0A8C"/>
     <w:rsid w:val="00CA242F"/>
     <w:rsid w:val="00CA28DC"/>
     <w:rsid w:val="00CA4AE8"/>
     <w:rsid w:val="00CB0D14"/>
     <w:rsid w:val="00CB5A6E"/>
     <w:rsid w:val="00CB6039"/>
     <w:rsid w:val="00CB6219"/>
     <w:rsid w:val="00CC3D65"/>
     <w:rsid w:val="00CC4F9B"/>
     <w:rsid w:val="00CC5057"/>
     <w:rsid w:val="00CC5E4E"/>
     <w:rsid w:val="00CD08CD"/>
     <w:rsid w:val="00CD0E18"/>
     <w:rsid w:val="00CD3144"/>
     <w:rsid w:val="00CD4362"/>
     <w:rsid w:val="00CD58FC"/>
     <w:rsid w:val="00CD6759"/>
     <w:rsid w:val="00CE3F1E"/>
     <w:rsid w:val="00CE53EE"/>
     <w:rsid w:val="00CF4D25"/>
     <w:rsid w:val="00CF5ADE"/>
     <w:rsid w:val="00CF7A39"/>
     <w:rsid w:val="00D03DDA"/>
+    <w:rsid w:val="00D06219"/>
     <w:rsid w:val="00D07C8B"/>
     <w:rsid w:val="00D13A23"/>
     <w:rsid w:val="00D15CA5"/>
     <w:rsid w:val="00D1771C"/>
     <w:rsid w:val="00D23791"/>
     <w:rsid w:val="00D25BF0"/>
     <w:rsid w:val="00D25FD4"/>
     <w:rsid w:val="00D265A5"/>
     <w:rsid w:val="00D30CDB"/>
     <w:rsid w:val="00D35AF4"/>
     <w:rsid w:val="00D3738E"/>
     <w:rsid w:val="00D467A0"/>
     <w:rsid w:val="00D530E2"/>
     <w:rsid w:val="00D6022F"/>
     <w:rsid w:val="00D603C9"/>
     <w:rsid w:val="00D61EB1"/>
     <w:rsid w:val="00D6570C"/>
     <w:rsid w:val="00D66ED0"/>
     <w:rsid w:val="00D703B3"/>
     <w:rsid w:val="00D70681"/>
     <w:rsid w:val="00D70EC3"/>
     <w:rsid w:val="00D741C7"/>
     <w:rsid w:val="00D7616F"/>
     <w:rsid w:val="00D777DA"/>
     <w:rsid w:val="00D801B4"/>
@@ -43777,50 +44337,51 @@
     <w:rsid w:val="00DE7144"/>
     <w:rsid w:val="00DF07A1"/>
     <w:rsid w:val="00E00D17"/>
     <w:rsid w:val="00E01BC5"/>
     <w:rsid w:val="00E06DB1"/>
     <w:rsid w:val="00E07BF3"/>
     <w:rsid w:val="00E150B0"/>
     <w:rsid w:val="00E156B1"/>
     <w:rsid w:val="00E17CB0"/>
     <w:rsid w:val="00E24D9A"/>
     <w:rsid w:val="00E257E1"/>
     <w:rsid w:val="00E33090"/>
     <w:rsid w:val="00E33C67"/>
     <w:rsid w:val="00E36DAD"/>
     <w:rsid w:val="00E44021"/>
     <w:rsid w:val="00E46DDF"/>
     <w:rsid w:val="00E51A4E"/>
     <w:rsid w:val="00E532A0"/>
     <w:rsid w:val="00E547E8"/>
     <w:rsid w:val="00E569F3"/>
     <w:rsid w:val="00E65FF9"/>
     <w:rsid w:val="00E6727C"/>
     <w:rsid w:val="00E67D27"/>
     <w:rsid w:val="00E74577"/>
     <w:rsid w:val="00E77580"/>
+    <w:rsid w:val="00E84BD2"/>
     <w:rsid w:val="00E8690E"/>
     <w:rsid w:val="00E903A4"/>
     <w:rsid w:val="00EA36B0"/>
     <w:rsid w:val="00EA69E6"/>
     <w:rsid w:val="00EB1010"/>
     <w:rsid w:val="00EB604F"/>
     <w:rsid w:val="00EC3101"/>
     <w:rsid w:val="00EC4BAB"/>
     <w:rsid w:val="00EE56C9"/>
     <w:rsid w:val="00EE5AB6"/>
     <w:rsid w:val="00F0389F"/>
     <w:rsid w:val="00F03DB2"/>
     <w:rsid w:val="00F055E1"/>
     <w:rsid w:val="00F05934"/>
     <w:rsid w:val="00F17EA5"/>
     <w:rsid w:val="00F17FAB"/>
     <w:rsid w:val="00F20B9B"/>
     <w:rsid w:val="00F24B07"/>
     <w:rsid w:val="00F25885"/>
     <w:rsid w:val="00F26C36"/>
     <w:rsid w:val="00F2754D"/>
     <w:rsid w:val="00F3400B"/>
     <w:rsid w:val="00F34924"/>
     <w:rsid w:val="00F37A33"/>
     <w:rsid w:val="00F50816"/>
@@ -43921,59 +44482,59 @@
     <w:rsid w:val="7B2399FE"/>
     <w:rsid w:val="7B5476E9"/>
     <w:rsid w:val="7CE59951"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="24CC2B17"/>
   <w15:docId w15:val="{82EABC29-D7D3-42D6-940E-3A4E73A85ACF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -44839,51 +45400,51 @@
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EE5AB6"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0072299D"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D265A5"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="92286998">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="271978561">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -44937,58 +45498,58 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1951474712">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11301" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10716" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/20606" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2020-03/Annex-1-UNSDG-Common-Approach-to-Due-Diligence.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11301" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2020-03/Annex-1-UNSDG-Common-Approach-to-Due-Diligence.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11301" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10716" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un-documents.net/johannesburg-declaration.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/content/dam/undp/library/corporate/Partnerships/Private%20Sector/JOHANNESBURG%20DECLARATION.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11301" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un-documents.net/johannesburg-declaration.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/20606" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2020-03/Annex-1-UNSDG-Common-Approach-to-Due-Diligence.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11301" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cites.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/ethics/assets/pdfs/Guidelines-on-Cooperation-with-the-Business-Sector.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/sites/g/files/zskgke326/files/undp/library/corporate/Executive%20Board/2021/First-regular-session/dp2021-2e.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1441" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/RSCA/Know/extractives/Key%20Resources/A%20Practitioner%E2%80%99s%20Guide%20Web.pdf?CT=1681235115596&amp;OR=ItemsView" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.who.int/nutrition/publications/infantfeeding/9241541601/en/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsdg.un.org/sites/default/files/2020-03/Annex-1-UNSDG-Common-Approach-to-Due-Diligence.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11301" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cites.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/en/ethics/assets/pdfs/Guidelines-on-Cooperation-with-the-Business-Sector.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/sites/g/files/zskgke326/files/undp/library/corporate/Executive%20Board/2021/First-regular-session/dp2021-2e.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1571" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1441" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/RSCA/Know/extractives/Key%20Resources/A%20Practitioner%E2%80%99s%20Guide%20Web.pdf?CT=1681235115596&amp;OR=ItemsView" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/1571" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/publications/i/item/9241541601" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -45248,51 +45809,56 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <TeamsChannelId xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <Invited_Teachers xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <IsNotebookLocked xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <Teachers xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Teachers>
     <Student_Groups xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Student_Groups>
     <Distribution_Groups xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <Self_Registration_Enabled xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
@@ -45328,56 +45894,51 @@
     </Owner>
     <Member_Groups xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Member_Groups>
     <Invited_Members xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <AppVersion xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <Math_Settings xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <Templates xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <Members xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Members>
     <Has_Leaders_Only_SectionGroup xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007DAA6698D5E5EF49BB70C92D661A2074" ma:contentTypeVersion="41" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f5ed3c61846ab95337ee967715deb5a1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="200a9967-79c2-4f32-916b-bf2d048c86ca" xmlns:ns4="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="978dda9db435f62d4d855472fc29a080" ns3:_="" ns4:_="">
     <xsd:import namespace="200a9967-79c2-4f32-916b-bf2d048c86ca"/>
     <xsd:import namespace="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:NotebookType" minOccurs="0"/>
                 <xsd:element ref="ns4:FolderType" minOccurs="0"/>
                 <xsd:element ref="ns4:CultureName" minOccurs="0"/>
@@ -45842,124 +46403,124 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C247A094-73FD-4F2C-9708-6401F1EC6B83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99419666-06AD-4DB5-8191-F854FB42DBAC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4542312A-36BB-4B68-84A7-90CC1C93DFFE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99419666-06AD-4DB5-8191-F854FB42DBAC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C247A094-73FD-4F2C-9708-6401F1EC6B83}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{901CE38D-28F0-41B2-9500-6F1387B3CB6A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="200a9967-79c2-4f32-916b-bf2d048c86ca"/>
     <ds:schemaRef ds:uri="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>44765</Characters>
+  <Pages>22</Pages>
+  <Words>7852</Words>
+  <Characters>44758</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>373</Lines>
+  <Lines>372</Lines>
   <Paragraphs>105</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>52513</CharactersWithSpaces>
+  <CharactersWithSpaces>52505</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tom</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2015-03-19T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">