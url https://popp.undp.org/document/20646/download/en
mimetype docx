--- v1 (2026-06-04)
+++ v2 (2026-07-16)
@@ -3362,60 +3362,52 @@
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>BPPS</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bureau for Policy and </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Bureau for Policy and Programme</w:t>
+      </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Support</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2B32" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4306,63 +4298,55 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2B42" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="62"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>POPP</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> and Operations Policies and</w:t>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Programme and Operations Policies and</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Procedures</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2B43" w14:textId="1E15E4A2" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="62"/>
         <w:ind w:left="2520" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7961">
@@ -5104,65 +5088,51 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reap the potential benefits of the collaboration. A low risk tolerance implies </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> UNDP is not prepared to take many such</w:t>
+        <w:t xml:space="preserve"> reap the potential benefits of the collaboration. A low risk tolerance implies than UNDP is not prepared to take many such</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>risks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2B48" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="002E183D">
       <w:pPr>
         <w:spacing w:before="59"/>
         <w:ind w:left="2520" w:right="643" w:hanging="2149"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7961">
@@ -6446,51 +6416,51 @@
       <w:r w:rsidR="00D25FD4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>four</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> risk levels, </w:t>
       </w:r>
       <w:r w:rsidR="005558E6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> it will be done at least annually. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B1A2CB" w14:textId="48F0EEFF" w:rsidR="00F03DB2" w:rsidRPr="009F7961" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
+    <w:p w14:paraId="01B1A2CB" w14:textId="5853CACD" w:rsidR="00F03DB2" w:rsidRPr="009F7961" w:rsidRDefault="00F03DB2" w:rsidP="00F03DB2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:right="634"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Spot checks of the due diligence process will be introduced as part of the ‘third line’ of </w:t>
       </w:r>
       <w:r w:rsidR="009F7961" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>defense</w:t>
       </w:r>
       <w:r w:rsidR="006C10D4" w:rsidRPr="009F7961">
@@ -6511,51 +6481,63 @@
         </w:rPr>
         <w:t xml:space="preserve"> that reviews the operation of management’s own controls (first line) and their monitoring thereof (second line)</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00041F08" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Regional Bureaus will spot-check due diligences of COs, and </w:t>
       </w:r>
       <w:r w:rsidR="006C10D4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00DA0AD6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">BPPS Effectiveness group </w:t>
+        <w:t xml:space="preserve">BPPS </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6E31" w:rsidRPr="000C6E31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Quality and Impact Hub</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6E31" w:rsidRPr="000C6E31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00041F08" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="005A29AC" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">organize for an independent assessment for </w:t>
       </w:r>
       <w:r w:rsidR="006B5548" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">compliance with the </w:t>
       </w:r>
       <w:r w:rsidR="00041F08" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>due diligence</w:t>
       </w:r>
@@ -12422,65 +12404,59 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> “high-risk” sectors have also been defined, </w:t>
       </w:r>
       <w:r w:rsidR="049F42A6" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">where </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the occurrences of significant controversies </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>is</w:t>
+        <w:t xml:space="preserve">is considered </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55CD3" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>to be</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009F7961">
-[...10 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> particularly high and / or where adherence to main corporate sustainability principles </w:t>
       </w:r>
       <w:r w:rsidR="00E33C67" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> regarded as more</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -14511,65 +14487,51 @@
               </w:rPr>
               <w:t>activities</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33E11C33" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:before="20" w:after="20" w:line="268" w:lineRule="exact"/>
               <w:ind w:hanging="361"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complicity in human rights </w:t>
-[...13 lines deleted...]
-              <w:t>, including in supply</w:t>
+              <w:t>Complicity in human rights abuses, including in supply</w:t>
             </w:r>
             <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>chains</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E039E74" w14:textId="77777777" w:rsidR="00FB3BC3" w:rsidRPr="009F7961" w:rsidRDefault="00FB3BC3" w:rsidP="009F212A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="467"/>
                 <w:tab w:val="left" w:pos="468"/>
@@ -15708,51 +15670,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Diligence?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="24CC2CCD" w14:textId="01477BA7" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00AD73AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="274" w:right="635"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>UNDP is committed to be pro-active in establishing partnerships around development priorities where private sector entities can contribute to our work. Being pro-active means identifying and outlining possible</w:t>
+        <w:t xml:space="preserve">UNDP is committed to be pro-active in establishing partnerships around development priorities where private sector entities can contribute to our work. Being </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>pro-active</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means identifying and outlining possible</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>opportunities</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -15885,64 +15861,64 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>seek</w:t>
       </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>out</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009F7961">
-[...11 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>best</w:t>
@@ -17629,63 +17605,55 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC2D35" w14:textId="73D4404F" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="637"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the responsibility of the </w:t>
       </w:r>
       <w:r w:rsidR="00F72D2A" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>portfolio/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> / project manager in the unit initiating the partnership to complete the Risk Assessment Tool.</w:t>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>programme / project manager in the unit initiating the partnership to complete the Risk Assessment Tool.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B6A0A3" w14:textId="77777777" w:rsidR="00DD18F1" w:rsidRPr="009F7961" w:rsidRDefault="00DD18F1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="637"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1454CD8F" w14:textId="4DB5A006" w:rsidR="00DD18F1" w:rsidRPr="009F7961" w:rsidRDefault="00DD18F1" w:rsidP="008D7C63">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -17942,65 +17910,51 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> risk: </w:t>
       </w:r>
       <w:r w:rsidR="00167985" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">these are private sector entities for which there is no evidence of </w:t>
       </w:r>
       <w:r w:rsidR="00167985" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>direct</w:t>
       </w:r>
       <w:r w:rsidR="00167985" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> involvement in activities relating to exclusionary criteria, but where there is evidence of </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and/or engagement in </w:t>
+        <w:t xml:space="preserve"> involvement in activities relating to exclusionary criteria, but where there is evidence of controversies and/or engagement in </w:t>
       </w:r>
       <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>high-risk</w:t>
       </w:r>
       <w:r w:rsidR="00167985" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> sector. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0929A13D" w14:textId="4BC8D587" w:rsidR="00167985" w:rsidRPr="009F7961" w:rsidRDefault="00167985" w:rsidP="00775C53">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1001"/>
         </w:tabs>
         <w:spacing w:before="60"/>
@@ -20146,71 +20100,51 @@
           <w:p w14:paraId="27722450" w14:textId="5AF4FF01" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Bureau Directors </w:t>
             </w:r>
             <w:r w:rsidR="00CD58FC" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">for both </w:t>
-[...19 lines deleted...]
-              <w:t>, regional and global level</w:t>
+              <w:t>for both country, regional and global level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60E7EB46" w14:textId="2C4F5431" w:rsidR="0046210B" w:rsidRPr="009F7961" w:rsidRDefault="0046210B" w:rsidP="00C6409C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -20826,70 +20760,68 @@
       </w:pPr>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidR="00AD5F69" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>potential partners</w:t>
       </w:r>
       <w:r w:rsidR="00AD5F69" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00AD5F69" w:rsidRPr="009F7961">
-[...2 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidR="00AD5F69" w:rsidRPr="000C6E31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00AD5F69" w:rsidRPr="009F7961">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>AML/CFT self-certification</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AD5F69" w:rsidRPr="009F7961">
-[...2 lines deleted...]
-          <w:lang w:val="de-CH"/>
+      <w:r w:rsidR="00AD5F69" w:rsidRPr="000C6E31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD5F69" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>will be submitted</w:t>
       </w:r>
       <w:r w:rsidR="00E07BF3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00AD5F69" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>confirm</w:t>
       </w:r>
       <w:r w:rsidR="00E07BF3" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -21312,51 +21244,51 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1015"/>
           <w:tab w:val="left" w:pos="7095"/>
         </w:tabs>
         <w:spacing w:before="182" w:line="364" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc148198018"/>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Spot-checking</w:t>
       </w:r>
       <w:r w:rsidR="00FF66FE" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the due diligence process</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="4A8B0B0F" w14:textId="5F929EFF" w:rsidR="002453AF" w:rsidRPr="009F7961" w:rsidRDefault="00FF66FE" w:rsidP="002453AF">
+    <w:p w14:paraId="4A8B0B0F" w14:textId="5A9BBC34" w:rsidR="002453AF" w:rsidRPr="009F7961" w:rsidRDefault="00FF66FE" w:rsidP="002453AF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="280" w:right="639"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Spot checks of the due diligence process are carried out </w:t>
       </w:r>
       <w:r w:rsidR="00D35AF4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">every alternate year, </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">as part of UNDP’s ‘third line’ of </w:t>
@@ -21381,95 +21313,99 @@
         <w:t>e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. This will validate that the due diligence process was conducted as per the policy and related guidance and that necessary monitoring of the partner risk assessment and treatment mechanisms are operational. </w:t>
       </w:r>
       <w:r w:rsidR="008455E8" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Regional Bureaus</w:t>
       </w:r>
       <w:r w:rsidR="00CC3D65" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> carry out</w:t>
       </w:r>
       <w:r w:rsidR="008455E8" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> spot-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> spot-check </w:t>
       </w:r>
       <w:r w:rsidR="00CC3D65" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="003662FD" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>due diligence</w:t>
       </w:r>
       <w:r w:rsidR="00EB604F" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> conducted by Country Offices</w:t>
       </w:r>
       <w:r w:rsidR="00CC3D65" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00162513" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>BPPS Effectiveness Group wil</w:t>
+        <w:t xml:space="preserve">BPPS </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6E31" w:rsidRPr="000C6E31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Quality and Impact Hub</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6E31" w:rsidRPr="000C6E31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00162513" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wil</w:t>
       </w:r>
       <w:r w:rsidR="00222EC4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00162513" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> organize an independent assessment </w:t>
       </w:r>
       <w:r w:rsidR="00222EC4" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">for compliance with the due diligence policy </w:t>
       </w:r>
       <w:r w:rsidR="00CC3D65" w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>for Regional and Central Bureau</w:t>
       </w:r>
@@ -23042,63 +22978,55 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Maintain integrity, independence and impartiality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6660" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24CC2D69" w14:textId="5B9E4AC3" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="107" w:right="102"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> with the private sector must allow UNDP to remain unbiased and maintain its integrity, </w:t>
+            <w:r w:rsidRPr="009F7961">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engagements with the private sector must allow UNDP to remain unbiased and maintain its integrity, </w:t>
             </w:r>
             <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>independence,</w:t>
             </w:r>
             <w:r w:rsidRPr="009F7961">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> and impartiality.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00474239" w:rsidRPr="00D06219" w14:paraId="24CC2D6D" w14:textId="77777777" w:rsidTr="008057D5">
         <w:trPr>
           <w:trHeight w:val="1711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24CC2D6B" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="008057D5">
@@ -28020,50 +27948,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidSect="009770E2">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1340" w:right="1300" w:bottom="1440" w:left="1340" w:header="450" w:footer="1250" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC2DCA" w14:textId="5A91781B" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00940183">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="75"/>
         <w:ind w:left="100" w:right="5268"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CC2E49" wp14:editId="585546FF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3521710</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>71120</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3093720" cy="3127375"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="30" name="Group 30"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
@@ -28677,65 +28606,51 @@
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">core business. With corporate social philanthropy, on the other hand, companies align charitable activities (e.g. donations, volunteer programs) with a social issue or </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> that supports their business objectives (i.e. aligning social goals with their economic</w:t>
+        <w:t>core business. With corporate social philanthropy, on the other hand, companies align charitable activities (e.g. donations, volunteer programs) with a social issue or cause that supports their business objectives (i.e. aligning social goals with their economic</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>goals).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DCD" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC2DCE" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="00C226E3">
@@ -29185,163 +29100,155 @@
         <w:t>communities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DD1" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC2DD2" w14:textId="186AF8AF" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="5265"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Through this type of partnership, UNDP seeks to coordinate efforts and promote collaboration between key actors from the private sector, academia and civil society to design and explore novel ways to empower the poor and formulate solutions to local challenges. Innovative products, services and processes that are developed through this type of partnership should respond to </w:t>
+        <w:t xml:space="preserve">Through this type of partnership, UNDP seeks to coordinate efforts and promote collaboration between key actors from the private sector, academia and civil society to design and explore novel ways to empower the poor and formulate solutions to local challenges. Innovative products, services and processes that are developed through this type of partnership should respond to user needs and be </w:t>
+      </w:r>
+      <w:r w:rsidR="0013545C" w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>context appropriate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. They must be built upon previous experience, demonstrate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>positive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">change in the living conditions of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>user</w:t>
+        <w:t>under-privileged</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> needs and be </w:t>
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> in the living conditions of under-privileged groups, create a more conducive and enabling environment for improvement, and be viable and replicable in the long</w:t>
+        <w:t xml:space="preserve"> groups, create a more conducive and enabling environment for improvement, and be viable and replicable in the long</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>run.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DD3" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC2DD4" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
@@ -29612,51 +29519,58 @@
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>small- scale entrepreneurship, strengthen supply chains, etc. Therefore, in the interests of successful innovation, this type of partnership might take elements from advocacy, core business, resource mobilization,</w:t>
+        <w:t xml:space="preserve">small- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7961">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>scale entrepreneurship, strengthen supply chains, etc. Therefore, in the interests of successful innovation, this type of partnership might take elements from advocacy, core business, resource mobilization,</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DD7" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="75" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -31721,50 +31635,51 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="5310"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC2DE4" w14:textId="2A677AB7" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731" w:rsidP="0013545C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3926"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>These</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>inclusive</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -33899,50 +33814,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidSect="009770E2">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1340" w:right="1300" w:bottom="1080" w:left="1340" w:header="360" w:footer="809" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC2DF9" w14:textId="77777777" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="75" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The following criteria make a partnership transformational:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CC2DFA" w14:textId="1B129BFB" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="005F2731">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="821"/>
         </w:tabs>
         <w:ind w:right="138"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7961">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>It</w:t>
@@ -35053,65 +34969,65 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CC2E22" w14:textId="5D6C27E3" w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidRDefault="00474239">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00474239" w:rsidRPr="009F7961" w:rsidSect="009770E2">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1340" w:right="1300" w:bottom="1440" w:left="1340" w:header="270" w:footer="1250" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EEA8584" w14:textId="77777777" w:rsidR="0040295E" w:rsidRDefault="0040295E">
+    <w:p w14:paraId="76707AB6" w14:textId="77777777" w:rsidR="003D5647" w:rsidRDefault="003D5647">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47BFD38F" w14:textId="77777777" w:rsidR="0040295E" w:rsidRDefault="0040295E">
+    <w:p w14:paraId="7F4FCCAD" w14:textId="77777777" w:rsidR="003D5647" w:rsidRDefault="003D5647">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6E0B32DF" w14:textId="77777777" w:rsidR="0040295E" w:rsidRDefault="0040295E"/>
+    <w:p w14:paraId="52452DD0" w14:textId="77777777" w:rsidR="003D5647" w:rsidRDefault="003D5647"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -35170,51 +35086,51 @@
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="1850591044"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="7FFFF98C" w14:textId="77777777" w:rsidR="009F7961" w:rsidRDefault="009F7961">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
       </w:p>
-      <w:p w14:paraId="177EB96F" w14:textId="2A737367" w:rsidR="00964FC8" w:rsidRDefault="00964FC8">
+      <w:p w14:paraId="177EB96F" w14:textId="0D4B5206" w:rsidR="00964FC8" w:rsidRDefault="00964FC8">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r w:rsidRPr="00827ACC">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidRPr="00827ACC">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00827ACC">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
@@ -35311,89 +35227,89 @@
         <w:r w:rsidRPr="00827ACC">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">/2023                </w:t>
         </w:r>
         <w:r w:rsidRPr="00827ACC">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:tab/>
           <w:t>Version</w:t>
         </w:r>
         <w:r w:rsidR="0013545C">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve"> #</w:t>
         </w:r>
         <w:r w:rsidRPr="00827ACC">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">: </w:t>
         </w:r>
-        <w:r w:rsidR="009A52EC">
+        <w:r w:rsidR="005575B3">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="1326163210"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1171174209"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="4DFC11B5" w14:textId="0827F410" w:rsidR="00191F0B" w:rsidRPr="00827ACC" w:rsidRDefault="00191F0B" w:rsidP="00827ACC">
+          <w:p w14:paraId="4DFC11B5" w14:textId="5B074BF1" w:rsidR="00191F0B" w:rsidRPr="00827ACC" w:rsidRDefault="00191F0B" w:rsidP="00827ACC">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827ACC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00827ACC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00827ACC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -35506,102 +35422,108 @@
               </w:rPr>
               <w:t>/2023</w:t>
             </w:r>
             <w:r w:rsidR="00827ACC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                       </w:t>
             </w:r>
             <w:r w:rsidR="00827ACC" w:rsidRPr="00827ACC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Version</w:t>
             </w:r>
             <w:r w:rsidR="0013545C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> #</w:t>
             </w:r>
             <w:r w:rsidR="00827ACC" w:rsidRPr="00827ACC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>: 2</w:t>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF0992">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="24CC2E51" w14:textId="0B322D10" w:rsidR="00474239" w:rsidRDefault="00474239">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:id w:val="-1253588696"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1889492484"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:p w14:paraId="47DC4B8B" w14:textId="41A9C3E7" w:rsidR="0089617F" w:rsidRPr="0089617F" w:rsidRDefault="0089617F" w:rsidP="002817DD">
+          <w:p w14:paraId="47DC4B8B" w14:textId="548B5ABA" w:rsidR="0089617F" w:rsidRPr="0089617F" w:rsidRDefault="0089617F" w:rsidP="002817DD">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002817DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="002817DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="002817DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -35680,95 +35602,101 @@
               </w:rPr>
               <w:t xml:space="preserve">                                                                                               Effective Date: 1/1</w:t>
             </w:r>
             <w:r w:rsidR="0013545C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="002817DD" w:rsidRPr="002817DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>/2023                                                                                                         Version</w:t>
             </w:r>
             <w:r w:rsidR="0013545C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> #</w:t>
             </w:r>
             <w:r w:rsidR="002817DD" w:rsidRPr="002817DD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>: 2</w:t>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="005575B3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="24CC2E52" w14:textId="4184658E" w:rsidR="00474239" w:rsidRDefault="00474239" w:rsidP="0089617F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="-684583918"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-1705238520"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="04707BF9" w14:textId="1711F928" w:rsidR="00693E1F" w:rsidRPr="00827ACC" w:rsidRDefault="00693E1F">
+          <w:p w14:paraId="04707BF9" w14:textId="474165D0" w:rsidR="00693E1F" w:rsidRPr="00827ACC" w:rsidRDefault="00693E1F">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827ACC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00827ACC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00827ACC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00827ACC">
@@ -35843,91 +35771,91 @@
             <w:r w:rsidRPr="00827ACC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>/2023</w:t>
             </w:r>
             <w:r w:rsidRPr="00827ACC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:tab/>
               <w:t>Version</w:t>
             </w:r>
             <w:r w:rsidR="0013545C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> #</w:t>
             </w:r>
             <w:r w:rsidRPr="00827ACC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00BE4A32">
-[...3 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="00771D65">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3B87396E" w14:textId="7649B34D" w:rsidR="00693E1F" w:rsidRPr="00827ACC" w:rsidRDefault="00693E1F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33297D43" w14:textId="77777777" w:rsidR="0040295E" w:rsidRDefault="0040295E">
+    <w:p w14:paraId="1C969B46" w14:textId="77777777" w:rsidR="003D5647" w:rsidRDefault="003D5647">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65B46AED" w14:textId="77777777" w:rsidR="0040295E" w:rsidRDefault="0040295E">
+    <w:p w14:paraId="3058A02E" w14:textId="77777777" w:rsidR="003D5647" w:rsidRDefault="003D5647">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5178F24F" w14:textId="77777777" w:rsidR="0040295E" w:rsidRDefault="0040295E"/>
+    <w:p w14:paraId="223D8426" w14:textId="77777777" w:rsidR="003D5647" w:rsidRDefault="003D5647"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0C4448EB" w14:textId="09DABC58" w:rsidR="418E8D3F" w:rsidRPr="00D265A5" w:rsidRDefault="418E8D3F" w:rsidP="00155666">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D265A5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D265A5">
         <w:rPr>
@@ -39282,57 +39210,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>technology,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">research, business and entrepreneurship to produce new innovations and </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">new innovation models to address key societal challenges. Key actors include businesses (including SMEs), entrepreneurs, research and technology organizations, institutes of higher education, investment </w:t>
+        <w:t xml:space="preserve">research, business and entrepreneurship to produce new innovations and new innovation models to address key societal challenges. Key actors include businesses (including SMEs), entrepreneurs, research and technology organizations, institutes of higher education, investment </w:t>
       </w:r>
       <w:r w:rsidR="0013545C">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>communities (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>private</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>investors</w:t>
@@ -39936,51 +39858,51 @@
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00281BBD">
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="007829A4">
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="00E532A0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F367D66" wp14:editId="69CC3BEC">
           <wp:extent cx="470184" cy="725805"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1956225869" name="Picture 1956225869" descr="A blue square with white text&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="574522373" name="Picture 574522373" descr="A blue square with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="A blue square with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1" cstate="print"/>
                   <a:srcRect b="22104"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="475621" cy="734198"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
@@ -43682,50 +43604,51 @@
     <w:rsid w:val="000614BF"/>
     <w:rsid w:val="00062F36"/>
     <w:rsid w:val="00067933"/>
     <w:rsid w:val="00067A9E"/>
     <w:rsid w:val="0007070B"/>
     <w:rsid w:val="00074471"/>
     <w:rsid w:val="00074692"/>
     <w:rsid w:val="0008437A"/>
     <w:rsid w:val="0008597F"/>
     <w:rsid w:val="00092BF1"/>
     <w:rsid w:val="00093D61"/>
     <w:rsid w:val="00095067"/>
     <w:rsid w:val="00096BBA"/>
     <w:rsid w:val="000A6B94"/>
     <w:rsid w:val="000A7127"/>
     <w:rsid w:val="000A784D"/>
     <w:rsid w:val="000B0411"/>
     <w:rsid w:val="000B1CB0"/>
     <w:rsid w:val="000B2D00"/>
     <w:rsid w:val="000B78AE"/>
     <w:rsid w:val="000C0CF3"/>
     <w:rsid w:val="000C2958"/>
     <w:rsid w:val="000C49DA"/>
     <w:rsid w:val="000C4CE3"/>
     <w:rsid w:val="000C5E62"/>
+    <w:rsid w:val="000C6E31"/>
     <w:rsid w:val="000D076D"/>
     <w:rsid w:val="000E1777"/>
     <w:rsid w:val="000E4AF5"/>
     <w:rsid w:val="000F4B21"/>
     <w:rsid w:val="000F4B8E"/>
     <w:rsid w:val="000F4D42"/>
     <w:rsid w:val="000F537B"/>
     <w:rsid w:val="000F672C"/>
     <w:rsid w:val="00102062"/>
     <w:rsid w:val="0010317A"/>
     <w:rsid w:val="00106542"/>
     <w:rsid w:val="00107DD9"/>
     <w:rsid w:val="00114B2E"/>
     <w:rsid w:val="00115665"/>
     <w:rsid w:val="00120DA5"/>
     <w:rsid w:val="001211DE"/>
     <w:rsid w:val="00122579"/>
     <w:rsid w:val="00122660"/>
     <w:rsid w:val="001228A5"/>
     <w:rsid w:val="00130EAA"/>
     <w:rsid w:val="00132E7A"/>
     <w:rsid w:val="0013545C"/>
     <w:rsid w:val="00137670"/>
     <w:rsid w:val="00141A72"/>
     <w:rsid w:val="001450DD"/>
@@ -43826,50 +43749,51 @@
     <w:rsid w:val="00351D1E"/>
     <w:rsid w:val="0035214F"/>
     <w:rsid w:val="00352E2D"/>
     <w:rsid w:val="0035685D"/>
     <w:rsid w:val="00357FC9"/>
     <w:rsid w:val="003662FD"/>
     <w:rsid w:val="003772A1"/>
     <w:rsid w:val="003775E9"/>
     <w:rsid w:val="003807D8"/>
     <w:rsid w:val="00384598"/>
     <w:rsid w:val="00385FE0"/>
     <w:rsid w:val="00386886"/>
     <w:rsid w:val="00396547"/>
     <w:rsid w:val="00396A47"/>
     <w:rsid w:val="003A14A5"/>
     <w:rsid w:val="003A4294"/>
     <w:rsid w:val="003A7021"/>
     <w:rsid w:val="003B0BE4"/>
     <w:rsid w:val="003B1AFE"/>
     <w:rsid w:val="003B28B4"/>
     <w:rsid w:val="003B3F69"/>
     <w:rsid w:val="003C4C42"/>
     <w:rsid w:val="003C51A0"/>
     <w:rsid w:val="003D2A84"/>
     <w:rsid w:val="003D503F"/>
+    <w:rsid w:val="003D5647"/>
     <w:rsid w:val="003D5E12"/>
     <w:rsid w:val="003E183D"/>
     <w:rsid w:val="003E3A42"/>
     <w:rsid w:val="003E6193"/>
     <w:rsid w:val="003E6FE2"/>
     <w:rsid w:val="003F1047"/>
     <w:rsid w:val="003F3F9C"/>
     <w:rsid w:val="003F5CD8"/>
     <w:rsid w:val="00400B68"/>
     <w:rsid w:val="0040295E"/>
     <w:rsid w:val="00406DFF"/>
     <w:rsid w:val="00407425"/>
     <w:rsid w:val="00411AAF"/>
     <w:rsid w:val="00414CB1"/>
     <w:rsid w:val="004165C6"/>
     <w:rsid w:val="0041768D"/>
     <w:rsid w:val="004223EC"/>
     <w:rsid w:val="0042678C"/>
     <w:rsid w:val="004344DD"/>
     <w:rsid w:val="0044027B"/>
     <w:rsid w:val="004511DB"/>
     <w:rsid w:val="00453680"/>
     <w:rsid w:val="00456AA1"/>
     <w:rsid w:val="00457B7A"/>
     <w:rsid w:val="00461AF5"/>
@@ -43894,50 +43818,51 @@
     <w:rsid w:val="004C635D"/>
     <w:rsid w:val="004C70BB"/>
     <w:rsid w:val="004D285F"/>
     <w:rsid w:val="004D2C77"/>
     <w:rsid w:val="004D4AE9"/>
     <w:rsid w:val="004D66EC"/>
     <w:rsid w:val="004E226F"/>
     <w:rsid w:val="004E22F2"/>
     <w:rsid w:val="004F0691"/>
     <w:rsid w:val="004F47A4"/>
     <w:rsid w:val="005130F0"/>
     <w:rsid w:val="00513F84"/>
     <w:rsid w:val="00514BCD"/>
     <w:rsid w:val="00515C7F"/>
     <w:rsid w:val="005216D4"/>
     <w:rsid w:val="00521720"/>
     <w:rsid w:val="00521D7D"/>
     <w:rsid w:val="00533378"/>
     <w:rsid w:val="005401E8"/>
     <w:rsid w:val="00545336"/>
     <w:rsid w:val="005456DA"/>
     <w:rsid w:val="00550446"/>
     <w:rsid w:val="005544C7"/>
     <w:rsid w:val="005558E6"/>
     <w:rsid w:val="0055697C"/>
+    <w:rsid w:val="005575B3"/>
     <w:rsid w:val="00561057"/>
     <w:rsid w:val="00566B39"/>
     <w:rsid w:val="00574D4D"/>
     <w:rsid w:val="00584E84"/>
     <w:rsid w:val="0059200F"/>
     <w:rsid w:val="005959CA"/>
     <w:rsid w:val="005A29AC"/>
     <w:rsid w:val="005A7342"/>
     <w:rsid w:val="005B765F"/>
     <w:rsid w:val="005C11F0"/>
     <w:rsid w:val="005C2001"/>
     <w:rsid w:val="005C26C9"/>
     <w:rsid w:val="005C561F"/>
     <w:rsid w:val="005D2CE0"/>
     <w:rsid w:val="005E3B06"/>
     <w:rsid w:val="005E49AB"/>
     <w:rsid w:val="005F176C"/>
     <w:rsid w:val="005F2731"/>
     <w:rsid w:val="0060479C"/>
     <w:rsid w:val="00606614"/>
     <w:rsid w:val="00612453"/>
     <w:rsid w:val="006147A2"/>
     <w:rsid w:val="00617130"/>
     <w:rsid w:val="0062267C"/>
     <w:rsid w:val="00624B94"/>
@@ -43970,56 +43895,58 @@
     <w:rsid w:val="006B5548"/>
     <w:rsid w:val="006B7E22"/>
     <w:rsid w:val="006C10D4"/>
     <w:rsid w:val="006C4E91"/>
     <w:rsid w:val="006D41A9"/>
     <w:rsid w:val="006D5222"/>
     <w:rsid w:val="006D5B00"/>
     <w:rsid w:val="006E0247"/>
     <w:rsid w:val="006E4085"/>
     <w:rsid w:val="006E568F"/>
     <w:rsid w:val="0070261B"/>
     <w:rsid w:val="00706D7C"/>
     <w:rsid w:val="00720794"/>
     <w:rsid w:val="00720C20"/>
     <w:rsid w:val="00721D3A"/>
     <w:rsid w:val="0072299D"/>
     <w:rsid w:val="00723BB5"/>
     <w:rsid w:val="0074492D"/>
     <w:rsid w:val="00747432"/>
     <w:rsid w:val="00751B60"/>
     <w:rsid w:val="0075546A"/>
     <w:rsid w:val="00756587"/>
     <w:rsid w:val="00756B07"/>
     <w:rsid w:val="0075751A"/>
     <w:rsid w:val="00760896"/>
+    <w:rsid w:val="00771D65"/>
     <w:rsid w:val="0077237E"/>
     <w:rsid w:val="00775C53"/>
     <w:rsid w:val="007829A4"/>
     <w:rsid w:val="00791830"/>
     <w:rsid w:val="0079230F"/>
     <w:rsid w:val="00793E0B"/>
+    <w:rsid w:val="00796868"/>
     <w:rsid w:val="007A0494"/>
     <w:rsid w:val="007A1595"/>
     <w:rsid w:val="007A47D5"/>
     <w:rsid w:val="007B2A9A"/>
     <w:rsid w:val="007B6ABD"/>
     <w:rsid w:val="007B7B76"/>
     <w:rsid w:val="007C2388"/>
     <w:rsid w:val="007C2DAD"/>
     <w:rsid w:val="007C61CF"/>
     <w:rsid w:val="007D1939"/>
     <w:rsid w:val="007D2DA7"/>
     <w:rsid w:val="007D4069"/>
     <w:rsid w:val="007E4C16"/>
     <w:rsid w:val="007E5671"/>
     <w:rsid w:val="007E5CED"/>
     <w:rsid w:val="007E68F4"/>
     <w:rsid w:val="007F0D32"/>
     <w:rsid w:val="007F31FA"/>
     <w:rsid w:val="007F5AB1"/>
     <w:rsid w:val="00800745"/>
     <w:rsid w:val="008057D5"/>
     <w:rsid w:val="00806984"/>
     <w:rsid w:val="00812B87"/>
     <w:rsid w:val="0081540D"/>
     <w:rsid w:val="00815585"/>
@@ -44314,50 +44241,51 @@
     <w:rsid w:val="00D81750"/>
     <w:rsid w:val="00D837C4"/>
     <w:rsid w:val="00D84B26"/>
     <w:rsid w:val="00D84E39"/>
     <w:rsid w:val="00D94BDD"/>
     <w:rsid w:val="00D95B0E"/>
     <w:rsid w:val="00DA0AD6"/>
     <w:rsid w:val="00DA2173"/>
     <w:rsid w:val="00DA66AE"/>
     <w:rsid w:val="00DA6F9A"/>
     <w:rsid w:val="00DB1D9C"/>
     <w:rsid w:val="00DB38E8"/>
     <w:rsid w:val="00DC078A"/>
     <w:rsid w:val="00DC28E8"/>
     <w:rsid w:val="00DC3FBC"/>
     <w:rsid w:val="00DC43E4"/>
     <w:rsid w:val="00DD086C"/>
     <w:rsid w:val="00DD18F1"/>
     <w:rsid w:val="00DD2F2D"/>
     <w:rsid w:val="00DD3907"/>
     <w:rsid w:val="00DE4F27"/>
     <w:rsid w:val="00DE7057"/>
     <w:rsid w:val="00DE70B9"/>
     <w:rsid w:val="00DE7144"/>
     <w:rsid w:val="00DF07A1"/>
+    <w:rsid w:val="00DF0992"/>
     <w:rsid w:val="00E00D17"/>
     <w:rsid w:val="00E01BC5"/>
     <w:rsid w:val="00E06DB1"/>
     <w:rsid w:val="00E07BF3"/>
     <w:rsid w:val="00E150B0"/>
     <w:rsid w:val="00E156B1"/>
     <w:rsid w:val="00E17CB0"/>
     <w:rsid w:val="00E24D9A"/>
     <w:rsid w:val="00E257E1"/>
     <w:rsid w:val="00E33090"/>
     <w:rsid w:val="00E33C67"/>
     <w:rsid w:val="00E36DAD"/>
     <w:rsid w:val="00E44021"/>
     <w:rsid w:val="00E46DDF"/>
     <w:rsid w:val="00E51A4E"/>
     <w:rsid w:val="00E532A0"/>
     <w:rsid w:val="00E547E8"/>
     <w:rsid w:val="00E569F3"/>
     <w:rsid w:val="00E65FF9"/>
     <w:rsid w:val="00E6727C"/>
     <w:rsid w:val="00E67D27"/>
     <w:rsid w:val="00E74577"/>
     <w:rsid w:val="00E77580"/>
     <w:rsid w:val="00E84BD2"/>
     <w:rsid w:val="00E8690E"/>
@@ -45809,59 +45737,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_activity xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <TeamsChannelId xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <Invited_Teachers xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <IsNotebookLocked xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <Teachers xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Teachers>
     <Student_Groups xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Student_Groups>
     <Distribution_Groups xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <Self_Registration_Enabled xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <DefaultSectionNames xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <Is_Collaboration_Space_Locked xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <Invited_Leaders xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
@@ -45893,55 +45812,60 @@
       </UserInfo>
     </Owner>
     <Member_Groups xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Member_Groups>
     <Invited_Members xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <AppVersion xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <Math_Settings xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <Templates xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
     <Members xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Members>
     <Has_Leaders_Only_SectionGroup xmlns="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007DAA6698D5E5EF49BB70C92D661A2074" ma:contentTypeVersion="41" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f5ed3c61846ab95337ee967715deb5a1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="200a9967-79c2-4f32-916b-bf2d048c86ca" xmlns:ns4="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="978dda9db435f62d4d855472fc29a080" ns3:_="" ns4:_="">
     <xsd:import namespace="200a9967-79c2-4f32-916b-bf2d048c86ca"/>
     <xsd:import namespace="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:NotebookType" minOccurs="0"/>
                 <xsd:element ref="ns4:FolderType" minOccurs="0"/>
                 <xsd:element ref="ns4:CultureName" minOccurs="0"/>
                 <xsd:element ref="ns4:AppVersion" minOccurs="0"/>
                 <xsd:element ref="ns4:TeamsChannelId" minOccurs="0"/>
                 <xsd:element ref="ns4:Owner" minOccurs="0"/>
@@ -46402,125 +46326,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4542312A-36BB-4B68-84A7-90CC1C93DFFE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C247A094-73FD-4F2C-9708-6401F1EC6B83}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99419666-06AD-4DB5-8191-F854FB42DBAC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{901CE38D-28F0-41B2-9500-6F1387B3CB6A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="200a9967-79c2-4f32-916b-bf2d048c86ca"/>
     <ds:schemaRef ds:uri="1ea23e27-1dd4-44ab-8bd4-d9d73a3ad34f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C247A094-73FD-4F2C-9708-6401F1EC6B83}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>44758</Characters>
+  <Pages>26</Pages>
+  <Words>7760</Words>
+  <Characters>44856</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>372</Lines>
-  <Paragraphs>105</Paragraphs>
+  <Lines>1446</Lines>
+  <Paragraphs>469</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>52505</CharactersWithSpaces>
+  <CharactersWithSpaces>52147</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tom</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2015-03-19T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">