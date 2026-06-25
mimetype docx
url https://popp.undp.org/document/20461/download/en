--- v0 (2025-10-05)
+++ v1 (2026-06-25)
@@ -12,2772 +12,2649 @@
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0634FC0A" w14:textId="09AECB7A" w:rsidR="00711765" w:rsidRPr="007E1587" w:rsidRDefault="00711765" w:rsidP="00BC21FA">
+    <w:p w14:paraId="0634FC0A" w14:textId="09AECB7A" w:rsidR="00711765" w:rsidRPr="00CE2A1B" w:rsidRDefault="00711765" w:rsidP="00BC21FA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA3F61">
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>UN</w:t>
       </w:r>
-      <w:r w:rsidR="00A45710">
+      <w:r w:rsidR="00A45710" w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DP Fellowship</w:t>
       </w:r>
-      <w:r w:rsidR="00364E12">
+      <w:r w:rsidR="00364E12" w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Undertaking </w:t>
       </w:r>
-      <w:r w:rsidR="00A45710">
+      <w:r w:rsidR="00A45710" w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Letter</w:t>
       </w:r>
-      <w:r w:rsidR="005961F8">
+      <w:r w:rsidR="005961F8" w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A43ADE">
+      <w:r w:rsidR="00A43ADE" w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="005961F8">
+      <w:r w:rsidR="005961F8" w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>or Fellowships</w:t>
       </w:r>
-      <w:r w:rsidR="00EF7B56">
+      <w:r w:rsidR="00EF7B56" w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Funded by A Sponsoring Ent</w:t>
       </w:r>
-      <w:r w:rsidR="007E1587">
+      <w:r w:rsidR="007E1587" w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ity</w:t>
       </w:r>
-      <w:r w:rsidR="005961F8">
+      <w:r w:rsidR="005961F8" w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD79D85" w14:textId="77777777" w:rsidR="00BC21FA" w:rsidRPr="00DA3F61" w:rsidRDefault="00BC21FA" w:rsidP="00BC21FA">
+    <w:p w14:paraId="1FD79D85" w14:textId="77777777" w:rsidR="00BC21FA" w:rsidRPr="00CE2A1B" w:rsidRDefault="00BC21FA" w:rsidP="00BC21FA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E1444A9" w14:textId="2E4CD59D" w:rsidR="008628ED" w:rsidRPr="00A6715D" w:rsidRDefault="00BC21FA" w:rsidP="00A6715D">
+    <w:p w14:paraId="6E1444A9" w14:textId="2E4CD59D" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="00BC21FA" w:rsidP="00A6715D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA3F61">
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
-      <w:r w:rsidR="00A45710">
+      <w:r w:rsidR="00A45710" w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>[INSERT NAME]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA3F61">
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">,   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9AE6A2" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00355F68" w:rsidRDefault="008628ED" w:rsidP="008628ED"/>
-    <w:p w14:paraId="438E833B" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="1A9AE6A2" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="438E833B" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>[INSERT NAME</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">],   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D4D58FB" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="4D4D58FB" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B5B7A43" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="2B5B7A43" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>We are pleased to inform you that the United Nations Development Programme (UNDP) is hereby offering you a Fellowship sponsored by [</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Name of Sponsoring Entity</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">] (“Sponsoring Entity”). This Fellowship is pursuant to the Fellowship Agreement between the Sponsoring Entity and UNDP for provision of fellows to UNDP (the “Fellowship Agreement”). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6E3773" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="6F6E3773" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7252322E" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="7252322E" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">You will find the details and conditions of the Fellowship assignment in this letter. Please return this letter to UNDP with your signature as formal acceptance of the Fellowship terms and conditions herewith. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565C1535" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="565C1535" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25A66DE5" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="25A66DE5" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Please find below the details of the Fellowship:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD2A349" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="7CD2A349" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37CF1118" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00355F68" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="37CF1118" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355F68">
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Programme:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCF9D03" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="1DCF9D03" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40C74705" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00355F68" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="40C74705" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355F68">
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Duty Station:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37FC56DF" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="37FC56DF" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="669D6A7F" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00355F68" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="669D6A7F" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355F68">
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hiring Unit:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400B80E6" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="400B80E6" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="145CCD93" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00355F68" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="145CCD93" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355F68">
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Reporting to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474747F5" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="474747F5" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14A06DC1" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00355F68" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="14A06DC1" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355F68">
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fellowship Starting Date:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699F403B" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="699F403B" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D6FFD57" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="1D6FFD57" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00355F68">
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fellowship Ending Date:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C56A747" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="6C56A747" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="535C433B" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="535C433B" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>The terms and conditions of the Fellowship are as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158C12C4" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="158C12C4" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39B8A4FF" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="39B8A4FF" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Status, Responsibilities and Obligations of Fellows </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9EA286" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="7B9EA286" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FCDF15C" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="0FCDF15C" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>You acknowledge and agree that you perform your fellowship under the authority of, and in full compliance with the instructions of my UNDP supervisor or any person acting on his/her behalf.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB10181" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="6AB10181" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23939CB7" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="23939CB7" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">You Acknowledge and agree that the United Nations Staff Regulations and Staff Rules do not apply to </w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>You Acknowledge and agree that the United Nations Staff Regulations and Staff Rules do not apply to you and that your status, rights, obligations, and duties are governed by the UNDP Fellowship Policy, the Fellowship Undertaking Letter and the Fellowship Agreement with Sponsoring Entity.</w:t>
       </w:r>
-      <w:r>
-[...50 lines deleted...]
-    <w:p w14:paraId="70EFCCB4" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00355F68" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    </w:p>
+    <w:p w14:paraId="70EFCCB4" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3A8D0662" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00355F68" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A8D0662" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">You acknowledge and agree that you, as a fellow, are neither a “staff member” under the Staff Regulations of the United Nations nor an “official” for the purpose of the Convention on the Privileges and Immunities of the United Nations of 13 February 1946 (the “Convention”). </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">You may, however, be given the status of “expert on mission” for purposes of Section 22 of Article VI of the Convention.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3AB425" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="4F3AB425" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="247" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A1DC16A" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00355F68" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="1A1DC16A" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">You recognize and agree that you are not entitled to the payment of any stipend, salary nor remuneration by UNDP nor will you be provided with medical or other insurance by UNDP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0291CE69" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="0291CE69" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EA84FE3" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="2EA84FE3" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">understand and accept that you </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>may not represent UNDP in any official capacity nor commit UNDP, financially or otherwise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0D84B9" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="0A0D84B9" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43A95BBD" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="43A95BBD" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
         </w:rPr>
         <w:t>You understand and accept that, as a UNDP Fellow, you must:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533133C8" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="533133C8" w14:textId="48643A4E" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="003319DA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:ind w:left="720"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>a. Observe all applicable regulations, rules, policies, procedures, instructions, and other directives, including all security guidance, standards and other safety and security arrangements.</w:t>
+        <w:t>Observe all applicable regulations, rules, policies, procedures, instructions, and other directives, including all security guidance, standards and other safety and security arrangements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219C5C7F" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="219C5C7F" w14:textId="481D9176" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="003319DA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:ind w:left="720"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>b. Although Fellows are not “officials” of UNDP, comply with the standards of conduct set forth in the Secretary General’s Bulletin ST/SGB/2002/9 of 18 June 2002, entitled “Regulations Governing the Status, Basic Rights and Duties of Officials other than Secretariat Officials, and Experts on Mission”.</w:t>
+        <w:t>Although Fellows are not “officials” of UNDP, comply with the standards of conduct set forth in the Secretary General’s Bulletin ST/SGB/2002/9 of 18 June 2002, entitled “Regulations Governing the Status, Basic Rights and Duties of Officials other than Secretariat Officials, and Experts on Mission”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069529A4" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="069529A4" w14:textId="31622E84" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="003319DA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:ind w:left="720"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>c. Comply with the standards of conduct set forth in the Secretary-General’s Bulletin ST/SGB/2003/13 of 9 October 2003, concerning “Special measures for protection from sexual exploitation and sexual abuse” and with UNDP’s Policy on “Harassment, Sexual Harassment, Discrimination, and Abuse of Authority”.</w:t>
+        <w:t>Comply with the standards of conduct set forth in the Secretary-General’s Bulletin ST/SGB/2003/13 of 9 October 2003, concerning “Special measures for protection from sexual exploitation and sexual abuse” and with UNDP’s Policy on “Harassment, Sexual Harassment, Discrimination, and Abuse of Authority”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236B2038" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="236B2038" w14:textId="1E9F3ED8" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="003319DA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:ind w:left="720"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">d. Upon completion of the fellowship, provide the UNDP receiving office with all materials prepared or collected by you during the Fellowship. UNDP shall be entitled to all property rights, including, but not limited to, patents, </w:t>
+        <w:t xml:space="preserve">Upon completion of the fellowship, provide the UNDP receiving office with all materials prepared or collected by you during the Fellowship. UNDP shall be entitled to all property rights, including, but not limited to, patents, copyrights and trademarks, with regards to material that bears a direct relation to, or is made </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>copyrights</w:t>
+        <w:t>as a consequence of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and trademarks, with regards to material that bears a direct relation to, or is made as a consequence of, the activities conducted during the Fellowship. At the request of UNDP, you shall assist UNDP in securing such property rights and transferring them to UNDP in compliance with the requirements of the applicable law.</w:t>
+        <w:t>, the activities conducted during the Fellowship. At the request of UNDP, you shall assist UNDP in securing such property rights and transferring them to UNDP in compliance with the requirements of the applicable law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBFBB31" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="5FBFBB31" w14:textId="5E3AA37B" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="003319DA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:ind w:left="720"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">e. Respect the impartiality and independence required of the United Nations, UNDP and the UNDP receiving office and not seek nor accept instructions regarding the activities conducted under the Fellowship from any Government or from any authority, </w:t>
+        <w:t>Respect the impartiality and independence required of the United Nations, UNDP and the UNDP receiving office and not seek nor accept instructions regarding the activities conducted under the Fellowship from any Government or from any authority, organization or body external to UNDP.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="597D1F24" w14:textId="0A9E9CAC" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="003319DA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>organization</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or body external to UNDP.</w:t>
+        <w:t>Refrain from communicating at any time to the media or to any institution, person, government or any other party external to UNDP any information that has become known to you by reason of their association with the United Nations, UNDP or the UNDP receiving office unless otherwise authorized by the receiving office. You may not use any such information without the written authorization of the UNDP receiving office, and such information may never be used for personal gain. These obligations also apply after the end of the Fellowship with UNDP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597D1F24" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="302087D6" w14:textId="01ED370C" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="003319DA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:ind w:left="720"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">f.  Refrain from communicating at any time to the media or to any institution, person, </w:t>
+        <w:t>Refrain from any conduct that would adversely reflect on the United Nations, UNDP, or the UNDP receiving office and from engaging in any activity which is incompatible with the aims and objectives of the United Nations or UNDP.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="6B07FBD3" w14:textId="0465828F" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="003319DA">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>government</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or any other party external to UNDP any information that has become known to you by reason of their association with the United Nations, UNDP or the UNDP receiving office unless otherwise authorized by the receiving office. You may not use any such information without the written authorization of the UNDP receiving office, and such information may never be used for personal gain. These obligations also apply after the end of the Fellowship with UNDP.</w:t>
+        <w:t>Comply with your personal obligations, local laws and customs, including any taxation requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302087D6" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
-[...76 lines deleted...]
-    <w:p w14:paraId="2C54BAC0" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="2C54BAC0" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Failure to comply with the requirements in Paragraphs 5 and 6, above of Section I, as well as other requirements set forth in this Letter, may result in the immediate termination of the Fellowship assignment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498D1D35" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="498D1D35" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="45A662B4" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45A662B4" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk62466320"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>You understand and agree that, should sufficient information of prohibited conduct including but not limited to sexual harassment (SH) and/or sexual exploitation and abuse (SEA) against you be brought to UNDP’s attention, UNDP shall commence an investigation into your conduct in this regard in accordance with UNDP’s regulations, rules, policies and procedures and should the allegations (i) be found to have been substantiated and (ii) should they constitute grounds for termination of the Fellowship even after the expiry or termination of the Fellowship, where such prohibited conduct involves SH or SEA, your name will be placed into an internal United Nations’ database which may affect your ability to work with/for the United Nations System in any capacity in the future.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="1B25752D" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="1B25752D" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Family Members</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070CF467" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="070CF467" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1708B79C" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="1708B79C" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">By countersigning this Letter, you certify that you are not the father, mother, son, daughter, </w:t>
+        <w:t xml:space="preserve">By countersigning this Letter, you certify that you are not the father, mother, son, daughter, brother or sister of a UNDP staff member. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="4478AB3F" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    </w:p>
+    <w:p w14:paraId="4478AB3F" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="644E65FA" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="644E65FA" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Termination </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAB1CB6" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="2EAB1CB6" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75793360" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="75793360" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A Fellowship assignment can be terminated by either UNDP or you, for any reason, and without the need to provide cause, upon giving two (2) weeks’ notice, except that UNDP may terminate the Fellowship with immediate effect in the cases set forth in Section I above. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B4F218" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="45B4F218" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49B86540" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="49B86540" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Liability and Indemnification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42111C9F" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="42111C9F" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:spacing w:after="12"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2583C778" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="2583C778" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="12" w:line="247" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP is not responsible for any claims by any third parties for loss of or damage to their property, death or personal injury caused by your actions or omission during the Fellowship. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8819EA" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="4B8819EA" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="12"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3F56FF3F" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F56FF3F" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="003319DA" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="12" w:line="256" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003319DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP accepts no responsibility for loss or damage to your personal effects and property that may occur during the Fellowship, except for losses and damages caused by UNDP’s gross negligence or wilful acts.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078AFA8B" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="078AFA8B" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79BA5420" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="79BA5420" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Employment with UNDP </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3A4137" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="7C3A4137" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61E4C2E7" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="61E4C2E7" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>You may not apply for nor be appointed to any staff position with UNDP nor may you apply to (nor be considered for) consultancies or any other type of paid engagement with UNDP during the duration of your Fellowship.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201615BA" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="201615BA" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A4C3313" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="0A4C3313" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Your Fellowship does not give rise to any right to or expectation of future employment of any kind with UNDP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285023B7" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="285023B7" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:pos="360"/>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1917"/>
           <w:tab w:val="left" w:pos="2397"/>
           <w:tab w:val="left" w:pos="2877"/>
           <w:tab w:val="left" w:pos="3356"/>
           <w:tab w:val="left" w:pos="3836"/>
           <w:tab w:val="left" w:pos="4315"/>
           <w:tab w:val="left" w:pos="4795"/>
           <w:tab w:val="left" w:pos="5275"/>
           <w:tab w:val="left" w:pos="5754"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6712"/>
           <w:tab w:val="left" w:pos="7192"/>
           <w:tab w:val="left" w:pos="7672"/>
           <w:tab w:val="left" w:pos="8151"/>
           <w:tab w:val="left" w:pos="8631"/>
           <w:tab w:val="left" w:pos="9110"/>
           <w:tab w:val="left" w:pos="9590"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2576E5B8" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="2576E5B8" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D578D32" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="5D578D32" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We are confident that the Fellowship will lead to a valuable experience and that it will effectively help you contribute to UNDP’s mandate. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D0B0B4" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="02D0B0B4" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B178E55" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="1B178E55" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="144"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>I herewith accept the terms and conditions of my Fellowship included herein:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BC1B69" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="71BC1B69" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="144"/>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Name of Fellow (please print):</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58747564" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="58747564" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Signature of Fellow:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C86D0D" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="06C86D0D" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Date:        </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">_________________________             </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520C3887" w14:textId="77777777" w:rsidR="008628ED" w:rsidRDefault="008628ED" w:rsidP="008628ED">
+    <w:p w14:paraId="520C3887" w14:textId="77777777" w:rsidR="008628ED" w:rsidRPr="00CE2A1B" w:rsidRDefault="008628ED" w:rsidP="008628ED">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE2A1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Address:                        _________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23215CC3" w14:textId="77777777" w:rsidR="00BC21FA" w:rsidRPr="00DA3F61" w:rsidRDefault="00BC21FA" w:rsidP="00BC21FA">
+    <w:p w14:paraId="23215CC3" w14:textId="77777777" w:rsidR="00BC21FA" w:rsidRPr="00CE2A1B" w:rsidRDefault="00BC21FA" w:rsidP="00BC21FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BC21FA" w:rsidRPr="00DA3F61" w:rsidSect="00F229D8">
+    <w:sectPr w:rsidR="00BC21FA" w:rsidRPr="00CE2A1B" w:rsidSect="003319DA">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="964" w:right="964" w:bottom="1701" w:left="964" w:header="2098" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="930" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CFBB502" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="00FD4C78">
+    <w:p w14:paraId="7A5D8C53" w14:textId="77777777" w:rsidR="00F74E97" w:rsidRDefault="00F74E97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B2762D7" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="00FD4C78">
+    <w:p w14:paraId="500C64B9" w14:textId="77777777" w:rsidR="00F74E97" w:rsidRDefault="00F74E97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:altName w:val="Segoe UI"/>
-    <w:panose1 w:val="020B0503030403020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C77E9BD" w14:textId="77777777" w:rsidR="00905E3D" w:rsidRDefault="00905E3D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>36</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6F4EC0F0" w14:textId="77777777" w:rsidR="00905E3D" w:rsidRDefault="00905E3D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0719209E" w14:textId="0E17A652" w:rsidR="00905E3D" w:rsidRPr="00AE37F2" w:rsidRDefault="00905E3D" w:rsidP="00905E3D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0719209E" w14:textId="0E17A652" w:rsidR="00905E3D" w:rsidRPr="003319DA" w:rsidRDefault="00905E3D" w:rsidP="00905E3D">
     <w:pPr>
       <w:pStyle w:val="Memoheading"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="003319DA">
       <w:rPr>
-        <w:sz w:val="18"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
-      <w:t>TAPP</w:t>
+      <w:t xml:space="preserve">TAPP, Marmorvej 51, 2100 Copenhagen, Denmark Tel: (45) 4533 5000                   </w:t>
     </w:r>
-    <w:r w:rsidRPr="00AE37F2">
-[...41 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="003319DA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0031481C">
+    <w:r w:rsidRPr="003319DA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003319DA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003319DA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003319DA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="0031481C">
+    <w:r w:rsidRPr="003319DA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003319DA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0031481C">
+    <w:r w:rsidRPr="003319DA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003319DA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003319DA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="003319DA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B64558A" w14:textId="77777777" w:rsidR="00905E3D" w:rsidRPr="00AE37F2" w:rsidRDefault="00905E3D" w:rsidP="00905E3D">
     <w:pPr>
       <w:pStyle w:val="Memoheading"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AE37F2">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t xml:space="preserve">JPO Service Centre, Midtermolen 3, 2100 Copenhagen, Denmark Tel: (45) 3546 7000 Fax: (45) 3546 7171 </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="009F135E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="18"/>
           <w:lang w:val="da-DK"/>
         </w:rPr>
         <w:t>www.jposc.org</w:t>
       </w:r>
@@ -2810,147 +2687,149 @@
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E7F83AA" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="00FD4C78">
+    <w:p w14:paraId="3936EE93" w14:textId="77777777" w:rsidR="00F74E97" w:rsidRDefault="00F74E97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E8F5AB7" w14:textId="77777777" w:rsidR="00FD4C78" w:rsidRDefault="00FD4C78">
+    <w:p w14:paraId="2E07ADD4" w14:textId="77777777" w:rsidR="00F74E97" w:rsidRDefault="00F74E97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5C9A27F9" w14:textId="77777777" w:rsidR="00905E3D" w:rsidRDefault="00905E3D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C9A27F9" w14:textId="54CD947A" w:rsidR="00905E3D" w:rsidRDefault="00CE2A1B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="005F6ADA">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
+        <w:color w:val="333333"/>
+        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09EBD7CF" wp14:editId="20A1A3B0">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CB70D76" wp14:editId="5882C51A">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:posOffset>5541010</wp:posOffset>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>257175</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-288290</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="409575" cy="944582"/>
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+          <wp:extent cx="304800" cy="602377"/>
+          <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="92408754" name="Picture 92408754"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:stretch>
-[...1 lines deleted...]
-                  </a:stretch>
+                  <a:srcRect r="-18" b="14306"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="411064" cy="948016"/>
+                    <a:ext cx="304800" cy="602377"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05E31794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B106AEE2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4685,50 +4564,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7260" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BD06707"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="99B0A5CA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77C625EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D89C6262"/>
     <w:lvl w:ilvl="0" w:tplc="5C9A0B1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="551"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4896,51 +4861,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3ACE56F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5966"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77DD37C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EE099A6"/>
     <w:lvl w:ilvl="0" w:tplc="87EA849C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4985,51 +4950,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C0F1F20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B106AEE2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5074,51 +5039,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CF22F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9016287C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5179,84 +5144,84 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1718507404">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="53508151">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1549881194">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="74784519">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1460536805">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="157498211">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1891644934">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1829782251">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1802115044">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="47800313">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="882012596">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="853420197">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="946695460">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="357514341">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1405689986">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="578714772">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1510369735">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1126696620">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2119985498">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="816531429">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1573198105">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1533885324">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="663777727">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
@@ -5439,120 +5404,126 @@
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="31" w16cid:durableId="2007828846">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC21FA"/>
     <w:rsid w:val="000234DD"/>
+    <w:rsid w:val="000271FA"/>
     <w:rsid w:val="0006252F"/>
     <w:rsid w:val="000634B2"/>
     <w:rsid w:val="000746AD"/>
     <w:rsid w:val="00086BD3"/>
     <w:rsid w:val="0008797C"/>
     <w:rsid w:val="000A19CE"/>
     <w:rsid w:val="000B43DB"/>
     <w:rsid w:val="000D30DD"/>
     <w:rsid w:val="000F36A8"/>
     <w:rsid w:val="001047BC"/>
     <w:rsid w:val="001218BD"/>
     <w:rsid w:val="00146F18"/>
     <w:rsid w:val="0015373E"/>
     <w:rsid w:val="00153F5D"/>
     <w:rsid w:val="00181EFE"/>
     <w:rsid w:val="00184AA6"/>
     <w:rsid w:val="00194D1C"/>
     <w:rsid w:val="001A0316"/>
     <w:rsid w:val="001B6C20"/>
     <w:rsid w:val="001D39E0"/>
     <w:rsid w:val="001D5794"/>
     <w:rsid w:val="00212BE4"/>
     <w:rsid w:val="002136F6"/>
     <w:rsid w:val="00213F05"/>
     <w:rsid w:val="00225739"/>
     <w:rsid w:val="0026335C"/>
     <w:rsid w:val="002707EC"/>
     <w:rsid w:val="00270C3E"/>
     <w:rsid w:val="002A7202"/>
     <w:rsid w:val="002B1E41"/>
     <w:rsid w:val="002D4D27"/>
     <w:rsid w:val="00306194"/>
     <w:rsid w:val="00307C12"/>
+    <w:rsid w:val="003319DA"/>
     <w:rsid w:val="00364E12"/>
     <w:rsid w:val="00386865"/>
     <w:rsid w:val="00390877"/>
     <w:rsid w:val="003960EE"/>
     <w:rsid w:val="003B238B"/>
     <w:rsid w:val="003C789B"/>
+    <w:rsid w:val="003C7E0F"/>
     <w:rsid w:val="003E5433"/>
     <w:rsid w:val="00405C66"/>
     <w:rsid w:val="00432A32"/>
     <w:rsid w:val="00442BE6"/>
     <w:rsid w:val="0044394D"/>
     <w:rsid w:val="00446599"/>
     <w:rsid w:val="004626DD"/>
     <w:rsid w:val="00462AED"/>
     <w:rsid w:val="004A7937"/>
     <w:rsid w:val="004D5469"/>
     <w:rsid w:val="004F3172"/>
     <w:rsid w:val="004F5210"/>
     <w:rsid w:val="004F7AC4"/>
     <w:rsid w:val="0052072F"/>
     <w:rsid w:val="0054377A"/>
     <w:rsid w:val="00544188"/>
     <w:rsid w:val="0054497F"/>
     <w:rsid w:val="00552F88"/>
     <w:rsid w:val="00553EF4"/>
     <w:rsid w:val="005961F8"/>
     <w:rsid w:val="005A276D"/>
     <w:rsid w:val="005B645F"/>
     <w:rsid w:val="00616A7D"/>
     <w:rsid w:val="0063314C"/>
     <w:rsid w:val="00643BAF"/>
@@ -5609,121 +5580,123 @@
     <w:rsid w:val="00A63A32"/>
     <w:rsid w:val="00A6715D"/>
     <w:rsid w:val="00A75C9B"/>
     <w:rsid w:val="00A9487D"/>
     <w:rsid w:val="00AB4ED8"/>
     <w:rsid w:val="00AD21C4"/>
     <w:rsid w:val="00AD67B3"/>
     <w:rsid w:val="00AE3910"/>
     <w:rsid w:val="00AF031C"/>
     <w:rsid w:val="00B16845"/>
     <w:rsid w:val="00B4638E"/>
     <w:rsid w:val="00BA66F1"/>
     <w:rsid w:val="00BC21FA"/>
     <w:rsid w:val="00BC4A32"/>
     <w:rsid w:val="00BC5C21"/>
     <w:rsid w:val="00BC6E43"/>
     <w:rsid w:val="00C07D14"/>
     <w:rsid w:val="00C2436B"/>
     <w:rsid w:val="00C42310"/>
     <w:rsid w:val="00C62B5E"/>
     <w:rsid w:val="00C82F38"/>
     <w:rsid w:val="00C83DDF"/>
     <w:rsid w:val="00CA39CC"/>
     <w:rsid w:val="00CC2AE6"/>
     <w:rsid w:val="00CC38E0"/>
+    <w:rsid w:val="00CE2A1B"/>
     <w:rsid w:val="00CE3631"/>
     <w:rsid w:val="00CF6C1E"/>
     <w:rsid w:val="00D0477D"/>
     <w:rsid w:val="00D202C0"/>
     <w:rsid w:val="00D30363"/>
     <w:rsid w:val="00D62BC2"/>
     <w:rsid w:val="00DA3F61"/>
     <w:rsid w:val="00DB6670"/>
     <w:rsid w:val="00E0732F"/>
     <w:rsid w:val="00E22CC6"/>
     <w:rsid w:val="00E26236"/>
     <w:rsid w:val="00E438CC"/>
     <w:rsid w:val="00E466BC"/>
     <w:rsid w:val="00E51692"/>
     <w:rsid w:val="00E56984"/>
     <w:rsid w:val="00E634FC"/>
     <w:rsid w:val="00E65B6F"/>
     <w:rsid w:val="00EB3FCA"/>
     <w:rsid w:val="00EC5EEB"/>
     <w:rsid w:val="00EE2604"/>
     <w:rsid w:val="00EF172E"/>
     <w:rsid w:val="00EF25A1"/>
     <w:rsid w:val="00EF5D79"/>
     <w:rsid w:val="00EF7B56"/>
     <w:rsid w:val="00F03E38"/>
     <w:rsid w:val="00F055F8"/>
     <w:rsid w:val="00F060C4"/>
     <w:rsid w:val="00F12592"/>
     <w:rsid w:val="00F12AC5"/>
     <w:rsid w:val="00F229D8"/>
     <w:rsid w:val="00F2342D"/>
     <w:rsid w:val="00F3356D"/>
     <w:rsid w:val="00F40C6C"/>
     <w:rsid w:val="00F5024E"/>
+    <w:rsid w:val="00F74E97"/>
     <w:rsid w:val="00F86312"/>
     <w:rsid w:val="00F9268A"/>
     <w:rsid w:val="00FB247B"/>
     <w:rsid w:val="00FC0AAC"/>
     <w:rsid w:val="00FD4C78"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="79DCC7C6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C967E903-1957-4E3E-A74E-3DD2922FF6DA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6478,51 +6451,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="008628ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="895047570">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1086145075">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6863,90 +6836,77 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -7259,101 +7219,101 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">HR_Fellowship_UNDP-Funded Fellowship Undertaking Letter</UNDP_POPP_TITLE_EN>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>349</Value>
     </TaxCatchAll>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">English</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
@@ -7361,150 +7321,156 @@
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Human Resources Management</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1f57ad6b-760b-4b5a-be19-36e6fe76fd85</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: {POPPRefItemVersion}</DLCPolicyLabelClientValue>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-3499</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-3499</Url>
       <Description>POPP-11-3499</Description>
     </_dlc_DocIdUrl>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: {POPPRefItemVersion}</DLCPolicyLabelValue>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C9238D7-A133-4AF5-880C-A0E19DDB7050}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E935460-1F9A-43E6-AC36-767C688042C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{639586C9-ADFA-4477-B1EF-4158AE51B9D5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B47F182-0AAD-4D5F-998B-76A035A902A1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="bf4c0e24-4363-4a2c-98c4-ba38f29833df"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EC9E198-3FB4-4D81-90E0-09E15B2CC055}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5D91978-319B-4E6D-A2EE-A6E6A18A778C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1102</Words>
-  <Characters>6283</Characters>
+  <Words>1098</Words>
+  <Characters>6262</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7371</CharactersWithSpaces>
+  <CharactersWithSpaces>7346</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Karina Ingildsen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>