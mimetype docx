--- v0 (2025-10-06)
+++ v1 (2026-06-16)
@@ -14,70 +14,71 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6C5E1F3C" w14:textId="77777777" w:rsidR="009D6037" w:rsidRDefault="00915818" w:rsidP="009D6037">
+    <w:p w14:paraId="6C5E1F3C" w14:textId="77777777" w:rsidR="009D6037" w:rsidRPr="001B2C1A" w:rsidRDefault="00915818" w:rsidP="009D6037">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:ind w:right="28"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C5E1F5E" wp14:editId="6C5E1F5F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5042535</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-520065</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="666750" cy="1314450"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3" descr="bpcundp20mm"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="bpcundp20mm"/>
                     <pic:cNvPicPr>
@@ -101,1250 +102,1229 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="666750" cy="1314450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5E1F3D" w14:textId="77777777" w:rsidR="009D6037" w:rsidRDefault="009D6037" w:rsidP="009D6037">
+    <w:p w14:paraId="6C5E1F3D" w14:textId="77777777" w:rsidR="009D6037" w:rsidRPr="001B2C1A" w:rsidRDefault="009D6037" w:rsidP="009D6037">
       <w:pPr>
         <w:pStyle w:val="normaltext"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5E1F3E" w14:textId="77777777" w:rsidR="009D6037" w:rsidRDefault="009D6037" w:rsidP="009D6037">
+    <w:p w14:paraId="6C5E1F3E" w14:textId="77777777" w:rsidR="009D6037" w:rsidRPr="001B2C1A" w:rsidRDefault="009D6037" w:rsidP="009D6037">
       <w:pPr>
         <w:pStyle w:val="normaltext"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5E1F3F" w14:textId="77777777" w:rsidR="009D6037" w:rsidRDefault="009D6037" w:rsidP="009D6037">
+    <w:p w14:paraId="6C5E1F3F" w14:textId="77777777" w:rsidR="009D6037" w:rsidRPr="001B2C1A" w:rsidRDefault="009D6037" w:rsidP="009D6037">
       <w:pPr>
         <w:pStyle w:val="normaltext"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5E1F40" w14:textId="77777777" w:rsidR="009D6037" w:rsidRDefault="009D6037" w:rsidP="009D6037">
+    <w:p w14:paraId="6C5E1F40" w14:textId="77777777" w:rsidR="009D6037" w:rsidRPr="001B2C1A" w:rsidRDefault="009D6037" w:rsidP="009D6037">
       <w:pPr>
         <w:pStyle w:val="normaltext"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5E1F41" w14:textId="77777777" w:rsidR="009D6037" w:rsidRDefault="009D6037" w:rsidP="009D6037">
+    <w:p w14:paraId="6C5E1F41" w14:textId="77777777" w:rsidR="009D6037" w:rsidRPr="001B2C1A" w:rsidRDefault="009D6037" w:rsidP="009D6037">
       <w:pPr>
         <w:pStyle w:val="normaltext"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5E1F42" w14:textId="77777777" w:rsidR="009D6037" w:rsidRDefault="009D6037" w:rsidP="009D6037">
+    <w:p w14:paraId="6C5E1F42" w14:textId="77777777" w:rsidR="009D6037" w:rsidRPr="001B2C1A" w:rsidRDefault="009D6037" w:rsidP="009D6037">
       <w:pPr>
         <w:pStyle w:val="normaltext"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5E1F43" w14:textId="77777777" w:rsidR="009D6037" w:rsidRPr="006111F6" w:rsidRDefault="009D6037" w:rsidP="009D6037">
+    <w:p w14:paraId="6C5E1F43" w14:textId="77777777" w:rsidR="009D6037" w:rsidRPr="001B2C1A" w:rsidRDefault="009D6037" w:rsidP="009D6037">
       <w:pPr>
         <w:pStyle w:val="normaltext"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5E1F44" w14:textId="2FCC28FD" w:rsidR="009D6037" w:rsidRPr="00A2450E" w:rsidRDefault="00A2450E" w:rsidP="009D6037">
+    <w:p w14:paraId="6C5E1F44" w14:textId="2FCC28FD" w:rsidR="009D6037" w:rsidRPr="001B2C1A" w:rsidRDefault="00A2450E" w:rsidP="009D6037">
       <w:pPr>
         <w:pStyle w:val="normaltext"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ref</w:t>
       </w:r>
-      <w:r w:rsidR="00EE404C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="00EE404C" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A2450E">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00794D87" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Certificate of Completion </w:t>
       </w:r>
-      <w:r w:rsidR="00A12CE8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="00A12CE8" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of Fellowship Assignment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5E1F45" w14:textId="77777777" w:rsidR="009D6037" w:rsidRPr="006111F6" w:rsidRDefault="009D6037" w:rsidP="009D6037">
+    <w:p w14:paraId="6C5E1F45" w14:textId="77777777" w:rsidR="009D6037" w:rsidRPr="001B2C1A" w:rsidRDefault="009D6037" w:rsidP="009D6037">
       <w:pPr>
         <w:pStyle w:val="normaltext"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5E1F46" w14:textId="77777777" w:rsidR="006545BB" w:rsidRPr="00A2450E" w:rsidRDefault="006545BB" w:rsidP="009D6037">
+    <w:p w14:paraId="6C5E1F46" w14:textId="77777777" w:rsidR="006545BB" w:rsidRPr="001B2C1A" w:rsidRDefault="006545BB" w:rsidP="009D6037">
       <w:pPr>
         <w:pStyle w:val="normaltext"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CBF36DF" w14:textId="7872CABA" w:rsidR="0018177A" w:rsidRDefault="00EF109F" w:rsidP="00F002C8">
+    <w:p w14:paraId="0CBF36DF" w14:textId="7872CABA" w:rsidR="0018177A" w:rsidRPr="001B2C1A" w:rsidRDefault="00EF109F" w:rsidP="00F002C8">
       <w:pPr>
         <w:pStyle w:val="normaltext"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A2450E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Calibri"/>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A2450E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Calibri"/>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A2450E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Calibri"/>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A2450E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Calibri"/>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A2450E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Calibri"/>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A2450E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Calibri"/>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B77A0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Calibri"/>
+      <w:r w:rsidR="00B77A0B" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00A67058">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Calibri"/>
+      <w:r w:rsidR="00A67058" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ity</w:t>
       </w:r>
-      <w:r w:rsidR="00D1763E" w:rsidRPr="00B77A0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Calibri"/>
+      <w:r w:rsidR="00D1763E" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="005B179B" w:rsidRPr="00B77A0B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Calibri"/>
+      <w:r w:rsidR="005B179B" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Calibri"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:id w:val="-318880778"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date w:fullDate="2021-03-13T00:00:00Z">
             <w:dateFormat w:val="dd MMMM yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00F002C8" w:rsidRPr="005E7F7C">
+          <w:r w:rsidR="00F002C8" w:rsidRPr="001B2C1A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3020A26C" w14:textId="77777777" w:rsidR="00F002C8" w:rsidRDefault="00F002C8" w:rsidP="00D1763E">
+    <w:p w14:paraId="3020A26C" w14:textId="77777777" w:rsidR="00F002C8" w:rsidRPr="001B2C1A" w:rsidRDefault="00F002C8" w:rsidP="00D1763E">
       <w:pPr>
         <w:pStyle w:val="title"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5E1F4A" w14:textId="3C660027" w:rsidR="00D1763E" w:rsidRPr="009F0A93" w:rsidRDefault="00D1763E" w:rsidP="00D1763E">
+    <w:p w14:paraId="6C5E1F4A" w14:textId="3C660027" w:rsidR="00D1763E" w:rsidRPr="001B2C1A" w:rsidRDefault="00D1763E" w:rsidP="00D1763E">
       <w:pPr>
         <w:pStyle w:val="title"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A726B7">
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>To whom it may concern</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B90DF0" w14:textId="43BA1B47" w:rsidR="0018159A" w:rsidRDefault="00A2450E" w:rsidP="00242DAB">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+    <w:p w14:paraId="72B90DF0" w14:textId="43BA1B47" w:rsidR="0018159A" w:rsidRPr="001B2C1A" w:rsidRDefault="00A2450E" w:rsidP="00242DAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A2450E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00DD6E8A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="00DD6E8A" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This letter to</w:t>
       </w:r>
-      <w:r w:rsidR="00D1763E" w:rsidRPr="00D1763E">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D1763E" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confirm that </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0B0E" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Ms/Mr. XXX</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA11DA" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, national from</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0B0E" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF0B0E" w:rsidRPr="00CF0B0E">
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="00CF0B0E" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
-      <w:r w:rsidR="00BA11DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="00BA11DA" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="004E4E32" w:rsidRPr="00BA11DA">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="004E4E32" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has </w:t>
+      </w:r>
+      <w:r w:rsidR="00790C97" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>completed</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24182" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00790C97">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="00A67058" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">successfully </w:t>
+      </w:r>
+      <w:r w:rsidR="00D24182" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00790C97" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24182" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-month </w:t>
+      </w:r>
+      <w:r w:rsidR="00790C97" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fellowship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the United Nations Development Programme </w:t>
+      </w:r>
+      <w:r w:rsidR="00D91B06" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="00D91B06" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00790C97" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bureau / Office</w:t>
+      </w:r>
+      <w:r w:rsidR="00D91B06" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00790C97" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="0019256B" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r w:rsidR="0019256B" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A67058">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="003922E4" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(City)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4348D" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003922E4" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:r w:rsidR="0019256B" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r w:rsidR="0019256B" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003922E4" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60BC8" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fellow</w:t>
+      </w:r>
+      <w:r w:rsidR="0019256B" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003922E4" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Title)</w:t>
+      </w:r>
+      <w:r w:rsidR="0019256B" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF0D565" w14:textId="45373F7C" w:rsidR="00242DAB" w:rsidRPr="001B2C1A" w:rsidRDefault="00242DAB" w:rsidP="00242DAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="738B4FEF" w14:textId="26F14D36" w:rsidR="00242DAB" w:rsidRPr="001B2C1A" w:rsidRDefault="00242DAB" w:rsidP="00242DAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="005E214B" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">duration of this fellowship assignment is </w:t>
+      </w:r>
+      <w:r w:rsidR="005E214B" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>XX</w:t>
       </w:r>
-      <w:r w:rsidR="00D24182">
-[...215 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="005E214B" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> months, starting from </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:id w:val="57222341"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005E214B" w:rsidRPr="00B77A0B">
+          <w:r w:rsidR="005E214B" w:rsidRPr="001B2C1A">
             <w:rPr>
-              <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>Date-Month-Year</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="005E214B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="005E214B" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:id w:val="-295601847"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005E214B" w:rsidRPr="00D354B7">
+          <w:r w:rsidR="005E214B" w:rsidRPr="001B2C1A">
             <w:rPr>
-              <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>Date-Month-Year</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00B27A0D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="00B27A0D" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The duties and assignments for this position are described in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C46CCD" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ttached Terms of Reference.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB33051" w14:textId="3264627B" w:rsidR="0018159A" w:rsidRDefault="00A2450E" w:rsidP="00242DAB">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+    <w:p w14:paraId="3BB33051" w14:textId="3264627B" w:rsidR="0018159A" w:rsidRPr="001B2C1A" w:rsidRDefault="00A2450E" w:rsidP="00242DAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A2450E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00242DAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="00242DAB" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As I </w:t>
       </w:r>
-      <w:r w:rsidR="00DB49FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:eastAsia="Times New Roman" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="00DB49FB" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">was </w:t>
       </w:r>
-      <w:r w:rsidR="00DB49FB" w:rsidRPr="00CF0B0E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="00DB49FB" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Ms/Mr. XXX</w:t>
       </w:r>
-      <w:r w:rsidR="00DB49FB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="00DB49FB" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
-      <w:r w:rsidR="00242DAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="00242DAB" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>supervisor</w:t>
       </w:r>
-      <w:r w:rsidR="00EC1397">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="00EC1397" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> during the fellowship</w:t>
       </w:r>
-      <w:r w:rsidR="00242DAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="00242DAB" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, p</w:t>
       </w:r>
-      <w:r w:rsidR="00D24182">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="00D24182" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lease feel free to contact me should you have any questions on the above</w:t>
       </w:r>
-      <w:r w:rsidR="00DD6E8A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="00DD6E8A" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5E1F4E" w14:textId="1824027D" w:rsidR="003356C0" w:rsidRDefault="00A2450E" w:rsidP="0018159A">
+    <w:p w14:paraId="6C5E1F4E" w14:textId="1824027D" w:rsidR="003356C0" w:rsidRPr="001B2C1A" w:rsidRDefault="00A2450E" w:rsidP="0018159A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A2450E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="003356C0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="003356C0" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Yours s</w:t>
       </w:r>
-      <w:r w:rsidR="00DD6E8A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidR="00DD6E8A" w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>incerely</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A2450E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462C94F7" w14:textId="77777777" w:rsidR="00CA26F6" w:rsidRDefault="00CA26F6" w:rsidP="0018159A">
+    <w:p w14:paraId="462C94F7" w14:textId="77777777" w:rsidR="00CA26F6" w:rsidRPr="001B2C1A" w:rsidRDefault="00CA26F6" w:rsidP="0018159A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D73876E" w14:textId="103F27C3" w:rsidR="000950C3" w:rsidRDefault="000950C3"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="3D73876E" w14:textId="103F27C3" w:rsidR="000950C3" w:rsidRPr="001B2C1A" w:rsidRDefault="000950C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58684BA9" w14:textId="77777777" w:rsidR="005B179B" w:rsidRDefault="005B179B" w:rsidP="00DD6E8A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+    <w:p w14:paraId="699F52BE" w14:textId="77777777" w:rsidR="005B179B" w:rsidRPr="001B2C1A" w:rsidRDefault="005B179B" w:rsidP="00DD6E8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="037EED78" w14:textId="77777777" w:rsidR="005B179B" w:rsidRDefault="005B179B" w:rsidP="00DD6E8A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+    <w:p w14:paraId="58684BA9" w14:textId="77777777" w:rsidR="005B179B" w:rsidRPr="001B2C1A" w:rsidRDefault="005B179B" w:rsidP="00DD6E8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5E1F4F" w14:textId="342B7D9E" w:rsidR="003356C0" w:rsidRDefault="00DB49FB" w:rsidP="00DD6E8A">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+    <w:p w14:paraId="037EED78" w14:textId="77777777" w:rsidR="005B179B" w:rsidRPr="001B2C1A" w:rsidRDefault="005B179B" w:rsidP="00DD6E8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5E1F4F" w14:textId="342B7D9E" w:rsidR="003356C0" w:rsidRPr="001B2C1A" w:rsidRDefault="00DB49FB" w:rsidP="00DD6E8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D30F5B8" w14:textId="77777777" w:rsidR="00242DAB" w:rsidRDefault="00A2450E" w:rsidP="00DD6E8A">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+    <w:p w14:paraId="6D30F5B8" w14:textId="77777777" w:rsidR="00242DAB" w:rsidRPr="001B2C1A" w:rsidRDefault="00A2450E" w:rsidP="00DD6E8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A2450E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9DA1E1" w14:textId="77777777" w:rsidR="00CA26F6" w:rsidRDefault="00CA26F6" w:rsidP="001A1536">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+    <w:p w14:paraId="2F9DA1E1" w14:textId="77777777" w:rsidR="00CA26F6" w:rsidRPr="001B2C1A" w:rsidRDefault="00CA26F6" w:rsidP="001A1536">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="458A7D11" w14:textId="77777777" w:rsidR="00CA26F6" w:rsidRDefault="00CA26F6" w:rsidP="001A1536">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+    <w:p w14:paraId="458A7D11" w14:textId="77777777" w:rsidR="00CA26F6" w:rsidRPr="001B2C1A" w:rsidRDefault="00CA26F6" w:rsidP="001A1536">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C5E1F52" w14:textId="649788BE" w:rsidR="00DD6E8A" w:rsidRDefault="00DB49FB" w:rsidP="001A1536">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+    <w:p w14:paraId="6C5E1F52" w14:textId="649788BE" w:rsidR="00DD6E8A" w:rsidRPr="001B2C1A" w:rsidRDefault="00DB49FB" w:rsidP="001A1536">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363F5942" w14:textId="2465C175" w:rsidR="00C46CCD" w:rsidRPr="001A1536" w:rsidRDefault="00DB49FB" w:rsidP="001A1536">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+    <w:p w14:paraId="363F5942" w14:textId="2465C175" w:rsidR="00C46CCD" w:rsidRPr="001B2C1A" w:rsidRDefault="00DB49FB" w:rsidP="001A1536">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201ACAD4" w14:textId="77777777" w:rsidR="00DB49FB" w:rsidRDefault="00DB49FB" w:rsidP="001A1536">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+    <w:p w14:paraId="201ACAD4" w14:textId="77777777" w:rsidR="00DB49FB" w:rsidRPr="001B2C1A" w:rsidRDefault="00DB49FB" w:rsidP="001A1536">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP Bureau/Office: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620A1E71" w14:textId="77777777" w:rsidR="00DB49FB" w:rsidRDefault="00DB49FB" w:rsidP="00CA26F6">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+    <w:p w14:paraId="620A1E71" w14:textId="77777777" w:rsidR="00DB49FB" w:rsidRPr="001B2C1A" w:rsidRDefault="00DB49FB" w:rsidP="00CA26F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Address: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC61932" w14:textId="480435FA" w:rsidR="001A1536" w:rsidRPr="00DB49FB" w:rsidRDefault="00DB49FB" w:rsidP="00CA26F6">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Myriad Web Pro" w:hAnsi="Myriad Web Pro" w:cs="Tahoma"/>
+    <w:p w14:paraId="4AC61932" w14:textId="480435FA" w:rsidR="001A1536" w:rsidRPr="001B2C1A" w:rsidRDefault="00DB49FB" w:rsidP="00CA26F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1471062D" w14:textId="6DEFBF36" w:rsidR="00A46DAD" w:rsidRPr="00044746" w:rsidRDefault="00A46DAD">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00044746">
+    <w:p w14:paraId="1471062D" w14:textId="6DEFBF36" w:rsidR="00A46DAD" w:rsidRPr="001B2C1A" w:rsidRDefault="00A46DAD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B2C1A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEDCBE5" w14:textId="21580EAA" w:rsidR="00A46DAD" w:rsidRPr="007B713B" w:rsidRDefault="00AF3252" w:rsidP="00AF3252">
+    <w:p w14:paraId="6DEDCBE5" w14:textId="21580EAA" w:rsidR="00A46DAD" w:rsidRPr="004E0EA5" w:rsidRDefault="00AF3252" w:rsidP="00AF3252">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="004E0EA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Fellowship</w:t>
       </w:r>
-      <w:r w:rsidR="00A46DAD" w:rsidRPr="007B713B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidR="00A46DAD" w:rsidRPr="004E0EA5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TERMS oF reference</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B4090D" w14:textId="77777777" w:rsidR="00A46DAD" w:rsidRPr="007B713B" w:rsidRDefault="00A46DAD" w:rsidP="00A46DAD">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="56B4090D" w14:textId="77777777" w:rsidR="00A46DAD" w:rsidRPr="004E0EA5" w:rsidRDefault="00A46DAD" w:rsidP="00A46DAD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53CC111C" w14:textId="77777777" w:rsidR="00A46DAD" w:rsidRPr="007B713B" w:rsidRDefault="00A46DAD" w:rsidP="00A46DAD">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="53CC111C" w14:textId="77777777" w:rsidR="00A46DAD" w:rsidRPr="004E0EA5" w:rsidRDefault="00A46DAD" w:rsidP="00A46DAD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00A46DAD" w:rsidRPr="007B713B" w:rsidSect="002453E3">
+    <w:sectPr w:rsidR="00A46DAD" w:rsidRPr="004E0EA5" w:rsidSect="002453E3">
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1247" w:bottom="1134" w:left="1247" w:header="720" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="78"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72978B6A" w14:textId="77777777" w:rsidR="00136FD7" w:rsidRDefault="00136FD7">
+    <w:p w14:paraId="5BE6A29F" w14:textId="77777777" w:rsidR="00882B69" w:rsidRDefault="00882B69">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CBF2105" w14:textId="77777777" w:rsidR="00136FD7" w:rsidRDefault="00136FD7">
+    <w:p w14:paraId="37BF4EFE" w14:textId="77777777" w:rsidR="00882B69" w:rsidRDefault="00882B69">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1366,273 +1346,259 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Myriad Pro">
-[...7 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6C5E1F66" w14:textId="77777777" w:rsidR="00D1763E" w:rsidRDefault="00D1763E" w:rsidP="00037415">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6C5E1F67" w14:textId="77777777" w:rsidR="00D1763E" w:rsidRDefault="00D1763E" w:rsidP="0054135F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6C5E1F68" w14:textId="77777777" w:rsidR="00D1763E" w:rsidRPr="002453E3" w:rsidRDefault="00D1763E" w:rsidP="00037415">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C5E1F68" w14:textId="77777777" w:rsidR="00D1763E" w:rsidRPr="001B2C1A" w:rsidRDefault="00D1763E" w:rsidP="00037415">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002453E3">
+    <w:r w:rsidRPr="001B2C1A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="002453E3">
+    <w:r w:rsidRPr="001B2C1A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="002453E3">
+    <w:r w:rsidRPr="001B2C1A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001B2C1A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="002453E3">
+    <w:r w:rsidRPr="001B2C1A">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6C5E1F69" w14:textId="77777777" w:rsidR="00D1763E" w:rsidRPr="002453E3" w:rsidRDefault="00F97822" w:rsidP="0054135F">
+  <w:p w14:paraId="6C5E1F69" w14:textId="73E1B5ED" w:rsidR="00D1763E" w:rsidRPr="001B2C1A" w:rsidRDefault="004E0EA5" w:rsidP="0054135F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="00D1763E" w:rsidRPr="002453E3">
+      <w:r w:rsidRPr="001B2C1A">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-        <w:t>www.jposc.org</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>https://www.undp.org/jposc</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="00D1763E" w:rsidRPr="002453E3">
-[...4 lines deleted...]
-        <w:lang w:val="da-DK"/>
+    <w:r w:rsidRPr="001B2C1A">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6C5E1F6A" w14:textId="77777777" w:rsidR="00D1763E" w:rsidRPr="002453E3" w:rsidRDefault="00D1763E" w:rsidP="00141853">
+  <w:p w14:paraId="6C5E1F6A" w14:textId="77777777" w:rsidR="00D1763E" w:rsidRPr="001B2C1A" w:rsidRDefault="00D1763E" w:rsidP="00141853">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
       <w:rPr>
-        <w:sz w:val="18"/>
-        <w:szCs w:val="18"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5423D339" w14:textId="77777777" w:rsidR="00136FD7" w:rsidRDefault="00136FD7">
+    <w:p w14:paraId="1899A10F" w14:textId="77777777" w:rsidR="00882B69" w:rsidRDefault="00882B69">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11A928E0" w14:textId="77777777" w:rsidR="00136FD7" w:rsidRDefault="00136FD7">
+    <w:p w14:paraId="02FE0929" w14:textId="77777777" w:rsidR="00882B69" w:rsidRDefault="00882B69">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6C5E1F6B" w14:textId="77777777" w:rsidR="00D1763E" w:rsidRDefault="00D1763E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C5E1F6B" w14:textId="77777777" w:rsidR="00D1763E" w:rsidRPr="001B2C1A" w:rsidRDefault="00D1763E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Myriad Pro" w:hAnsi="Myriad Pro"/>
+    <w:r w:rsidRPr="001B2C1A">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>United Nations Development Programme</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="053D3480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B37C231A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5720,175 +5686,180 @@
   <w:num w:numId="28" w16cid:durableId="1363551193">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1828550107">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="63576823">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="459420983">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="394403163">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="640772433">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1454209955">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="57"/>
   <w:drawingGridVerticalSpacing w:val="39"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D6037"/>
     <w:rsid w:val="000002E3"/>
     <w:rsid w:val="000079FC"/>
     <w:rsid w:val="000140CC"/>
     <w:rsid w:val="000202CC"/>
     <w:rsid w:val="00021D28"/>
     <w:rsid w:val="000301B5"/>
     <w:rsid w:val="00030C0B"/>
     <w:rsid w:val="00037415"/>
     <w:rsid w:val="00044746"/>
     <w:rsid w:val="00060C94"/>
+    <w:rsid w:val="0008429F"/>
     <w:rsid w:val="000950C3"/>
     <w:rsid w:val="00095B5D"/>
     <w:rsid w:val="000A054E"/>
     <w:rsid w:val="000B564D"/>
     <w:rsid w:val="000E4CA6"/>
     <w:rsid w:val="000E6F03"/>
     <w:rsid w:val="000F2DFA"/>
     <w:rsid w:val="0010237C"/>
     <w:rsid w:val="001074BA"/>
     <w:rsid w:val="0011608B"/>
     <w:rsid w:val="0013401C"/>
     <w:rsid w:val="00136FD7"/>
     <w:rsid w:val="00141853"/>
     <w:rsid w:val="001456B3"/>
     <w:rsid w:val="00153E21"/>
     <w:rsid w:val="001652D5"/>
     <w:rsid w:val="001672E4"/>
     <w:rsid w:val="00167EDC"/>
     <w:rsid w:val="00180D7E"/>
     <w:rsid w:val="0018159A"/>
     <w:rsid w:val="0018177A"/>
     <w:rsid w:val="00185F5D"/>
     <w:rsid w:val="0019256B"/>
     <w:rsid w:val="00196B6E"/>
     <w:rsid w:val="001A1536"/>
+    <w:rsid w:val="001B2C1A"/>
     <w:rsid w:val="001B6E92"/>
     <w:rsid w:val="001B74AA"/>
     <w:rsid w:val="001C0624"/>
+    <w:rsid w:val="001C76CF"/>
     <w:rsid w:val="001C7F9C"/>
     <w:rsid w:val="001D247C"/>
     <w:rsid w:val="001F6909"/>
     <w:rsid w:val="00213F05"/>
     <w:rsid w:val="00217698"/>
     <w:rsid w:val="00230EF8"/>
     <w:rsid w:val="00242A27"/>
     <w:rsid w:val="00242DAB"/>
     <w:rsid w:val="002453E3"/>
     <w:rsid w:val="002529EE"/>
     <w:rsid w:val="00262D25"/>
     <w:rsid w:val="0027231D"/>
     <w:rsid w:val="00286D5D"/>
     <w:rsid w:val="00287EC8"/>
     <w:rsid w:val="00294EBD"/>
     <w:rsid w:val="002B2514"/>
     <w:rsid w:val="002B2D2A"/>
     <w:rsid w:val="002B43F9"/>
     <w:rsid w:val="002C21B3"/>
     <w:rsid w:val="002C3E15"/>
     <w:rsid w:val="002E45B5"/>
     <w:rsid w:val="002E48D5"/>
     <w:rsid w:val="002E5820"/>
     <w:rsid w:val="002F1591"/>
     <w:rsid w:val="0030737A"/>
     <w:rsid w:val="00310319"/>
     <w:rsid w:val="0031442C"/>
     <w:rsid w:val="003333F4"/>
     <w:rsid w:val="003356C0"/>
     <w:rsid w:val="0033666C"/>
     <w:rsid w:val="003366E2"/>
     <w:rsid w:val="00350D30"/>
     <w:rsid w:val="0035576B"/>
     <w:rsid w:val="003573A9"/>
     <w:rsid w:val="00360C07"/>
     <w:rsid w:val="003749E6"/>
     <w:rsid w:val="003851B5"/>
     <w:rsid w:val="003922E4"/>
     <w:rsid w:val="00394EC5"/>
     <w:rsid w:val="00396348"/>
     <w:rsid w:val="00397A25"/>
     <w:rsid w:val="003C09FC"/>
     <w:rsid w:val="003E010A"/>
     <w:rsid w:val="003E0244"/>
     <w:rsid w:val="003F3C4A"/>
     <w:rsid w:val="003F5ABB"/>
     <w:rsid w:val="004005B1"/>
     <w:rsid w:val="00402511"/>
     <w:rsid w:val="0042410E"/>
+    <w:rsid w:val="00433BAE"/>
     <w:rsid w:val="004667B0"/>
     <w:rsid w:val="00487E32"/>
     <w:rsid w:val="004972DF"/>
     <w:rsid w:val="004A7CBE"/>
     <w:rsid w:val="004D40CC"/>
+    <w:rsid w:val="004E0EA5"/>
     <w:rsid w:val="004E22DC"/>
     <w:rsid w:val="004E4E32"/>
     <w:rsid w:val="004F7868"/>
     <w:rsid w:val="0050641F"/>
     <w:rsid w:val="00507F53"/>
     <w:rsid w:val="005162E7"/>
     <w:rsid w:val="00516BDB"/>
     <w:rsid w:val="00524D7A"/>
     <w:rsid w:val="0052694C"/>
     <w:rsid w:val="00535785"/>
     <w:rsid w:val="00535AD9"/>
     <w:rsid w:val="0054135F"/>
     <w:rsid w:val="005418EB"/>
     <w:rsid w:val="0054259B"/>
     <w:rsid w:val="005450FD"/>
     <w:rsid w:val="00557B6E"/>
     <w:rsid w:val="00590198"/>
     <w:rsid w:val="005A3906"/>
     <w:rsid w:val="005A7AD9"/>
     <w:rsid w:val="005B179B"/>
     <w:rsid w:val="005B352C"/>
     <w:rsid w:val="005D2C3A"/>
     <w:rsid w:val="005D562B"/>
     <w:rsid w:val="005D60B1"/>
     <w:rsid w:val="005E214B"/>
@@ -5897,65 +5868,68 @@
     <w:rsid w:val="00627815"/>
     <w:rsid w:val="00630FAE"/>
     <w:rsid w:val="00634F01"/>
     <w:rsid w:val="00640912"/>
     <w:rsid w:val="006545BB"/>
     <w:rsid w:val="00683158"/>
     <w:rsid w:val="006843F9"/>
     <w:rsid w:val="006A1068"/>
     <w:rsid w:val="006B1FCB"/>
     <w:rsid w:val="006C2C47"/>
     <w:rsid w:val="006D1273"/>
     <w:rsid w:val="006D3D46"/>
     <w:rsid w:val="006E0763"/>
     <w:rsid w:val="006E7DED"/>
     <w:rsid w:val="00703B83"/>
     <w:rsid w:val="00710C49"/>
     <w:rsid w:val="0072291E"/>
     <w:rsid w:val="00723787"/>
     <w:rsid w:val="007243F1"/>
     <w:rsid w:val="0073391C"/>
     <w:rsid w:val="00740AF8"/>
     <w:rsid w:val="007523D9"/>
     <w:rsid w:val="00790C97"/>
     <w:rsid w:val="007923BE"/>
     <w:rsid w:val="00794D87"/>
+    <w:rsid w:val="007A4A20"/>
     <w:rsid w:val="007B0E07"/>
     <w:rsid w:val="007B7A63"/>
     <w:rsid w:val="007C0384"/>
     <w:rsid w:val="007C4F24"/>
     <w:rsid w:val="007E489F"/>
     <w:rsid w:val="007E7C89"/>
     <w:rsid w:val="00821867"/>
     <w:rsid w:val="008276BC"/>
     <w:rsid w:val="008415C8"/>
     <w:rsid w:val="00847E3A"/>
+    <w:rsid w:val="008570F4"/>
     <w:rsid w:val="00857E82"/>
     <w:rsid w:val="0086215B"/>
     <w:rsid w:val="0086654F"/>
     <w:rsid w:val="008805CE"/>
     <w:rsid w:val="008829ED"/>
+    <w:rsid w:val="00882B69"/>
     <w:rsid w:val="008A3A25"/>
     <w:rsid w:val="008A4B09"/>
     <w:rsid w:val="008B2BA0"/>
     <w:rsid w:val="008C5379"/>
     <w:rsid w:val="008C6896"/>
     <w:rsid w:val="008F0818"/>
     <w:rsid w:val="008F40C6"/>
     <w:rsid w:val="008F4438"/>
     <w:rsid w:val="008F5B13"/>
     <w:rsid w:val="008F7542"/>
     <w:rsid w:val="00915818"/>
     <w:rsid w:val="009169B8"/>
     <w:rsid w:val="00922CF0"/>
     <w:rsid w:val="0092670C"/>
     <w:rsid w:val="00937BB9"/>
     <w:rsid w:val="009448B0"/>
     <w:rsid w:val="00944C96"/>
     <w:rsid w:val="0095110A"/>
     <w:rsid w:val="00971FC2"/>
     <w:rsid w:val="00975624"/>
     <w:rsid w:val="009A4DA7"/>
     <w:rsid w:val="009B0FF1"/>
     <w:rsid w:val="009B26E1"/>
     <w:rsid w:val="009D327B"/>
     <w:rsid w:val="009D6037"/>
@@ -6037,56 +6011,58 @@
     <w:rsid w:val="00CC5203"/>
     <w:rsid w:val="00CC76EF"/>
     <w:rsid w:val="00CD33D0"/>
     <w:rsid w:val="00CD7F24"/>
     <w:rsid w:val="00CE3D86"/>
     <w:rsid w:val="00CF06FB"/>
     <w:rsid w:val="00CF0B0E"/>
     <w:rsid w:val="00CF3034"/>
     <w:rsid w:val="00CF721C"/>
     <w:rsid w:val="00D045EA"/>
     <w:rsid w:val="00D1422F"/>
     <w:rsid w:val="00D15B8E"/>
     <w:rsid w:val="00D1763E"/>
     <w:rsid w:val="00D24182"/>
     <w:rsid w:val="00D27A31"/>
     <w:rsid w:val="00D354B7"/>
     <w:rsid w:val="00D47FD0"/>
     <w:rsid w:val="00D50BF5"/>
     <w:rsid w:val="00D50DED"/>
     <w:rsid w:val="00D520E9"/>
     <w:rsid w:val="00D63AD1"/>
     <w:rsid w:val="00D654EB"/>
     <w:rsid w:val="00D67FE9"/>
     <w:rsid w:val="00D91B06"/>
     <w:rsid w:val="00D9664A"/>
+    <w:rsid w:val="00D97592"/>
     <w:rsid w:val="00DA26EC"/>
     <w:rsid w:val="00DB49FB"/>
     <w:rsid w:val="00DC0F3C"/>
     <w:rsid w:val="00DC67C7"/>
     <w:rsid w:val="00DD31DC"/>
     <w:rsid w:val="00DD6E8A"/>
+    <w:rsid w:val="00DE0F81"/>
     <w:rsid w:val="00DE3B94"/>
     <w:rsid w:val="00DE632A"/>
     <w:rsid w:val="00E1454F"/>
     <w:rsid w:val="00E17C6E"/>
     <w:rsid w:val="00E362E2"/>
     <w:rsid w:val="00E416A6"/>
     <w:rsid w:val="00E43668"/>
     <w:rsid w:val="00E44393"/>
     <w:rsid w:val="00E60BC8"/>
     <w:rsid w:val="00E70272"/>
     <w:rsid w:val="00E821B8"/>
     <w:rsid w:val="00E846ED"/>
     <w:rsid w:val="00E93001"/>
     <w:rsid w:val="00E937E5"/>
     <w:rsid w:val="00E951BC"/>
     <w:rsid w:val="00EC1397"/>
     <w:rsid w:val="00EC5D0C"/>
     <w:rsid w:val="00EC60D6"/>
     <w:rsid w:val="00EE3EEB"/>
     <w:rsid w:val="00EE404C"/>
     <w:rsid w:val="00EE65B5"/>
     <w:rsid w:val="00EF109F"/>
     <w:rsid w:val="00F002C8"/>
     <w:rsid w:val="00F00368"/>
     <w:rsid w:val="00F01C7D"/>
@@ -6113,64 +6089,64 @@
     <w:rsid w:val="00FB0DF8"/>
     <w:rsid w:val="00FB3525"/>
     <w:rsid w:val="00FC1710"/>
     <w:rsid w:val="00FD1E6A"/>
     <w:rsid w:val="00FE0877"/>
     <w:rsid w:val="00FF4CCA"/>
     <w:rsid w:val="00FF7B89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6C5E1F3C"/>
   <w15:docId w15:val="{5FDF6B94-C347-48BA-9027-EEA77A532D5C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7028,55 +7004,78 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00167EDC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009F0A93"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004E0EA5"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E0EA5"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="151216655">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="171844470">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7546,92 +7545,92 @@
       <w:divsChild>
         <w:div w:id="1593464227">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jposc.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.undp.org/jposc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D513B9F6-A5F7-4B28-868D-6AE0E909C5AA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AB325A" w:rsidRDefault="006F7CDE">
           <w:r w:rsidRPr="005E7F7C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -7653,151 +7652,142 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Myriad Pro">
-[...7 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005877A9"/>
+    <w:rsid w:val="002B7745"/>
+    <w:rsid w:val="00433BAE"/>
     <w:rsid w:val="005877A9"/>
     <w:rsid w:val="006171C3"/>
     <w:rsid w:val="006F7CDE"/>
+    <w:rsid w:val="00AA15C2"/>
     <w:rsid w:val="00AB325A"/>
     <w:rsid w:val="00C96929"/>
+    <w:rsid w:val="00DE0F81"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8192,51 +8182,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006F7CDE"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -8776,60 +8766,54 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B89C54B1-EAC1-4C9D-BB09-16DF9873C9F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b0c6616c-7194-4b04-8f0b-d47a5399e56f"/>
     <ds:schemaRef ds:uri="4ad6f140-0bd0-4a2d-8001-99b4c251204b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D818BF6F-902B-4A6F-A720-B3DD5BE925B5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b0c6616c-7194-4b04-8f0b-d47a5399e56f"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4ad6f140-0bd0-4a2d-8001-99b4c251204b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>123</Words>
   <Characters>703</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>