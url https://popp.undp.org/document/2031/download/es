--- v0 (2025-10-26)
+++ v1 (2026-07-13)
@@ -1,2437 +1,2192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006E2F04" w:rsidRDefault="006E2F04">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="566E1422" w14:textId="265C7684" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3345810E" wp14:editId="03ED5BFA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>5105400</wp:posOffset>
+              <wp:posOffset>-228600</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>167640</wp:posOffset>
+              <wp:posOffset>-335280</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="342900" cy="628650"/>
-[...2 lines deleted...]
-            <wp:docPr id="2" name="Picture 2" descr="undp_logo"/>
+            <wp:extent cx="472059" cy="960120"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="117420095" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2" descr="undp_logo"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="342900" cy="628650"/>
+                      <a:ext cx="472059" cy="960120"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="006E2F04">
-[...18 lines deleted...]
-          <w:lang w:val="es-UY"/>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PROGRAMA DE NACIONES UNIDAS PARA EL DESARROLLO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27384D2A" w14:textId="4D49E17E" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CONTRATO PARA LOS SERVICIOS DE CONTRATISTA INDIVIDUAL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D154A1" w:rsidRDefault="00D154A1">
-      <w:pPr>
+    <w:p w14:paraId="35F51329" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15ECC9A3" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:b/>
-[...8 lines deleted...]
-          <w:lang w:val="es-UY"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  No____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E2F04" w:rsidRDefault="006E2F04">
-      <w:pPr>
+    <w:p w14:paraId="38003F77" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...166 lines deleted...]
-          <w:lang w:val="es-UY"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C8F9C7B" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El presente contrato celebrado el día   _____ de _____ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20__ entre el Programa de Naciones Unidas para el Desarrollo (en adelante denominado el “PNUD”) en nombre del Sistema de las Naciones Unidas / Nombre de la Agencia/ y ___________________________________ (en adelante denominado “el Contratista Individual”) cuya dirección es: ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C731C3C" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="570F05E2" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>VISTO que el PNUD desea contratar los servicios del Contratista Individual bajo los términos y condiciones establecidas a continuación, y;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E2F04" w:rsidRDefault="006E2F04" w:rsidP="008C3597">
-[...46 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="76619201" w14:textId="37EA9435" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONSIDERANDO que el Contratista Individual se encuentra preparado y dispuesto a aceptar este Contrato con el PNUD, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conforme dichos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> términos y dichas condiciones, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182B2794" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CONSIDERANDO que al PNUD se le ha pedido a [nombre de la agencia de la ONU] que contrate los servicios del contratista individual en los términos y condiciones que se detallan a continuación mediante la emisión en nombre de [nombre de la agencia de la ONU], un contrato PNUD para [NOMBRE DEL CONTRATISTA INDIVIDUAL]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9A0BF1" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...26 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CONSIDERANDO que el contratista individual está listo y dispuesto a aceptar este compromiso de servicios con [nombre de la agencia de las Naciones Unidas] firmando el presente Contrato con el membrete del PNUD e involucrando dichos términos y condiciones,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E015FF" w:rsidRDefault="00E015FF" w:rsidP="008C3597">
-[...22 lines deleted...]
-          <w:lang w:val="es-UY"/>
+    <w:p w14:paraId="12C8F8B7" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42FA47FE" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A CONTINUACIÓN, las Partes acuerdan por el presente, lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E2F04" w:rsidRDefault="006E2F04" w:rsidP="008C3597">
-[...9 lines deleted...]
-    <w:p w:rsidR="006E2F04" w:rsidRDefault="006E2F04" w:rsidP="008C3597">
+    <w:p w14:paraId="16A8A801" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F41E1D6" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:lang w:val="es-UY"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Características de los servicios</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C4452" w:rsidRDefault="006E2F04" w:rsidP="008C3597">
-[...44 lines deleted...]
-          <w:lang w:val="es-UY"/>
+    <w:p w14:paraId="7D81C6C6" w14:textId="06E2638C" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Contratista Individual deberá prestar los siguientes servicios como se describen en los Términos de Referencia, los cuales son parte integral de este Contrato y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">que </w:t>
       </w:r>
-      <w:r w:rsidR="00D154A1">
-[...138 lines deleted...]
-    <w:p w:rsidR="006E2F04" w:rsidRDefault="006E2F04" w:rsidP="008C3597">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  adjuntan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como Anexo 1. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B399AE" w14:textId="46879B70" w:rsidR="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lugar(es) de Destino(s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>): _</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C676D5F" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="631B9CDF" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:lang w:val="es-UY"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Duración  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E2F04" w:rsidRDefault="006E2F04" w:rsidP="008C3597">
-[...153 lines deleted...]
-        <w:r w:rsidR="00D46DEC" w:rsidRPr="00014E8B">
+    <w:p w14:paraId="355E102C" w14:textId="7756FA04" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El presente Contrato Individual comenzará el [insertar fecha], y vencerá una vez que se cumpla satisfactoriamente con los servicios descritos en los Términos de Referencia mencionados arriba, pero no más tarde del [insertar fecha] a menos que sea rescindido previamente conforme a los términos del presente Contrato. El presente Contrato se encuentra sujeto a las Condiciones Generales de Contratos para Contratistas Individuales que se encuentran disponible en la página web del PNUD (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00C067F1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:u w:val="single"/>
             <w:lang w:val="es-UY"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>http://www.undp.org/procurement</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D46DEC">
-[...16 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  y que se incorporan al </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>presente como</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...43 lines deleted...]
-    <w:p w:rsidR="006E2F04" w:rsidRDefault="006E2F04" w:rsidP="008C3597">
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anexo II.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749F36CE" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B068056" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:lang w:val="es-UY"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Consideraciones</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E2F04" w:rsidRDefault="006E2F04" w:rsidP="008C3597">
-[...69 lines deleted...]
-          <w:lang w:val="es-UY"/>
+    <w:p w14:paraId="637634B0" w14:textId="61A3750E" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Como plena consideración por los servicios prestados por el Contratista Individual en virtud de los términos del presente Contrato, en los que se incluye, a no ser que se ha especificado de otra manera, el viaje hasta y desde el Lugar(es) de Destino el PNUD deberá pagar al Contratista Individual una cantidad total de [moneda]___________________de conformidad con la tabla descrita a continuación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00631045">
-[...118 lines deleted...]
-          <w:lang w:val="es-UY"/>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Los pagos deberán realizarse seguidos de una certificación del PNUD que los servicios relacionados con cada uno de los productos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entregables han</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sido alcanzados, si fuese el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>caso, antes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o en la fecha establecida del cronograma que se especifican a continuación, y/o en cada fase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D02EC9" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4962"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2085"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B51EC" w:rsidTr="008C3597">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00C067F1" w:rsidRPr="00C067F1" w14:paraId="7336A7EC" w14:textId="77777777" w:rsidTr="00EC4372">
         <w:trPr>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B51EC" w:rsidRDefault="000B51EC" w:rsidP="008C3597">
+          <w:p w14:paraId="759FAF9B" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C067F1">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> ENTREGABLES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B51EC" w:rsidRDefault="000B51EC" w:rsidP="008C3597">
+          <w:p w14:paraId="0A20BE4E" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C067F1">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>FECHA ENTREGA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B51EC" w:rsidRDefault="000B51EC" w:rsidP="008C3597">
+          <w:p w14:paraId="25316684" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C067F1">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CANTIDAD [MONEDA]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B51EC" w:rsidTr="008C3597">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00C067F1" w:rsidRPr="00C067F1" w14:paraId="7E942A38" w14:textId="77777777" w:rsidTr="00EC4372">
         <w:trPr>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B51EC" w:rsidRDefault="000B51EC" w:rsidP="008C3597">
+          <w:p w14:paraId="12D4FE00" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B51EC" w:rsidRDefault="000B51EC" w:rsidP="008C3597">
+          <w:p w14:paraId="102103D2" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000B51EC" w:rsidRDefault="000B51EC" w:rsidP="008C3597">
+          <w:p w14:paraId="5D9C3D25" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B51EC" w:rsidRDefault="000B51EC" w:rsidP="008C3597">
+          <w:p w14:paraId="4DE29493" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000B51EC" w:rsidRDefault="000B51EC" w:rsidP="008C3597">
+          <w:p w14:paraId="086AA6F8" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="es-UY"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006E2F04" w:rsidRDefault="006E2F04" w:rsidP="00883FB3">
-[...39 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1524940B" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37501A7A" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si viajes imprevistos fuera del Lugar(es) de Destino son requeridos por el PNUD, y bajo acuerdo previo por escrito; dicho viaje deberá ser sufragado por el PNUD y el Contratista Individual recibirá un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-UY"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">per diem </w:t>
       </w:r>
-      <w:r w:rsidR="0049455B">
-[...4 lines deleted...]
-          <w:lang w:val="es-UY"/>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">que no exceda la tarifa de subsistencia diaria </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E2F04" w:rsidRDefault="006E2F04" w:rsidP="008C3597">
-      <w:pPr>
+    <w:p w14:paraId="171481CE" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...79 lines deleted...]
-          <w:lang w:val="es-UY"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C47A41" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando dos monedas se encuentran involucradas, el tipo de cambio que se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>utilice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> será el de Naciones Unidas y que se encuentre vigente el día que PNUD le solicite a su banco que efectúe el pago (s).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E2F04" w:rsidRPr="00883FB3" w:rsidRDefault="006E2F04" w:rsidP="008C3597">
-      <w:pPr>
+    <w:p w14:paraId="7492CEDA" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...6 lines deleted...]
-    <w:p w:rsidR="006E2F04" w:rsidRDefault="006E2F04" w:rsidP="008C3597">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F1666B9" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:lang w:val="es-UY"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Derechos y Obligaciones del Contratista Individual</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E2F04" w:rsidRDefault="006E2F04" w:rsidP="008C3597">
-[...102 lines deleted...]
-          <w:lang w:val="es-UY"/>
+    <w:p w14:paraId="596FA5D7" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los derechos y deberes del Contratista Individual se limitan estrictamente a los términos y condiciones del presente Contrato, incluyendo sus Anexos. Por consiguiente, el Contratista Individual no tendrá derecho a recibir ningún beneficio, pago, subsidio, indemnización o derecho, a excepción a lo que se dispone expresamente en el presente Contrato. El Contratista Individual se responsabiliza por reclamos de terceros que surjan de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actos  u</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omisiones por parte del Contratista Individual en el curso de su desempeño del presente Contrato; y </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bajo ninguna circunstancia</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deberá tomarse al PNUD como responsable de dichos reclamos de terceros.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3A12C2" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El Contratista Individual ha presentado un Certificado de buena salud y de confirmación de inmunización.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E2F04" w:rsidRDefault="006E2F04" w:rsidP="008C3597">
-[...9 lines deleted...]
-    <w:p w:rsidR="006E2F04" w:rsidRDefault="006E2F04" w:rsidP="008C3597">
+    <w:p w14:paraId="6DEE544C" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F90CB2C" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B24CDCF" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:lang w:val="es-UY"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Beneficiarios</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E2F04" w:rsidRDefault="006E2F04" w:rsidP="008C3597">
+    <w:p w14:paraId="7DF8751B" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...44 lines deleted...]
-    <w:p w:rsidR="00B50FBA" w:rsidRDefault="00B50FBA" w:rsidP="008C3597">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Contratista Individual designa a ___________________ como beneficiario de cualquier suma adeudada en virtud del presente Contrato en caso de fallecimiento del Contratista Individual mientras presta los servicios del presente.  Esto incluye el pago de cualquier servicio incurrido de seguro de responsabilidad civil atribuibles a la ejecución de servicios al PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB19734" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00B50FBA" w:rsidRDefault="00B50FBA" w:rsidP="008C3597">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B026C40" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Dirección postal, correo electrónico y teléfono del beneficiario:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B50FBA" w:rsidRDefault="00B50FBA" w:rsidP="008C3597">
+    <w:p w14:paraId="46FF9C3B" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00B50FBA" w:rsidRDefault="00B50FBA" w:rsidP="008C3597">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57195A20" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00B50FBA" w:rsidRDefault="00B50FBA" w:rsidP="008C3597">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02A35D8A" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:lang w:val="es-UY"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dirección postal, correo electrónico y teléfono del contacto de emergencia (en caso de diferir con el beneficiario)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B50FBA" w:rsidRDefault="00B50FBA" w:rsidP="008C3597">
+    <w:p w14:paraId="5048176D" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00B50FBA" w:rsidRDefault="00B50FBA" w:rsidP="008C3597">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78B79573" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="006E2F04" w:rsidRDefault="006E2F04" w:rsidP="008C3597">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35ED605A" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-      </w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E963509" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>EN FE DE LO CUAL, las Partes mencionadas otorgan el presente Contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137D7A08" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FBF3DC7" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B1CFF5" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En virtud de la firma del presente, yo, el Contratista Individual conozco y acuerdo haber leído y aceptado los términos del presente Contrato, incluyendo las Condiciones Generales de Contratos para Contratistas Individuales disponible en el sitio web de __________ y adjunto como Anexo II que forman parte integral del presente Contrato; y del cual he leído y comprendido y acordado a cumplir conforme a los estándares de conducta establecidos en el boletín del Secretario General ST/SGB/2003/13 del 9 de Octubre de 2003, titulado “Medidas Especiales de Protección contra la Explotación y el Abuso Sexual” y el ST/SGB/2002/9 del 18 de Junio de 2002, titulado “Estatuto relativo a la Condición y a los Derechos y Deberes básicos de los Funcionarios que no forman parte del personal de la Secretaría y de los Expertos en Misión”.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E83F3F3" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47327430" w14:textId="5B700444" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>FUNCIONARIO AUTORIZADO:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...11 lines deleted...]
-        <w:t>Contrato</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...36 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...149 lines deleted...]
-          <w:lang w:val="es-UY"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="es-UY"/>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTRATISTA INDIVIDUAL:     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A03724" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programa de Naciones Unidas para el Desarrollo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E705AE3" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="575B8537" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D126525" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75BF384C" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C55EF9">
-[...91 lines deleted...]
-          <w:lang w:val="es-UY"/>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="es-UY"/>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-          <w:lang w:val="es-UY"/>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E2F04" w:rsidRDefault="006E2F04">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="006E2F04">
+    <w:p w14:paraId="43DF9F30" w14:textId="77777777" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="558FCB01" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00C067F1" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00C067F1" w:rsidSect="00C067F1">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="180" w:right="1800" w:bottom="0" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E04BDE" w:rsidRDefault="00E04BDE" w:rsidP="004F737C">
+    <w:p w14:paraId="026C0039" w14:textId="77777777" w:rsidR="00E223FA" w:rsidRDefault="00E223FA" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E04BDE" w:rsidRDefault="00E04BDE" w:rsidP="004F737C">
+    <w:p w14:paraId="3CB15867" w14:textId="77777777" w:rsidR="00E223FA" w:rsidRDefault="00E223FA" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E04BDE" w:rsidRDefault="00E04BDE" w:rsidP="004F737C">
+    <w:p w14:paraId="574843A9" w14:textId="77777777" w:rsidR="00E223FA" w:rsidRDefault="00E223FA" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E04BDE" w:rsidRDefault="00E04BDE" w:rsidP="004F737C">
+    <w:p w14:paraId="03766536" w14:textId="77777777" w:rsidR="00E223FA" w:rsidRDefault="00E223FA" w:rsidP="00C067F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="004F737C" w:rsidRDefault="004F737C">
+    <w:p w14:paraId="0FD844D6" w14:textId="18DC3A54" w:rsidR="00C067F1" w:rsidRPr="00C067F1" w:rsidRDefault="00C067F1" w:rsidP="00C067F1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C067F1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004F737C">
-        <w:rPr>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Para pagos que no están basados a una suma global por productos, se debe indicar el número máximo de días/horas/unidades </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
-        <w:t>Para pagos que no están basados a una suma global por productos, se debe indicar el número máximo de días/horas/unidades trabajados así como cualquier otro pago(viaje, per diem) y el correspondiente honorario</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>trabajados</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> así como cualquier otro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
-        <w:t xml:space="preserve">en la tabla de Productos Entregables </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>pago (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C067F1">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="es-PA"/>
         </w:rPr>
-        <w:t>de arriba</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">viaje, per diem) y el correspondiente honorario en la tabla de Productos Entregables de arriba </w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="771F349B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A55666E6"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2507,164 +2262,135 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2063599025">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...1 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005569C4"/>
-[...39 lines deleted...]
-    <w:rsid w:val="00F54F4E"/>
+    <w:rsidRoot w:val="00C067F1"/>
+    <w:rsid w:val="00C067F1"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C91ADD"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E223FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5794F0CB"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{7A6C8A86-B3C9-4AFA-B3BE-DA267077E6A2}"/>
+  <w15:docId w15:val="{7AAFCD86-EE51-4447-B997-655CA1D10601}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2775,51 +2501,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2992,296 +2718,779 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C067F1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C067F1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C067F1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C067F1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C067F1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C067F1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C067F1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C067F1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C067F1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C067F1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C067F1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C067F1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C067F1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C067F1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C067F1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C067F1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C067F1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C067F1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00C067F1"/>
     <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C067F1"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C067F1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C067F1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C067F1"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C067F1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C067F1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C067F1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C067F1"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C067F1"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C067F1"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="28"/>
-[...36 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F737C"/>
+    <w:rsid w:val="00C067F1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F737C"/>
+    <w:rsid w:val="00C067F1"/>
     <w:rPr>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F737C"/>
+    <w:rsid w:val="00C067F1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
-  </w:style>
-[...2 lines deleted...]
-    <w:rsid w:val="00E015FF"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/procurement" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.undp.org/procurement" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3388,707 +3597,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...581 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>907</Words>
-  <Characters>5176</Characters>
+  <Characters>5175</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>IE</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6071</CharactersWithSpaces>
+  <CharactersWithSpaces>6070</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>UNITED NATIONS DEVELOPMENT PROGRAMME</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Rosina</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>