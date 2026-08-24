--- v0 (2025-10-03)
+++ v1 (2026-08-24)
@@ -1,2379 +1,1951 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="253662BC" w14:textId="369E2571" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="342900" cy="628650"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FA51050" wp14:editId="4EDC3C87">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>68580</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-182880</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="381000" cy="769697"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Picture 1" descr="undp_logo"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1814068204" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="undp_logo"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="342900" cy="628650"/>
+                      <a:ext cx="381000" cy="769697"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNITED NATIONS DEVELOPMENT PROGRAMME</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327685EA" w14:textId="57FD9731" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07FC1DA8" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Individual Contract</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
-      <w:pPr>
+    <w:p w14:paraId="6E0A599F" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  No____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
-      <w:pPr>
+    <w:p w14:paraId="1E1D0D51" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...41 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B94AD46" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This Individual Contract is entered into on [insert date] between the United Nations Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (hereinafter referred to as “UNDP”) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="16"/>
-[...39 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on behalf of the Joint United Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [UN agency name] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ___________________________________ (hereinafter referred to as “the Individual contractor”) whose address is ________________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C82FE4" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27E23963" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>WHEREAS UNDP desires to engage the services of the Individual contractor on the terms and conditions hereinafter set forth, and:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
-[...41 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2CC052AC" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WHEREAS the Individual contractor is ready and willing to accept this Individual Contract with UNDP on the said terms and conditions, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693063CD" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">WHEREAS UNDP has been asked [UN agency name] to engage the services of the Individual contractor on the terms and conditions hereinafter set forth by issuing on behalf of [UN agency name], a UNDP contract to </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C1290">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[NAME OF THE INDIVIDUAL CONTRACTOR],</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C1290" w:rsidRPr="001C1290" w:rsidRDefault="001C1290">
-[...10 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0071AF14" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>WHEREAS the Individual contractor is ready and willing to accept this engagement of services with [UN agency name] by signing the present Contract under UNDP letterhead and involving the said terms and conditions,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
-[...10 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2456528E" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NOW, THEREFORE, the Parties hereby agree as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
-[...8 lines deleted...]
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
+    <w:p w14:paraId="1EA9E596" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D95BDB" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Nature of services</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
-[...29 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0BA5D723" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Individual contractor shall perform the following services as described in the Terms of References which form an integral part of this Individual Contract and are attached hereto as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-[...16 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annex I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
-[...10 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="743B0B3D" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Duty Station(s): ________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
-[...17 lines deleted...]
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
+    <w:p w14:paraId="182B25D6" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A575430" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1345A04A" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Duration </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
-[...155 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7122EB1B" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This Individual Contract shall commence on [insert date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>], and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall expire upon satisfactory completion of the services described above, but not later than [insert date], unless sooner terminated in accordance with the terms of this Individual Contract. This Individual Contract is subject to the General Conditions of Contract for Individual contractors which are available on UNDP website at www.undp.org/procurement and are incorporated herein by reference in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Annex II.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
-[...8 lines deleted...]
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
+    <w:p w14:paraId="63A25BCC" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66A89E03" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Consideration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00165A91" w:rsidRDefault="009878E1">
-[...229 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="6DC2D16C" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>As full consideration for the services performed by the Individual contractor under the terms of this Individual Contract, including the travel to and from the Duty Station, any other travel encompassed by the Terms of Reference in Annex I and living expenses, the  Individual contractor will be reimbursed upon certification by UNDP or [UN agency name]  that the services have been satisfactorily performed and the Deliverables indicated below have been achieved, the lump sum of _______________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77450CA4" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F02F613" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7020"/>
         <w:gridCol w:w="1620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009878E1">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CD1249" w:rsidRPr="00CD1249" w14:paraId="11B8E56F" w14:textId="77777777" w:rsidTr="00EC4372">
         <w:trPr>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009878E1" w:rsidRDefault="009D15C4">
+          <w:p w14:paraId="1FA7128B" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CD1249">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>DELIVERABLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
+          <w:p w14:paraId="677F1797" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CD1249">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>AMOUNT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053412E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CD1249" w:rsidRPr="00CD1249" w14:paraId="440C42BC" w14:textId="77777777" w:rsidTr="00EC4372">
         <w:trPr>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0053412E" w:rsidRDefault="0053412E">
+          <w:p w14:paraId="7D46842D" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0053412E" w:rsidRDefault="0053412E">
+          <w:p w14:paraId="15499CAD" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053412E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CD1249" w:rsidRPr="00CD1249" w14:paraId="6C4C7744" w14:textId="77777777" w:rsidTr="00EC4372">
         <w:trPr>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0053412E" w:rsidRDefault="0053412E">
+          <w:p w14:paraId="2568EE61" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0053412E" w:rsidRDefault="0053412E">
+          <w:p w14:paraId="458DCF09" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053412E">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00CD1249" w:rsidRPr="00CD1249" w14:paraId="0FCBB874" w14:textId="77777777" w:rsidTr="00EC4372">
         <w:trPr>
           <w:trHeight w:val="180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0053412E" w:rsidRDefault="0053412E">
+          <w:p w14:paraId="4C88543A" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0053412E" w:rsidRDefault="0053412E">
+          <w:p w14:paraId="25141DE6" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
             <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009D15C4" w:rsidRDefault="009D15C4" w:rsidP="009D15C4">
-[...19 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="157000F3" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E136B5" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For payment in installments, certification of satisfactory performance for the corresponding deliverable is required. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004013F4" w:rsidRDefault="004013F4" w:rsidP="009D15C4">
-[...108 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4EFC7BB8" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47232400" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If unforeseen travel outside the Duty Station not encompassed by the Terms of Reference is required and authorized by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP  or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [UN agency name], and upon prior written agreement, the Individual contractor is entitled to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reimbursement</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Individual contractor will receive a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">per diem </w:t>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not to exceed United Nations daily subsistence allowance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A28EBE4" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EEE6623" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where two currencies are involved, the rate of exchange shall be the United Nations Operational Rate of Exchange on the day the UNDP instructs its bank to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>effect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the payment(s).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD14487" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="693EB39A" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rights and Obligations of the Individual contractor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
-[...86 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="257CFC81" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The rights and obligations of the Individual contractor are strictly limited to the terms and conditions of this Individual Contract, including its Annexes. Accordingly, the Individual contractor shall not be entitled to any benefit, payment, subsidy, compensation or entitlement, except as expressly provided in this Individual Contract. The Individual contractor shall be solely liable for claims by third parties arising from the Individual contractor’s own acts or omissions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> performing this Individual Contract, and under no circumstances shall UNDP nor [UN agency name] be held liable for such claims by third parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EFA75F" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...37 lines deleted...]
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>⁪ The Individual contractor has submitted a Statement of Good Health and confirmation of immunization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDDCCC7" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CE3582A" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="022BACE2" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Beneficiary</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A74DD6" w:rsidRPr="00BC354C" w:rsidRDefault="009878E1" w:rsidP="00A74DD6">
+    <w:p w14:paraId="6093FA52" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...80 lines deleted...]
-    <w:p w:rsidR="00A74DD6" w:rsidRPr="00BC354C" w:rsidRDefault="00A74DD6" w:rsidP="00A74DD6">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Individual contractor selects ___________________ as beneficiary of any amounts owed under this Individual Contract in the event of death of the Individual contractor while performing services hereunder. This includes the payment of any service-incurred liability insurance attributable to the performance of the services.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27F6F9AE" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00A74DD6" w:rsidRPr="00BC354C" w:rsidRDefault="00A74DD6" w:rsidP="00A74DD6">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D5432E" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidR="00A74DD6" w:rsidRPr="00BC354C" w:rsidRDefault="00A74DD6" w:rsidP="00A74DD6">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mailing address, email address and phone number of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>beneficiary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: ______________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387F13AD" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A74DD6" w:rsidRPr="00BC354C" w:rsidRDefault="00A74DD6" w:rsidP="00A74DD6">
+    <w:p w14:paraId="7E22B720" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00A74DD6" w:rsidRPr="00BC354C" w:rsidRDefault="00A74DD6" w:rsidP="00A74DD6">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D83A51" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00A74DD6" w:rsidRPr="00BC354C" w:rsidRDefault="00A74DD6" w:rsidP="00A74DD6">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4641FA49" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Mailing address, email address and phone number of emergency contact (if different from beneficiary): ______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A74DD6" w:rsidRPr="00BC354C" w:rsidRDefault="00A74DD6" w:rsidP="00A74DD6">
+    <w:p w14:paraId="6C2B9995" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
+    <w:p w14:paraId="5FAFEBE1" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="009878E1" w:rsidRDefault="009878E1">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF8EF3A" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="900"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...247 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AFE71C4" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>IN WITNESS WHEREOF, the Parties hereto have executed this Individual Contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5F430B" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="379BEAD8" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>By signing below, I, the Individual Contractor, acknowledge and agree that I have read and accept the terms of this Individual Contract, including the [UN agency name] General Conditions of Contracts for Individual contractors set forth on the website at _______and attached hereto in Annex II which form an integral part of this Individual Contract, and that I have read and understood, and agree to abide by the standards of conduct set forth in the Secretary-General’s bulletins ST/SGB/2003/13 of 9 October 2003, entitled “Special Measures for Protection from Sexual Exploitation and Sexual Abuse” and ST/SGB/2002/9 of 18 June 2002, entitled “Regulations Governing the Status, Basic Rights and Duties of Officials other than Secretariat Officials, and Experts on Mission”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738D1EE2" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E6A9B5" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>AUTHORIZING OFFICER:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">               </w:t>
-[...74 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:t xml:space="preserve">               INDIVIDUAL CONTRACTOR:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370943EB" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">United Nations Development </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797F6CED" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2882C925" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C6B4C76" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B61114C" w14:textId="77777777" w:rsidR="00CD1249" w:rsidRPr="00CD1249" w:rsidRDefault="00CD1249" w:rsidP="00CD1249">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>____________________________________________</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CD1249">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009878E1" w:rsidSect="007F3944">
+    <w:p w14:paraId="2DC8070A" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00CD1249">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...183 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="771F349B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A96AE23E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2448,221 +2020,308 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-[...29 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="1" w16cid:durableId="1222474157">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...1 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CD350C"/>
-[...34 lines deleted...]
-    <w:rsid w:val="00F877AC"/>
+    <w:rsidRoot w:val="00CD1249"/>
+    <w:rsid w:val="004A0209"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C91ADD"/>
+    <w:rsid w:val="00CD1249"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DE5C8F"/>
+    <w:rsid w:val="00E406FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3D4AEDC6"/>
+  <w14:docId w14:val="09CE270E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{DF453ED4-438B-47F1-B252-F9E8D27AB8AC}"/>
+  <w15:docId w15:val="{CB1FA6B8-72E4-4DDB-90A1-647545E3CCB2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...15 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2811,237 +2470,735 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1249"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1249"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1249"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1249"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1249"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1249"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1249"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1249"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1249"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CD1249"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD1249"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD1249"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD1249"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD1249"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD1249"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD1249"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD1249"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD1249"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00CD1249"/>
     <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CD1249"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1249"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CD1249"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1249"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CD1249"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1249"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1249"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1249"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CD1249"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD1249"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="28"/>
-[...18 lines deleted...]
-      <w:u w:val="single"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3148,693 +3305,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...588 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>892</Words>
-  <Characters>5089</Characters>
+  <Characters>5088</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>UNDP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5970</CharactersWithSpaces>
+  <CharactersWithSpaces>5969</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>IC - Individual Contract On Behalf Of UN Agency</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>olps</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>