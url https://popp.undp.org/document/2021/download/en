--- v0 (2025-10-30)
+++ v1 (2026-06-19)
@@ -1,1335 +1,1737 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B9758E" w:rsidRPr="00933BFF" w:rsidRDefault="00B9758E" w:rsidP="00B9758E">
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="24E7B8F2" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GUIDANCE NOTES ON MANAGING NEGOTIATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AED2AF" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15D57B50" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="32"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00B9758E" w:rsidRPr="00D060F3" w:rsidRDefault="00B9758E" w:rsidP="00B9758E">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RISKS TO BE MITIGATED IN NEGOTIATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E86994" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2427317A" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The following risks may occur in negotiation processes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA1DF94" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...62 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="730AE477" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Inflation of Prices by vendors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970EFC">
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  UNDP may be seen by the vendors as a buyer that frequently negotiates prior to contract </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>award</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and vendors may decide to increase their initial prices </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide buffer amounts for any price reduction or additional work that UNDP may negotiate or request.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EB8FD0" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF8C54C" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Creation of Opportunity and Bargaining Power</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970EFC">
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  While negotiation creates an opportunity for UNDP to obtain what it needs, it also creates the same opportunity for the vendors to leverage on their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>positions, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> modify their initial offer to their advantage.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B5F14B" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F68750" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Uncertainty and Variability of the Process</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970EFC">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.  The success or failure of a negotiation largely depends on extremely variable factors such as human motivation, behavior, attitudes, and mindsets, made complicated by the opposing objectives of the negotiating parties.   These factors could significantly impact the outcome of the negotiation or the entire procurement process and should be managed professionally.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9758E" w:rsidRPr="003C5037" w:rsidRDefault="00B9758E" w:rsidP="00B9758E">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1AB1E354" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="356ACA22" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Disputes: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970EFC">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970EFC">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970EFC">
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">may arise from a minor error or disagreement in a negotiation.  In public procurement, the need for fair treatment of vendors and timely completion of the procurement process are additional pressures on UNDP to manage negotiations carefully and properly.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9758E" w:rsidRPr="003C5037" w:rsidRDefault="00B9758E" w:rsidP="00B9758E">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5CD9522B" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183210F8" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...27 lines deleted...]
-    <w:p w:rsidR="00B9758E" w:rsidRPr="003C5037" w:rsidRDefault="00B9758E" w:rsidP="00B9758E">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The above are some of the reasons why the decision to negotiate should be preceded by due diligence and judicious thinking process, exploring first all other feasible and more practical options. Negotiations should not be used as a corrective action to poor planning or poor drafted solicitation requirements.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C1A94C" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00B9758E" w:rsidRPr="003C5037" w:rsidRDefault="00B9758E" w:rsidP="00B9758E">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4788B315" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624B0ABD" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>MANAGING THE NEGOTIATION PROCESS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9758E" w:rsidRPr="003C5037" w:rsidRDefault="00B9758E" w:rsidP="00B9758E">
+    <w:p w14:paraId="73E7D3E4" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FB8CCDD" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...53 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Negotiations must be conducted in a courteous, ethical and professional manner.  The overall climate for negotiations should be conducive for the parties to collaborate and listen attentively to the points being raised by the other party, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> understand their respective needs, constraints and risks.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F97F7A8" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54049271" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Negotiations that are not handled carefully can escalate into vendor protests, which should be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>avoided at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E72CB8C" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F7932D" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Aim of negotiations must be to reach mutually beneficial agreements for both parties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9758E" w:rsidRPr="003C5037" w:rsidRDefault="00B9758E" w:rsidP="00B9758E">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="48D5EC9B" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E2C62E" w14:textId="0B518591" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Negotiations can transpire through any of the following means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D9C4AE" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="545B0540" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2520"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Face to face meeting or series of meetings; or</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9758E" w:rsidRPr="003C5037" w:rsidRDefault="00B9758E" w:rsidP="00B9758E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="42E55160" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2520"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Teleconference / Video conference; or </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9758E" w:rsidRPr="003C5037" w:rsidRDefault="00B9758E" w:rsidP="00B9758E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="726FA3A4" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2520"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Exchange of formal letters or e-mail communications.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9758E" w:rsidRPr="003C5037" w:rsidRDefault="00B9758E" w:rsidP="00B9758E">
+    <w:p w14:paraId="3FE5CDA1" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0E677C" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...39 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a face-to-face meeting is preferred, the meeting must take place within UNDP premises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A5039F" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A88C31B" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP should lead the negotiation process and must consistently safeguard the best interest of UNDP.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9758E" w:rsidRPr="003C5037" w:rsidRDefault="00B9758E" w:rsidP="00B9758E">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3BB19C34" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C255FA" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...69 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The basic principles of procurement should continue to apply in negotiations.  While the recommended bidder has a strong incentive to establish or build upon a long-term business relationship with UNDP, UNDP should focus on achieving highest possible quality and value for money.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65691E8D" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC5F30C" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...63 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Negotiation Team must recognize that the bidder also has the right to accept or reject the requests of UNDP and provide appropriate reasons for their decision.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2109D573" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114E5833" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059A5195" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...69 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In instances where the bidder requests for a concession that would be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>unfavourable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to UNDP and is thus rejected by UNDP, UNDP is obliged to explain the reasons for the rejection to the bidder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C386553" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A93CA5C" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...53 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If UNDP is negotiating for items that are based on the favorable findings from proposals of other bidders, the name of the bidder from where the idea was sourced should not be disclosed during or after the negotiation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C727E1" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D51B143" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...54 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Negotiations can be conducted </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a single or multiple rounds but must be followed by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a written</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00231A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confirmation of the agreements achieved each time.  The duration of the session/s or exchange/s may vary based on the complexity of the requirement, and the position taken by each party on the negotiation subjects. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720A3EF7" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00B9758E" w:rsidRPr="003C5037" w:rsidRDefault="00B9758E" w:rsidP="00B9758E">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E1E6BAA" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40151BD2" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D91093" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="165D7D3E" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00B9758E" w:rsidRPr="003C5037" w:rsidRDefault="00B9758E" w:rsidP="00B9758E">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B9A82F3" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00B9758E" w:rsidRDefault="00B9758E" w:rsidP="00B9758E">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="119E6C70" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B2B518" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33DA1A3C" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="512D3255" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF0CC1B" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D310DC" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="213A94BA" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId5"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F685E03" w14:textId="77777777" w:rsidR="00231A7E" w:rsidRPr="00231A7E" w:rsidRDefault="00231A7E" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A7CBF8" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00C513B0" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00C513B0" w:rsidSect="00231A7E">
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1170" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0B2CB223" w14:textId="77777777" w:rsidR="00775724" w:rsidRDefault="00775724" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="307C5927" w14:textId="77777777" w:rsidR="00775724" w:rsidRDefault="00775724" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:id w:val="202752495"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="0069561B" w:rsidRDefault="00B9758E">
+      <w:p w14:paraId="048D3922" w14:textId="66D83B44" w:rsidR="00231A7E" w:rsidRPr="00C513B0" w:rsidRDefault="00231A7E" w:rsidP="00C513B0">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00C513B0">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00C513B0">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00C513B0">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00C513B0">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00C513B0">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="0069561B" w:rsidRDefault="00B9758E">
-[...3 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3EFAC550" w14:textId="77777777" w:rsidR="00775724" w:rsidRDefault="00775724" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="31271EEE" w14:textId="77777777" w:rsidR="00775724" w:rsidRDefault="00775724" w:rsidP="00231A7E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43D80866"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC9499A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1458,216 +1860,144 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="547382117">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1071192867">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B9758E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B9758E"/>
+    <w:rsidRoot w:val="00231A7E"/>
+    <w:rsid w:val="000B0E2F"/>
+    <w:rsid w:val="00231A7E"/>
+    <w:rsid w:val="00464DA1"/>
+    <w:rsid w:val="006F36E9"/>
+    <w:rsid w:val="00775724"/>
+    <w:rsid w:val="009E4C84"/>
+    <w:rsid w:val="00C513B0"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C65C24"/>
+    <w:rsid w:val="00D23DFE"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="19193568"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{440215D4-56B6-4A1A-BE2F-9AA1C1469F8F}"/>
+  <w15:docId w15:val="{80196615-B6C3-4F1D-A1F0-38CF056CBDC6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1995,250 +2325,805 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B9758E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00231A7E"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00231A7E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00231A7E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00231A7E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00231A7E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00231A7E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00231A7E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00231A7E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00231A7E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00231A7E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00231A7E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00231A7E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00231A7E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00231A7E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00231A7E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00231A7E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00231A7E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00231A7E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00231A7E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00231A7E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00231A7E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00231A7E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00231A7E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00231A7E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00B9758E"/>
+    <w:rsid w:val="00231A7E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00231A7E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00231A7E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00231A7E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00231A7E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B9758E"/>
+    <w:rsid w:val="00231A7E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B9758E"/>
+    <w:rsid w:val="00231A7E"/>
     <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="en-PH" w:eastAsia="en-PH"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00231A7E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00231A7E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00231A7E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2345,626 +3230,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...533 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>575</Words>
   <Characters>3281</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3849</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>