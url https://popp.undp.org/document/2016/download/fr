--- v0 (2025-10-18)
+++ v1 (2026-05-23)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="65944321" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="009D3AE3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03E0303E" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="009D3AE3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AA7798A" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRPr="002714DC" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="43"/>
@@ -698,65 +698,58 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>référer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>au</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t>HACT</w:t>
+          <w:t>HACT POPP</w:t>
         </w:r>
-        <w:r w:rsidR="004B045A">
-[...6 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Il</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>existe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
@@ -960,51 +953,51 @@
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">projet </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">avant tout décaissement </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>et pendant toute la durée du projet</w:t>
       </w:r>
       <w:r>
         <w:t>, conformément aux directives HACT du PNUD ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9213E8" w14:textId="770E267B" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1B9213E8" w14:textId="1663622E" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1558"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="42" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="124" w:hanging="361"/>
       </w:pPr>
       <w:r>
         <w:t>Sélectionner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
@@ -1065,71 +1058,56 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>conformément</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>au</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r>
+        <w:r w:rsidR="006E5CD0">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t>POPP</w:t>
-[...14 lines deleted...]
-          <w:t>HACT</w:t>
+          <w:t>POPP HACT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>et appliquer les procédures appropriées ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E127217" w14:textId="7EF0DA14" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1559"/>
         </w:tabs>
         <w:spacing w:before="46" w:line="252" w:lineRule="auto"/>
         <w:ind w:right="121"/>
       </w:pPr>
@@ -1204,59 +1182,59 @@
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>vérifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ponctuelles, et réviser le transfert d'espèces et/ou la modalité de mise en œuvre sur la base des résultats des activités d'assurance conformément à </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
-        <w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>HACT POPP</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="34AFA8C9" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="009D3AE3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51EAE4FC" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="726"/>
           <w:tab w:val="left" w:pos="728"/>
         </w:tabs>
@@ -1381,118 +1359,118 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>activités</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>d'assurance HACT (audits et vérifications ponctuelles).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B5F79B4" w14:textId="27DEECBC" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="146" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="728" w:right="118"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Si le Bureau considère que le partenaire utilise de manière inappropriée la modalité de transfert direct d'espèces, il doit suivre les procédures décrites dans le document </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
-        <w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>HACT POPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sur les considérations relatives au changement de la modalité de transfert d'espèces en faveur de remboursements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ou</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-        <w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>paiements</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="-6"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>directs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId13">
-        <w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="009D3AE3">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Lorsque</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
@@ -1529,71 +1507,73 @@
         <w:t>le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>changement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CCC648" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="009D3AE3">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:sectPr w:rsidR="009D3AE3" w:rsidSect="002F623F">
-          <w:headerReference w:type="default" r:id="rId14"/>
-          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1520" w:right="720" w:bottom="960" w:left="1580" w:header="608" w:footer="765" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42DF9478" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:left="728"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>la</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>modalité</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2529,92 +2509,89 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>approuvé.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="450E01FE" w14:textId="07FD44F6" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1558"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="74" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="120" w:hanging="369"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Les formulaires FACE doivent être accompagnés d'un </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
-        <w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidR="009D3AE3" w:rsidRPr="00A259CC">
           <w:rPr>
-            <w:color w:val="0562C1"/>
-            <w:u w:val="single" w:color="0562C1"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>devis détaillé (ICE)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00525F94">
-[...2 lines deleted...]
-          <w:u w:val="single" w:color="0562C1"/>
+      <w:r w:rsidR="00525F94" w:rsidRPr="00A259CC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00525F94" w:rsidRPr="0050614A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>en</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00525F94">
-[...2 lines deleted...]
-          <w:u w:val="single" w:color="0562C1"/>
+      <w:r w:rsidR="00525F94" w:rsidRPr="00A259CC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> anglais)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="0562C1"/>
+      <w:r w:rsidRPr="00A259CC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>indiquant le budget détaillé de l'activité, y compris les prix et les quantités.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456F3F3F" w14:textId="71AC0B73" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="456F3F3F" w14:textId="010FC8F3" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1558"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="73" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="119" w:hanging="369"/>
       </w:pPr>
       <w:r>
         <w:t>Un responsable désigné du partenaire est chargé de certifier l'exactitude des données fournies dans le formulaire FACE. En général, il s'agit de la même personne qui signe le plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
@@ -2695,58 +2672,61 @@
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>demande</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">financement représente les dépenses prévues estimées conformément au plan de travail et que les </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="0050614A">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="009D3AE3" w:rsidRPr="0050614A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>formulaires d'estimation des coûts détaillés (ICE)</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="006E5CD0">
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> sont joints ; (2) l'assurance que les dépenses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>réelles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
@@ -3656,54 +3636,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>plupart</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B01B4F7" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="009D3AE3">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="009D3AE3" w:rsidSect="002F623F">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1520" w:right="720" w:bottom="960" w:left="1580" w:header="608" w:footer="765" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B8847CA" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:left="728"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>des</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>projets,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4774,95 +4756,98 @@
         <w:ind w:left="727" w:right="119" w:hanging="369"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Des fonds peuvent être avancés au projet pour des activités envisagées dans le plan de travail annuel, à condition que les intrants correspondants aient été budgétisés et que les fonds disponibles puissent couvrir le montant demandé.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CEC6EDC" w14:textId="0B501A6B" w:rsidR="00565570" w:rsidRDefault="00565570" w:rsidP="00565570">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="724"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:right="121" w:hanging="397"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Les avances ne sont accordées qu'en monnaie locale et sont ensuite liquidées en tant que dépenses dans la même monnaie locale et par rapport à l'intégralité du Quantum Segment Distribution (plan comptable) d'origine. Les demandes d'avances en devises autres que locales doivent être soumises à la trésorerie du siège du PNUD pour approbation conformément au règlement financier du PNUD et à la règle 125.06, en tenant compte des conditions locales, y compris des exigences relatives aux paiements à effectuer dans la même devise autre que locale par le partenaire. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752EBFD8" w14:textId="0DB5A7A0" w:rsidR="00565570" w:rsidRDefault="00565570" w:rsidP="00565570">
+    <w:p w14:paraId="752EBFD8" w14:textId="0DB5A7A0" w:rsidR="00565570" w:rsidRDefault="00565570" w:rsidP="006E5CD0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="121" w:hanging="11"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Toutefois, lorsque la lettre d'accord (LOA), l'accord avec la partie responsable (RPA), l'accord de paiement basé sur la performance (PBPA), ou des contrats ou accords similaires ainsi que le document de projet ou le plan de travail annuel ont clairement identifié les activités et les dépenses devant être encourues dans une monnaie non locale, telles que les honoraires et/ou les frais de voyage d'un consultant international ou le paiement d'un fournisseur, l'approbation de la trésorerie du siège du PNUD n'est pas requise pour que le Bureau traite les avances au partenaire dans une monnaie non locale. Cette disposition est limitée au champ d'application de ces activités et aux montants correspondants spécifiés dans les documents justificatifs.  Tous ces cas doivent être examinés par le Bureau et approuvés par le Chef de Bureau. Le Bureau doit conserver les documents adéquats à l'appui d'une telle justification et fournir les documents pertinents au GSSC pour justifier le décaissement des fonds. En l'absence des documents justificatifs susmentionnés, le GSSC demandera au bureau de soumettre l'approbation du siège de la Trésorerie. Le chef de bureau n'est pas autorisé à approuver des avances en monnaie non locale lorsque les obligations sont en monnaie locale. Tout solde non dépensé doit être restitué par le partenaire dans la même devise que celle dans laquelle l'avance a été reçue. </w:t>
+        <w:t xml:space="preserve">Toutefois, lorsque la lettre d'accord (LOA), l'accord avec la partie responsable (RPA), l'accord de paiement basé sur la performance (PBPA), ou des contrats ou accords similaires ainsi que le document de projet ou le plan de travail annuel ont clairement identifié les activités et les dépenses devant être encourues dans une monnaie non locale, telles que les honoraires et/ou les frais de voyage d'un consultant international ou le paiement d'un fournisseur, l'approbation de la trésorerie du siège du PNUD n'est pas requise pour que le Bureau traite les avances au partenaire dans une monnaie non locale. Cette disposition est limitée au champ d'application de ces activités et aux montants correspondants spécifiés dans les documents justificatifs.  Tous ces cas doivent être examinés par le Bureau et approuvés par le Chef de Bureau. Le Bureau doit conserver les documents adéquats à l'appui d'une telle justification et fournir les documents pertinents au GSSC pour justifier le décaissement des fonds. En l'absence des documents justificatifs susmentionnés, le GSSC demandera au bureau de soumettre l'approbation du siège de la Trésorerie. Le chef de bureau n'est pas autorisé à approuver des avances en monnaie non locale lorsque les obligations sont en monnaie locale. Tout solde non dépensé doit être restitué par le </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">partenaire dans la même devise que celle dans laquelle l'avance a été reçue. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5969A18E" w14:textId="5F479F45" w:rsidR="00565570" w:rsidRDefault="00565570" w:rsidP="00565570">
+    <w:p w14:paraId="5969A18E" w14:textId="5F479F45" w:rsidR="00565570" w:rsidRDefault="00565570" w:rsidP="00A259CC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
-        <w:ind w:left="823" w:right="121" w:firstLine="0"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="720" w:right="121" w:hanging="11"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Lorsque le partenaire reçoit une avance en monnaie non locale dans les circonstances décrites </w:t>
       </w:r>
       <w:r w:rsidR="00EC34EB">
         <w:t>dans ce</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> paragraphe, mais que les dépenses sont encourues en monnaie locale, le partenaire est tenu de rendre compte en monnaie non locale en utilisant l'UNORE au moment où l'avance a été émise. Avant la clôture opérationnelle des résultats du projet, tout solde en monnaie locale dans le Quantum Distribution doit être compensé par le Bureau afin d'éviter les gains/pertes de réévaluation de change au niveau de l'Unité Opérationnelle - Fonds - Département des Dépenses - Partie Responsable - Bailleur de fonds. Avant d'imputer les pertes de change aux projets, les bureaux doivent s'assurer que les pertes sont acceptables pour le bailleur de fonds. Les Bureaux doivent budgétiser les fluctuations imprévues des coûts dans les budgets des projets en tant qu'éléments de contingence afin d'éviter que les pertes de change ne soient rejetées par le partenaire financier lors de la soumission des rapports des donateurs. Les bureaux doivent noter que certains donateurs, par exemple la Commission européenne ("CE"), signent généralement des accords qui n'autorisent pas les bureaux à couvrir les pertes de change avec les fonds fournis par le partenaire financier.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E18898" w14:textId="0DDCAE0A" w:rsidR="009D3AE3" w:rsidRDefault="00000000" w:rsidP="00EC34EB">
+    <w:p w14:paraId="24E18898" w14:textId="0DDCAE0A" w:rsidR="009D3AE3" w:rsidRDefault="00000000" w:rsidP="00A259CC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
-        <w:ind w:right="121"/>
+        <w:ind w:left="720" w:right="121"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>L'utilisation de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>toutes les avances pour les dépenses du projet doit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>être conforme aux procédures d'achat et de passation de marchés du PNUD convenues dans le document de projet. Tous les paiements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6418,55 +6403,52 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>si les procédures du partenaire pour le fonctionnement des comptes bancaires et l'approbation des paiements ont été examinées et jugées adéquates dans le cadre de l'évaluation des capacités du partenaire ou d'autres procédures alternatives, et si le responsable de programme du PNUD a pris en considération le risque inhérent impliqué et s'est assuré que le partenaire dispose de procédures adéquates pour rendre compte des fonds fournis par le PNUD et des dépenses correspondantes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40B23AEB" w14:textId="7CE10BE9" w:rsidR="009D3AE3" w:rsidRDefault="004F18AD" w:rsidP="004F18AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:before="66" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="118"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="004F18AD">
-        <w:t>À des fins de contrôle, lorsque le partenaire a ouvert un compte bancaire séparé, ce compte doit être géré par deux signataires. Le compte ne doit pas avoir accès à un quelconque crédit (c'est-à-</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004F18AD">
         <w:lastRenderedPageBreak/>
-        <w:t>dire à des découverts) ni être utilisé pour des investissements. Si le projet a besoin d'avances pour effectuer des paiements en monnaie locale et en monnaie non locale avec l'approbation applicable conformément au paragraphe 9, deux comptes bancaires correspondant à la monnaie approuvée pour les avances doivent être ouverts. Lors de la finalisation du projet, il incombe au partenaire de clôturer le(s) compte(s) et de restituer tout solde restant au PNUD</w:t>
+        <w:t>À des fins de contrôle, lorsque le partenaire a ouvert un compte bancaire séparé, ce compte doit être géré par deux signataires. Le compte ne doit pas avoir accès à un quelconque crédit (c'est-à-dire à des découverts) ni être utilisé pour des investissements. Si le projet a besoin d'avances pour effectuer des paiements en monnaie locale et en monnaie non locale avec l'approbation applicable conformément au paragraphe 9, deux comptes bancaires correspondant à la monnaie approuvée pour les avances doivent être ouverts. Lors de la finalisation du projet, il incombe au partenaire de clôturer le(s) compte(s) et de restituer tout solde restant au PNUD</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F502501" w14:textId="0B7D73D6" w:rsidR="004F18AD" w:rsidRDefault="004F18AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:before="66" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="727" w:right="118" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r w:rsidRPr="004F18AD">
         <w:t xml:space="preserve"> relevés bancaires doivent être archivés par le projet et des copies doivent être soumises au PNUD avec les formulaires FACE périodiquement au Bureau ou examinés pendant les activités d'assurance HACT, par exemple les vérifications ponctuelles et les audits basés sur les partenaires.</w:t>
       </w:r>
@@ -6787,54 +6769,62 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>module</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Quantum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Project &amp; Portfolio Management (PPM). L'avance est enregistrée sur le compte GL 16005 (avances NEX), qui est spécifiquement destiné aux transferts directs de fonds, traités via le formulaire FACE, aux </w:t>
+        <w:t xml:space="preserve">Project &amp; Portfolio Management (PPM). L'avance est enregistrée sur le compte GL 16005 (avances NEX), qui est spécifiquement destiné aux transferts directs de fonds, traités via le formulaire FACE, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">aux </w:t>
       </w:r>
       <w:r w:rsidR="002714DC">
-        <w:t>partenaire d’exécution</w:t>
+        <w:t>partenaire</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002714DC">
+        <w:t xml:space="preserve"> d’exécution</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> et aux parties responsables.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Dans le formulaire FACE, après la colonne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>indiquant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
@@ -7625,52 +7615,52 @@
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>l'avance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Quantum</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:anchor="TemplatesForms">
-        <w:r>
+      <w:hyperlink r:id="rId18" w:anchor="TemplatesForms">
+        <w:r w:rsidR="009D3AE3">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>informations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
@@ -8075,51 +8065,55 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>HACT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>devrait</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>permettre de vérifier l'utilisation correcte des fonds avancés pour atteindre les résultats immédiats et les produits escomptés. Le PNUD doit également contrôler les montants à avancer au projet en fonction des activités prévues au cours d'une période</w:t>
+        <w:t xml:space="preserve">permettre de vérifier l'utilisation correcte des fonds avancés pour atteindre les résultats immédiats et les </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>produits escomptés. Le PNUD doit également contrôler les montants à avancer au projet en fonction des activités prévues au cours d'une période</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>donnée, les soldes non utilisés et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>le taux de mise</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8255,55 +8249,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>doit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>déterminer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">la </w:t>
-[...3 lines deleted...]
-        <w:t>source du problème et, en collaboration avec le partenaire, prendre des mesures correctives.</w:t>
+        <w:t>la source du problème et, en collaboration avec le partenaire, prendre des mesures correctives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6BB5A5" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="009D3AE3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E24651C" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="Rapports"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Rapports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5547F222" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="009D3AE3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
@@ -8315,97 +8305,97 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4420F212" w14:textId="56EE690D" w:rsidR="009D3AE3" w:rsidRPr="00AD3EA2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="728"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="728" w:right="119" w:hanging="368"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
-        <w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>rapport</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="-6"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>d'analyse</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="-6"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>du compte</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>général</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00525F94">
         <w:rPr>
           <w:color w:val="0562C1"/>
           <w:u w:val="single" w:color="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en anglais)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0562C1"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>peut être</w:t>
       </w:r>
       <w:r>
@@ -8724,74 +8714,76 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>conformément</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>au</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
-        <w:r>
+      <w:hyperlink r:id="rId20">
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>POPP</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="-13"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t xml:space="preserve">  </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>HACT</w:t>
         </w:r>
-        <w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidR="009D3AE3">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62464BC3" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="009D3AE3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DD57173" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="56"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="Rejet_des_demandes_d'avance_ou_des_dépen"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t>Rejet</w:t>
       </w:r>
       <w:r>
@@ -9600,50 +9592,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1546"/>
           <w:tab w:val="left" w:pos="1548"/>
         </w:tabs>
         <w:spacing w:before="69" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1548" w:right="115"/>
       </w:pPr>
       <w:r>
         <w:t>Des documents supplémentaires sont mis à disposition et amènent le PNUD à remettre en question la validité ou l'adéquation du paiement, y compris en cas de suspicion de fraude ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46098BBF" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1547"/>
         </w:tabs>
         <w:spacing w:before="59"/>
         <w:ind w:hanging="359"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>bénéficiaire</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>utilise</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9832,55 +9825,51 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CF8D148" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="726"/>
           <w:tab w:val="left" w:pos="728"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="728" w:right="116" w:hanging="369"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Si un bureau du PNUD identifie des paiements irréguliers lors de l'examen et de l'approbation du </w:t>
-[...3 lines deleted...]
-        <w:t>formulaire FACE soumis par le partenaire ou lors d'activités de suivi et d'assurance du projet en cours,</w:t>
+        <w:t>Si un bureau du PNUD identifie des paiements irréguliers lors de l'examen et de l'approbation du formulaire FACE soumis par le partenaire ou lors d'activités de suivi et d'assurance du projet en cours,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>avances</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10128,82 +10117,87 @@
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>fonds,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>conformément à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
-        <w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidR="009D3AE3">
           <w:t>politique de lutte contre</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:spacing w:val="15"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:t>la fraude</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(voir la</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39B65ED9" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="728" w:right="123"/>
       </w:pPr>
-      <w:r>
-        <w:t>liste des signaux d'alerte potentiels ci-dessous). Un examen secondaire et une enquête sur les transactions qui présentent des signaux d'alerte de fraude potentielle doivent être effectués et documentés. Une demande d'avance ne doit pas être traitée tant que les signaux d'alerte potentiels n'ont pas fait l'objet d'une enquête approfondie et que la validité de la transaction n'a pas été confirmée.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>liste</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> des signaux d'alerte potentiels ci-dessous). Un examen secondaire et une enquête sur les transactions qui présentent des signaux d'alerte de fraude potentielle doivent être effectués et documentés. Une demande d'avance ne doit pas être traitée tant que les signaux d'alerte potentiels n'ont pas fait l'objet d'une enquête approfondie et que la validité de la transaction n'a pas été confirmée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24618B1E" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="009D3AE3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D22C109" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="726"/>
           <w:tab w:val="left" w:pos="728"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:left="728" w:right="123" w:hanging="369"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Les signaux d'alerte potentiels qui nécessitent un examen secondaire et une enquête plus approfondie sont les suivants</w:t>
@@ -11353,51 +11347,55 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>au</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>numéro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">de référence de la commande, au numéro de référence du bon de commande, au numéro de référence du bon de livraison, </w:t>
+        <w:t xml:space="preserve">de référence de la commande, au numéro de référence du bon de commande, au numéro </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de référence du bon de livraison, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>etc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D3F868" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1549"/>
         </w:tabs>
         <w:spacing w:line="279" w:lineRule="exact"/>
         <w:ind w:left="1549" w:hanging="359"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         </w:rPr>
@@ -11630,51 +11628,50 @@
       <w:r>
         <w:t>commande</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> approuvés</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3661D6C7" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="83" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="811" w:right="123"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Les bureaux doivent être attentifs aux signaux d'alerte potentiels ci-dessus lorsqu'ils effectuent des activités d'assurance visant à vérifier les pièces justificatives des dépenses déclarées.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62795407" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="009D3AE3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6399722C" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:left="727" w:right="118" w:hanging="369"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -11774,52 +11771,57 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ou</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="59"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>d'autres</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="628C7272" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="727" w:right="119"/>
       </w:pPr>
-      <w:r>
-        <w:t>pratiques irrégulières. Si ces problèmes administratifs sont rectifiés par la suite, les dépenses rejetées</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>pratiques</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> irrégulières. Si ces problèmes administratifs sont rectifiés par la suite, les dépenses rejetées</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>peuvent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>être</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -12002,51 +12004,59 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>soulèvent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>questions quant à la validité des dépenses déclarées, le responsable de programme du PNUD doit.. :</w:t>
+        <w:t xml:space="preserve">questions quant à la validité des dépenses déclarées, le responsable de programme du PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>doit..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AA9800" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="009D3AE3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69961BE1" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
           <w:tab w:val="left" w:pos="1547"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:right="124"/>
@@ -12469,87 +12479,87 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
-        <w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidR="009D3AE3">
           <w:t>politique</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:t>de</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:t>lutte</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:rPr>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="009D3AE3">
           <w:t>contre</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
-        <w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidR="009D3AE3">
           <w:t>la fraude.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F0D6282" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="68" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="114" w:hanging="21"/>
       </w:pPr>
       <w:r>
         <w:t>Si l'explication fournie et les procédures alternatives mises en œuvre fournissent une assurance adéquate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
@@ -13082,51 +13092,55 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>éléments rejetés ne sont pas présentés à nouveau dans le cadre de rapports futurs et qu'ils sont absorbés par</w:t>
+        <w:t xml:space="preserve">éléments </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>rejetés ne sont pas présentés à nouveau dans le cadre de rapports futurs et qu'ils sont absorbés par</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>partenaire. Si les activités d'assurance HACT indiquent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -13300,51 +13314,50 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ED00433" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:left="820" w:right="119"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">L'Office doit contacter les partenaires financiers de l'OFM si des conseils supplémentaires sont </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>nécessaires.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127FEF80" w14:textId="77777777" w:rsidR="00A86079" w:rsidRDefault="00A86079">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:left="820" w:right="119"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A0F6E46" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="727" w:right="116" w:hanging="368"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13619,445 +13632,278 @@
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="035D34F8" w14:textId="77777777" w:rsidR="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="119"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76C03EBC" w14:textId="77777777" w:rsidR="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="119"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EC47351" w14:textId="77777777" w:rsidR="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
+    <w:p w14:paraId="09313BC2" w14:textId="77777777" w:rsidR="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="119"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09313BC2" w14:textId="77777777" w:rsidR="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
+    <w:p w14:paraId="427BDEAF" w14:textId="77777777" w:rsidR="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="119"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="427BDEAF" w14:textId="77777777" w:rsidR="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
+    <w:p w14:paraId="0B456055" w14:textId="77777777" w:rsidR="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="119"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B456055" w14:textId="77777777" w:rsidR="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
+    <w:p w14:paraId="6C8F965F" w14:textId="77777777" w:rsidR="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="119"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C8F965F" w14:textId="77777777" w:rsidR="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
+    <w:p w14:paraId="27D18BD5" w14:textId="77777777" w:rsidR="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="119"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27D18BD5" w14:textId="77777777" w:rsidR="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
+    <w:p w14:paraId="48F5E9F5" w14:textId="77777777" w:rsidR="00A86079" w:rsidRPr="00A259CC" w:rsidRDefault="00A86079" w:rsidP="00A86079">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="119"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48F5E9F5" w14:textId="77777777" w:rsidR="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
+    <w:p w14:paraId="0E1E31E3" w14:textId="77777777" w:rsidR="00A86079" w:rsidRPr="00A259CC" w:rsidRDefault="00A86079" w:rsidP="00A86079">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="119"/>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A259CC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Avertissement:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A259CC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0E1E31E3" w14:textId="77777777" w:rsidR="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
+    <w:p w14:paraId="3E5F6EE9" w14:textId="77777777" w:rsidR="00A86079" w:rsidRPr="00A259CC" w:rsidRDefault="00A86079" w:rsidP="00A86079">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="119"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-NL"/>
-[...179 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E5F6EE9" w14:textId="77777777" w:rsidR="00A86079" w:rsidRPr="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
+    <w:p w14:paraId="376C91C1" w14:textId="77777777" w:rsidR="00A86079" w:rsidRPr="00A259CC" w:rsidRDefault="00A86079" w:rsidP="00A86079">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="119"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-NL"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A259CC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A259CC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="376C91C1" w14:textId="77777777" w:rsidR="00A86079" w:rsidRPr="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
+    <w:p w14:paraId="07A6EE9D" w14:textId="77777777" w:rsidR="00A86079" w:rsidRPr="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:line="249" w:lineRule="auto"/>
         <w:ind w:right="119"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...16 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="07A6EE9D" w14:textId="77777777" w:rsidR="00A86079" w:rsidRPr="00A86079" w:rsidRDefault="00A86079" w:rsidP="00A86079">
-[...13 lines deleted...]
-    <w:sectPr w:rsidR="00A86079" w:rsidRPr="00A86079">
+    <w:sectPr w:rsidR="00A86079" w:rsidRPr="00A86079" w:rsidSect="00A259CC">
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="1520" w:right="720" w:bottom="960" w:left="1580" w:header="608" w:footer="765" w:gutter="0"/>
+      <w:pgMar w:top="1520" w:right="720" w:bottom="1260" w:left="1580" w:header="608" w:footer="765" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="468768FA" w14:textId="77777777" w:rsidR="00B00A76" w:rsidRDefault="00B00A76">
+    <w:p w14:paraId="3B0EB5EC" w14:textId="77777777" w:rsidR="00ED7FD2" w:rsidRDefault="00ED7FD2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66CFE142" w14:textId="77777777" w:rsidR="00B00A76" w:rsidRDefault="00B00A76">
+    <w:p w14:paraId="69376E7C" w14:textId="77777777" w:rsidR="00ED7FD2" w:rsidRDefault="00ED7FD2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A614029" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487468544" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BB32FFE" wp14:editId="4A17C13A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1295400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10066020</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="777240" cy="165100"/>
@@ -14610,133 +14456,146 @@
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="00045B66">
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>7</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="768E2515" w14:textId="77777777" w:rsidR="00B00A76" w:rsidRDefault="00B00A76">
+    <w:p w14:paraId="69E99EEA" w14:textId="77777777" w:rsidR="00ED7FD2" w:rsidRDefault="00ED7FD2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77F8752C" w14:textId="77777777" w:rsidR="00B00A76" w:rsidRDefault="00B00A76">
+    <w:p w14:paraId="219A2A80" w14:textId="77777777" w:rsidR="00ED7FD2" w:rsidRDefault="00ED7FD2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6C5DADC5" w14:textId="77777777" w:rsidR="009D3AE3" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C5DADC5" w14:textId="730912FF" w:rsidR="009D3AE3" w:rsidRDefault="006E5CD0">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00665357">
       <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487468032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="223CBE9E" wp14:editId="0F6974D1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5953F29E" wp14:editId="1466459C">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6643369</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5741035</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>386079</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-137795</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="304693" cy="589064"/>
+          <wp:extent cx="288925" cy="579120"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Image 1"/>
+          <wp:docPr id="47574110" name="Picture 47574110" descr="PNUD-Logo-Blue-Large"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Image 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1" descr="PNUD-Logo-Blue-Large"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
-[...3 lines deleted...]
-                  </a:stretch>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="24148" t="16003" r="24351" b="16186"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304693" cy="589064"/>
+                    <a:ext cx="288925" cy="579120"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1961426A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17D0D18C"/>
     <w:lvl w:ilvl="0" w:tplc="95844C28">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1547" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FC1EB148">
@@ -15411,133 +15270,139 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1267690034">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1974870909">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="306017163">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1342971794">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="622618955">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2031637928">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D3AE3"/>
     <w:rsid w:val="00045B66"/>
     <w:rsid w:val="00251DF5"/>
     <w:rsid w:val="002714DC"/>
     <w:rsid w:val="002F623F"/>
+    <w:rsid w:val="0037205A"/>
+    <w:rsid w:val="00451BFA"/>
     <w:rsid w:val="004B045A"/>
     <w:rsid w:val="004F18AD"/>
     <w:rsid w:val="0050614A"/>
     <w:rsid w:val="00525F94"/>
     <w:rsid w:val="00565570"/>
     <w:rsid w:val="00581D90"/>
     <w:rsid w:val="005C25F5"/>
     <w:rsid w:val="005F492C"/>
+    <w:rsid w:val="006E5CD0"/>
+    <w:rsid w:val="00743FBA"/>
     <w:rsid w:val="00814FA8"/>
     <w:rsid w:val="00865F1C"/>
     <w:rsid w:val="00894B65"/>
     <w:rsid w:val="008E399C"/>
     <w:rsid w:val="009D3AE3"/>
+    <w:rsid w:val="00A259CC"/>
     <w:rsid w:val="00A86079"/>
     <w:rsid w:val="00AD3EA2"/>
     <w:rsid w:val="00B00A76"/>
     <w:rsid w:val="00B45861"/>
     <w:rsid w:val="00B6217B"/>
     <w:rsid w:val="00C73920"/>
     <w:rsid w:val="00EC34EB"/>
+    <w:rsid w:val="00ED7FD2"/>
     <w:rsid w:val="00F47339"/>
     <w:rsid w:val="00F72991"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="60AE1F4A"/>
   <w15:docId w15:val="{651DEF07-5B27-447D-8722-7E70FF9E8DA3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16036,88 +15901,104 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0050614A"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0050614A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E5CD0"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1989556329">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2090617276">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10891" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10891" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10891" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10661" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/groups/me/reports/4890441a-b77f-4a3b-b0ac-2631a8e884ae/ReportSectionf56df3b9e8e4227778f7?experience=power-bi" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10891" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/anti-fraud-policy" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/anti-fraud-policy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10891" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10891" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/anti-fraud-policy" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique/approche-harmonisee-de-transfert-de-fonds-hact" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/anti-fraud-policy" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10891" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10891" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10661" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/anti-fraud-policy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10891" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/groups/me/reports/4890441a-b77f-4a3b-b0ac-2631a8e884ae/ReportSectionf56df3b9e8e4227778f7?experience=power-bi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10891" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/anti-fraud-policy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -16365,78 +16246,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>4537</Words>
-  <Characters>25866</Characters>
+  <Words>4540</Words>
+  <Characters>25879</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>215</Lines>
   <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30343</CharactersWithSpaces>
+  <CharactersWithSpaces>30359</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>admin</dc:creator>
   <cp:keywords>, docId:867ED6124D2E9C84E671B75098DE13A3</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010057278D25BD4F084582B6E80CA0DE9F54</vt:lpwstr>
   </property>