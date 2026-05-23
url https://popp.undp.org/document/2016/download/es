--- v0 (2025-10-18)
+++ v1 (2026-05-23)
@@ -1,62 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3081354D" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="001977B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67E6996C" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="001977B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1498A4E5" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="43"/>
         <w:ind w:left="120"/>
       </w:pPr>
@@ -190,67 +187,66 @@
         <w:t>efectivo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>(DCT/Avances)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5270AC6C" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="001977B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="29"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47938FCA" w14:textId="33B3DE82" w:rsidR="001977B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="47938FCA" w14:textId="4B55A02A" w:rsidR="001977B7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="824"/>
           <w:tab w:val="left" w:pos="983"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:right="116" w:hanging="572"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:tab/>
         <w:t xml:space="preserve">Las Transferencias Directas de Efectivo ("anticipos" o "anticipos NEX") en contexto operativo siguen la modalidad de Prepago en el Módulo Quantum AP. La Modalidad de Transferencia de Efectivo (CTM) se utiliza para transferir efectivo a los </w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>Asociados</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>Asociado</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ejecutor [IP] o Partes Responsables</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>[RP])</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -785,51 +781,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">las Transferencias de Efectivo </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(HACT) se utiliza como base para seleccionar la modalidad de transferencia de efectivo y las actividades de garantía para cada </w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>Asociado</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00931663">
         <w:t>Para mayor referencia, c</w:t>
       </w:r>
       <w:r>
         <w:t>onsulte el</w:t>
       </w:r>
       <w:r w:rsidR="00931663">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00931663" w:rsidRPr="00931663">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>HACT</w:t>
         </w:r>
         <w:r w:rsidRPr="00931663">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> POPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00931663">
         <w:rPr>
           <w:color w:val="0562C1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00931663">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Exi</w:t>
@@ -1086,67 +1082,67 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de transferencia de efectivo adecuada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de acuerdo con</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId9">
         <w:r w:rsidR="00931663">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t xml:space="preserve"> HACT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00931663">
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
-        <w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="001977B7">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>POPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>y aplicar los procedimientos apropiados;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="574F0FED" w14:textId="64D2F4AE" w:rsidR="001977B7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
@@ -1250,197 +1246,157 @@
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ejecución</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">basándose en los resultados de las actividades de garantía de conformidad con </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
-        <w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="001977B7">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t>el</w:t>
+          <w:t>el HACT POPP</w:t>
         </w:r>
-        <w:r w:rsidR="00931663">
-[...20 lines deleted...]
-        <w:r>
+        <w:r w:rsidR="001977B7">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0F22D3DD" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="001977B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="462673D1" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="726"/>
           <w:tab w:val="left" w:pos="728"/>
         </w:tabs>
         <w:spacing w:before="56" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="728" w:right="119" w:hanging="481"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Con el tiempo, los cambios en las evaluaciones y los resultados de las actividades de garantía pueden obligar al PNUD a modificar las modalidades de transferencia de efectivo, así como a ajustar las actividades de garantía del HACT (auditorías y verificaciones aleatorias).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C35EB0C" w14:textId="69023474" w:rsidR="001977B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C35EB0C" w14:textId="5426F97A" w:rsidR="001977B7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="146" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="728" w:right="118"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Si la Oficina considera que el </w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>Asociado</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> está utilizando indebidamente la modalidad de Transferencia Directa de Efectivo, deberá seguir los procedimientos descritos en el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
-        <w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="001977B7">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>HACT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00931663">
         <w:rPr>
           <w:color w:val="0562C1"/>
           <w:u w:val="single" w:color="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POPP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sobre las consideraciones para cambiar la modalidad de transferencia de efectivo a Reembolsos o </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-        <w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="002F4AB8">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t>Pagos</w:t>
-[...14 lines deleted...]
-          <w:t>Directos</w:t>
+          <w:t>Pagos Directos</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId14">
-        <w:r>
+        <w:r w:rsidR="001977B7">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Cuando los riesgos persistan incluso con el cambio de la modalidad de transferencia de</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B870832" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="001977B7">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="001977B7" w:rsidSect="00A468B7">
-          <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1520" w:right="720" w:bottom="960" w:left="1580" w:header="608" w:footer="765" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16524207" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:left="728" w:hanging="1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>efectivo,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1725,52 +1681,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>Asociados</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>prefinancian algunas actividades del proyecto. Aunque esta</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>prefinancian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> algunas actividades del proyecto. Aunque esta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>opción requiere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>que el asociado utilice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1845,51 +1806,59 @@
       <w:r>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>Asociado</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> debe presentar un formulario FACE para solicitar la aprobación del PNUD antes de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>incurrir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>(prefinanciar)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>prefinanciar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cualquier</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>gasto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2064,101 +2033,104 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>validez</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de la solicitud y asegurarse de que ésta se ajusta al plan de trabajo aprobado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FBE046" w14:textId="264CDF0A" w:rsidR="001977B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="52FBE046" w14:textId="329AE00D" w:rsidR="001977B7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="72" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="118" w:hanging="368"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Los formularios FACE deberán ir acompañados de un </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
-        <w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidR="001977B7">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>presupuesto desglosado de costes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
-        <w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidR="001977B7">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>(ICE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002C65DD">
-        <w:t xml:space="preserve"> (en inglés) </w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="23D7C668" w14:textId="2A9F2562" w:rsidR="001977B7" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"> (en </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4AB8">
+        <w:t>inglés) cumplimentado</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en el que figure el presupuesto detallado de la actividad, incluidos el precio y las cantidades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D7C668" w14:textId="383CD0C6" w:rsidR="001977B7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1558"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="70" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1560" w:right="118" w:hanging="369"/>
       </w:pPr>
       <w:r>
         <w:t>Un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>funcionario</w:t>
       </w:r>
@@ -2365,60 +2337,63 @@
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>adjuntan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">los formularios de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00A30744">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="002F4AB8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Estimaciones de Costes Desglosados (ICE</w:t>
+          <w:t>Estimaciones de Costes Desglosados (ICE)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t>); (2) garantizar que los gastos reales</w:t>
+      <w:r w:rsidR="002F4AB8">
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>; (2) garantizar que los gastos reales</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>para</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2870,135 +2845,149 @@
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>anticipos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42077D21" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="001977B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="29"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="495748F9" w14:textId="22E997F3" w:rsidR="001977B7" w:rsidRDefault="00000000" w:rsidP="00B4029A">
+    <w:p w14:paraId="495748F9" w14:textId="215912E7" w:rsidR="001977B7" w:rsidRDefault="00000000" w:rsidP="00B4029A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:left="728" w:right="124" w:hanging="336"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Los anticipos para la prefinanciación de las actividades del proyecto sólo pueden hacerse a l</w:t>
-[...8 lines deleted...]
-        <w:t>Asociados</w:t>
+        <w:t xml:space="preserve">Los anticipos para la prefinanciación de las actividades del proyecto sólo pueden hacerse a </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4AB8">
+        <w:t>los Asociados</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, y no a entidades contratadas por </w:t>
       </w:r>
       <w:r w:rsidR="00931663">
         <w:t>el Asociado</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en un proyecto (</w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>Asociados</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> se refiere, en el caso de l</w:t>
       </w:r>
       <w:r w:rsidR="00931663">
         <w:t xml:space="preserve">a Implementación </w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>Directa</w:t>
       </w:r>
       <w:r w:rsidR="00931663">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>DIM</w:t>
       </w:r>
       <w:r w:rsidR="00931663">
         <w:t xml:space="preserve"> por sus siglas en inglés)</w:t>
       </w:r>
       <w:r>
         <w:t>, a l</w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t xml:space="preserve">os Asociados en la </w:t>
       </w:r>
       <w:r>
         <w:t>Ejecu</w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>ción</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> y, en el caso de los </w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
-        <w:t>Servicios de Apoyo para la Implementación Nacional (Support to NIM por sus siglas en inglés)</w:t>
+        <w:t>Servicios de Apoyo para la Implementación Nacional (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B4029A">
+        <w:t>Support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B4029A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B4029A">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B4029A">
+        <w:t xml:space="preserve"> NIM por sus siglas en inglés)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a la Parte Responsable.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4029A">
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>La máxima autoridad del Asociado debe designar claramente al personal del proyecto autorizado a aprobar los formularios FACE para las transferencias</w:t>
+        <w:t xml:space="preserve">La máxima autoridad del Asociado debe </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>designar claramente al personal del proyecto autorizado a aprobar los formularios FACE para las transferencias</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4029A">
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4029A">
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>efectivo,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4029A">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3096,51 +3085,50 @@
         <w:t>presentado</w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>al PNUD. En la mayoría de los proyectos, se designa a un director de proyecto y se le otorga la autoridad para solicitar anticipos, pagos, contratos, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34974AA8" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="001977B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B17CC79" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="Periodicidad_de_los_anticipos"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Periodicidad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3591,72 +3579,80 @@
       <w:r>
         <w:t xml:space="preserve">frecuencia se acuerda entre el </w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>Asociado</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> y la Oficina al inicio del proyecto y se especifica en el documento del proyecto. Una planificación detallada y realista de los gastos y un estrecho seguimiento de la ejecución del proyecto por parte del PNUD son esenciales para evitar la emisión de anticipos al </w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>Asociado</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> que no se utilizarán en su totalidad en el trimestre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D65431B" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="001977B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10CC4CE9" w14:textId="1A362D6A" w:rsidR="001977B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="10CC4CE9" w14:textId="1A362D6A" w:rsidR="001977B7" w:rsidRDefault="00000000" w:rsidP="00B44096">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1548"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
-        <w:ind w:left="816" w:right="119" w:firstLine="0"/>
+        <w:ind w:left="816" w:right="119" w:hanging="366"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Los oficiales de programa del PNUD son responsables de garantizar que los anticipos emitidos a los </w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>Asociados</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> no superen los tres meses de las necesidades de efectivo previstas o las necesidades de efectivo previstas hasta el final del trimestre natural, la cantidad que sea menor. El Jefe de la Oficina o la persona que éste designe es responsable de garantizar que los anticipos emitidos a los </w:t>
+        <w:t xml:space="preserve"> no superen los tres meses de las necesidades de efectivo previstas o las necesidades de efectivo previstas hasta el final del trimestre natural, la cantidad que sea menor. El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de la Oficina o la persona que éste designe es responsable de garantizar que los anticipos emitidos a los </w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>Asociados</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> se ajusten a esta política y que no se emitan anticipos adicionales cuando queden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pendientes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>durante</w:t>
       </w:r>
@@ -3984,75 +3980,107 @@
       </w:pPr>
       <w:r w:rsidRPr="006A2C0F">
         <w:t>Sólo se efectuarán anticipos en moneda local, que se liquidarán posteriormente como gastos en la misma moneda local y con cargo a la distribución por segmentos completa original</w:t>
       </w:r>
       <w:r w:rsidR="004B5803">
         <w:t xml:space="preserve"> en Quantum</w:t>
       </w:r>
       <w:r w:rsidRPr="006A2C0F">
         <w:t xml:space="preserve"> (plan de cuentas). Las solicitudes de anticipos en moneda no local deberán presentarse a la Tesorería de la Sede del PNUD para su aprobación de conformidad con el Reglamento Financiero del PNUD y la Regla 125.06, teniendo en cuenta las condiciones locales, incluidos los requisitos para que los pagos sean afectados en la misma moneda no local por el Socio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="341A3073" w14:textId="4D7F030C" w:rsidR="006A2C0F" w:rsidRDefault="006A2C0F" w:rsidP="006A2C0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="728"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006A2C0F">
-        <w:t>Sin embargo, cuando la Carta de Acuerdo (LOA), el Acuerdo de Parte Responsable (RPA), el Acuerdo de Pago Basado en el Desempeño (PBPA), o contratos o acuerdos similares, así como el documento de proyecto o el plan de trabajo anual hayan identificado claramente las actividades y los gastos en los que se incurrirá en moneda no local, tales como, honorarios y/o gastos de viaje para un consultor internacional o el pago a un proveedor, no será necesaria la aprobación de la Tesorería de la Sede del PNUD para que la Oficina procese los anticipos al Socio en moneda no local. Esta disposición se limita al alcance de dichas actividades y a los importes correspondientes especificados en los documentos justificativos.  Todos estos casos deben ser revisados por la Oficina y aprobados por el Jefe de la Oficina. La Oficina deberá mantener los documentos adecuados para respaldar dicha justificación y proporcionar los documentos pertinentes a la GSSC para respaldar el desembolso de los fondos. En ausencia de los documentos justificativos mencionados, el GSSC exigirá a la Oficina que presente la aprobación de la Tesorería de la Sede. El Jefe de la Oficina no está autorizado a aprobar anticipos en moneda no local cuando las obligaciones sean en moneda local. Todo saldo no utilizado deberá ser devuelto por el socio en la misma moneda en la que se recibió el anticipo.</w:t>
+        <w:t xml:space="preserve">Sin embargo, cuando la Carta de Acuerdo (LOA), el Acuerdo de Parte Responsable (RPA), el Acuerdo de Pago Basado en el Desempeño (PBPA), o contratos o acuerdos similares, así como el documento de proyecto o el plan de trabajo anual hayan identificado claramente las actividades y los gastos en los que se incurrirá en moneda no local, tales como, honorarios y/o gastos de viaje para un consultor internacional o el pago a un proveedor, no será necesaria la aprobación de la Tesorería de la Sede del PNUD para que la Oficina procese los anticipos al Socio en moneda no local. Esta disposición se limita al alcance de dichas actividades y a los importes correspondientes especificados en los documentos justificativos.  Todos estos casos deben ser revisados por la Oficina y aprobados por el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A2C0F">
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A2C0F">
+        <w:t xml:space="preserve"> de la Oficina. La Oficina deberá mantener los documentos adecuados para respaldar dicha justificación y proporcionar los documentos pertinentes a la GSSC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2C0F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">para respaldar el desembolso de los fondos. En ausencia de los documentos justificativos mencionados, el GSSC exigirá a la Oficina que presente la aprobación de la Tesorería de la Sede. El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A2C0F">
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A2C0F">
+        <w:t xml:space="preserve"> de la Oficina no está autorizado a aprobar anticipos en moneda no local cuando las obligaciones sean en moneda local. Todo saldo no utilizado deberá ser devuelto por el socio en la misma moneda en la que se recibió el anticipo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F26D5FE" w14:textId="66287AB5" w:rsidR="006A2C0F" w:rsidRDefault="006A2C0F" w:rsidP="006A2C0F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="728"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006A2C0F">
         <w:t>Cuando al socio se le adelantan los fondos en moneda no local en las circunstancias descritas en e</w:t>
       </w:r>
       <w:r w:rsidR="00F20B7C">
         <w:t>ste párrafo</w:t>
       </w:r>
       <w:r w:rsidRPr="006A2C0F">
-        <w:t xml:space="preserve">, pero el gasto se realiza en moneda local, el socio debe informar en moneda no local utilizando la UNORE en el momento en que se emitió el anticipo. Antes de que el resultado del proyecto se cierre operativamente, cualquier saldo en moneda local en la Distribución Cuantílica debe ser compensado por la Oficina para evitar la ganancia/pérdida por revaluación de divisas a nivel de Unidad Operativa - Fondo - Departamento de Gastos - Responsable - Donante. Antes de </w:t>
-      </w:r>
+        <w:t xml:space="preserve">, pero el gasto se realiza en moneda local, el socio debe informar en moneda no local utilizando la UNORE en el momento en que se emitió el anticipo. Antes de que el resultado del proyecto se cierre operativamente, cualquier saldo en moneda local en la Distribución </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A2C0F">
-        <w:lastRenderedPageBreak/>
-        <w:t>imputar las pérdidas por cambio de divisas a los proyectos, las Oficinas deben asegurarse de que las pérdidas son aceptables para el donante financiador. Las Oficinas deben presupuestar las fluctuaciones imprevistas de los costes en los presupuestos de los proyectos como elementos de contingencia para evitar que las pérdidas en divisas sean rechazadas por el socio financiador cuando se presenten los informes a los donantes. Las Oficinas deben tener en cuenta que algunos donantes, por ejemplo la Comisión Europea ("CE"), suelen firmar acuerdos que no permiten a las Oficinas cubrir las pérdidas en divisas con fondos aportados por el socio financiador.</w:t>
+        <w:t>Cuantílica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2C0F">
+        <w:t xml:space="preserve"> debe ser compensado por la Oficina para evitar la ganancia/pérdida por revaluación de divisas a nivel de Unidad Operativa - Fondo - Departamento de Gastos - Responsable - Donante. Antes de imputar las pérdidas por cambio de divisas a los proyectos, las Oficinas deben asegurarse de que las pérdidas son aceptables para el donante financiador. Las Oficinas deben presupuestar las fluctuaciones imprevistas de los costes en los presupuestos de los proyectos como elementos de contingencia para evitar que las pérdidas en divisas sean rechazadas por el socio financiador cuando se presenten los informes a los donantes. Las Oficinas deben tener en cuenta que algunos donantes, por </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A2C0F">
+        <w:t>ejemplo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A2C0F">
+        <w:t xml:space="preserve"> la Comisión Europea ("CE"), suelen firmar acuerdos que no permiten a las Oficinas cubrir las pérdidas en divisas con fondos aportados por el socio financiador.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="281DC2F4" w14:textId="12232E41" w:rsidR="001977B7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="727" w:right="119" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>El uso de todos los anticipos para gastos del proyecto debe cumplir con los procedimientos de adquisición y contratación del PNUD acordados en el documento del proyecto. Todos los pagos efectuados</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4298,53 +4326,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>microevaluación</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>HACT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4818,51 +4848,55 @@
       <w:r>
         <w:t>riesgo,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pero</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">también puede suponer una carga administrativa adicional para el </w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>Asociado</w:t>
       </w:r>
       <w:r>
-        <w:t>. Si existen controles adecuados sobre el funcionamiento de las cuentas bancarias, el asociado podrá utilizar una cuenta bancaria existente a su nombre, pero esta opción sólo podrá utilizarse si los procedimientos del asociado para</w:t>
+        <w:t xml:space="preserve">. Si existen controles adecuados sobre el funcionamiento de las cuentas bancarias, el asociado podrá utilizar una </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>cuenta bancaria existente a su nombre, pero esta opción sólo podrá utilizarse si los procedimientos del asociado para</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el funcionamiento de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>las cuentas bancarias y la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5370,51 +5404,59 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>una</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>factura de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>pago anticipado de cuentas a pagar (AP) que reduce la disponibilidad de fondos en el módulo Quantum Project &amp; Portfolio Management</w:t>
+        <w:t xml:space="preserve">pago anticipado de cuentas a pagar (AP) que reduce la disponibilidad de fondos en el módulo Quantum Project &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Portfolio</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(PPM).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>El</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6001,91 +6043,117 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>módulo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Quantum</w:t>
       </w:r>
       <w:r w:rsidR="00CA2851">
         <w:t xml:space="preserve"> de cuentas por pagar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA2851">
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00CA2851">
-        <w:t>ayable)</w:t>
+        <w:t>ayable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CA2851">
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> y se aplican contra la factura de pago anticipado cuando el </w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>Asociado</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> informa, a través de los formularios FACE, de los gastos realizados con los fondos anticipados. La aplicación contra el prepago de la factura estándar a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>liquidar debe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>hacerse utilizando el método first-in-first-out</w:t>
-      </w:r>
+        <w:t xml:space="preserve">hacerse utilizando el método </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>in-first-out</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">en el mismo proyecto, donde la factura de prepago más antigua en un momento dado, se procesaría a través de la presentación del formulario FACE. El formulario FACE debe ser aprobado por el funcionario designado del </w:t>
+        <w:t xml:space="preserve">en el mismo proyecto, donde la factura de prepago más antigua en un momento </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>dado,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> se procesaría a través de la presentación del formulario FACE. El formulario FACE debe ser aprobado por el funcionario designado del </w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>Asociado</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> y revisado y aprobado por el oficial de programa del PNUD. Los formularios</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>FACE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>son</w:t>
       </w:r>
@@ -6148,148 +6216,135 @@
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>anticipo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Quantum</w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:anchor="TemplatesForms">
-        <w:r>
+      <w:hyperlink r:id="rId20" w:anchor="TemplatesForms">
+        <w:r w:rsidR="001977B7">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>La</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>información de Quantum sobre la distribución y el proyecto utilizada en la factura estándar para liquidar el anticipo debe reflejar la información de Quantum sobre la distribución y el proyecto del anticipo inicial. Los intereses devengados por los anticipos deben consignarse en el formulario FACE y se abonarán al proyecto como ingresos varios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8FA32D" w14:textId="417EF473" w:rsidR="001977B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2746F509" w14:textId="344F073C" w:rsidR="002F4AB8" w:rsidRPr="00B44096" w:rsidRDefault="00000000" w:rsidP="00EE4610">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="64" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="122" w:hanging="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Los gastos deben registrarse en Quantum en el periodo en que el asociado los haya efectuado. Las oficinas del PNUD deben asegurarse de que los </w:t>
+        <w:t xml:space="preserve">Los gastos deben registrarse en Quantum en el periodo en que el asociado los haya efectuado. </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Las oficinas del PNUD deben asegurarse de que los </w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>Asociados</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> presenten los informes a tiempo para que los gastos se reflejen de forma precisa y puntual en las cuentas del PNUD.</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="4F69D55F" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="1"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="Supervisión"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Supervisión</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A2B8597" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="001977B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="29"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62B0B0CB" w14:textId="78BDA76C" w:rsidR="001977B7" w:rsidRDefault="00000000" w:rsidP="00891635">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="726"/>
           <w:tab w:val="left" w:pos="728"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="728" w:right="118" w:hanging="336"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Un seguimiento estrecho por parte del PNUD mediante la realización de Actividades de Garantía del HACT debe verificar el uso correcto de los fondos adelantados para la consecución de los resultados inmediatos y los productos previstos. El PNUD también debe supervisar las cantidades que se adelantarán al proyecto de acuerdo con las actividades previstas en cualquier periodo, los </w:t>
-[...3 lines deleted...]
-        <w:t>saldos</w:t>
+        <w:t>Un seguimiento estrecho por parte del PNUD mediante la realización de Actividades de Garantía del HACT debe verificar el uso correcto de los fondos adelantados para la consecución de los resultados inmediatos y los productos previstos. El PNUD también debe supervisar las cantidades que se adelantarán al proyecto de acuerdo con las actividades previstas en cualquier periodo, los saldos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pendientes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6442,68 +6497,68 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="29"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0851338D" w14:textId="644B1ACD" w:rsidR="001977B7" w:rsidRDefault="00000000" w:rsidP="00891635">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="728"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="728" w:right="119" w:hanging="368"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
-        <w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidR="001977B7">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>Informe de Análisis de la Cuenta</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0562C1"/>
           <w:u w:val="single" w:color="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26">
-        <w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidR="001977B7">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>General</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002C65DD">
         <w:rPr>
           <w:color w:val="0562C1"/>
           <w:u w:val="single" w:color="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C65DD">
         <w:t>(en inglés)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">puede utilizarse para supervisar los anticipos concedidos a los </w:t>
@@ -6929,87 +6984,87 @@
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del</w:t>
       </w:r>
       <w:r w:rsidRPr="002C65DD">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9041E">
         <w:t>HACT de conformidad con el</w:t>
       </w:r>
       <w:r w:rsidRPr="002C65DD">
         <w:rPr>
           <w:color w:val="0562C1"/>
           <w:spacing w:val="-8"/>
           <w:u w:val="single" w:color="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00A9041E" w:rsidRPr="004F3148">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>HACT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A9041E" w:rsidRPr="002C65DD">
         <w:rPr>
           <w:color w:val="0562C1"/>
           <w:u w:val="single" w:color="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00A9041E" w:rsidRPr="00A9041E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidRPr="00A9041E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002C65DD">
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
-        <w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidR="001977B7">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5FB4CDF3" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="001977B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="364DBBEB" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="56"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="Rechazo_de_solicitudes_de_anticipos_o_ga"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t>Rechazo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7845,50 +7900,51 @@
         </w:rPr>
         <w:t>Asociado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B924E74" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1548"/>
         </w:tabs>
         <w:spacing w:before="52"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>fondos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8526,69 +8582,68 @@
       <w:r>
         <w:t xml:space="preserve">el </w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>Asociado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>a satisfacción del PNUD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D03863" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="001977B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F100DBA" w14:textId="2C2935F3" w:rsidR="001977B7" w:rsidRDefault="00000000" w:rsidP="00891635">
+    <w:p w14:paraId="3A4EAC97" w14:textId="7136E62E" w:rsidR="00165507" w:rsidRDefault="00000000" w:rsidP="00B44096">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="729"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="729" w:right="118" w:hanging="368"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Al revisar los formularios FACE, el oficial de programas del PNUD, el oficial de finanzas y el gestor responsable de la aprobación deben buscar posibles indicios de fraude o malversación de fondos de acuerdo con la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
-        <w:r w:rsidRPr="009D0B4C">
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidR="001977B7" w:rsidRPr="009D0B4C">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>política antifraude</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (véase la lista de posibles señales de alarma más abajo). Deberá realizarse y documentarse una revisión e investigación secundarias de las transacciones que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>presenten</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8753,55 +8808,50 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>haya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>confirmado la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>validez de la transacción.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="539C9D62" w14:textId="77777777" w:rsidR="00165507" w:rsidRDefault="00165507" w:rsidP="00165507">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="729"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="361" w:right="118"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F9A70FA" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000" w:rsidP="00891635">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="726"/>
           <w:tab w:val="left" w:pos="728"/>
         </w:tabs>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:left="728" w:right="123" w:hanging="369"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -10441,51 +10491,60 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>bancaria;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="277EC6BA" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1550"/>
         </w:tabs>
         <w:spacing w:before="11" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="1550" w:right="118"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Los datos de la factura no coinciden con las condiciones de pago, ref. PO, ref. GRN, ref. albarán, etc;</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Los datos de la factura no coinciden con las condiciones de pago, ref. PO, ref. GRN, ref. albarán, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459A90B5" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1550"/>
         </w:tabs>
         <w:spacing w:line="275" w:lineRule="exact"/>
         <w:ind w:left="1550" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Facturas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
@@ -11146,51 +11205,59 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ejemplo,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>verificar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>los activos, solicitar confirmación a terceros que pudieran haber participado en la transacción, etc;</w:t>
+        <w:t xml:space="preserve">los activos, solicitar confirmación a terceros que pudieran haber participado en la transacción, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08CF2EAD" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1546"/>
           <w:tab w:val="left" w:pos="1548"/>
         </w:tabs>
         <w:spacing w:before="70" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1548" w:right="120"/>
       </w:pPr>
       <w:r>
         <w:t>Realizar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11583,52 +11650,52 @@
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>fraude</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">deberá notificarse de acuerdo con la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31">
-        <w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidR="001977B7">
           <w:t>política antifraude.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4E2B76E9" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="67" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="120" w:hanging="21"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Si la explicación proporcionada y los procedimientos alternativos realizados ofrecen garantías suficientes sobre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -11912,82 +11979,88 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>deberá</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ir firmada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>por el Jefe</w:t>
-      </w:r>
+        <w:t xml:space="preserve">por el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de la Oficina o la persona que éste designe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="747DA3AE" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="001977B7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12FD3EA7" w14:textId="53535F2F" w:rsidR="001977B7" w:rsidRDefault="00000000" w:rsidP="00891635">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="725"/>
           <w:tab w:val="left" w:pos="727"/>
         </w:tabs>
         <w:spacing w:before="149" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="727" w:right="121" w:hanging="369"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Si las explicaciones proporcionadas y los procedimientos alternativos realizados no ofrecen garantías suficientes, la Oficina debería rechazar los gastos y solicitar al </w:t>
       </w:r>
       <w:r w:rsidR="00B4029A">
         <w:t>Asociado</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> que reembolse el efectivo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el PNUD</w:t>
@@ -12634,370 +12707,775 @@
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="12"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40FC55A6" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000" w:rsidP="00891635">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="726"/>
           <w:tab w:val="left" w:pos="728"/>
         </w:tabs>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:left="728" w:right="121" w:hanging="369"/>
       </w:pPr>
       <w:r>
         <w:t>La Oficina puede aceptar, solicitar la modificación o rechazar el importe del anticipo solicitado o los gastos declarados en el formulario FACE tras su revisión y verificación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37876E1B" w14:textId="77777777" w:rsidR="009D0B4C" w:rsidRDefault="009D0B4C" w:rsidP="009D0B4C">
+    <w:p w14:paraId="36F0B642" w14:textId="77777777" w:rsidR="002F4AB8" w:rsidRDefault="002F4AB8" w:rsidP="00B44096">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BCA9CDD" w14:textId="77777777" w:rsidR="002F4AB8" w:rsidRDefault="002F4AB8" w:rsidP="002F4AB8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="726"/>
           <w:tab w:val="left" w:pos="728"/>
         </w:tabs>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:right="121"/>
-        <w:jc w:val="both"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="5E66D691" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11F929AC" w14:textId="77777777" w:rsidR="002F4AB8" w:rsidRDefault="002F4AB8" w:rsidP="002F4AB8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="8882"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="652FBA03" w14:textId="77777777" w:rsidR="009D0B4C" w:rsidRDefault="009D0B4C" w:rsidP="009D0B4C">
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D0B4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>translated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> English </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>into</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spanish. In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>event</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>discrepancy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>between</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>translation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original English </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original English </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>prevail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC06E3F" w14:textId="77777777" w:rsidR="002F4AB8" w:rsidRDefault="002F4AB8" w:rsidP="00B44096">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="201F1E"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D0B4C">
-[...12 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72FFE73E" w14:textId="77777777" w:rsidR="009D0B4C" w:rsidRDefault="009D0B4C" w:rsidP="009D0B4C">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E27EF3A" w14:textId="77777777" w:rsidR="009D0B4C" w:rsidRDefault="002F4AB8" w:rsidP="00B44096">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...9 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D0B4C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>: esta es una traducción de un documento original en inglés. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
-        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
-[...13 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId36"/>
+        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBFD72A" w14:textId="77777777" w:rsidR="00B44096" w:rsidRPr="00B44096" w:rsidRDefault="00B44096" w:rsidP="00B44096">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14C9DD2C" w14:textId="77777777" w:rsidR="00B44096" w:rsidRPr="00B44096" w:rsidRDefault="00B44096" w:rsidP="00B44096">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DAAB05E" w14:textId="77777777" w:rsidR="00B44096" w:rsidRPr="00B44096" w:rsidRDefault="00B44096" w:rsidP="00B44096">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DFD3188" w14:textId="77777777" w:rsidR="00B44096" w:rsidRPr="00B44096" w:rsidRDefault="00B44096" w:rsidP="00B44096">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546ED3BA" w14:textId="77777777" w:rsidR="00B44096" w:rsidRPr="00B44096" w:rsidRDefault="00B44096" w:rsidP="00B44096">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E116EDB" w14:textId="77777777" w:rsidR="00B44096" w:rsidRPr="00B44096" w:rsidRDefault="00B44096" w:rsidP="00B44096">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375AA408" w14:textId="3EA73AF6" w:rsidR="00B44096" w:rsidRDefault="00B44096" w:rsidP="00B44096">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4140"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3D515B" w14:textId="2B538878" w:rsidR="00B44096" w:rsidRPr="00B44096" w:rsidRDefault="00B44096" w:rsidP="00B44096">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4140"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B44096" w:rsidRPr="00B44096" w:rsidSect="00B44096">
+          <w:headerReference w:type="default" r:id="rId28"/>
+          <w:footerReference w:type="default" r:id="rId29"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1814" w:right="720" w:bottom="960" w:left="1580" w:header="0" w:footer="1521" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4155C715" w14:textId="67E1BCB7" w:rsidR="002F4AB8" w:rsidRPr="00B44096" w:rsidRDefault="002F4AB8" w:rsidP="00B44096"/>
+    <w:sectPr w:rsidR="002F4AB8" w:rsidRPr="00B44096" w:rsidSect="002F4AB8">
+      <w:headerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="600" w:right="720" w:bottom="960" w:left="1580" w:header="0" w:footer="765" w:gutter="0"/>
+      <w:pgMar w:top="1606" w:right="720" w:bottom="960" w:left="1580" w:header="0" w:footer="765" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62EDD920" w14:textId="77777777" w:rsidR="00F322A0" w:rsidRDefault="00F322A0">
+    <w:p w14:paraId="4459DE11" w14:textId="77777777" w:rsidR="00FE1678" w:rsidRDefault="00FE1678">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EF69681" w14:textId="77777777" w:rsidR="00F322A0" w:rsidRDefault="00F322A0">
+    <w:p w14:paraId="5BA9A4DE" w14:textId="77777777" w:rsidR="00FE1678" w:rsidRDefault="00FE1678">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="047689CC" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="047689CC" w14:textId="4582CB50" w:rsidR="001977B7" w:rsidRDefault="002F4AB8">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652608" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2879B57A" wp14:editId="31F365C5">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251639808" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FD2E669" wp14:editId="1862D115">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6294120</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10066020</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="749300" cy="152400"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Textbox 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="749300" cy="152400"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="601BE7A1" w14:textId="11EDED18" w:rsidR="001977B7" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Versión</w:t>
+                          </w:r>
+                          <w:r w:rsidR="002F4AB8">
+                            <w:t xml:space="preserve"> #:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidR="002C65DD">
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:t>7</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0FD2E669" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:495.6pt;margin-top:792.6pt;width:59pt;height:12pt;z-index:-251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBG5jQ1kgEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/YPwi6L3aydluNOMW2osWA&#10;YhvQ9gMUWYqNWaJGKrHz96MUJynWW9GLRInU43uPWl6Prhc7g9SBr+V8VkphvIam85taPj3efvgi&#10;BUXlG9WDN7XcG5LXq/fvlkOozAJa6BuDgkE8VUOoZRtjqIqCdGucohkE4zlpAZ2KfMRN0aAaGN31&#10;xaIsPxUDYBMQtCHi25tDUq4yvrVGx1/WkomiryVzi3nFvK7TWqyWqtqgCm2nJxrqFSyc6jw3PUHd&#10;qKjEFrsXUK7TCAQ2zjS4AqzttMkaWM28/E/NQ6uCyVrYHAonm+jtYPXP3UP4jSKO32DkAWYRFO5B&#10;/yH2phgCVVNN8pQq4uokdLTo0s4SBD9kb/cnP80YhebLzxdXH0vOaE7NLxcXHCfM8+OAFO8MOJGC&#10;WiKPKxNQu3uKh9JjycTl0D4RieN65JIUrqHZs4aBx1hL+rtVaKTof3j2Kc38GOAxWB8DjP13yD8j&#10;SfHwdRvBdrnzGXfqzAPI3KfPkib8/Jyrzl969Q8AAP//AwBQSwMEFAAGAAgAAAAhAHR/IMLfAAAA&#10;DgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonUqNmhCnqhCckBBpeuDoxG5i&#10;NV6H2G3D37M5we2tZjQ7U+xmN7CrmYL1KCFZCWAGW68tdhKO9dvTFliICrUaPBoJPybArry/K1Su&#10;/Q0rcz3EjlEIhlxJ6GMcc85D2xunwsqPBkk7+cmpSOfUcT2pG4W7ga+FSLlTFulDr0bz0pv2fLg4&#10;CfsvrF7t90fzWZ0qW9eZwPf0LOXjw7x/BhbNHP/MsNSn6lBSp8ZfUAc2SMiyZE1WEjbbDdFiSURG&#10;1BClC/Gy4P9nlL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARuY0NZIBAAAaAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdH8gwt8AAAAOAQAA&#10;DwAAAAAAAAAAAAAAAADsAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPgEAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="601BE7A1" w14:textId="11EDED18" w:rsidR="001977B7" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Versión</w:t>
+                    </w:r>
+                    <w:r w:rsidR="002F4AB8">
+                      <w:t xml:space="preserve"> #:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidR="002C65DD">
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:t>7</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251637760" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2879B57A" wp14:editId="31F365C5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1295400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10066020</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="891540" cy="205740"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textbox 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="891540" cy="205740"/>
                       </a:xfrm>
@@ -13103,55 +13581,51 @@
                               <w:b/>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2879B57A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Textbox 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:102pt;margin-top:792.6pt;width:70.2pt;height:16.2pt;z-index:-251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsoe5bkgEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/YPwi6L3aCteuMOEW3osWA&#10;YhvQ9QMUWYqNWqJGKrHz96MUJynWW9GLRInU43uPWl6Prhc7g9SBr+V8VkphvIam85taPv25+3Ql&#10;BUXlG9WDN7XcG5LXq48flkOozAJa6BuDgkE8VUOoZRtjqIqCdGucohkE4zlpAZ2KfMRN0aAaGN31&#10;xaIsL4sBsAkI2hDx7e0hKVcZ31qj4y9ryUTR15K5xbxiXtdpLVZLVW1QhbbTEw31BhZOdZ6bnqBu&#10;VVRii90rKNdpBAIbZxpcAdZ22mQNrGZe/qfmsVXBZC1sDoWTTfR+sPrn7jH8RhHHbzDyALMICg+g&#10;n4m9KYZA1VSTPKWKuDoJHS26tLMEwQ/Z2/3JTzNGofny6uv84jNnNKcW5cUXjhPm+XFAivcGnEhB&#10;LZHHlQmo3QPFQ+mxZOJyaJ+IxHE9ckkK19DsWcPAY6wl/d0qNFL0Pzz7lGZ+DPAYrI8Bxv475J+R&#10;pHi42UawXe58xp068wAy9+mzpAm/POeq85de/QMAAP//AwBQSwMEFAAGAAgAAAAhALuw95fiAAAA&#10;DQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3ZCGEuJUFYITEmoaDhyd2E2s&#10;xusQu234e5YTHHdmNPum2MxuYGczBetRwnIhgBlsvbbYSfioX+/WwEJUqNXg0Uj4NgE25fVVoXLt&#10;L1iZ8z52jEow5EpCH+OYcx7a3jgVFn40SN7BT05FOqeO60ldqNwNPBEi405ZpA+9Gs1zb9rj/uQk&#10;bD+xerFf782uOlS2rh8FvmVHKW9v5u0TsGjm+BeGX3xCh5KYGn9CHdggIREpbYlkrNarBBhF7tM0&#10;BdaQlC0fMuBlwf+vKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArKHuW5IBAAAaAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAu7D3l+IAAAAN&#10;AQAADwAAAAAAAAAAAAAAAADsAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="2879B57A" id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:102pt;margin-top:792.6pt;width:70.2pt;height:16.2pt;z-index:-251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkAMehlQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNGnFwhI1XQErENIK&#10;kJb9ANexG4vYY2bcJv17xm7aIvaGuNjjmfHze2+8vpv8IA4GyUFo5XJRS2GChs6FXSuffnx6dSsF&#10;JRU6NUAwrTwaknebly/WY2zMCnoYOoOCQQI1Y2xln1Jsqop0b7yiBUQTuGgBvUp8xF3VoRoZ3Q/V&#10;qq7fVCNgFxG0IeLs/akoNwXfWqPTN2vJJDG0krmlsmJZt3mtNmvV7FDF3umZhvoHFl65wI9eoO5V&#10;UmKP7hmUdxqBwKaFBl+BtU6booHVLOu/1Dz2Kpqihc2heLGJ/h+s/np4jN9RpOkDTDzAIoLiA+if&#10;xN5UY6Rm7smeUkPcnYVOFn3eWYLgi+zt8eKnmZLQnLx9t7x5zRXNpVV985bjjHm9HJHSZwNe5KCV&#10;yOMqBNThgdKp9dwyczk9n4mkaTsJ12XO3JkzW+iOLGXkabaSfu0VGimGL4HtyqM/B3gOtucA0/AR&#10;ygfJigK83yewrhC44s4EeA5Fwvxn8qD/PJeu68/e/AYAAP//AwBQSwMEFAAGAAgAAAAhALuw95fi&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3ZCGEuJUFYITEmoaDhyd&#10;2E2sxusQu234e5YTHHdmNPum2MxuYGczBetRwnIhgBlsvbbYSfioX+/WwEJUqNXg0Uj4NgE25fVV&#10;oXLtL1iZ8z52jEow5EpCH+OYcx7a3jgVFn40SN7BT05FOqeO60ldqNwNPBEi405ZpA+9Gs1zb9rj&#10;/uQkbD+xerFf782uOlS2rh8FvmVHKW9v5u0TsGjm+BeGX3xCh5KYGn9CHdggIREpbYlkrNarBBhF&#10;7tM0BdaQlC0fMuBlwf+vKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJADHoZUBAAAh&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAu7D3l+IA&#10;AAANAQAADwAAAAAAAAAAAAAAAADvAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="0E9D9E82" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>Página</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
@@ -13224,51 +13698,51 @@
                       <w:t>9</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4003600F" wp14:editId="5C8906B3">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638784" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4003600F" wp14:editId="10DA0A3E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2928708</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10065422</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2242820" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Textbox 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2242820" cy="165100"/>
                       </a:xfrm>
@@ -13327,51 +13801,51 @@
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>01/12/2020</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="4003600F" id="Textbox 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:230.6pt;margin-top:792.55pt;width:176.6pt;height:13pt;z-index:-251661824;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWZIsplwEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GkEq1XUdLWwAiGt&#10;AGnhA1zHbiJij5lxm/TvGXvTFsEN7WU89oyf33vjzd3sR3G0SAOEVq5XlRQ2GOiGsG/lj+8f39xK&#10;QUmHTo8QbCtPluTd9vWrzRQbW0MPY2dRMEigZoqt7FOKjVJkeus1rSDawEUH6HXiLe5Vh3pidD+q&#10;uqpu1ATYRQRjifj04bkotwXfOWvSV+fIJjG2krmlErHEXY5qu9HNHnXsB7PQ0P/Bwush8KMXqAed&#10;tDjg8A+UHwwCgUsrA16Bc4OxRQOrWVd/qXnqdbRFC5tD8WITvRys+XJ8it9QpPk9zDzAIoLiI5if&#10;xN6oKVKz9GRPqSHuzkJnhz6vLEHwRfb2dPHTzkkYPqzrt/VtzSXDtfXNu3VVDFfX2xEpfbLgRU5a&#10;iTyvwkAfHynl93VzblnIPL+fmaR5N4uhy6S5M5/soDuxlonH2Ur6ddBopRg/B/Yrz/6c4DnZnRNM&#10;4wcoPyRLCnB/SOCGQuCKuxDgQRRey6fJk/5zX7quX3v7GwAA//8DAFBLAwQUAAYACAAAACEAFero&#10;0OEAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbizN1FWlNJ0mBCckRFcO&#10;HNMma6M1Tmmyrbw95sSO9v/p9+dyu7iRnc0crEcJYpUAM9h5bbGX8Nm8PuTAQlSo1ejRSPgxAbbV&#10;7U2pCu0vWJvzPvaMSjAUSsIQ41RwHrrBOBVWfjJI2cHPTkUa557rWV2o3I18nSQZd8oiXRjUZJ4H&#10;0x33Jydh94X1i/1+bz/qQ22b5jHBt+wo5f3dsnsCFs0S/2H40yd1qMip9SfUgY0S0kysCaVgk28E&#10;MEJykabAWlplQgjgVcmvv6h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZkiymXAQAA&#10;IgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABXq6NDh&#10;AAAADQEAAA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="4003600F" id="Textbox 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:230.6pt;margin-top:792.55pt;width:176.6pt;height:13pt;z-index:-251677696;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfDH67mAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GkEq1XUdLWwAiGt&#10;AGnhA1zHbiJij5lxm/TvGXvTFsEN7cUee8Zv3nvjzd3sR3G0SAOEVq5XlRQ2GOiGsG/lj+8f39xK&#10;QUmHTo8QbCtPluTd9vWrzRQbW0MPY2dRMEigZoqt7FOKjVJkeus1rSDawEkH6HXiI+5Vh3pidD+q&#10;uqpu1ATYRQRjifj24TkptwXfOWvSV+fIJjG2krmlsmJZd3lV241u9qhjP5iFhv4PFl4PgZteoB50&#10;0uKAwz9QfjAIBC6tDHgFzg3GFg2sZl39peap19EWLWwOxYtN9HKw5svxKX5Dkeb3MPMAiwiKj2B+&#10;EnujpkjNUpM9pYa4OgudHfq8swTBD9nb08VPOydh+LKu39a3NacM59Y379ZVMVxdX0ek9MmCFzlo&#10;JfK8CgN9fKSU++vmXLKQee6fmaR5N4uh4zZ5ivlmB92JtUw8zlbSr4NGK8X4ObBfefbnAM/B7hxg&#10;Gj9A+SFZUoD7QwI3FAJX3IUAD6LwWj5NnvSf51J1/drb3wAAAP//AwBQSwMEFAAGAAgAAAAhABXq&#10;6NDhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4szdRVpTSdJgQnJERX&#10;DhzTJmujNU5psq28PebEjvb/6ffncru4kZ3NHKxHCWKVADPYeW2xl/DZvD7kwEJUqNXo0Uj4MQG2&#10;1e1NqQrtL1ib8z72jEowFErCEONUcB66wTgVVn4ySNnBz05FGuee61ldqNyNfJ0kGXfKIl0Y1GSe&#10;B9Md9ycnYfeF9Yv9fm8/6kNtm+YxwbfsKOX93bJ7AhbNEv9h+NMndajIqfUn1IGNEtJMrAmlYJNv&#10;BDBCcpGmwFpaZUII4FXJr7+ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfDH67mAEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAV6ujQ&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="78FC0D90" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Fecha</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>de</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -13396,213 +13870,261 @@
                     </w:r>
                     <w:r>
                       <w:t>vigor:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>01/12/2020</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DDE6ED9" w14:textId="77777777" w:rsidR="00EE4610" w:rsidRDefault="00EE4610">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="6F066EFB" w14:textId="77777777" w:rsidR="00EE4610" w:rsidRDefault="00EE4610">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="78800337" w14:textId="77777777" w:rsidR="00EE4610" w:rsidRDefault="00EE4610">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="7379AC19" w14:textId="77777777" w:rsidR="00EE4610" w:rsidRDefault="00EE4610">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="42F35C7A" w14:textId="62084CDD" w:rsidR="001977B7" w:rsidRDefault="002F4AB8">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FD2E669" wp14:editId="28DDF468">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31105FB6" wp14:editId="327FC11C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>6482118</wp:posOffset>
+                <wp:posOffset>6195060</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>10065422</wp:posOffset>
+                <wp:posOffset>10066020</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="558800" cy="165100"/>
+              <wp:extent cx="650240" cy="205740"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="4" name="Textbox 4"/>
+              <wp:docPr id="7" name="Textbox 7"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="558800" cy="165100"/>
+                        <a:ext cx="650240" cy="205740"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="601BE7A1" w14:textId="1227A7CA" w:rsidR="001977B7" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="20B1F29B" w14:textId="465C0676" w:rsidR="001977B7" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:t>Versión</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
+                          <w:r w:rsidR="002F4AB8">
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                            </w:rPr>
+                            <w:t>#:</w:t>
+                          </w:r>
                           <w:r w:rsidR="002C65DD">
                             <w:rPr>
-                              <w:spacing w:val="-10"/>
+                              <w:spacing w:val="-7"/>
                             </w:rPr>
                             <w:t>7</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="0FD2E669" id="Textbox 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:510.4pt;margin-top:792.55pt;width:44pt;height:13pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPP8yJlQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNGmlrqqo6QpYgZBW&#10;gLTwAa5jNxaxx8y4Tfr3jN20RXBDXOzxzPj5vTfePk5+ECeD5CC0crmopTBBQ+fCoZXfv314s5GC&#10;kgqdGiCYVp4Nycfd61fbMTZmBT0MnUHBIIGaMbayTyk2VUW6N17RAqIJXLSAXiU+4qHqUI2M7odq&#10;VdcP1QjYRQRtiDj7dCnKXcG31uj0xVoySQytZG6prFjWfV6r3VY1B1Sxd3qmof6BhVcu8KM3qCeV&#10;lDii+wvKO41AYNNCg6/AWqdN0cBqlvUfal56FU3RwuZQvNlE/w9Wfz69xK8o0vQOJh5gEUHxGfQP&#10;Ym+qMVIz92RPqSHuzkIniz7vLEHwRfb2fPPTTEloTq7Xm03NFc2l5cN6yXHGvF+OSOmjAS9y0Erk&#10;cRUC6vRM6dJ6bZm5XJ7PRNK0n4TrWrnKoDmzh+7MUkaeZivp51GhkWL4FNiuPPprgNdgfw0wDe+h&#10;fJCsKMDbYwLrCoE77kyA51AkzH8mD/r3c+m6/+zdLwAAAP//AwBQSwMEFAAGAAgAAAAhAIAIJAvh&#10;AAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo7UqNQohTVQhOSIg0HDg6&#10;sZtYjdchdtvw92xPcJvZHc2+LbeLH9nZztEFVCBXApjFLhiHvYLP5vUhBxaTRqPHgFbBj42wrW5v&#10;Sl2YcMHanvepZ1SCsdAKhpSmgvPYDdbruAqTRdodwux1Ijv33Mz6QuV+5GshMu61Q7ow6Mk+D7Y7&#10;7k9ewe4L6xf3/d5+1IfaNc2jwLfsqNT93bJ7Apbskv7CcMUndKiIqQ0nNJGN5MVaEHsitck3Etg1&#10;I0VOs5ZUJqUEXpX8/x/VLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAPP8yJlQEAACED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCACCQL4QAA&#10;AA8BAAAPAAAAAAAAAAAAAAAAAO8DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
+            <v:shapetype w14:anchorId="31105FB6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 7" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:487.8pt;margin-top:792.6pt;width:51.2pt;height:16.2pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVr+zVlgEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSP1Hyzfm92mtKBVNhWlAiFV&#10;gFT4AMdrZy3WHjPjZDd/z9jZJAhuiIs9nhk/v/fGq4fJD2JvkByEVt4sailM0NC5sG3l928frt9K&#10;QUmFTg0QTCsPhuTD+urVaoyNWUIPQ2dQMEigZoyt7FOKTVWR7o1XtIBoAhctoFeJj7itOlQjo/uh&#10;Wtb1fTUCdhFBGyLOPh2Lcl3wrTU6fbGWTBJDK5lbKiuWdZPXar1SzRZV7J2eaah/YOGVC/zoGepJ&#10;JSV26P6C8k4jENi00OArsNZpUzSwmpv6DzUvvYqmaGFzKJ5tov8Hqz/vX+JXFGl6hIkHWERQfAb9&#10;g9ibaozUzD3ZU2qIu7PQyaLPO0sQfJG9PZz9NFMSmpP3d/XyNVc0l5b13RuOM+blckRKHw14kYNW&#10;Io+rEFD7Z0rH1lPLzOX4fCaSps0kXNfK2wyaMxvoDixl5Gm2kn7uFBophk+B7cqjPwV4CjanANPw&#10;HsoHyYoCvNslsK4QuODOBHgORcL8Z/Kgfz+XrsvPXv8CAAD//wMAUEsDBBQABgAIAAAAIQBOD5uV&#10;4gAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BboMwEETvlfoP1lbqrTGJhCEUE0VVe6pUhdBD&#10;jwYcsILXFDsJ/ftuTsltR/M0O5NvZjuws568cShhuYiAaWxca7CT8F19vKTAfFDYqsGhlvCnPWyK&#10;x4dcZa27YKnP+9AxCkGfKQl9CGPGuW96bZVfuFEjeQc3WRVITh1vJ3WhcDvwVRQJbpVB+tCrUb/1&#10;ujnuT1bC9gfLd/P7Ve/KQ2mqah3hpzhK+fw0b1+BBT2HGwzX+lQdCupUuxO2ng0S1kksCCUjTuMV&#10;sCsSJSntq+kSy0QAL3J+P6P4BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABWv7NWWAQAA&#10;IQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE4Pm5Xi&#10;AAAADgEAAA8AAAAAAAAAAAAAAAAA8AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="601BE7A1" w14:textId="1227A7CA" w:rsidR="001977B7" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="20B1F29B" w14:textId="465C0676" w:rsidR="001977B7" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Versión</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:r w:rsidR="002F4AB8">
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                      </w:rPr>
+                      <w:t>#:</w:t>
+                    </w:r>
                     <w:r w:rsidR="002C65DD">
                       <w:rPr>
-                        <w:spacing w:val="-10"/>
+                        <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t>7</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...22 lines deleted...]
-    </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65F5FE57" wp14:editId="292B312A">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65F5FE57" wp14:editId="61E3D7D1">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>1295476</wp:posOffset>
+                <wp:posOffset>1005840</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>10065422</wp:posOffset>
+                <wp:posOffset>10073640</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="779780" cy="165100"/>
+              <wp:extent cx="952500" cy="175260"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Textbox 5"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="779780" cy="165100"/>
+                        <a:ext cx="952500" cy="175260"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="62086048" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:b/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:t>Página</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-4"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
@@ -13673,60 +14195,62 @@
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:t>9</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="65F5FE57" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Textbox 5" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:102pt;margin-top:792.55pt;width:61.4pt;height:13pt;z-index:-251656704;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxCwH7mAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUl9v0zAQf0fiO1h+p0mHWEfUdAImENIE&#10;k8Y+gOvYjUXsM3duk357zl7aInibeHEuvvPPvz9e305+EAeD5CC0crmopTBBQ+fCrpVPPz6/uZGC&#10;kgqdGiCYVh4NydvN61frMTbmCnoYOoOCQQI1Y2xln1Jsqop0b7yiBUQTuGkBvUr8i7uqQzUyuh+q&#10;q7q+rkbALiJoQ8S7d89NuSn41hqdvltLJomhlcwtlRXLus1rtVmrZocq9k7PNNQLWHjlAl96hrpT&#10;SYk9un+gvNMIBDYtNPgKrHXaFA2sZln/peaxV9EULWwOxbNN9P9g9bfDY3xAkaaPMHGARQTFe9A/&#10;ib2pxkjNPJM9pYZ4OgudLPr8ZQmCD7K3x7OfZkpC8+Zq9X51wx3NreX1u2Vd/K4uhyNS+mLAi1y0&#10;EjmuQkAd7inl61VzGpm5PF+fiaRpOwnXtfJtDjHvbKE7spSR02wl/dorNFIMXwPblaM/FXgqtqcC&#10;0/AJygPJigJ82CewrhC44M4EOIfCa34zOeg//8vU5WVvfgMAAP//AwBQSwMEFAAGAAgAAAAhAMe1&#10;IbPhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1lbhR24FGJY1TVQhOSIg0&#10;HDg6iZtYjdchdtvw9yynctyZ0ey8fDu7gZ3NFKxHBXIpgBlsfGuxU/BZvd6vgYWosdWDR6PgxwTY&#10;Frc3uc5af8HSnPexY1SCIdMK+hjHjPPQ9MbpsPSjQfIOfnI60jl1vJ30hcrdwBMhUu60RfrQ69E8&#10;96Y57k9Owe4Lyxf7/V5/lIfSVtWTwLf0qNTdYt5tgEUzx2sY/ubTdChoU+1P2AY2KEjEI7FEMlbr&#10;lQRGkYckJZqapFRKCbzI+X+K4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBxCwH7mAEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDHtSGz&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="65F5FE57" id="Textbox 5" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:79.2pt;margin-top:793.2pt;width:75pt;height:13.8pt;z-index:-251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxfKOQlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbvNGlFF4iaroAVCGkF&#10;SMs+gOvYjUXsMTNuk749Y2/aIvaGuDgTz/jz9+PN7eQHcTRIDkIrl4taChM0dC7sW/n449Ort1JQ&#10;UqFTAwTTypMhebt9+WIzxsasoIehMygYJFAzxlb2KcWmqkj3xitaQDSBmxbQq8S/uK86VCOj+6Fa&#10;1fVNNQJ2EUEbIt69e2rKbcG31uj0zVoySQytZG6prFjWXV6r7UY1e1Sxd3qmof6BhVcu8KUXqDuV&#10;lDigewblnUYgsGmhwVdgrdOmaGA1y/ovNQ+9iqZoYXMoXmyi/wervx4f4ncUafoAEwdYRFC8B/2T&#10;2JtqjNTMM9lTaoins9DJos9fliD4IHt7uvhppiQ0b75br9Y1dzS3lm/Wq5vid3U9HJHSZwNe5KKV&#10;yHEVAup4Tylfr5rzyMzl6fpMJE27Sbiula9ziHlnB92JpYycZivp10GhkWL4EtiuHP25wHOxOxeY&#10;ho9QHkhWFOD9IYF1hcAVdybAORRe85vJQf/5X6auL3v7GwAA//8DAFBLAwQUAAYACAAAACEA0dUk&#10;ZN4AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbExPQU7DMBC8I/EHa5G4UbtQohLiVBWCE1JFGg4c&#10;nXibRI3XIXbb8Hu2vcBtZnY0O5OtJteLI46h86RhPlMgkGpvO2o0fJZvd0sQIRqypveEGn4wwCq/&#10;vspMav2JCjxuYyM4hEJqNLQxDqmUoW7RmTDzAxLfdn50JjIdG2lHc+Jw18t7pRLpTEf8oTUDvrRY&#10;77cHp2H9RcVr972pPopd0ZXlk6L3ZK/17c20fgYRcYp/ZjjX5+qQc6fKH8gG0TN/XC7YegEJI7Y8&#10;qLNUsZTMFwpknsn/K/JfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADF8o5CXAQAAIQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANHVJGTeAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="62086048" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>Página</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
@@ -13799,51 +14323,51 @@
                       <w:t>9</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7909DEC3" wp14:editId="0AB3DC20">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7909DEC3" wp14:editId="44EAD75F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2928708</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10065422</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2242820" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textbox 6"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2242820" cy="165100"/>
                       </a:xfrm>
@@ -13902,51 +14426,51 @@
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>01/12/2020</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="7909DEC3" id="Textbox 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:230.6pt;margin-top:792.55pt;width:176.6pt;height:13pt;z-index:-251653632;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM2+VFmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1Gm0rFZR0xWwAiGt&#10;AGmXB3Adu4mIPWbGbdK3Z+xNWwQ3xMWZeMafvx9v7mc/iqNFGiC0cr2qpLDBQDeEfSu/P398cycF&#10;JR06PUKwrTxZkvfb1682U2xsDT2MnUXBIIGaKbayTyk2SpHprde0gmgDNx2g14l/ca861BOj+1HV&#10;VXWrJsAuIhhLxLsPL025LfjOWZO+Okc2ibGVzC2VFcu6y6vabnSzRx37wSw09D+w8HoIfOkF6kEn&#10;LQ44/AXlB4NA4NLKgFfg3GBs0cBq1tUfap56HW3RwuZQvNhE/w/WfDk+xW8o0vweZg6wiKD4COYH&#10;sTdqitQsM9lTaoins9DZoc9fliD4IHt7uvhp5yQMb9b1TX1Xc8twb337dl0Vw9X1dERKnyx4kYtW&#10;IudVGOjjI6V8v27OIwuZl/szkzTvZjF0rbzJKeadHXQn1jJxnK2knweNVorxc2C/cvbnAs/F7lxg&#10;Gj9AeSFZUoB3hwRuKASuuAsBDqLwWh5NTvr3/zJ1fdrbXwAAAP//AwBQSwMEFAAGAAgAAAAhABXq&#10;6NDhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4szdRVpTSdJgQnJERX&#10;DhzTJmujNU5psq28PebEjvb/6ffncru4kZ3NHKxHCWKVADPYeW2xl/DZvD7kwEJUqNXo0Uj4MQG2&#10;1e1NqQrtL1ib8z72jEowFErCEONUcB66wTgVVn4ySNnBz05FGuee61ldqNyNfJ0kGXfKIl0Y1GSe&#10;B9Md9ycnYfeF9Yv9fm8/6kNtm+YxwbfsKOX93bJ7AhbNEv9h+NMndajIqfUn1IGNEtJMrAmlYJNv&#10;BDBCcpGmwFpaZUII4FXJr7+ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBM2+VFmAEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAV6ujQ&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="7909DEC3" id="Textbox 6" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:230.6pt;margin-top:792.55pt;width:176.6pt;height:13pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALA0k0mAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1GnErlZR0xWwAiGt&#10;AGmXB3Adu4mIPWbGbdK3Z+xNWwQ3xMWZeMafvx9v7mc/iqNFGiC0cr2qpLDBQDeEfSu/P398cycF&#10;JR06PUKwrTxZkvfb1682U2xsDT2MnUXBIIGaKbayTyk2SpHprde0gmgDNx2g14l/ca861BOj+1HV&#10;VXWrJsAuIhhLxLsPL025LfjOWZO+Okc2ibGVzC2VFcu6y6vabnSzRx37wSw09D+w8HoIfOkF6kEn&#10;LQ44/AXlB4NA4NLKgFfg3GBs0cBq1tUfap56HW3RwuZQvNhE/w/WfDk+xW8o0vweZg6wiKD4COYH&#10;sTdqitQsM9lTaoins9DZoc9fliD4IHt7uvhp5yQMb9b12/qu5pbh3vr2Zl0Vw9X1dERKnyx4kYtW&#10;IudVGOjjI6V8v27OIwuZl/szkzTvZjF0rbzJKeadHXQn1jJxnK2knweNVorxc2C/cvbnAs/F7lxg&#10;Gj9AeSFZUoB3hwRuKASuuAsBDqLwWh5NTvr3/zJ1fdrbXwAAAP//AwBQSwMEFAAGAAgAAAAhABXq&#10;6NDhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4szdRVpTSdJgQnJERX&#10;DhzTJmujNU5psq28PebEjvb/6ffncru4kZ3NHKxHCWKVADPYeW2xl/DZvD7kwEJUqNXo0Uj4MQG2&#10;1e1NqQrtL1ib8z72jEowFErCEONUcB66wTgVVn4ySNnBz05FGuee61ldqNyNfJ0kGXfKIl0Y1GSe&#10;B9Md9ycnYfeF9Yv9fm8/6kNtm+YxwbfsKOX93bJ7AhbNEv9h+NMndajIqfUn1IGNEtJMrAmlYJNv&#10;BDBCcpGmwFpaZUII4FXJr7+ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQALA0k0mAEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAV6ujQ&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="40962F75" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Fecha</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>de</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -13971,899 +14495,247 @@
                     </w:r>
                     <w:r>
                       <w:t>vigor:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>01/12/2020</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...105 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="55E0D353" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55E0D353" w14:textId="0E39B676" w:rsidR="001977B7" w:rsidRPr="00B44096" w:rsidRDefault="001977B7" w:rsidP="00B44096">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
-[...549 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06DB67E2" w14:textId="77777777" w:rsidR="00F322A0" w:rsidRDefault="00F322A0">
+    <w:p w14:paraId="1C5EF4DB" w14:textId="77777777" w:rsidR="00FE1678" w:rsidRDefault="00FE1678">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D77ADB2" w14:textId="77777777" w:rsidR="00F322A0" w:rsidRDefault="00F322A0">
+    <w:p w14:paraId="29602BEF" w14:textId="77777777" w:rsidR="00FE1678" w:rsidRDefault="00FE1678">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2489B5A9" w14:textId="77777777" w:rsidR="00D56571" w:rsidRDefault="00D56571">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1916C86D" w14:textId="237448C0" w:rsidR="001977B7" w:rsidRDefault="002F4AB8" w:rsidP="00B44096">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00665357">
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C146835" wp14:editId="187201F9">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5816600</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-142240</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="288925" cy="579120"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="47574110" name="Picture 47574110" descr="PNUD-Logo-Blue-Large"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1" descr="PNUD-Logo-Blue-Large"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="24148" t="16003" r="24351" b="16186"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="288925" cy="579120"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1916C86D" w14:textId="77777777" w:rsidR="001977B7" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="211670C1" w14:textId="3F17BB00" w:rsidR="001977B7" w:rsidRDefault="002F4AB8" w:rsidP="00520A63">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:sz w:val="20"/>
+        <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00665357">
       <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BCCCA55" wp14:editId="0A7AEA43">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15ADBFE9" wp14:editId="39ABC81B">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6643369</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5816600</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>386079</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>281940</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="304693" cy="589064"/>
+          <wp:extent cx="288960" cy="579120"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Image 1"/>
+          <wp:docPr id="17724530" name="Picture 17724530" descr="PNUD-Logo-Blue-Large"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Image 1"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1" descr="PNUD-Logo-Blue-Large"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
-[...3 lines deleted...]
-                  </a:stretch>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="24148" t="16003" r="24351" b="16186"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304693" cy="589064"/>
+                    <a:ext cx="288960" cy="579120"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="0A0A0AC2" w14:textId="77777777" w:rsidR="00D56571" w:rsidRDefault="00D56571">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="715FAFBE" w14:textId="77777777" w:rsidR="001977B7" w:rsidRPr="00B44096" w:rsidRDefault="001977B7" w:rsidP="00B44096">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...68 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AD24934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C2AEE3A"/>
     <w:lvl w:ilvl="0" w:tplc="BB202EE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="824" w:hanging="732"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -15638,146 +15510,154 @@
   <w:num w:numId="1" w16cid:durableId="828013107">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="185994257">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1657996380">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="775291745">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="531767574">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1487742475">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2110809246">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001977B7"/>
     <w:rsid w:val="00021C1A"/>
     <w:rsid w:val="000E35A3"/>
     <w:rsid w:val="00165507"/>
     <w:rsid w:val="00170BCD"/>
     <w:rsid w:val="001977B7"/>
     <w:rsid w:val="00285301"/>
     <w:rsid w:val="002C65DD"/>
+    <w:rsid w:val="002F4AB8"/>
     <w:rsid w:val="004B5803"/>
     <w:rsid w:val="004E2C97"/>
+    <w:rsid w:val="004F2378"/>
     <w:rsid w:val="004F3148"/>
     <w:rsid w:val="00520A63"/>
     <w:rsid w:val="005F5B76"/>
+    <w:rsid w:val="005F77AF"/>
     <w:rsid w:val="00660A21"/>
     <w:rsid w:val="006A2C0F"/>
     <w:rsid w:val="00727EA5"/>
     <w:rsid w:val="007F73E0"/>
     <w:rsid w:val="00810542"/>
     <w:rsid w:val="00866D9E"/>
     <w:rsid w:val="00891635"/>
     <w:rsid w:val="00931663"/>
     <w:rsid w:val="0093674F"/>
     <w:rsid w:val="009C42BD"/>
     <w:rsid w:val="009D0B4C"/>
     <w:rsid w:val="00A30744"/>
     <w:rsid w:val="00A468B7"/>
     <w:rsid w:val="00A9041E"/>
     <w:rsid w:val="00A91464"/>
     <w:rsid w:val="00B4029A"/>
     <w:rsid w:val="00B42361"/>
+    <w:rsid w:val="00B44096"/>
+    <w:rsid w:val="00C10112"/>
     <w:rsid w:val="00C965B4"/>
     <w:rsid w:val="00CA2851"/>
     <w:rsid w:val="00CB688A"/>
     <w:rsid w:val="00D34D17"/>
     <w:rsid w:val="00D56571"/>
     <w:rsid w:val="00DE4234"/>
     <w:rsid w:val="00EB6260"/>
+    <w:rsid w:val="00EE4610"/>
     <w:rsid w:val="00F20B7C"/>
     <w:rsid w:val="00F322A0"/>
     <w:rsid w:val="00F47339"/>
     <w:rsid w:val="00F72991"/>
+    <w:rsid w:val="00FE1678"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="13F65AA2"/>
   <w15:docId w15:val="{651DEF07-5B27-447D-8722-7E70FF9E8DA3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16304,66 +16184,82 @@
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A9041E"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4AB8"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10661" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/groups/me/reports/4890441a-b77f-4a3b-b0ac-2631a8e884ae/ReportSectionf56df3b9e8e4227778f7?experience=power-bi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10891" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10661" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/groups/me/reports/4890441a-b77f-4a3b-b0ac-2631a8e884ae/ReportSectionf56df3b9e8e4227778f7?experience=power-bi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10891" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10891" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10891" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10891" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/anti-fraud-policy" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10891" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/hact/_layouts/15/WopiFrame2.aspx?sourcedoc=%7bfc08eaff-8336-4a48-b2a3-7a1bb92c2ce9%7d&amp;action=default" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10891" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/politica-del-pnud-contra-el-fraude-y-otras-practicas-corruptas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10891" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10661" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/hact/_layouts/15/WopiFrame2.aspx?sourcedoc=%7bfc08eaff-8336-4a48-b2a3-7a1bb92c2ce9%7d&amp;action=default" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/pagina-de-politica/politica-del-pnud-contra-el-fraude-y-otras-practicas-corruptas" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/groups/me/reports/4890441a-b77f-4a3b-b0ac-2631a8e884ae/ReportSectionf56df3b9e8e4227778f7?experience=power-bi" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10891" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10891" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10891" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10891" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10891" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10891" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10891" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/groups/me/reports/4890441a-b77f-4a3b-b0ac-2631a8e884ae/ReportSectionf56df3b9e8e4227778f7?experience=power-bi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/anti-fraud-policy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10891" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -16606,80 +16502,96 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{828FF10E-70F3-4B25-99C3-CDCCDF9549D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>25707</Characters>
+  <Pages>10</Pages>
+  <Words>4504</Words>
+  <Characters>25673</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>214</Lines>
+  <Lines>213</Lines>
   <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30157</CharactersWithSpaces>
+  <CharactersWithSpaces>30117</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>admin</dc:creator>
   <cp:keywords>, docId:D6FB12AE91287BE592D01AE1E964FBB0</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010057278D25BD4F084582B6E80CA0DE9F54</vt:lpwstr>
   </property>