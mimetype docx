--- v0 (2025-10-18)
+++ v1 (2026-05-23)
@@ -17,51 +17,51 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7C3C14D8" w14:textId="77777777" w:rsidR="00592F73" w:rsidRDefault="00592F73" w:rsidP="00592F73">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A53A6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Direct Cash Transfers and Reimbursements  </w:t>
       </w:r>
       <w:r w:rsidRPr="008A53A6">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -1792,59 +1792,59 @@
         </w:rPr>
         <w:t xml:space="preserve">utilized </w:t>
       </w:r>
       <w:r w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>within the quarter</w:t>
       </w:r>
       <w:r w:rsidR="000C3ADF" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ECE9048" w14:textId="77777777" w:rsidR="00592F73" w:rsidRPr="000C3ADF" w:rsidRDefault="00592F73" w:rsidP="003312D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="618" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3720DC4C" w14:textId="29A7E1D4" w:rsidR="00592F73" w:rsidRPr="001D696A" w:rsidRDefault="00965D09" w:rsidP="00592F73">
+    <w:p w14:paraId="3720DC4C" w14:textId="29A7E1D4" w:rsidR="00592F73" w:rsidRPr="001D696A" w:rsidRDefault="00965D09" w:rsidP="00153E6A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="68"/>
-        <w:ind w:left="709" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="709" w:right="0" w:hanging="439"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">UNDP </w:t>
       </w:r>
       <w:r w:rsidR="00592F73" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Programme officers are responsible for ensuring advances issued to </w:t>
       </w:r>
       <w:r w:rsidR="000C3ADF" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00592F73" w:rsidRPr="3FF55516">
         <w:rPr>
@@ -2521,69 +2521,69 @@
       <w:r w:rsidRPr="72B85200">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">foreign exchange </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE137D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">losses with funds provided by the funding partner.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F500A74" w14:textId="168F4B15" w:rsidR="005E591F" w:rsidRPr="003312D4" w:rsidRDefault="005E591F" w:rsidP="00A36247">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="621" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003312D4">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="039ADB27" w14:textId="51F0DCCD" w:rsidR="00592F73" w:rsidRPr="008A53A6" w:rsidRDefault="00592F73" w:rsidP="00F952B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The use of all advances for project expenses must comply with </w:t>
       </w:r>
       <w:r w:rsidR="00632463" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP </w:t>
       </w:r>
       <w:r w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">procurement and contracting procedures agreed in the project document. All payments made by the Partner using funds advanced by UNDP must be issued by check or bank transfer in the name of the </w:t>
       </w:r>
       <w:r w:rsidR="6CA06B74" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">fund </w:t>
       </w:r>
       <w:r w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">recipient (the </w:t>
@@ -3008,51 +3008,50 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11BCD63F" w14:textId="77777777" w:rsidR="00E96579" w:rsidRPr="008A53A6" w:rsidRDefault="00E96579" w:rsidP="00592F73">
       <w:pPr>
         <w:spacing w:after="147"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A92F104" w14:textId="209781A8" w:rsidR="00592F73" w:rsidRPr="008A53A6" w:rsidRDefault="00592F73" w:rsidP="00592F73">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A53A6">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Recording of Advances and Expenses </w:t>
       </w:r>
       <w:r w:rsidRPr="008A53A6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A53A6">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="723512F2" w14:textId="35155F57" w:rsidR="00592F73" w:rsidRPr="00FB6B91" w:rsidRDefault="00592F73" w:rsidP="00F952B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0"/>
         <w:rPr>
@@ -3101,51 +3100,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> through an accounts payable (AP) </w:t>
       </w:r>
       <w:r w:rsidR="30549017" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">prepayment invoice </w:t>
       </w:r>
       <w:r w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">that reduces the funds availability in the </w:t>
       </w:r>
       <w:r w:rsidR="00DB2296" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Quantum Project &amp; Portfolio Management (PPM)</w:t>
       </w:r>
       <w:r w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> module. The advance </w:t>
+        <w:t xml:space="preserve"> module. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FF55516">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The advance </w:t>
       </w:r>
       <w:r w:rsidR="000217DC" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> recorded against GL Account 16005 (NEX</w:t>
       </w:r>
       <w:r w:rsidR="009A33A1" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Advances</w:t>
       </w:r>
       <w:r w:rsidR="348ABE32" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -3731,58 +3737,58 @@
         <w:ind w:left="9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A53A6">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Monitoring</w:t>
       </w:r>
       <w:r w:rsidRPr="008A53A6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A53A6">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B37877" w14:textId="7EDB68BF" w:rsidR="00592F73" w:rsidRPr="001B0D07" w:rsidRDefault="00592F73" w:rsidP="003312D4">
+    <w:p w14:paraId="69B37877" w14:textId="7EDB68BF" w:rsidR="00592F73" w:rsidRPr="001B0D07" w:rsidRDefault="00592F73" w:rsidP="00153E6A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:hanging="337"/>
+        <w:ind w:hanging="351"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Close monitoring by UNDP by conducting HACT </w:t>
       </w:r>
       <w:r w:rsidR="00106D7F" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ssurance </w:t>
       </w:r>
       <w:r w:rsidR="00106D7F" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
@@ -4129,51 +4135,50 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>HACT POPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00592F73" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49862227" w14:textId="23DD0934" w:rsidR="00592F73" w:rsidRPr="008A53A6" w:rsidRDefault="00592F73" w:rsidP="00592F73">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="9"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A53A6">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Rejection of Advance Requests or Expenses</w:t>
       </w:r>
       <w:r w:rsidRPr="008A53A6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A53A6">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D9045D" w14:textId="1E398B20" w:rsidR="00592F73" w:rsidRDefault="00592F73" w:rsidP="00F952B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="301"/>
         <w:ind w:right="0"/>
@@ -4267,50 +4272,51 @@
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="008A53A6">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">artner.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B861AB2" w14:textId="12631A77" w:rsidR="00592F73" w:rsidRPr="008A53A6" w:rsidRDefault="00592F73" w:rsidP="00592F73">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="304"/>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A53A6">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Reject </w:t>
       </w:r>
       <w:r w:rsidR="4A5816F1" w:rsidRPr="5F7918DB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="008A53A6">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>FACE</w:t>
       </w:r>
       <w:r w:rsidR="4BB39037" w:rsidRPr="5F7918DB">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> form</w:t>
       </w:r>
       <w:r w:rsidRPr="008A53A6">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, keeping a copy on file, and returning it to the </w:t>
@@ -4874,51 +4880,50 @@
         </w:numPr>
         <w:spacing w:after="68"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B71271">
         <w:t>Request to change the banking details close to</w:t>
       </w:r>
       <w:r w:rsidR="00E141C6">
         <w:t xml:space="preserve"> processing of</w:t>
       </w:r>
       <w:r w:rsidRPr="00B71271">
         <w:t xml:space="preserve"> next payment whereas previous payments have been made to a different bank account;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5104103E" w14:textId="2E5B25D7" w:rsidR="00592F73" w:rsidRDefault="00592F73" w:rsidP="003312D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="68"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B71271">
-        <w:lastRenderedPageBreak/>
         <w:t>Where bank account name is entirely different from the Partner’s name;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23EFFBC8" w14:textId="77777777" w:rsidR="00592F73" w:rsidRPr="00B71271" w:rsidRDefault="00592F73" w:rsidP="00592F73">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="68"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B71271">
         <w:t>Requests from unknown persons or emails to change payment instructions and Partner details including staff;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="489AF8A7" w14:textId="77777777" w:rsidR="00592F73" w:rsidRPr="00B71271" w:rsidRDefault="00592F73" w:rsidP="00592F73">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="68"/>
@@ -4931,50 +4936,51 @@
     <w:p w14:paraId="7C420611" w14:textId="77777777" w:rsidR="00592F73" w:rsidRPr="00B71271" w:rsidRDefault="00592F73" w:rsidP="00592F73">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="68"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B71271">
         <w:t>Requests from emails which closely mimic valid email addresses but have one or a few conspicuously missing or altered letters;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BEFAD7E" w14:textId="77777777" w:rsidR="00592F73" w:rsidRPr="00B71271" w:rsidRDefault="00592F73" w:rsidP="00592F73">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="68"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B71271">
+        <w:lastRenderedPageBreak/>
         <w:t>Requests marked Urgent and Confidential which request for accelerated payment for no valid reason;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04DF833C" w14:textId="77777777" w:rsidR="00592F73" w:rsidRPr="00B71271" w:rsidRDefault="00592F73" w:rsidP="00592F73">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="68"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B71271">
         <w:t>Requests to send payments to foreign jurisdiction without valid reasons; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DBA3AB7" w14:textId="77777777" w:rsidR="00592F73" w:rsidRPr="00B71271" w:rsidRDefault="00592F73" w:rsidP="00592F73">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="68"/>
@@ -5043,59 +5049,51 @@
     <w:p w14:paraId="152DD79E" w14:textId="77777777" w:rsidR="00592F73" w:rsidRPr="00B71271" w:rsidRDefault="00592F73" w:rsidP="00592F73">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="68"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B71271">
         <w:t>Payment requests by different vendors using the same bank account; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB58505" w14:textId="77777777" w:rsidR="00592F73" w:rsidRPr="00B71271" w:rsidRDefault="00592F73" w:rsidP="00592F73">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="68"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B71271">
-        <w:t xml:space="preserve">Invoice details do not match payment terms, PO ref#, GRN ref #, delivery note ref # </w:t>
-[...7 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Invoice details do not match payment terms, PO ref#, GRN ref #, delivery note ref # etc;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BCC245" w14:textId="77777777" w:rsidR="00592F73" w:rsidRPr="00B71271" w:rsidRDefault="00592F73" w:rsidP="00592F73">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="68"/>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B71271">
         <w:t>Multiple invoices at or just below internal threshold levels;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2475A669" w14:textId="77777777" w:rsidR="00592F73" w:rsidRPr="00B71271" w:rsidRDefault="00592F73" w:rsidP="00592F73">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="68"/>
         <w:ind w:right="0"/>
@@ -5373,58 +5371,51 @@
         <w:t xml:space="preserve">Corroborate </w:t>
       </w:r>
       <w:r w:rsidR="00592F73">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>information provided by the partner with other sources e.g. if records were destroyed by a force majeure event such as floods or earthquake, review public information sources to collaborate the information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42ACFD15" w14:textId="036B3279" w:rsidR="0040132A" w:rsidRDefault="0040132A" w:rsidP="00592F73">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="68"/>
         <w:ind w:right="0" w:hanging="367"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">In case of suspected fraud, request for valid explanations for usual payment instructions; contact suppliers to verify supporting documents that appear suspicious or altered; request for additional supporting documents where necessary; request for payment confirmations from valid supplier contacts on file; escalate the issue to your </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">manager/supervisor if adequate explanation or assurance is not obtained. This suspected fraud case would need to be reported in line with the </w:t>
+        <w:t xml:space="preserve">In case of suspected fraud, request for valid explanations for usual payment instructions; contact suppliers to verify supporting documents that appear suspicious or altered; request for additional supporting documents where necessary; request for payment confirmations from valid supplier contacts on file; escalate the issue to your manager/supervisor if adequate explanation or assurance is not obtained. This suspected fraud case would need to be reported in line with the </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="3FF55516">
           <w:rPr>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>Anti-Fraud Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="262172CE" w14:textId="498963FD" w:rsidR="00592F73" w:rsidRDefault="00592F73" w:rsidP="00592F73">
       <w:pPr>
         <w:spacing w:after="68"/>
         <w:ind w:right="0" w:hanging="18"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5554,76 +5545,74 @@
       </w:r>
       <w:r w:rsidR="00096A56" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ssurance </w:t>
       </w:r>
       <w:r w:rsidR="00096A56" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ctivities consistently indicate the Partner is reporting invalid </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="348ABE32" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>expen</w:t>
       </w:r>
       <w:r w:rsidR="66100235" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>diture</w:t>
       </w:r>
       <w:r w:rsidR="2DD78F8A" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="348ABE32" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> which cannot be explained or confirmed through alternative procedures, the </w:t>
       </w:r>
       <w:r w:rsidR="00DE3609" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ffice should consider changing the implementation modality to DIM or </w:t>
       </w:r>
       <w:r w:rsidR="00BF09C1" w:rsidRPr="3FF55516">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="3FF55516">
@@ -5887,207 +5876,206 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74EE99D1" w14:textId="4A85788D" w:rsidR="004415D8" w:rsidRPr="00592F73" w:rsidRDefault="004415D8" w:rsidP="00592F73">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004415D8" w:rsidRPr="00592F73">
       <w:headerReference w:type="even" r:id="rId23"/>
       <w:headerReference w:type="default" r:id="rId24"/>
       <w:footerReference w:type="even" r:id="rId25"/>
       <w:footerReference w:type="default" r:id="rId26"/>
       <w:headerReference w:type="first" r:id="rId27"/>
       <w:footerReference w:type="first" r:id="rId28"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1217" w:right="840" w:bottom="1396" w:left="1688" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05D382C5" w14:textId="77777777" w:rsidR="000B1034" w:rsidRDefault="000B1034">
+    <w:p w14:paraId="30E0AB11" w14:textId="77777777" w:rsidR="00606CF8" w:rsidRDefault="00606CF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7889C046" w14:textId="77777777" w:rsidR="000B1034" w:rsidRDefault="000B1034">
+    <w:p w14:paraId="0C40BE33" w14:textId="77777777" w:rsidR="00606CF8" w:rsidRDefault="00606CF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="04AAB278" w14:textId="77777777" w:rsidR="000B1034" w:rsidRDefault="000B1034">
+    <w:p w14:paraId="21ECF170" w14:textId="77777777" w:rsidR="00606CF8" w:rsidRDefault="00606CF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74EE99D4" w14:textId="77777777" w:rsidR="004415D8" w:rsidRDefault="004710BF">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="372" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="74EE99D5" w14:textId="77777777" w:rsidR="004415D8" w:rsidRDefault="004710BF">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="374" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74EE99D7" w14:textId="606BCC5F" w:rsidR="004415D8" w:rsidRDefault="008A53A6">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="374" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
@@ -6161,133 +6149,133 @@
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-43298984"/>
         <w:placeholder>
           <w:docPart w:val="E8FEBF02420842A5B2FD2037B968145E"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{44406F4A-40BC-4500-92E4-17894E631035}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="00DB1D1F">
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74EE99D8" w14:textId="77777777" w:rsidR="004415D8" w:rsidRDefault="004710BF">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="372" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="74EE99D9" w14:textId="77777777" w:rsidR="004415D8" w:rsidRDefault="004710BF">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="374" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F80C6E8" w14:textId="77777777" w:rsidR="000B1034" w:rsidRDefault="000B1034">
+    <w:p w14:paraId="26C138B1" w14:textId="77777777" w:rsidR="00606CF8" w:rsidRDefault="00606CF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46886282" w14:textId="77777777" w:rsidR="000B1034" w:rsidRDefault="000B1034">
+    <w:p w14:paraId="2807044B" w14:textId="77777777" w:rsidR="00606CF8" w:rsidRDefault="00606CF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="73D7F9F4" w14:textId="77777777" w:rsidR="000B1034" w:rsidRDefault="000B1034">
+    <w:p w14:paraId="1A97405C" w14:textId="77777777" w:rsidR="00606CF8" w:rsidRDefault="00606CF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3DA36EE0" w14:textId="77777777" w:rsidR="008616CC" w:rsidRDefault="008616CC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="58DB74B7" w14:textId="459623CF" w:rsidR="00141CF0" w:rsidRDefault="00141CF0" w:rsidP="00141CF0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9730" w:right="43"/>
     </w:pPr>
     <w:r w:rsidRPr="00141CF0">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="333333"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F53F8D7" wp14:editId="51DF2BC4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5571604</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-71504</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="304800" cy="589376"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
@@ -6329,61 +6317,61 @@
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="38EC9788" w14:textId="77777777" w:rsidR="00141CF0" w:rsidRDefault="00141CF0" w:rsidP="008616CC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7FA8BDA6" w14:textId="77777777" w:rsidR="008616CC" w:rsidRDefault="008616CC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008509D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8FC7364"/>
     <w:lvl w:ilvl="0" w:tplc="0406C4AC">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="621"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -8475,53 +8463,52 @@
   <w:num w:numId="6" w16cid:durableId="1646347792">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="297149088">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1534267474">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1226335026">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="368144912">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1525552647">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="225604224">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -8618,87 +8605,89 @@
     <w:rsid w:val="000F45D8"/>
     <w:rsid w:val="000F693A"/>
     <w:rsid w:val="000F6FE1"/>
     <w:rsid w:val="0010026A"/>
     <w:rsid w:val="001006F6"/>
     <w:rsid w:val="001022EF"/>
     <w:rsid w:val="00102417"/>
     <w:rsid w:val="00106D7F"/>
     <w:rsid w:val="0011535F"/>
     <w:rsid w:val="00120015"/>
     <w:rsid w:val="00120F42"/>
     <w:rsid w:val="00124D97"/>
     <w:rsid w:val="00133116"/>
     <w:rsid w:val="001349BD"/>
     <w:rsid w:val="00135C03"/>
     <w:rsid w:val="001364A0"/>
     <w:rsid w:val="00137FB2"/>
     <w:rsid w:val="001408AA"/>
     <w:rsid w:val="00141CF0"/>
     <w:rsid w:val="00143087"/>
     <w:rsid w:val="00143742"/>
     <w:rsid w:val="00145FA5"/>
     <w:rsid w:val="001460EF"/>
     <w:rsid w:val="00151A11"/>
     <w:rsid w:val="00152FD7"/>
+    <w:rsid w:val="00153E6A"/>
     <w:rsid w:val="00160259"/>
     <w:rsid w:val="001606F4"/>
     <w:rsid w:val="001608E5"/>
     <w:rsid w:val="00162702"/>
     <w:rsid w:val="00171DC2"/>
     <w:rsid w:val="00172ACB"/>
     <w:rsid w:val="001745E9"/>
     <w:rsid w:val="0018018B"/>
     <w:rsid w:val="00182592"/>
     <w:rsid w:val="00183D06"/>
     <w:rsid w:val="00186270"/>
     <w:rsid w:val="001875D7"/>
     <w:rsid w:val="001927DF"/>
     <w:rsid w:val="00193510"/>
     <w:rsid w:val="00193C91"/>
     <w:rsid w:val="00195699"/>
     <w:rsid w:val="001963EA"/>
     <w:rsid w:val="001A2ABC"/>
     <w:rsid w:val="001A346E"/>
     <w:rsid w:val="001A3B13"/>
     <w:rsid w:val="001A40E8"/>
     <w:rsid w:val="001A41FA"/>
     <w:rsid w:val="001A465A"/>
     <w:rsid w:val="001A6C26"/>
     <w:rsid w:val="001A735C"/>
     <w:rsid w:val="001B0D07"/>
     <w:rsid w:val="001B0F73"/>
     <w:rsid w:val="001B1981"/>
     <w:rsid w:val="001B347A"/>
     <w:rsid w:val="001B3692"/>
     <w:rsid w:val="001B7988"/>
     <w:rsid w:val="001C2E70"/>
     <w:rsid w:val="001C4F17"/>
     <w:rsid w:val="001C748F"/>
     <w:rsid w:val="001D696A"/>
     <w:rsid w:val="001D71A7"/>
     <w:rsid w:val="001D7B53"/>
+    <w:rsid w:val="001E27D9"/>
     <w:rsid w:val="001E55A5"/>
     <w:rsid w:val="001E6BF3"/>
     <w:rsid w:val="001E7125"/>
     <w:rsid w:val="001F0A42"/>
     <w:rsid w:val="001F2964"/>
     <w:rsid w:val="001F3833"/>
     <w:rsid w:val="00200D54"/>
     <w:rsid w:val="00200F28"/>
     <w:rsid w:val="00203377"/>
     <w:rsid w:val="00206112"/>
     <w:rsid w:val="00206407"/>
     <w:rsid w:val="00207399"/>
     <w:rsid w:val="00207C4F"/>
     <w:rsid w:val="00212F90"/>
     <w:rsid w:val="002140BC"/>
     <w:rsid w:val="0021497C"/>
     <w:rsid w:val="0021683C"/>
     <w:rsid w:val="00216BB0"/>
     <w:rsid w:val="00217558"/>
     <w:rsid w:val="00220D22"/>
     <w:rsid w:val="002228B3"/>
     <w:rsid w:val="00224C32"/>
     <w:rsid w:val="002256CE"/>
     <w:rsid w:val="002265C2"/>
     <w:rsid w:val="0022666E"/>
@@ -8974,50 +8963,51 @@
     <w:rsid w:val="005A72E0"/>
     <w:rsid w:val="005B2E04"/>
     <w:rsid w:val="005B3B33"/>
     <w:rsid w:val="005B692A"/>
     <w:rsid w:val="005C12CC"/>
     <w:rsid w:val="005C485D"/>
     <w:rsid w:val="005C63CB"/>
     <w:rsid w:val="005D06BF"/>
     <w:rsid w:val="005D436A"/>
     <w:rsid w:val="005D4AC0"/>
     <w:rsid w:val="005D5C43"/>
     <w:rsid w:val="005D7535"/>
     <w:rsid w:val="005E3303"/>
     <w:rsid w:val="005E591F"/>
     <w:rsid w:val="005E6166"/>
     <w:rsid w:val="005E72EE"/>
     <w:rsid w:val="005F0B72"/>
     <w:rsid w:val="005F280F"/>
     <w:rsid w:val="005F32C9"/>
     <w:rsid w:val="005F3F12"/>
     <w:rsid w:val="005F6000"/>
     <w:rsid w:val="00600FC6"/>
     <w:rsid w:val="00601A99"/>
     <w:rsid w:val="00602D3A"/>
     <w:rsid w:val="00604E7E"/>
+    <w:rsid w:val="00606CF8"/>
     <w:rsid w:val="00611797"/>
     <w:rsid w:val="00614B27"/>
     <w:rsid w:val="006150CB"/>
     <w:rsid w:val="00617639"/>
     <w:rsid w:val="00617971"/>
     <w:rsid w:val="0062458C"/>
     <w:rsid w:val="00624AB3"/>
     <w:rsid w:val="00626836"/>
     <w:rsid w:val="00627B55"/>
     <w:rsid w:val="00630259"/>
     <w:rsid w:val="0063123D"/>
     <w:rsid w:val="00632463"/>
     <w:rsid w:val="00632E4E"/>
     <w:rsid w:val="006340C0"/>
     <w:rsid w:val="006344A5"/>
     <w:rsid w:val="00635740"/>
     <w:rsid w:val="00635B1D"/>
     <w:rsid w:val="006363A3"/>
     <w:rsid w:val="00637573"/>
     <w:rsid w:val="00637FEE"/>
     <w:rsid w:val="0063DA6C"/>
     <w:rsid w:val="00645937"/>
     <w:rsid w:val="00650A57"/>
     <w:rsid w:val="00651DB6"/>
     <w:rsid w:val="00652031"/>
@@ -9069,50 +9059,51 @@
     <w:rsid w:val="0072042A"/>
     <w:rsid w:val="00720B8C"/>
     <w:rsid w:val="00721F50"/>
     <w:rsid w:val="00723EF5"/>
     <w:rsid w:val="00724B64"/>
     <w:rsid w:val="007263D6"/>
     <w:rsid w:val="00733469"/>
     <w:rsid w:val="00733AA5"/>
     <w:rsid w:val="007349C4"/>
     <w:rsid w:val="007356E8"/>
     <w:rsid w:val="00736462"/>
     <w:rsid w:val="007370B1"/>
     <w:rsid w:val="007378FB"/>
     <w:rsid w:val="00740105"/>
     <w:rsid w:val="00744403"/>
     <w:rsid w:val="00744B10"/>
     <w:rsid w:val="007511F3"/>
     <w:rsid w:val="00753AD9"/>
     <w:rsid w:val="007542EE"/>
     <w:rsid w:val="0075499E"/>
     <w:rsid w:val="00754ADB"/>
     <w:rsid w:val="007576DD"/>
     <w:rsid w:val="00760287"/>
     <w:rsid w:val="007619B6"/>
     <w:rsid w:val="00761A34"/>
+    <w:rsid w:val="00762800"/>
     <w:rsid w:val="00762978"/>
     <w:rsid w:val="00764CB9"/>
     <w:rsid w:val="00767EAF"/>
     <w:rsid w:val="007736BE"/>
     <w:rsid w:val="00773883"/>
     <w:rsid w:val="007738CF"/>
     <w:rsid w:val="00773AAD"/>
     <w:rsid w:val="00774FE1"/>
     <w:rsid w:val="00785E66"/>
     <w:rsid w:val="00786558"/>
     <w:rsid w:val="007869FA"/>
     <w:rsid w:val="00792321"/>
     <w:rsid w:val="00794485"/>
     <w:rsid w:val="00794CEA"/>
     <w:rsid w:val="007A1134"/>
     <w:rsid w:val="007A5958"/>
     <w:rsid w:val="007A6A66"/>
     <w:rsid w:val="007B2715"/>
     <w:rsid w:val="007B7EFA"/>
     <w:rsid w:val="007C0193"/>
     <w:rsid w:val="007C24BE"/>
     <w:rsid w:val="007C2C1C"/>
     <w:rsid w:val="007C3E09"/>
     <w:rsid w:val="007C5848"/>
     <w:rsid w:val="007C5A47"/>
@@ -9283,50 +9274,51 @@
     <w:rsid w:val="009D3AC5"/>
     <w:rsid w:val="009D4894"/>
     <w:rsid w:val="009D5D49"/>
     <w:rsid w:val="009E20E2"/>
     <w:rsid w:val="009E286E"/>
     <w:rsid w:val="009E329A"/>
     <w:rsid w:val="009E6472"/>
     <w:rsid w:val="009E6AE8"/>
     <w:rsid w:val="009E7B46"/>
     <w:rsid w:val="009F0CC6"/>
     <w:rsid w:val="009F0F94"/>
     <w:rsid w:val="009F31A0"/>
     <w:rsid w:val="009F6E95"/>
     <w:rsid w:val="009F7462"/>
     <w:rsid w:val="00A00BA4"/>
     <w:rsid w:val="00A02BB5"/>
     <w:rsid w:val="00A05C3E"/>
     <w:rsid w:val="00A05D6A"/>
     <w:rsid w:val="00A1007E"/>
     <w:rsid w:val="00A109CA"/>
     <w:rsid w:val="00A10A88"/>
     <w:rsid w:val="00A13458"/>
     <w:rsid w:val="00A13A63"/>
     <w:rsid w:val="00A15DBE"/>
     <w:rsid w:val="00A16EC2"/>
+    <w:rsid w:val="00A172A4"/>
     <w:rsid w:val="00A17F25"/>
     <w:rsid w:val="00A2028C"/>
     <w:rsid w:val="00A22E45"/>
     <w:rsid w:val="00A24C7B"/>
     <w:rsid w:val="00A26B0F"/>
     <w:rsid w:val="00A301E7"/>
     <w:rsid w:val="00A31661"/>
     <w:rsid w:val="00A32699"/>
     <w:rsid w:val="00A3282D"/>
     <w:rsid w:val="00A32E19"/>
     <w:rsid w:val="00A33203"/>
     <w:rsid w:val="00A34989"/>
     <w:rsid w:val="00A36247"/>
     <w:rsid w:val="00A36CFA"/>
     <w:rsid w:val="00A4078F"/>
     <w:rsid w:val="00A41999"/>
     <w:rsid w:val="00A41D8A"/>
     <w:rsid w:val="00A42A4C"/>
     <w:rsid w:val="00A44778"/>
     <w:rsid w:val="00A45D4F"/>
     <w:rsid w:val="00A501E8"/>
     <w:rsid w:val="00A523DC"/>
     <w:rsid w:val="00A52EF7"/>
     <w:rsid w:val="00A54DD2"/>
     <w:rsid w:val="00A56B84"/>
@@ -9340,50 +9332,51 @@
     <w:rsid w:val="00A81761"/>
     <w:rsid w:val="00A821FC"/>
     <w:rsid w:val="00A82F98"/>
     <w:rsid w:val="00A85D26"/>
     <w:rsid w:val="00A85F44"/>
     <w:rsid w:val="00A86450"/>
     <w:rsid w:val="00A869A0"/>
     <w:rsid w:val="00A9305A"/>
     <w:rsid w:val="00A96539"/>
     <w:rsid w:val="00A97ADD"/>
     <w:rsid w:val="00AA2170"/>
     <w:rsid w:val="00AA598C"/>
     <w:rsid w:val="00AA643C"/>
     <w:rsid w:val="00AA643E"/>
     <w:rsid w:val="00AB15EE"/>
     <w:rsid w:val="00AB37D5"/>
     <w:rsid w:val="00AB3804"/>
     <w:rsid w:val="00AB3CEB"/>
     <w:rsid w:val="00AB41D4"/>
     <w:rsid w:val="00AB56D3"/>
     <w:rsid w:val="00AB584E"/>
     <w:rsid w:val="00AB65AB"/>
     <w:rsid w:val="00AC0D14"/>
     <w:rsid w:val="00AC1919"/>
     <w:rsid w:val="00AC5624"/>
+    <w:rsid w:val="00AD5E79"/>
     <w:rsid w:val="00AE0803"/>
     <w:rsid w:val="00AE21FB"/>
     <w:rsid w:val="00AE3441"/>
     <w:rsid w:val="00AE3F40"/>
     <w:rsid w:val="00AE4FD1"/>
     <w:rsid w:val="00AE79DC"/>
     <w:rsid w:val="00AF37E6"/>
     <w:rsid w:val="00AF38A1"/>
     <w:rsid w:val="00B01855"/>
     <w:rsid w:val="00B02E61"/>
     <w:rsid w:val="00B054E0"/>
     <w:rsid w:val="00B07139"/>
     <w:rsid w:val="00B077FE"/>
     <w:rsid w:val="00B11B82"/>
     <w:rsid w:val="00B12A52"/>
     <w:rsid w:val="00B13175"/>
     <w:rsid w:val="00B136AA"/>
     <w:rsid w:val="00B13BAC"/>
     <w:rsid w:val="00B15F82"/>
     <w:rsid w:val="00B1675E"/>
     <w:rsid w:val="00B168D4"/>
     <w:rsid w:val="00B16C8C"/>
     <w:rsid w:val="00B21845"/>
     <w:rsid w:val="00B21E54"/>
     <w:rsid w:val="00B21E75"/>
@@ -9660,50 +9653,51 @@
     <w:rsid w:val="00E035D0"/>
     <w:rsid w:val="00E03CE5"/>
     <w:rsid w:val="00E04F20"/>
     <w:rsid w:val="00E06C73"/>
     <w:rsid w:val="00E141C6"/>
     <w:rsid w:val="00E15EDA"/>
     <w:rsid w:val="00E175A5"/>
     <w:rsid w:val="00E20E10"/>
     <w:rsid w:val="00E21807"/>
     <w:rsid w:val="00E24D3B"/>
     <w:rsid w:val="00E26C6B"/>
     <w:rsid w:val="00E30162"/>
     <w:rsid w:val="00E32187"/>
     <w:rsid w:val="00E33450"/>
     <w:rsid w:val="00E33A9C"/>
     <w:rsid w:val="00E408E2"/>
     <w:rsid w:val="00E4174C"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E45507"/>
     <w:rsid w:val="00E4759F"/>
     <w:rsid w:val="00E51AB0"/>
     <w:rsid w:val="00E522A8"/>
     <w:rsid w:val="00E52FC2"/>
     <w:rsid w:val="00E54647"/>
     <w:rsid w:val="00E55BF6"/>
+    <w:rsid w:val="00E55D82"/>
     <w:rsid w:val="00E57358"/>
     <w:rsid w:val="00E63162"/>
     <w:rsid w:val="00E6415A"/>
     <w:rsid w:val="00E6472A"/>
     <w:rsid w:val="00E6554A"/>
     <w:rsid w:val="00E66E3C"/>
     <w:rsid w:val="00E66FF7"/>
     <w:rsid w:val="00E673CC"/>
     <w:rsid w:val="00E712DF"/>
     <w:rsid w:val="00E739EE"/>
     <w:rsid w:val="00E7405A"/>
     <w:rsid w:val="00E7723D"/>
     <w:rsid w:val="00E77902"/>
     <w:rsid w:val="00E80DED"/>
     <w:rsid w:val="00E82035"/>
     <w:rsid w:val="00E83344"/>
     <w:rsid w:val="00E83881"/>
     <w:rsid w:val="00E84773"/>
     <w:rsid w:val="00E86243"/>
     <w:rsid w:val="00E903C9"/>
     <w:rsid w:val="00E9043E"/>
     <w:rsid w:val="00E92246"/>
     <w:rsid w:val="00E96579"/>
     <w:rsid w:val="00EA1130"/>
     <w:rsid w:val="00EA37F1"/>
@@ -9731,50 +9725,51 @@
     <w:rsid w:val="00EE1F82"/>
     <w:rsid w:val="00EE247C"/>
     <w:rsid w:val="00EE2899"/>
     <w:rsid w:val="00EE4440"/>
     <w:rsid w:val="00EE4F78"/>
     <w:rsid w:val="00EE6A6D"/>
     <w:rsid w:val="00EE70CB"/>
     <w:rsid w:val="00EF64C9"/>
     <w:rsid w:val="00EF666F"/>
     <w:rsid w:val="00EF7692"/>
     <w:rsid w:val="00F0395E"/>
     <w:rsid w:val="00F039D2"/>
     <w:rsid w:val="00F06219"/>
     <w:rsid w:val="00F07406"/>
     <w:rsid w:val="00F076FD"/>
     <w:rsid w:val="00F13A85"/>
     <w:rsid w:val="00F147B0"/>
     <w:rsid w:val="00F15F4E"/>
     <w:rsid w:val="00F22B43"/>
     <w:rsid w:val="00F239B9"/>
     <w:rsid w:val="00F240ED"/>
     <w:rsid w:val="00F244ED"/>
     <w:rsid w:val="00F2679B"/>
     <w:rsid w:val="00F26CEC"/>
     <w:rsid w:val="00F301EE"/>
+    <w:rsid w:val="00F307EF"/>
     <w:rsid w:val="00F3152E"/>
     <w:rsid w:val="00F40B04"/>
     <w:rsid w:val="00F4607B"/>
     <w:rsid w:val="00F510E8"/>
     <w:rsid w:val="00F53795"/>
     <w:rsid w:val="00F56BF8"/>
     <w:rsid w:val="00F57DBD"/>
     <w:rsid w:val="00F61B37"/>
     <w:rsid w:val="00F61EB8"/>
     <w:rsid w:val="00F66A11"/>
     <w:rsid w:val="00F713F9"/>
     <w:rsid w:val="00F72241"/>
     <w:rsid w:val="00F72991"/>
     <w:rsid w:val="00F72D91"/>
     <w:rsid w:val="00F7315B"/>
     <w:rsid w:val="00F7453B"/>
     <w:rsid w:val="00F761F8"/>
     <w:rsid w:val="00F77CA3"/>
     <w:rsid w:val="00F77EAA"/>
     <w:rsid w:val="00F8064B"/>
     <w:rsid w:val="00F823C7"/>
     <w:rsid w:val="00F8356E"/>
     <w:rsid w:val="00F854DB"/>
     <w:rsid w:val="00F92295"/>
     <w:rsid w:val="00F934F5"/>
@@ -10084,59 +10079,59 @@
     <w:rsid w:val="7F28160B"/>
     <w:rsid w:val="7F91438F"/>
     <w:rsid w:val="7FC8803C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="74EE9989"/>
   <w15:docId w15:val="{6BB9A8DC-9787-433E-83A7-04FCA8098264}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10805,51 +10800,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00592F73"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007B7EFA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10891" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/anti-fraud-policy" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10891" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-itemized-cost-estimate-ice-template" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10891" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10891" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10891" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/groups/me/reports/4890441a-b77f-4a3b-b0ac-2631a8e884ae/ReportSectionf56df3b9e8e4227778f7?experience=power-bi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10661" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/anti-fraud-policy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{7BAA8D27-D17C-46AE-BCD4-8C08308758A9}">
     <t:Anchor>
       <t:Comment id="1024094776"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{1DA9A5CE-8CEB-45E5-B538-CAB6FFA44B3C}" time="2023-12-06T08:13:47.15Z">
         <t:Attribution userId="S::adam.phillion@undp.org::f7d5b7c9-837e-4e6e-9ff1-63e19eee6e36" userProvider="AD" userName="Adam Phillion"/>
         <t:Anchor>
           <t:Comment id="1024094776"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{7D639EF4-4D5A-4D3B-8AF7-B0C8B313D18F}" time="2023-12-06T08:13:47.15Z">
@@ -11050,285 +11045,287 @@
           <t:Comment id="822471130"/>
         </t:Anchor>
         <t:Assign userId="S::catherine.muli@undp.org::8aaa7601-5e0f-419d-a73c-ae36bb752a22" userProvider="AD" userName="Catherine Muli"/>
       </t:Event>
       <t:Event id="{A03B3A3D-336A-47C0-82B0-FA9B8A2CE565}" time="2023-12-07T06:55:45.531Z">
         <t:Attribution userId="S::adam.phillion@undp.org::f7d5b7c9-837e-4e6e-9ff1-63e19eee6e36" userProvider="AD" userName="Adam Phillion"/>
         <t:Anchor>
           <t:Comment id="822471130"/>
         </t:Anchor>
         <t:SetTitle title="@Catherine Muli - do we need more context here b/c there are many other advacnes not recorded against a/c 16005."/>
       </t:Event>
       <t:Event id="{625AE71B-B971-4D10-B4A3-22441F715F9C}" time="2023-12-11T08:26:37.872Z">
         <t:Attribution userId="S::adam.phillion@undp.org::f7d5b7c9-837e-4e6e-9ff1-63e19eee6e36" userProvider="AD" userName="Adam Phillion"/>
         <t:Progress percentComplete="100"/>
       </t:Event>
     </t:History>
   </t:Task>
 </t:Tasks>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E8FEBF02420842A5B2FD2037B968145E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4F2BBC4B-D320-4F0C-BB0C-78CA11456048}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009F2CF2" w:rsidRDefault="00E408E2">
           <w:r w:rsidRPr="00EC38FF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E1689"/>
     <w:rsid w:val="00081C99"/>
     <w:rsid w:val="00100345"/>
     <w:rsid w:val="00141695"/>
     <w:rsid w:val="00175139"/>
     <w:rsid w:val="001D1494"/>
     <w:rsid w:val="001D1B9E"/>
     <w:rsid w:val="001D3CDA"/>
     <w:rsid w:val="001E1689"/>
     <w:rsid w:val="00262922"/>
     <w:rsid w:val="00265976"/>
     <w:rsid w:val="00371676"/>
     <w:rsid w:val="003B6511"/>
     <w:rsid w:val="003D03A3"/>
     <w:rsid w:val="003F305C"/>
     <w:rsid w:val="004153EF"/>
     <w:rsid w:val="00422E88"/>
     <w:rsid w:val="004627A5"/>
+    <w:rsid w:val="00473A9D"/>
     <w:rsid w:val="005527A0"/>
     <w:rsid w:val="005E6441"/>
     <w:rsid w:val="00692296"/>
     <w:rsid w:val="007268A6"/>
     <w:rsid w:val="00755135"/>
+    <w:rsid w:val="00762800"/>
     <w:rsid w:val="00767245"/>
     <w:rsid w:val="00776A4E"/>
     <w:rsid w:val="0079219B"/>
     <w:rsid w:val="007C1477"/>
     <w:rsid w:val="00895088"/>
     <w:rsid w:val="008C7902"/>
+    <w:rsid w:val="00907CA0"/>
     <w:rsid w:val="0093777D"/>
     <w:rsid w:val="009678EF"/>
     <w:rsid w:val="009E2D7A"/>
     <w:rsid w:val="009F2CF2"/>
     <w:rsid w:val="00A61B69"/>
     <w:rsid w:val="00A679F2"/>
+    <w:rsid w:val="00AD5E79"/>
     <w:rsid w:val="00B91867"/>
     <w:rsid w:val="00B96E0C"/>
     <w:rsid w:val="00C1236E"/>
     <w:rsid w:val="00CA121E"/>
     <w:rsid w:val="00CD04F9"/>
     <w:rsid w:val="00D8216A"/>
     <w:rsid w:val="00D96097"/>
     <w:rsid w:val="00DC1A29"/>
     <w:rsid w:val="00DE5933"/>
     <w:rsid w:val="00DF01CF"/>
     <w:rsid w:val="00E22DEE"/>
     <w:rsid w:val="00E408E2"/>
     <w:rsid w:val="00E803B4"/>
     <w:rsid w:val="00EA53DA"/>
     <w:rsid w:val="00EF1975"/>
     <w:rsid w:val="00F72991"/>
     <w:rsid w:val="00F74386"/>
     <w:rsid w:val="00F77B4A"/>
     <w:rsid w:val="00F95219"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6D4994FB"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11723,51 +11720,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E408E2"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -12305,51 +12302,51 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D78BB0A3-97DA-4680-9298-1813CC519E9D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="35356d1e-337a-4d8c-b0f3-7f433ffffc0d"/>
     <ds:schemaRef ds:uri="a179d3b8-ba67-4841-9486-9f5d86938b32"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>3755</Words>
   <Characters>21406</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>178</Lines>
   <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>25111</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>admin</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>